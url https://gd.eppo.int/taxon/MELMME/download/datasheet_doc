--- v8 (2026-03-23)
+++ v9 (2026-04-12)
@@ -314,88 +314,88 @@
               <w:t xml:space="preserve"> (von Thümen) Arthur</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> conifer/poplar rust, leaf rust of poplar</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276269c0e865c2b3a" w:history="1">
+            <w:hyperlink r:id="rId211469db872d9ad0d" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
-            <w:hyperlink r:id="rId612269c0e865c2b80" w:history="1">
+            <w:hyperlink r:id="rId190869db872d9ad52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -409,86 +409,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> MELMME</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="64616938" name="name115969c0e865c2c6e" descr="13273.jpg"/>
+                  <wp:docPr id="7804228" name="name850969db872d9b4d9" descr="13273.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="13273.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId499569c0e865c2c6d" cstate="print"/>
+                          <a:blip r:embed="rId151169db872d9b4d6" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId245669c0e865c2db6" w:history="1">
+            <w:hyperlink r:id="rId950069db872d9b618" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -4536,63 +4536,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Melampsora</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> spp.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="76476162" name="name369769c0e865c5cbf" descr="MELMME_distribution_map.jpg"/>
+            <wp:docPr id="96541462" name="name301769db872d9e4d8" descr="MELMME_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="MELMME_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId764569c0e865c5cbb" cstate="print"/>
+                    <a:blip r:embed="rId350969db872d9e4d5" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -8451,51 +8451,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. (under revision).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId530369c0e865c7a78" w:history="1">
+      <w:hyperlink r:id="rId755569db872d9ffff" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/MELMME/documents</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -8510,131 +8510,131 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Standard PM 8/2 Commodity-speciﬁc phytosanitary measures for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Coniferae</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId399569c0e865c7adf" w:history="1">
+      <w:hyperlink r:id="rId891569db872da0063" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/standards/PM8/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Standard PM 8/7 Commodity-speciﬁc phytosanitary measures for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Populus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId923369c0e865c7b32" w:history="1">
+      <w:hyperlink r:id="rId609669db872da00b4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/standards/PM8/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EU (2019) Commission Implementing Regulation (EU) 2019/2072 of 28 November 2019 establishing uniform conditions for the implementation of Regulation (EU) 2016/2031 of the European Parliament and the Council, as regards protective measures against pests of plants, and repealing Commission Regulation (EC) No 690/2008 and amending Commission Implementing Regulation (EU) 2018/2019. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId889969c0e865c7b67" w:history="1">
+      <w:hyperlink r:id="rId803769db872da00eb" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://data.europa.eu/eli/reg_impl/2019/2072/oj</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8961,51 +8961,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">16</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(7), 5354. 28 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId720169c0e865c7ddb" w:history="1">
+      <w:hyperlink r:id="rId599269db872da0360" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2018.5354</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -11542,51 +11542,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 182. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId794969c0e865c8e23" w:history="1">
+      <w:hyperlink r:id="rId308669db872da138b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/f10020182</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -11926,51 +11926,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Melampsora medusae</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId760469c0e865c908d" w:history="1">
+      <w:hyperlink r:id="rId863069db872da15f6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -12129,63 +12129,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 81-86.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="96602151" name="name352069c0e865c9239" descr="eu_funding_250.png"/>
+            <wp:docPr id="5312917" name="name610869db872da17b2" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId379269c0e865c9238" cstate="print"/>
+                    <a:blip r:embed="rId179769db872da17b0" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -12283,137 +12283,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="15619135">
+  <w:abstractNum w:abstractNumId="96445319">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="58710501">
+    <w:lvl w:ilvl="0" w:tplc="24211625">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="58710501" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="24211625" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="58710501" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="24211625" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="58710501" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="24211625" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="58710501" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="24211625" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="58710501" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="24211625" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="58710501" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="24211625" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="58710501" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="24211625" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="58710501" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="24211625" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15619134">
+  <w:abstractNum w:abstractNumId="96445318">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="58610664">
+    <w:lvl w:ilvl="0" w:tplc="79593240">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -13165,55 +13165,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="15619134">
-    <w:abstractNumId w:val="15619134"/>
+  <w:num w:numId="96445318">
+    <w:abstractNumId w:val="96445318"/>
   </w:num>
-  <w:num w:numId="15619135">
-    <w:abstractNumId w:val="15619135"/>
+  <w:num w:numId="96445319">
+    <w:abstractNumId w:val="96445319"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -24763,51 +24763,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId241103390" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId854720822" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId276269c0e865c2b3a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MELMME/" TargetMode="External"/><Relationship Id="rId612269c0e865c2b80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MELMME/categorization" TargetMode="External"/><Relationship Id="rId245669c0e865c2db6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MELMME/photos" TargetMode="External"/><Relationship Id="rId530369c0e865c7a78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MELMME/documents" TargetMode="External"/><Relationship Id="rId399569c0e865c7adf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM8/" TargetMode="External"/><Relationship Id="rId923369c0e865c7b32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM8/" TargetMode="External"/><Relationship Id="rId889969c0e865c7b67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://data.europa.eu/eli/reg_impl/2019/2072/oj" TargetMode="External"/><Relationship Id="rId720169c0e865c7ddb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2018.5354" TargetMode="External"/><Relationship Id="rId794969c0e865c8e23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/f10020182" TargetMode="External"/><Relationship Id="rId760469c0e865c908d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId499569c0e865c2c6d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId499569c0e865c2c6d.jpg"/><Relationship Id="rId764569c0e865c5cbb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId764569c0e865c5cbb.jpg"/><Relationship Id="rId379269c0e865c9238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId379269c0e865c9238.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId428392291" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId904243070" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId211469db872d9ad0d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MELMME/" TargetMode="External"/><Relationship Id="rId190869db872d9ad52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MELMME/categorization" TargetMode="External"/><Relationship Id="rId950069db872d9b618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MELMME/photos" TargetMode="External"/><Relationship Id="rId755569db872d9ffff" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MELMME/documents" TargetMode="External"/><Relationship Id="rId891569db872da0063" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM8/" TargetMode="External"/><Relationship Id="rId609669db872da00b4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM8/" TargetMode="External"/><Relationship Id="rId803769db872da00eb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://data.europa.eu/eli/reg_impl/2019/2072/oj" TargetMode="External"/><Relationship Id="rId599269db872da0360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2018.5354" TargetMode="External"/><Relationship Id="rId308669db872da138b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/f10020182" TargetMode="External"/><Relationship Id="rId863069db872da15f6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId151169db872d9b4d6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId151169db872d9b4d6.jpg"/><Relationship Id="rId350969db872d9e4d5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId350969db872d9e4d5.jpg"/><Relationship Id="rId179769db872da17b0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId179769db872da17b0.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>