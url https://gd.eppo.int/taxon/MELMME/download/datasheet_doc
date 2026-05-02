--- v9 (2026-04-12)
+++ v10 (2026-05-02)
@@ -314,88 +314,88 @@
               <w:t xml:space="preserve"> (von Thümen) Arthur</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> conifer/poplar rust, leaf rust of poplar</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211469db872d9ad0d" w:history="1">
+            <w:hyperlink r:id="rId151769f602160a35f" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190869db872d9ad52" w:history="1">
+            <w:hyperlink r:id="rId175169f602160a3a4" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -409,86 +409,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> MELMME</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="7804228" name="name850969db872d9b4d9" descr="13273.jpg"/>
+                  <wp:docPr id="78783191" name="name848769f602160a987" descr="13273.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="13273.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId151169db872d9b4d6" cstate="print"/>
+                          <a:blip r:embed="rId300669f602160a986" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId950069db872d9b618" w:history="1">
+            <w:hyperlink r:id="rId477569f602160aab0" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -4536,63 +4536,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Melampsora</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> spp.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="96541462" name="name301769db872d9e4d8" descr="MELMME_distribution_map.jpg"/>
+            <wp:docPr id="32733318" name="name769169f602160daae" descr="MELMME_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="MELMME_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId350969db872d9e4d5" cstate="print"/>
+                    <a:blip r:embed="rId594069f602160daab" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -8451,51 +8451,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. (under revision).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId755569db872d9ffff" w:history="1">
+      <w:hyperlink r:id="rId893169f602160f7e8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/MELMME/documents</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -8510,131 +8510,131 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Standard PM 8/2 Commodity-speciﬁc phytosanitary measures for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Coniferae</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId891569db872da0063" w:history="1">
+      <w:hyperlink r:id="rId962669f602160f84c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/standards/PM8/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Standard PM 8/7 Commodity-speciﬁc phytosanitary measures for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Populus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId609669db872da00b4" w:history="1">
+      <w:hyperlink r:id="rId530469f602160f89d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/standards/PM8/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EU (2019) Commission Implementing Regulation (EU) 2019/2072 of 28 November 2019 establishing uniform conditions for the implementation of Regulation (EU) 2016/2031 of the European Parliament and the Council, as regards protective measures against pests of plants, and repealing Commission Regulation (EC) No 690/2008 and amending Commission Implementing Regulation (EU) 2018/2019. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId803769db872da00eb" w:history="1">
+      <w:hyperlink r:id="rId758069f602160f8d2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://data.europa.eu/eli/reg_impl/2019/2072/oj</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8961,51 +8961,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">16</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(7), 5354. 28 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId599269db872da0360" w:history="1">
+      <w:hyperlink r:id="rId184569f602160fb61" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2018.5354</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -11542,51 +11542,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 182. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId308669db872da138b" w:history="1">
+      <w:hyperlink r:id="rId196569f6021610bc1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/f10020182</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -11926,51 +11926,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Melampsora medusae</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId863069db872da15f6" w:history="1">
+      <w:hyperlink r:id="rId366569f6021610e32" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -12129,63 +12129,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 81-86.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="5312917" name="name610869db872da17b2" descr="eu_funding_250.png"/>
+            <wp:docPr id="28960534" name="name662269f6021610fc7" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId179769db872da17b0" cstate="print"/>
+                    <a:blip r:embed="rId285969f6021610fc6" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -12283,137 +12283,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="96445319">
+  <w:abstractNum w:abstractNumId="68435499">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="24211625">
+    <w:lvl w:ilvl="0" w:tplc="90858495">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="24211625" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="90858495" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="24211625" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="90858495" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="24211625" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="90858495" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="24211625" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="90858495" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="24211625" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="90858495" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="24211625" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="90858495" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="24211625" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="90858495" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="24211625" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="90858495" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="96445318">
+  <w:abstractNum w:abstractNumId="68435498">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="79593240">
+    <w:lvl w:ilvl="0" w:tplc="97820538">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -13165,55 +13165,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="96445318">
-    <w:abstractNumId w:val="96445318"/>
+  <w:num w:numId="68435498">
+    <w:abstractNumId w:val="68435498"/>
   </w:num>
-  <w:num w:numId="96445319">
-    <w:abstractNumId w:val="96445319"/>
+  <w:num w:numId="68435499">
+    <w:abstractNumId w:val="68435499"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -24763,51 +24763,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId428392291" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId904243070" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId211469db872d9ad0d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MELMME/" TargetMode="External"/><Relationship Id="rId190869db872d9ad52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MELMME/categorization" TargetMode="External"/><Relationship Id="rId950069db872d9b618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MELMME/photos" TargetMode="External"/><Relationship Id="rId755569db872d9ffff" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MELMME/documents" TargetMode="External"/><Relationship Id="rId891569db872da0063" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM8/" TargetMode="External"/><Relationship Id="rId609669db872da00b4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM8/" TargetMode="External"/><Relationship Id="rId803769db872da00eb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://data.europa.eu/eli/reg_impl/2019/2072/oj" TargetMode="External"/><Relationship Id="rId599269db872da0360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2018.5354" TargetMode="External"/><Relationship Id="rId308669db872da138b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/f10020182" TargetMode="External"/><Relationship Id="rId863069db872da15f6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId151169db872d9b4d6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId151169db872d9b4d6.jpg"/><Relationship Id="rId350969db872d9e4d5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId350969db872d9e4d5.jpg"/><Relationship Id="rId179769db872da17b0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId179769db872da17b0.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId102612639" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId900139808" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId151769f602160a35f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MELMME/" TargetMode="External"/><Relationship Id="rId175169f602160a3a4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MELMME/categorization" TargetMode="External"/><Relationship Id="rId477569f602160aab0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MELMME/photos" TargetMode="External"/><Relationship Id="rId893169f602160f7e8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MELMME/documents" TargetMode="External"/><Relationship Id="rId962669f602160f84c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM8/" TargetMode="External"/><Relationship Id="rId530469f602160f89d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM8/" TargetMode="External"/><Relationship Id="rId758069f602160f8d2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://data.europa.eu/eli/reg_impl/2019/2072/oj" TargetMode="External"/><Relationship Id="rId184569f602160fb61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2018.5354" TargetMode="External"/><Relationship Id="rId196569f6021610bc1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/f10020182" TargetMode="External"/><Relationship Id="rId366569f6021610e32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId300669f602160a986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId300669f602160a986.jpg"/><Relationship Id="rId594069f602160daab" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId594069f602160daab.jpg"/><Relationship Id="rId285969f6021610fc6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId285969f6021610fc6.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>