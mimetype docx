--- v10 (2026-05-02)
+++ v11 (2026-05-22)
@@ -314,88 +314,88 @@
               <w:t xml:space="preserve"> (von Thümen) Arthur</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> conifer/poplar rust, leaf rust of poplar</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151769f602160a35f" w:history="1">
+            <w:hyperlink r:id="rId66646a10b76fb0c44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175169f602160a3a4" w:history="1">
+            <w:hyperlink r:id="rId60286a10b76fb0c8b" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -409,86 +409,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> MELMME</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="78783191" name="name848769f602160a987" descr="13273.jpg"/>
+                  <wp:docPr id="46457733" name="name37566a10b76fb1350" descr="13273.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="13273.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId300669f602160a986" cstate="print"/>
+                          <a:blip r:embed="rId54266a10b76fb134e" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId477569f602160aab0" w:history="1">
+            <w:hyperlink r:id="rId62866a10b76fb1496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -4536,63 +4536,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Melampsora</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> spp.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="32733318" name="name769169f602160daae" descr="MELMME_distribution_map.jpg"/>
+            <wp:docPr id="89836624" name="name48056a10b76fb4c10" descr="MELMME_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="MELMME_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId594069f602160daab" cstate="print"/>
+                    <a:blip r:embed="rId17206a10b76fb4c0b" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -8451,51 +8451,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. (under revision).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId893169f602160f7e8" w:history="1">
+      <w:hyperlink r:id="rId67646a10b76fb66d7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/MELMME/documents</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -8510,131 +8510,131 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Standard PM 8/2 Commodity-speciﬁc phytosanitary measures for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Coniferae</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId962669f602160f84c" w:history="1">
+      <w:hyperlink r:id="rId81566a10b76fb673c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/standards/PM8/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Standard PM 8/7 Commodity-speciﬁc phytosanitary measures for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Populus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId530469f602160f89d" w:history="1">
+      <w:hyperlink r:id="rId55916a10b76fb6790" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/standards/PM8/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EU (2019) Commission Implementing Regulation (EU) 2019/2072 of 28 November 2019 establishing uniform conditions for the implementation of Regulation (EU) 2016/2031 of the European Parliament and the Council, as regards protective measures against pests of plants, and repealing Commission Regulation (EC) No 690/2008 and amending Commission Implementing Regulation (EU) 2018/2019. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId758069f602160f8d2" w:history="1">
+      <w:hyperlink r:id="rId46486a10b76fb67c6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://data.europa.eu/eli/reg_impl/2019/2072/oj</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8961,51 +8961,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">16</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(7), 5354. 28 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId184569f602160fb61" w:history="1">
+      <w:hyperlink r:id="rId52436a10b76fb6a3e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2018.5354</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -11542,51 +11542,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 182. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId196569f6021610bc1" w:history="1">
+      <w:hyperlink r:id="rId21516a10b76fb7a64" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/f10020182</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -11926,51 +11926,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Melampsora medusae</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId366569f6021610e32" w:history="1">
+      <w:hyperlink r:id="rId19696a10b76fb7cdf" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -12129,63 +12129,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 81-86.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="28960534" name="name662269f6021610fc7" descr="eu_funding_250.png"/>
+            <wp:docPr id="75298613" name="name96366a10b76fb8131" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId285969f6021610fc6" cstate="print"/>
+                    <a:blip r:embed="rId86126a10b76fb812f" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -12283,137 +12283,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="68435499">
+  <w:abstractNum w:abstractNumId="84091810">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="90858495">
+    <w:lvl w:ilvl="0" w:tplc="10741224">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="90858495" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="10741224" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="90858495" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="10741224" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="90858495" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="10741224" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="90858495" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="10741224" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="90858495" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="10741224" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="90858495" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="10741224" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="90858495" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="10741224" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="90858495" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="10741224" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="68435498">
+  <w:abstractNum w:abstractNumId="84091809">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="97820538">
+    <w:lvl w:ilvl="0" w:tplc="53990317">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -13165,55 +13165,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="68435498">
-    <w:abstractNumId w:val="68435498"/>
+  <w:num w:numId="84091809">
+    <w:abstractNumId w:val="84091809"/>
   </w:num>
-  <w:num w:numId="68435499">
-    <w:abstractNumId w:val="68435499"/>
+  <w:num w:numId="84091810">
+    <w:abstractNumId w:val="84091810"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -24763,51 +24763,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId102612639" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId900139808" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId151769f602160a35f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MELMME/" TargetMode="External"/><Relationship Id="rId175169f602160a3a4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MELMME/categorization" TargetMode="External"/><Relationship Id="rId477569f602160aab0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MELMME/photos" TargetMode="External"/><Relationship Id="rId893169f602160f7e8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MELMME/documents" TargetMode="External"/><Relationship Id="rId962669f602160f84c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM8/" TargetMode="External"/><Relationship Id="rId530469f602160f89d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM8/" TargetMode="External"/><Relationship Id="rId758069f602160f8d2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://data.europa.eu/eli/reg_impl/2019/2072/oj" TargetMode="External"/><Relationship Id="rId184569f602160fb61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2018.5354" TargetMode="External"/><Relationship Id="rId196569f6021610bc1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/f10020182" TargetMode="External"/><Relationship Id="rId366569f6021610e32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId300669f602160a986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId300669f602160a986.jpg"/><Relationship Id="rId594069f602160daab" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId594069f602160daab.jpg"/><Relationship Id="rId285969f6021610fc6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId285969f6021610fc6.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId898463413" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId232235278" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId66646a10b76fb0c44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MELMME/" TargetMode="External"/><Relationship Id="rId60286a10b76fb0c8b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MELMME/categorization" TargetMode="External"/><Relationship Id="rId62866a10b76fb1496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MELMME/photos" TargetMode="External"/><Relationship Id="rId67646a10b76fb66d7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MELMME/documents" TargetMode="External"/><Relationship Id="rId81566a10b76fb673c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM8/" TargetMode="External"/><Relationship Id="rId55916a10b76fb6790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM8/" TargetMode="External"/><Relationship Id="rId46486a10b76fb67c6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://data.europa.eu/eli/reg_impl/2019/2072/oj" TargetMode="External"/><Relationship Id="rId52436a10b76fb6a3e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2018.5354" TargetMode="External"/><Relationship Id="rId21516a10b76fb7a64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/f10020182" TargetMode="External"/><Relationship Id="rId19696a10b76fb7cdf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId54266a10b76fb134e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId54266a10b76fb134e.jpg"/><Relationship Id="rId17206a10b76fb4c0b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId17206a10b76fb4c0b.jpg"/><Relationship Id="rId86126a10b76fb812f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId86126a10b76fb812f.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>