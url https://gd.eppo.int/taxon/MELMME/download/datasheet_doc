--- v11 (2026-05-22)
+++ v12 (2026-06-12)
@@ -314,88 +314,88 @@
               <w:t xml:space="preserve"> (von Thümen) Arthur</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> conifer/poplar rust, leaf rust of poplar</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66646a10b76fb0c44" w:history="1">
+            <w:hyperlink r:id="rId42386a2b53986e2bf" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60286a10b76fb0c8b" w:history="1">
+            <w:hyperlink r:id="rId98676a2b53986e305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -409,86 +409,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> MELMME</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="46457733" name="name37566a10b76fb1350" descr="13273.jpg"/>
+                  <wp:docPr id="43809227" name="name28206a2b53986ea8b" descr="13273.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="13273.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId54266a10b76fb134e" cstate="print"/>
+                          <a:blip r:embed="rId89816a2b53986ea89" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId62866a10b76fb1496" w:history="1">
+            <w:hyperlink r:id="rId73096a2b53986ebbc" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -4536,63 +4536,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Melampsora</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> spp.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="89836624" name="name48056a10b76fb4c10" descr="MELMME_distribution_map.jpg"/>
+            <wp:docPr id="74622597" name="name41146a2b53987290c" descr="MELMME_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="MELMME_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId17206a10b76fb4c0b" cstate="print"/>
+                    <a:blip r:embed="rId17096a2b539872908" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -8451,51 +8451,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. (under revision).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId67646a10b76fb66d7" w:history="1">
+      <w:hyperlink r:id="rId19666a2b539874491" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/MELMME/documents</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -8510,131 +8510,131 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Standard PM 8/2 Commodity-speciﬁc phytosanitary measures for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Coniferae</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId81566a10b76fb673c" w:history="1">
+      <w:hyperlink r:id="rId43436a2b5398744f7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/standards/PM8/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Standard PM 8/7 Commodity-speciﬁc phytosanitary measures for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Populus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId55916a10b76fb6790" w:history="1">
+      <w:hyperlink r:id="rId76896a2b53987454b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/standards/PM8/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EU (2019) Commission Implementing Regulation (EU) 2019/2072 of 28 November 2019 establishing uniform conditions for the implementation of Regulation (EU) 2016/2031 of the European Parliament and the Council, as regards protective measures against pests of plants, and repealing Commission Regulation (EC) No 690/2008 and amending Commission Implementing Regulation (EU) 2018/2019. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId46486a10b76fb67c6" w:history="1">
+      <w:hyperlink r:id="rId20696a2b539874582" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://data.europa.eu/eli/reg_impl/2019/2072/oj</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8961,51 +8961,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">16</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(7), 5354. 28 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId52436a10b76fb6a3e" w:history="1">
+      <w:hyperlink r:id="rId60686a2b5398747dd" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2018.5354</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -11542,51 +11542,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 182. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId21516a10b76fb7a64" w:history="1">
+      <w:hyperlink r:id="rId88766a2b53987586f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/f10020182</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -11926,51 +11926,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Melampsora medusae</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId19696a10b76fb7cdf" w:history="1">
+      <w:hyperlink r:id="rId64976a2b539875adb" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -12129,63 +12129,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 81-86.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="75298613" name="name96366a10b76fb8131" descr="eu_funding_250.png"/>
+            <wp:docPr id="31988128" name="name37236a2b53987610a" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId86126a10b76fb812f" cstate="print"/>
+                    <a:blip r:embed="rId63316a2b539876108" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -12283,137 +12283,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="84091810">
+  <w:abstractNum w:abstractNumId="55068209">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="10741224">
+    <w:lvl w:ilvl="0" w:tplc="26186003">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="10741224" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="26186003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="10741224" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="26186003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="10741224" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="26186003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="10741224" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="26186003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="10741224" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="26186003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="10741224" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="26186003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="10741224" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="26186003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="10741224" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="26186003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="84091809">
+  <w:abstractNum w:abstractNumId="55068208">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="53990317">
+    <w:lvl w:ilvl="0" w:tplc="96184757">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -13165,55 +13165,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="84091809">
-    <w:abstractNumId w:val="84091809"/>
+  <w:num w:numId="55068208">
+    <w:abstractNumId w:val="55068208"/>
   </w:num>
-  <w:num w:numId="84091810">
-    <w:abstractNumId w:val="84091810"/>
+  <w:num w:numId="55068209">
+    <w:abstractNumId w:val="55068209"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -24763,51 +24763,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId898463413" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId232235278" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId66646a10b76fb0c44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MELMME/" TargetMode="External"/><Relationship Id="rId60286a10b76fb0c8b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MELMME/categorization" TargetMode="External"/><Relationship Id="rId62866a10b76fb1496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MELMME/photos" TargetMode="External"/><Relationship Id="rId67646a10b76fb66d7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MELMME/documents" TargetMode="External"/><Relationship Id="rId81566a10b76fb673c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM8/" TargetMode="External"/><Relationship Id="rId55916a10b76fb6790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM8/" TargetMode="External"/><Relationship Id="rId46486a10b76fb67c6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://data.europa.eu/eli/reg_impl/2019/2072/oj" TargetMode="External"/><Relationship Id="rId52436a10b76fb6a3e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2018.5354" TargetMode="External"/><Relationship Id="rId21516a10b76fb7a64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/f10020182" TargetMode="External"/><Relationship Id="rId19696a10b76fb7cdf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId54266a10b76fb134e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId54266a10b76fb134e.jpg"/><Relationship Id="rId17206a10b76fb4c0b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId17206a10b76fb4c0b.jpg"/><Relationship Id="rId86126a10b76fb812f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId86126a10b76fb812f.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId806433812" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId658507053" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId42386a2b53986e2bf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MELMME/" TargetMode="External"/><Relationship Id="rId98676a2b53986e305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MELMME/categorization" TargetMode="External"/><Relationship Id="rId73096a2b53986ebbc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MELMME/photos" TargetMode="External"/><Relationship Id="rId19666a2b539874491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MELMME/documents" TargetMode="External"/><Relationship Id="rId43436a2b5398744f7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM8/" TargetMode="External"/><Relationship Id="rId76896a2b53987454b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM8/" TargetMode="External"/><Relationship Id="rId20696a2b539874582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://data.europa.eu/eli/reg_impl/2019/2072/oj" TargetMode="External"/><Relationship Id="rId60686a2b5398747dd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2018.5354" TargetMode="External"/><Relationship Id="rId88766a2b53987586f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/f10020182" TargetMode="External"/><Relationship Id="rId64976a2b539875adb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId89816a2b53986ea89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId89816a2b53986ea89.jpg"/><Relationship Id="rId17096a2b539872908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId17096a2b539872908.jpg"/><Relationship Id="rId63316a2b539876108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId63316a2b539876108.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>