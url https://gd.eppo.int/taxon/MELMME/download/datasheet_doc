--- v12 (2026-06-12)
+++ v13 (2026-06-12)
@@ -314,88 +314,88 @@
               <w:t xml:space="preserve"> (von Thümen) Arthur</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> conifer/poplar rust, leaf rust of poplar</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42386a2b53986e2bf" w:history="1">
+            <w:hyperlink r:id="rId42086a2b62041ae91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98676a2b53986e305" w:history="1">
+            <w:hyperlink r:id="rId24456a2b62041aed8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -409,86 +409,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> MELMME</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="43809227" name="name28206a2b53986ea8b" descr="13273.jpg"/>
+                  <wp:docPr id="39583887" name="name82836a2b62041b76d" descr="13273.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="13273.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId89816a2b53986ea89" cstate="print"/>
+                          <a:blip r:embed="rId87256a2b62041b76a" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId73096a2b53986ebbc" w:history="1">
+            <w:hyperlink r:id="rId38076a2b62041b8ba" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -4536,63 +4536,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Melampsora</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> spp.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="74622597" name="name41146a2b53987290c" descr="MELMME_distribution_map.jpg"/>
+            <wp:docPr id="73258899" name="name26426a2b62041f277" descr="MELMME_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="MELMME_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId17096a2b539872908" cstate="print"/>
+                    <a:blip r:embed="rId17706a2b62041f273" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -8451,51 +8451,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. (under revision).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId19666a2b539874491" w:history="1">
+      <w:hyperlink r:id="rId11876a2b620420db1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/MELMME/documents</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -8510,131 +8510,131 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Standard PM 8/2 Commodity-speciﬁc phytosanitary measures for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Coniferae</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId43436a2b5398744f7" w:history="1">
+      <w:hyperlink r:id="rId64236a2b620420e16" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/standards/PM8/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Standard PM 8/7 Commodity-speciﬁc phytosanitary measures for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Populus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId76896a2b53987454b" w:history="1">
+      <w:hyperlink r:id="rId61606a2b620420e69" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/standards/PM8/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EU (2019) Commission Implementing Regulation (EU) 2019/2072 of 28 November 2019 establishing uniform conditions for the implementation of Regulation (EU) 2016/2031 of the European Parliament and the Council, as regards protective measures against pests of plants, and repealing Commission Regulation (EC) No 690/2008 and amending Commission Implementing Regulation (EU) 2018/2019. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId20696a2b539874582" w:history="1">
+      <w:hyperlink r:id="rId18116a2b620420e9d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://data.europa.eu/eli/reg_impl/2019/2072/oj</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8961,51 +8961,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">16</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(7), 5354. 28 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId60686a2b5398747dd" w:history="1">
+      <w:hyperlink r:id="rId85886a2b6204210f2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2018.5354</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -11542,51 +11542,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 182. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId88766a2b53987586f" w:history="1">
+      <w:hyperlink r:id="rId79246a2b6204220f8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/f10020182</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -11926,51 +11926,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Melampsora medusae</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId64976a2b539875adb" w:history="1">
+      <w:hyperlink r:id="rId46136a2b62042237d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -12129,63 +12129,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 81-86.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="31988128" name="name37236a2b53987610a" descr="eu_funding_250.png"/>
+            <wp:docPr id="81261498" name="name26776a2b620422515" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId63316a2b539876108" cstate="print"/>
+                    <a:blip r:embed="rId75896a2b620422514" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -12283,137 +12283,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="55068209">
+  <w:abstractNum w:abstractNumId="55174174">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="26186003">
+    <w:lvl w:ilvl="0" w:tplc="54592978">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="26186003" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="54592978" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="26186003" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="54592978" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="26186003" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="54592978" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="26186003" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="54592978" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="26186003" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="54592978" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="26186003" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="54592978" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="26186003" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="54592978" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="26186003" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="54592978" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="55068208">
+  <w:abstractNum w:abstractNumId="55174173">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="96184757">
+    <w:lvl w:ilvl="0" w:tplc="65188065">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -13165,55 +13165,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="55068208">
-    <w:abstractNumId w:val="55068208"/>
+  <w:num w:numId="55174173">
+    <w:abstractNumId w:val="55174173"/>
   </w:num>
-  <w:num w:numId="55068209">
-    <w:abstractNumId w:val="55068209"/>
+  <w:num w:numId="55174174">
+    <w:abstractNumId w:val="55174174"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -24763,51 +24763,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId806433812" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId658507053" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId42386a2b53986e2bf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MELMME/" TargetMode="External"/><Relationship Id="rId98676a2b53986e305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MELMME/categorization" TargetMode="External"/><Relationship Id="rId73096a2b53986ebbc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MELMME/photos" TargetMode="External"/><Relationship Id="rId19666a2b539874491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MELMME/documents" TargetMode="External"/><Relationship Id="rId43436a2b5398744f7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM8/" TargetMode="External"/><Relationship Id="rId76896a2b53987454b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM8/" TargetMode="External"/><Relationship Id="rId20696a2b539874582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://data.europa.eu/eli/reg_impl/2019/2072/oj" TargetMode="External"/><Relationship Id="rId60686a2b5398747dd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2018.5354" TargetMode="External"/><Relationship Id="rId88766a2b53987586f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/f10020182" TargetMode="External"/><Relationship Id="rId64976a2b539875adb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId89816a2b53986ea89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId89816a2b53986ea89.jpg"/><Relationship Id="rId17096a2b539872908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId17096a2b539872908.jpg"/><Relationship Id="rId63316a2b539876108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId63316a2b539876108.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId851423175" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId780960395" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId42086a2b62041ae91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MELMME/" TargetMode="External"/><Relationship Id="rId24456a2b62041aed8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MELMME/categorization" TargetMode="External"/><Relationship Id="rId38076a2b62041b8ba" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MELMME/photos" TargetMode="External"/><Relationship Id="rId11876a2b620420db1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MELMME/documents" TargetMode="External"/><Relationship Id="rId64236a2b620420e16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM8/" TargetMode="External"/><Relationship Id="rId61606a2b620420e69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM8/" TargetMode="External"/><Relationship Id="rId18116a2b620420e9d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://data.europa.eu/eli/reg_impl/2019/2072/oj" TargetMode="External"/><Relationship Id="rId85886a2b6204210f2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2018.5354" TargetMode="External"/><Relationship Id="rId79246a2b6204220f8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/f10020182" TargetMode="External"/><Relationship Id="rId46136a2b62042237d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId87256a2b62041b76a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId87256a2b62041b76a.jpg"/><Relationship Id="rId17706a2b62041f273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId17706a2b62041f273.jpg"/><Relationship Id="rId75896a2b620422514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId75896a2b620422514.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>