--- v13 (2026-06-12)
+++ v14 (2026-07-02)
@@ -314,88 +314,88 @@
               <w:t xml:space="preserve"> (von Thümen) Arthur</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> conifer/poplar rust, leaf rust of poplar</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42086a2b62041ae91" w:history="1">
+            <w:hyperlink r:id="rId42766a45d42e0b500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24456a2b62041aed8" w:history="1">
+            <w:hyperlink r:id="rId69206a45d42e0b548" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -409,86 +409,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> MELMME</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="39583887" name="name82836a2b62041b76d" descr="13273.jpg"/>
+                  <wp:docPr id="95691190" name="name47556a45d42e0bc81" descr="13273.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="13273.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId87256a2b62041b76a" cstate="print"/>
+                          <a:blip r:embed="rId83466a45d42e0bc7f" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId38076a2b62041b8ba" w:history="1">
+            <w:hyperlink r:id="rId71026a45d42e0bdbc" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -4536,63 +4536,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Melampsora</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> spp.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="73258899" name="name26426a2b62041f277" descr="MELMME_distribution_map.jpg"/>
+            <wp:docPr id="5396109" name="name79046a45d42e0ebd1" descr="MELMME_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="MELMME_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId17706a2b62041f273" cstate="print"/>
+                    <a:blip r:embed="rId25616a45d42e0ebce" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -8451,51 +8451,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. (under revision).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId11876a2b620420db1" w:history="1">
+      <w:hyperlink r:id="rId23386a45d42e10a3a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/MELMME/documents</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -8510,131 +8510,131 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Standard PM 8/2 Commodity-speciﬁc phytosanitary measures for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Coniferae</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId64236a2b620420e16" w:history="1">
+      <w:hyperlink r:id="rId49376a45d42e10aa2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/standards/PM8/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Standard PM 8/7 Commodity-speciﬁc phytosanitary measures for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Populus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId61606a2b620420e69" w:history="1">
+      <w:hyperlink r:id="rId63786a45d42e10af5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/standards/PM8/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EU (2019) Commission Implementing Regulation (EU) 2019/2072 of 28 November 2019 establishing uniform conditions for the implementation of Regulation (EU) 2016/2031 of the European Parliament and the Council, as regards protective measures against pests of plants, and repealing Commission Regulation (EC) No 690/2008 and amending Commission Implementing Regulation (EU) 2018/2019. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId18116a2b620420e9d" w:history="1">
+      <w:hyperlink r:id="rId37166a45d42e10b2e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://data.europa.eu/eli/reg_impl/2019/2072/oj</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8961,51 +8961,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">16</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(7), 5354. 28 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId85886a2b6204210f2" w:history="1">
+      <w:hyperlink r:id="rId91626a45d42e10d89" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2018.5354</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -11542,51 +11542,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 182. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId79246a2b6204220f8" w:history="1">
+      <w:hyperlink r:id="rId26676a45d42e11e04" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/f10020182</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -11926,51 +11926,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Melampsora medusae</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId46136a2b62042237d" w:history="1">
+      <w:hyperlink r:id="rId34486a45d42e1207a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -12129,63 +12129,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 81-86.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="81261498" name="name26776a2b620422515" descr="eu_funding_250.png"/>
+            <wp:docPr id="11325712" name="name26156a45d42e1231f" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId75896a2b620422514" cstate="print"/>
+                    <a:blip r:embed="rId57686a45d42e1231e" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -12283,137 +12283,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="55174174">
+  <w:abstractNum w:abstractNumId="20647207">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="54592978">
+    <w:lvl w:ilvl="0" w:tplc="46142423">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="54592978" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="46142423" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="54592978" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="46142423" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="54592978" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="46142423" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="54592978" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="46142423" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="54592978" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="46142423" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="54592978" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="46142423" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="54592978" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="46142423" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="54592978" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="46142423" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="55174173">
+  <w:abstractNum w:abstractNumId="20647206">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="65188065">
+    <w:lvl w:ilvl="0" w:tplc="47954168">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -13165,55 +13165,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="55174173">
-    <w:abstractNumId w:val="55174173"/>
+  <w:num w:numId="20647206">
+    <w:abstractNumId w:val="20647206"/>
   </w:num>
-  <w:num w:numId="55174174">
-    <w:abstractNumId w:val="55174174"/>
+  <w:num w:numId="20647207">
+    <w:abstractNumId w:val="20647207"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -24763,51 +24763,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId851423175" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId780960395" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId42086a2b62041ae91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MELMME/" TargetMode="External"/><Relationship Id="rId24456a2b62041aed8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MELMME/categorization" TargetMode="External"/><Relationship Id="rId38076a2b62041b8ba" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MELMME/photos" TargetMode="External"/><Relationship Id="rId11876a2b620420db1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MELMME/documents" TargetMode="External"/><Relationship Id="rId64236a2b620420e16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM8/" TargetMode="External"/><Relationship Id="rId61606a2b620420e69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM8/" TargetMode="External"/><Relationship Id="rId18116a2b620420e9d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://data.europa.eu/eli/reg_impl/2019/2072/oj" TargetMode="External"/><Relationship Id="rId85886a2b6204210f2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2018.5354" TargetMode="External"/><Relationship Id="rId79246a2b6204220f8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/f10020182" TargetMode="External"/><Relationship Id="rId46136a2b62042237d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId87256a2b62041b76a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId87256a2b62041b76a.jpg"/><Relationship Id="rId17706a2b62041f273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId17706a2b62041f273.jpg"/><Relationship Id="rId75896a2b620422514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId75896a2b620422514.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId155803071" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId711911538" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId42766a45d42e0b500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MELMME/" TargetMode="External"/><Relationship Id="rId69206a45d42e0b548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MELMME/categorization" TargetMode="External"/><Relationship Id="rId71026a45d42e0bdbc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MELMME/photos" TargetMode="External"/><Relationship Id="rId23386a45d42e10a3a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MELMME/documents" TargetMode="External"/><Relationship Id="rId49376a45d42e10aa2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM8/" TargetMode="External"/><Relationship Id="rId63786a45d42e10af5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM8/" TargetMode="External"/><Relationship Id="rId37166a45d42e10b2e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://data.europa.eu/eli/reg_impl/2019/2072/oj" TargetMode="External"/><Relationship Id="rId91626a45d42e10d89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2018.5354" TargetMode="External"/><Relationship Id="rId26676a45d42e11e04" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/f10020182" TargetMode="External"/><Relationship Id="rId34486a45d42e1207a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId83466a45d42e0bc7f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId83466a45d42e0bc7f.jpg"/><Relationship Id="rId25616a45d42e0ebce" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId25616a45d42e0ebce.jpg"/><Relationship Id="rId57686a45d42e1231e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId57686a45d42e1231e.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>