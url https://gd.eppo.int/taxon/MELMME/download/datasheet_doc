--- v14 (2026-07-02)
+++ v15 (2026-07-02)
@@ -314,88 +314,88 @@
               <w:t xml:space="preserve"> (von Thümen) Arthur</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> conifer/poplar rust, leaf rust of poplar</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42766a45d42e0b500" w:history="1">
+            <w:hyperlink r:id="rId22946a45e68850a7e" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69206a45d42e0b548" w:history="1">
+            <w:hyperlink r:id="rId69846a45e68850ac3" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -409,86 +409,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> MELMME</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="95691190" name="name47556a45d42e0bc81" descr="13273.jpg"/>
+                  <wp:docPr id="90379721" name="name51206a45e688511f6" descr="13273.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="13273.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId83466a45d42e0bc7f" cstate="print"/>
+                          <a:blip r:embed="rId24456a45e688511f4" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId71026a45d42e0bdbc" w:history="1">
+            <w:hyperlink r:id="rId39496a45e6885131f" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -4536,63 +4536,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Melampsora</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> spp.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="5396109" name="name79046a45d42e0ebd1" descr="MELMME_distribution_map.jpg"/>
+            <wp:docPr id="74157306" name="name15676a45e68854cd1" descr="MELMME_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="MELMME_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId25616a45d42e0ebce" cstate="print"/>
+                    <a:blip r:embed="rId47936a45e68854cce" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -8451,51 +8451,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. (under revision).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId23386a45d42e10a3a" w:history="1">
+      <w:hyperlink r:id="rId27726a45e6885677d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/MELMME/documents</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -8510,131 +8510,131 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Standard PM 8/2 Commodity-speciﬁc phytosanitary measures for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Coniferae</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId49376a45d42e10aa2" w:history="1">
+      <w:hyperlink r:id="rId93776a45e688567e0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/standards/PM8/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Standard PM 8/7 Commodity-speciﬁc phytosanitary measures for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Populus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId63786a45d42e10af5" w:history="1">
+      <w:hyperlink r:id="rId30876a45e68856831" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/standards/PM8/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EU (2019) Commission Implementing Regulation (EU) 2019/2072 of 28 November 2019 establishing uniform conditions for the implementation of Regulation (EU) 2016/2031 of the European Parliament and the Council, as regards protective measures against pests of plants, and repealing Commission Regulation (EC) No 690/2008 and amending Commission Implementing Regulation (EU) 2018/2019. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId37166a45d42e10b2e" w:history="1">
+      <w:hyperlink r:id="rId19536a45e68856865" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://data.europa.eu/eli/reg_impl/2019/2072/oj</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8961,51 +8961,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">16</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(7), 5354. 28 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId91626a45d42e10d89" w:history="1">
+      <w:hyperlink r:id="rId65806a45e68856ab3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2018.5354</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -11542,51 +11542,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 182. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId26676a45d42e11e04" w:history="1">
+      <w:hyperlink r:id="rId40816a45e68857c46" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/f10020182</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -11926,51 +11926,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Melampsora medusae</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId34486a45d42e1207a" w:history="1">
+      <w:hyperlink r:id="rId74356a45e68857ecb" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -12129,63 +12129,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 81-86.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="11325712" name="name26156a45d42e1231f" descr="eu_funding_250.png"/>
+            <wp:docPr id="99492153" name="name18446a45e6885809b" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId57686a45d42e1231e" cstate="print"/>
+                    <a:blip r:embed="rId82336a45e6885809a" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -12283,137 +12283,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="20647207">
+  <w:abstractNum w:abstractNumId="97651582">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="46142423">
+    <w:lvl w:ilvl="0" w:tplc="14098002">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="46142423" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="14098002" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="46142423" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="14098002" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="46142423" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="14098002" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="46142423" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="14098002" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="46142423" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="14098002" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="46142423" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="14098002" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="46142423" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="14098002" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="46142423" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="14098002" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20647206">
+  <w:abstractNum w:abstractNumId="97651581">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="47954168">
+    <w:lvl w:ilvl="0" w:tplc="46301026">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -13165,55 +13165,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="20647206">
-    <w:abstractNumId w:val="20647206"/>
+  <w:num w:numId="97651581">
+    <w:abstractNumId w:val="97651581"/>
   </w:num>
-  <w:num w:numId="20647207">
-    <w:abstractNumId w:val="20647207"/>
+  <w:num w:numId="97651582">
+    <w:abstractNumId w:val="97651582"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -24763,51 +24763,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId155803071" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId711911538" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId42766a45d42e0b500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MELMME/" TargetMode="External"/><Relationship Id="rId69206a45d42e0b548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MELMME/categorization" TargetMode="External"/><Relationship Id="rId71026a45d42e0bdbc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MELMME/photos" TargetMode="External"/><Relationship Id="rId23386a45d42e10a3a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MELMME/documents" TargetMode="External"/><Relationship Id="rId49376a45d42e10aa2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM8/" TargetMode="External"/><Relationship Id="rId63786a45d42e10af5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM8/" TargetMode="External"/><Relationship Id="rId37166a45d42e10b2e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://data.europa.eu/eli/reg_impl/2019/2072/oj" TargetMode="External"/><Relationship Id="rId91626a45d42e10d89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2018.5354" TargetMode="External"/><Relationship Id="rId26676a45d42e11e04" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/f10020182" TargetMode="External"/><Relationship Id="rId34486a45d42e1207a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId83466a45d42e0bc7f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId83466a45d42e0bc7f.jpg"/><Relationship Id="rId25616a45d42e0ebce" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId25616a45d42e0ebce.jpg"/><Relationship Id="rId57686a45d42e1231e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId57686a45d42e1231e.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId295575403" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId741407457" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId22946a45e68850a7e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MELMME/" TargetMode="External"/><Relationship Id="rId69846a45e68850ac3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MELMME/categorization" TargetMode="External"/><Relationship Id="rId39496a45e6885131f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MELMME/photos" TargetMode="External"/><Relationship Id="rId27726a45e6885677d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MELMME/documents" TargetMode="External"/><Relationship Id="rId93776a45e688567e0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM8/" TargetMode="External"/><Relationship Id="rId30876a45e68856831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM8/" TargetMode="External"/><Relationship Id="rId19536a45e68856865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://data.europa.eu/eli/reg_impl/2019/2072/oj" TargetMode="External"/><Relationship Id="rId65806a45e68856ab3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2018.5354" TargetMode="External"/><Relationship Id="rId40816a45e68857c46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/f10020182" TargetMode="External"/><Relationship Id="rId74356a45e68857ecb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId24456a45e688511f4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId24456a45e688511f4.jpg"/><Relationship Id="rId47936a45e68854cce" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId47936a45e68854cce.jpg"/><Relationship Id="rId82336a45e6885809a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId82336a45e6885809a.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>