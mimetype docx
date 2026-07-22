--- v15 (2026-07-02)
+++ v16 (2026-07-22)
@@ -314,88 +314,88 @@
               <w:t xml:space="preserve"> (von Thümen) Arthur</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> conifer/poplar rust, leaf rust of poplar</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22946a45e68850a7e" w:history="1">
+            <w:hyperlink r:id="rId87306a608c0451df8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69846a45e68850ac3" w:history="1">
+            <w:hyperlink r:id="rId98206a608c0451e3f" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -409,86 +409,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> MELMME</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="90379721" name="name51206a45e688511f6" descr="13273.jpg"/>
+                  <wp:docPr id="36220342" name="name76926a608c0451f2a" descr="13273.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="13273.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId24456a45e688511f4" cstate="print"/>
+                          <a:blip r:embed="rId14686a608c0451f28" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId39496a45e6885131f" w:history="1">
+            <w:hyperlink r:id="rId84756a608c045207a" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -4536,63 +4536,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Melampsora</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> spp.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="74157306" name="name15676a45e68854cd1" descr="MELMME_distribution_map.jpg"/>
+            <wp:docPr id="59427583" name="name88306a608c0455a5a" descr="MELMME_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="MELMME_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId47936a45e68854cce" cstate="print"/>
+                    <a:blip r:embed="rId10576a608c0455a56" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -8451,51 +8451,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. (under revision).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId27726a45e6885677d" w:history="1">
+      <w:hyperlink r:id="rId18386a608c04576f7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/MELMME/documents</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -8510,131 +8510,131 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Standard PM 8/2 Commodity-speciﬁc phytosanitary measures for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Coniferae</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId93776a45e688567e0" w:history="1">
+      <w:hyperlink r:id="rId12956a608c045775f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/standards/PM8/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Standard PM 8/7 Commodity-speciﬁc phytosanitary measures for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Populus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId30876a45e68856831" w:history="1">
+      <w:hyperlink r:id="rId47606a608c04577b3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/standards/PM8/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EU (2019) Commission Implementing Regulation (EU) 2019/2072 of 28 November 2019 establishing uniform conditions for the implementation of Regulation (EU) 2016/2031 of the European Parliament and the Council, as regards protective measures against pests of plants, and repealing Commission Regulation (EC) No 690/2008 and amending Commission Implementing Regulation (EU) 2018/2019. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId19536a45e68856865" w:history="1">
+      <w:hyperlink r:id="rId78416a608c04577e9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://data.europa.eu/eli/reg_impl/2019/2072/oj</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8961,51 +8961,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">16</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(7), 5354. 28 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId65806a45e68856ab3" w:history="1">
+      <w:hyperlink r:id="rId43876a608c0457ac1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2018.5354</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -11542,51 +11542,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 182. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId40816a45e68857c46" w:history="1">
+      <w:hyperlink r:id="rId92646a608c04590d7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/f10020182</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -11926,51 +11926,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Melampsora medusae</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId74356a45e68857ecb" w:history="1">
+      <w:hyperlink r:id="rId47026a608c0459351" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -12129,63 +12129,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 81-86.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="99492153" name="name18446a45e6885809b" descr="eu_funding_250.png"/>
+            <wp:docPr id="70769515" name="name10936a608c04594f3" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId82336a45e6885809a" cstate="print"/>
+                    <a:blip r:embed="rId74546a608c04594f2" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -12283,137 +12283,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="97651582">
+  <w:abstractNum w:abstractNumId="17635629">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="14098002">
+    <w:lvl w:ilvl="0" w:tplc="97356277">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="14098002" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="97356277" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="14098002" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="97356277" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="14098002" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="97356277" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="14098002" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="97356277" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="14098002" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="97356277" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="14098002" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="97356277" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="14098002" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="97356277" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="14098002" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="97356277" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="97651581">
+  <w:abstractNum w:abstractNumId="17635628">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="46301026">
+    <w:lvl w:ilvl="0" w:tplc="65799920">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -13165,55 +13165,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="97651581">
-    <w:abstractNumId w:val="97651581"/>
+  <w:num w:numId="17635628">
+    <w:abstractNumId w:val="17635628"/>
   </w:num>
-  <w:num w:numId="97651582">
-    <w:abstractNumId w:val="97651582"/>
+  <w:num w:numId="17635629">
+    <w:abstractNumId w:val="17635629"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -24763,51 +24763,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId295575403" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId741407457" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId22946a45e68850a7e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MELMME/" TargetMode="External"/><Relationship Id="rId69846a45e68850ac3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MELMME/categorization" TargetMode="External"/><Relationship Id="rId39496a45e6885131f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MELMME/photos" TargetMode="External"/><Relationship Id="rId27726a45e6885677d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MELMME/documents" TargetMode="External"/><Relationship Id="rId93776a45e688567e0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM8/" TargetMode="External"/><Relationship Id="rId30876a45e68856831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM8/" TargetMode="External"/><Relationship Id="rId19536a45e68856865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://data.europa.eu/eli/reg_impl/2019/2072/oj" TargetMode="External"/><Relationship Id="rId65806a45e68856ab3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2018.5354" TargetMode="External"/><Relationship Id="rId40816a45e68857c46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/f10020182" TargetMode="External"/><Relationship Id="rId74356a45e68857ecb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId24456a45e688511f4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId24456a45e688511f4.jpg"/><Relationship Id="rId47936a45e68854cce" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId47936a45e68854cce.jpg"/><Relationship Id="rId82336a45e6885809a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId82336a45e6885809a.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId559964751" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId461827101" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId87306a608c0451df8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MELMME/" TargetMode="External"/><Relationship Id="rId98206a608c0451e3f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MELMME/categorization" TargetMode="External"/><Relationship Id="rId84756a608c045207a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MELMME/photos" TargetMode="External"/><Relationship Id="rId18386a608c04576f7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MELMME/documents" TargetMode="External"/><Relationship Id="rId12956a608c045775f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM8/" TargetMode="External"/><Relationship Id="rId47606a608c04577b3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM8/" TargetMode="External"/><Relationship Id="rId78416a608c04577e9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://data.europa.eu/eli/reg_impl/2019/2072/oj" TargetMode="External"/><Relationship Id="rId43876a608c0457ac1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2018.5354" TargetMode="External"/><Relationship Id="rId92646a608c04590d7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/f10020182" TargetMode="External"/><Relationship Id="rId47026a608c0459351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId14686a608c0451f28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId14686a608c0451f28.jpg"/><Relationship Id="rId10576a608c0455a56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId10576a608c0455a56.jpg"/><Relationship Id="rId74546a608c04594f2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId74546a608c04594f2.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>