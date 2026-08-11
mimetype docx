--- v16 (2026-07-22)
+++ v17 (2026-08-11)
@@ -314,88 +314,88 @@
               <w:t xml:space="preserve"> (von Thümen) Arthur</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> conifer/poplar rust, leaf rust of poplar</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87306a608c0451df8" w:history="1">
+            <w:hyperlink r:id="rId73606a7b05d342d29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98206a608c0451e3f" w:history="1">
+            <w:hyperlink r:id="rId46076a7b05d342d6e" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -409,86 +409,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> MELMME</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="36220342" name="name76926a608c0451f2a" descr="13273.jpg"/>
+                  <wp:docPr id="76633777" name="name64966a7b05d3434fe" descr="13273.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="13273.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId14686a608c0451f28" cstate="print"/>
+                          <a:blip r:embed="rId14216a7b05d3434fd" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId84756a608c045207a" w:history="1">
+            <w:hyperlink r:id="rId92396a7b05d34365f" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -4536,63 +4536,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Melampsora</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> spp.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="59427583" name="name88306a608c0455a5a" descr="MELMME_distribution_map.jpg"/>
+            <wp:docPr id="90972425" name="name50576a7b05d3471e1" descr="MELMME_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="MELMME_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId10576a608c0455a56" cstate="print"/>
+                    <a:blip r:embed="rId69406a7b05d3471de" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -8451,51 +8451,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. (under revision).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId18386a608c04576f7" w:history="1">
+      <w:hyperlink r:id="rId38886a7b05d34c738" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/MELMME/documents</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -8510,131 +8510,131 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Standard PM 8/2 Commodity-speciﬁc phytosanitary measures for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Coniferae</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId12956a608c045775f" w:history="1">
+      <w:hyperlink r:id="rId27706a7b05d34c79e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/standards/PM8/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Standard PM 8/7 Commodity-speciﬁc phytosanitary measures for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Populus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId47606a608c04577b3" w:history="1">
+      <w:hyperlink r:id="rId57726a7b05d34c7f1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/standards/PM8/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EU (2019) Commission Implementing Regulation (EU) 2019/2072 of 28 November 2019 establishing uniform conditions for the implementation of Regulation (EU) 2016/2031 of the European Parliament and the Council, as regards protective measures against pests of plants, and repealing Commission Regulation (EC) No 690/2008 and amending Commission Implementing Regulation (EU) 2018/2019. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId78416a608c04577e9" w:history="1">
+      <w:hyperlink r:id="rId10276a7b05d34c828" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://data.europa.eu/eli/reg_impl/2019/2072/oj</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8961,51 +8961,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">16</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(7), 5354. 28 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId43876a608c0457ac1" w:history="1">
+      <w:hyperlink r:id="rId53986a7b05d34ca84" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2018.5354</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -11542,51 +11542,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 182. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId92646a608c04590d7" w:history="1">
+      <w:hyperlink r:id="rId48566a7b05d34dac8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/f10020182</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -11926,51 +11926,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Melampsora medusae</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId47026a608c0459351" w:history="1">
+      <w:hyperlink r:id="rId91856a7b05d34dd36" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -12129,63 +12129,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 81-86.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="70769515" name="name10936a608c04594f3" descr="eu_funding_250.png"/>
+            <wp:docPr id="80069600" name="name46306a7b05d34e14a" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId74546a608c04594f2" cstate="print"/>
+                    <a:blip r:embed="rId87066a7b05d34e148" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -12283,137 +12283,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="17635629">
+  <w:abstractNum w:abstractNumId="59592488">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="97356277">
+    <w:lvl w:ilvl="0" w:tplc="96182976">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="97356277" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="96182976" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="97356277" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="96182976" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="97356277" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="96182976" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="97356277" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="96182976" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="97356277" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="96182976" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="97356277" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="96182976" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="97356277" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="96182976" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="97356277" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="96182976" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17635628">
+  <w:abstractNum w:abstractNumId="59592487">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="65799920">
+    <w:lvl w:ilvl="0" w:tplc="65792908">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -13165,55 +13165,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="17635628">
-    <w:abstractNumId w:val="17635628"/>
+  <w:num w:numId="59592487">
+    <w:abstractNumId w:val="59592487"/>
   </w:num>
-  <w:num w:numId="17635629">
-    <w:abstractNumId w:val="17635629"/>
+  <w:num w:numId="59592488">
+    <w:abstractNumId w:val="59592488"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -24763,51 +24763,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId559964751" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId461827101" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId87306a608c0451df8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MELMME/" TargetMode="External"/><Relationship Id="rId98206a608c0451e3f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MELMME/categorization" TargetMode="External"/><Relationship Id="rId84756a608c045207a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MELMME/photos" TargetMode="External"/><Relationship Id="rId18386a608c04576f7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MELMME/documents" TargetMode="External"/><Relationship Id="rId12956a608c045775f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM8/" TargetMode="External"/><Relationship Id="rId47606a608c04577b3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM8/" TargetMode="External"/><Relationship Id="rId78416a608c04577e9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://data.europa.eu/eli/reg_impl/2019/2072/oj" TargetMode="External"/><Relationship Id="rId43876a608c0457ac1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2018.5354" TargetMode="External"/><Relationship Id="rId92646a608c04590d7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/f10020182" TargetMode="External"/><Relationship Id="rId47026a608c0459351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId14686a608c0451f28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId14686a608c0451f28.jpg"/><Relationship Id="rId10576a608c0455a56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId10576a608c0455a56.jpg"/><Relationship Id="rId74546a608c04594f2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId74546a608c04594f2.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId657005112" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId639303135" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId73606a7b05d342d29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MELMME/" TargetMode="External"/><Relationship Id="rId46076a7b05d342d6e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MELMME/categorization" TargetMode="External"/><Relationship Id="rId92396a7b05d34365f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MELMME/photos" TargetMode="External"/><Relationship Id="rId38886a7b05d34c738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MELMME/documents" TargetMode="External"/><Relationship Id="rId27706a7b05d34c79e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM8/" TargetMode="External"/><Relationship Id="rId57726a7b05d34c7f1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM8/" TargetMode="External"/><Relationship Id="rId10276a7b05d34c828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://data.europa.eu/eli/reg_impl/2019/2072/oj" TargetMode="External"/><Relationship Id="rId53986a7b05d34ca84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2018.5354" TargetMode="External"/><Relationship Id="rId48566a7b05d34dac8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/f10020182" TargetMode="External"/><Relationship Id="rId91856a7b05d34dd36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId14216a7b05d3434fd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId14216a7b05d3434fd.jpg"/><Relationship Id="rId69406a7b05d3471de" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId69406a7b05d3471de.jpg"/><Relationship Id="rId87066a7b05d34e148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId87066a7b05d34e148.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>