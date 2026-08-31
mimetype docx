--- v17 (2026-08-11)
+++ v18 (2026-08-31)
@@ -314,88 +314,88 @@
               <w:t xml:space="preserve"> (von Thümen) Arthur</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> conifer/poplar rust, leaf rust of poplar</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73606a7b05d342d29" w:history="1">
+            <w:hyperlink r:id="rId18856a959a72af458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46076a7b05d342d6e" w:history="1">
+            <w:hyperlink r:id="rId41316a959a72af4a1" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -409,86 +409,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> MELMME</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="76633777" name="name64966a7b05d3434fe" descr="13273.jpg"/>
+                  <wp:docPr id="62240408" name="name81896a959a72afaac" descr="13273.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="13273.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId14216a7b05d3434fd" cstate="print"/>
+                          <a:blip r:embed="rId87076a959a72afaaa" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId92396a7b05d34365f" w:history="1">
+            <w:hyperlink r:id="rId30906a959a72afbf7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -4536,63 +4536,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Melampsora</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> spp.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="90972425" name="name50576a7b05d3471e1" descr="MELMME_distribution_map.jpg"/>
+            <wp:docPr id="37848478" name="name38636a959a72b2941" descr="MELMME_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="MELMME_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId69406a7b05d3471de" cstate="print"/>
+                    <a:blip r:embed="rId67866a959a72b293d" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -8451,51 +8451,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. (under revision).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId38886a7b05d34c738" w:history="1">
+      <w:hyperlink r:id="rId28026a959a72b48f5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/MELMME/documents</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -8510,131 +8510,131 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Standard PM 8/2 Commodity-speciﬁc phytosanitary measures for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Coniferae</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId27706a7b05d34c79e" w:history="1">
+      <w:hyperlink r:id="rId31236a959a72b4961" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/standards/PM8/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Standard PM 8/7 Commodity-speciﬁc phytosanitary measures for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Populus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId57726a7b05d34c7f1" w:history="1">
+      <w:hyperlink r:id="rId11006a959a72b49b6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/standards/PM8/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EU (2019) Commission Implementing Regulation (EU) 2019/2072 of 28 November 2019 establishing uniform conditions for the implementation of Regulation (EU) 2016/2031 of the European Parliament and the Council, as regards protective measures against pests of plants, and repealing Commission Regulation (EC) No 690/2008 and amending Commission Implementing Regulation (EU) 2018/2019. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId10276a7b05d34c828" w:history="1">
+      <w:hyperlink r:id="rId42186a959a72b49ef" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://data.europa.eu/eli/reg_impl/2019/2072/oj</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8961,51 +8961,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">16</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(7), 5354. 28 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId53986a7b05d34ca84" w:history="1">
+      <w:hyperlink r:id="rId62936a959a72b4c6a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2018.5354</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -11542,51 +11542,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 182. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId48566a7b05d34dac8" w:history="1">
+      <w:hyperlink r:id="rId11906a959a72b5cac" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/f10020182</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -11926,51 +11926,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Melampsora medusae</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId91856a7b05d34dd36" w:history="1">
+      <w:hyperlink r:id="rId76506a959a72b5f25" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -12129,63 +12129,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 81-86.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="80069600" name="name46306a7b05d34e14a" descr="eu_funding_250.png"/>
+            <wp:docPr id="21156580" name="name86196a959a72b60b4" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId87066a7b05d34e148" cstate="print"/>
+                    <a:blip r:embed="rId64046a959a72b60b3" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -12283,137 +12283,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="59592488">
+  <w:abstractNum w:abstractNumId="65378959">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="96182976">
+    <w:lvl w:ilvl="0" w:tplc="90944146">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="96182976" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="90944146" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="96182976" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="90944146" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="96182976" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="90944146" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="96182976" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="90944146" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="96182976" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="90944146" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="96182976" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="90944146" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="96182976" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="90944146" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="96182976" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="90944146" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="59592487">
+  <w:abstractNum w:abstractNumId="65378958">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="65792908">
+    <w:lvl w:ilvl="0" w:tplc="96829960">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -13165,55 +13165,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="59592487">
-    <w:abstractNumId w:val="59592487"/>
+  <w:num w:numId="65378958">
+    <w:abstractNumId w:val="65378958"/>
   </w:num>
-  <w:num w:numId="59592488">
-    <w:abstractNumId w:val="59592488"/>
+  <w:num w:numId="65378959">
+    <w:abstractNumId w:val="65378959"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -24763,51 +24763,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId657005112" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId639303135" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId73606a7b05d342d29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MELMME/" TargetMode="External"/><Relationship Id="rId46076a7b05d342d6e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MELMME/categorization" TargetMode="External"/><Relationship Id="rId92396a7b05d34365f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MELMME/photos" TargetMode="External"/><Relationship Id="rId38886a7b05d34c738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MELMME/documents" TargetMode="External"/><Relationship Id="rId27706a7b05d34c79e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM8/" TargetMode="External"/><Relationship Id="rId57726a7b05d34c7f1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM8/" TargetMode="External"/><Relationship Id="rId10276a7b05d34c828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://data.europa.eu/eli/reg_impl/2019/2072/oj" TargetMode="External"/><Relationship Id="rId53986a7b05d34ca84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2018.5354" TargetMode="External"/><Relationship Id="rId48566a7b05d34dac8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/f10020182" TargetMode="External"/><Relationship Id="rId91856a7b05d34dd36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId14216a7b05d3434fd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId14216a7b05d3434fd.jpg"/><Relationship Id="rId69406a7b05d3471de" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId69406a7b05d3471de.jpg"/><Relationship Id="rId87066a7b05d34e148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId87066a7b05d34e148.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId569495424" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId129132643" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId18856a959a72af458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MELMME/" TargetMode="External"/><Relationship Id="rId41316a959a72af4a1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MELMME/categorization" TargetMode="External"/><Relationship Id="rId30906a959a72afbf7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MELMME/photos" TargetMode="External"/><Relationship Id="rId28026a959a72b48f5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MELMME/documents" TargetMode="External"/><Relationship Id="rId31236a959a72b4961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM8/" TargetMode="External"/><Relationship Id="rId11006a959a72b49b6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM8/" TargetMode="External"/><Relationship Id="rId42186a959a72b49ef" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://data.europa.eu/eli/reg_impl/2019/2072/oj" TargetMode="External"/><Relationship Id="rId62936a959a72b4c6a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2018.5354" TargetMode="External"/><Relationship Id="rId11906a959a72b5cac" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/f10020182" TargetMode="External"/><Relationship Id="rId76506a959a72b5f25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId87076a959a72afaaa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId87076a959a72afaaa.jpg"/><Relationship Id="rId67866a959a72b293d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId67866a959a72b293d.jpg"/><Relationship Id="rId64046a959a72b60b3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId64046a959a72b60b3.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>