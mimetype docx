--- v18 (2026-08-31)
+++ v19 (2026-09-20)
@@ -314,88 +314,88 @@
               <w:t xml:space="preserve"> (von Thümen) Arthur</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> conifer/poplar rust, leaf rust of poplar</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18856a959a72af458" w:history="1">
+            <w:hyperlink r:id="rId23426ab007df7e8b3" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41316a959a72af4a1" w:history="1">
+            <w:hyperlink r:id="rId28166ab007df7e8fb" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -409,86 +409,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> MELMME</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="62240408" name="name81896a959a72afaac" descr="13273.jpg"/>
+                  <wp:docPr id="93060431" name="name40426ab007df7f034" descr="13273.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="13273.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId87076a959a72afaaa" cstate="print"/>
+                          <a:blip r:embed="rId92126ab007df7f032" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId30906a959a72afbf7" w:history="1">
+            <w:hyperlink r:id="rId32626ab007df7f1f2" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -4536,63 +4536,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Melampsora</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> spp.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="37848478" name="name38636a959a72b2941" descr="MELMME_distribution_map.jpg"/>
+            <wp:docPr id="70181022" name="name99716ab007df82b69" descr="MELMME_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="MELMME_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId67866a959a72b293d" cstate="print"/>
+                    <a:blip r:embed="rId69546ab007df82b66" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -8451,51 +8451,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. (under revision).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId28026a959a72b48f5" w:history="1">
+      <w:hyperlink r:id="rId36056ab007df84813" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/MELMME/documents</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -8510,131 +8510,131 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Standard PM 8/2 Commodity-speciﬁc phytosanitary measures for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Coniferae</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId31236a959a72b4961" w:history="1">
+      <w:hyperlink r:id="rId38626ab007df84882" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/standards/PM8/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Standard PM 8/7 Commodity-speciﬁc phytosanitary measures for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Populus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId11006a959a72b49b6" w:history="1">
+      <w:hyperlink r:id="rId60986ab007df848d6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/standards/PM8/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EU (2019) Commission Implementing Regulation (EU) 2019/2072 of 28 November 2019 establishing uniform conditions for the implementation of Regulation (EU) 2016/2031 of the European Parliament and the Council, as regards protective measures against pests of plants, and repealing Commission Regulation (EC) No 690/2008 and amending Commission Implementing Regulation (EU) 2018/2019. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId42186a959a72b49ef" w:history="1">
+      <w:hyperlink r:id="rId60456ab007df8490c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://data.europa.eu/eli/reg_impl/2019/2072/oj</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8961,51 +8961,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">16</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(7), 5354. 28 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId62936a959a72b4c6a" w:history="1">
+      <w:hyperlink r:id="rId70116ab007df84b8e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2018.5354</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -11542,51 +11542,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 182. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId11906a959a72b5cac" w:history="1">
+      <w:hyperlink r:id="rId64416ab007df85d58" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/f10020182</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -11926,51 +11926,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Melampsora medusae</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId76506a959a72b5f25" w:history="1">
+      <w:hyperlink r:id="rId58036ab007df86006" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -12129,63 +12129,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 81-86.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="21156580" name="name86196a959a72b60b4" descr="eu_funding_250.png"/>
+            <wp:docPr id="9196890" name="name77226ab007df861c8" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId64046a959a72b60b3" cstate="print"/>
+                    <a:blip r:embed="rId40096ab007df861c7" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -12283,137 +12283,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="65378959">
+  <w:abstractNum w:abstractNumId="61853975">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="90944146">
+    <w:lvl w:ilvl="0" w:tplc="86983816">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="90944146" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="86983816" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="90944146" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="86983816" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="90944146" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="86983816" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="90944146" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="86983816" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="90944146" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="86983816" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="90944146" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="86983816" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="90944146" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="86983816" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="90944146" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="86983816" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="65378958">
+  <w:abstractNum w:abstractNumId="61853974">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="96829960">
+    <w:lvl w:ilvl="0" w:tplc="35522285">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -13165,55 +13165,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="65378958">
-    <w:abstractNumId w:val="65378958"/>
+  <w:num w:numId="61853974">
+    <w:abstractNumId w:val="61853974"/>
   </w:num>
-  <w:num w:numId="65378959">
-    <w:abstractNumId w:val="65378959"/>
+  <w:num w:numId="61853975">
+    <w:abstractNumId w:val="61853975"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -24763,51 +24763,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId569495424" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId129132643" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId18856a959a72af458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MELMME/" TargetMode="External"/><Relationship Id="rId41316a959a72af4a1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MELMME/categorization" TargetMode="External"/><Relationship Id="rId30906a959a72afbf7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MELMME/photos" TargetMode="External"/><Relationship Id="rId28026a959a72b48f5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MELMME/documents" TargetMode="External"/><Relationship Id="rId31236a959a72b4961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM8/" TargetMode="External"/><Relationship Id="rId11006a959a72b49b6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM8/" TargetMode="External"/><Relationship Id="rId42186a959a72b49ef" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://data.europa.eu/eli/reg_impl/2019/2072/oj" TargetMode="External"/><Relationship Id="rId62936a959a72b4c6a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2018.5354" TargetMode="External"/><Relationship Id="rId11906a959a72b5cac" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/f10020182" TargetMode="External"/><Relationship Id="rId76506a959a72b5f25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId87076a959a72afaaa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId87076a959a72afaaa.jpg"/><Relationship Id="rId67866a959a72b293d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId67866a959a72b293d.jpg"/><Relationship Id="rId64046a959a72b60b3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId64046a959a72b60b3.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId130725152" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId316378602" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId23426ab007df7e8b3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MELMME/" TargetMode="External"/><Relationship Id="rId28166ab007df7e8fb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MELMME/categorization" TargetMode="External"/><Relationship Id="rId32626ab007df7f1f2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MELMME/photos" TargetMode="External"/><Relationship Id="rId36056ab007df84813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MELMME/documents" TargetMode="External"/><Relationship Id="rId38626ab007df84882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM8/" TargetMode="External"/><Relationship Id="rId60986ab007df848d6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM8/" TargetMode="External"/><Relationship Id="rId60456ab007df8490c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://data.europa.eu/eli/reg_impl/2019/2072/oj" TargetMode="External"/><Relationship Id="rId70116ab007df84b8e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2018.5354" TargetMode="External"/><Relationship Id="rId64416ab007df85d58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/f10020182" TargetMode="External"/><Relationship Id="rId58036ab007df86006" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId92126ab007df7f032" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId92126ab007df7f032.jpg"/><Relationship Id="rId69546ab007df82b66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId69546ab007df82b66.jpg"/><Relationship Id="rId40096ab007df861c7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId40096ab007df861c7.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>