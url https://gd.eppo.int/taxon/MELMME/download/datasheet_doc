--- v19 (2026-09-20)
+++ v20 (2026-10-11)
@@ -314,88 +314,88 @@
               <w:t xml:space="preserve"> (von Thümen) Arthur</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> conifer/poplar rust, leaf rust of poplar</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23426ab007df7e8b3" w:history="1">
+            <w:hyperlink r:id="rId27256acb11d2eed42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28166ab007df7e8fb" w:history="1">
+            <w:hyperlink r:id="rId99296acb11d2eed87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -409,86 +409,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> MELMME</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="93060431" name="name40426ab007df7f034" descr="13273.jpg"/>
+                  <wp:docPr id="39688370" name="name93476acb11d2ef476" descr="13273.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="13273.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId92126ab007df7f032" cstate="print"/>
+                          <a:blip r:embed="rId85876acb11d2ef474" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId32626ab007df7f1f2" w:history="1">
+            <w:hyperlink r:id="rId45196acb11d2ef5aa" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -4536,63 +4536,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Melampsora</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> spp.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="70181022" name="name99716ab007df82b69" descr="MELMME_distribution_map.jpg"/>
+            <wp:docPr id="95174616" name="name21036acb11d2f20f8" descr="MELMME_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="MELMME_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId69546ab007df82b66" cstate="print"/>
+                    <a:blip r:embed="rId85706acb11d2f20f5" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -8451,51 +8451,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. (under revision).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId36056ab007df84813" w:history="1">
+      <w:hyperlink r:id="rId49856acb11d2f3e27" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/MELMME/documents</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -8510,131 +8510,131 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Standard PM 8/2 Commodity-speciﬁc phytosanitary measures for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Coniferae</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId38626ab007df84882" w:history="1">
+      <w:hyperlink r:id="rId85156acb11d2f3e8e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/standards/PM8/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Standard PM 8/7 Commodity-speciﬁc phytosanitary measures for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Populus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId60986ab007df848d6" w:history="1">
+      <w:hyperlink r:id="rId32496acb11d2f3ee0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/standards/PM8/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EU (2019) Commission Implementing Regulation (EU) 2019/2072 of 28 November 2019 establishing uniform conditions for the implementation of Regulation (EU) 2016/2031 of the European Parliament and the Council, as regards protective measures against pests of plants, and repealing Commission Regulation (EC) No 690/2008 and amending Commission Implementing Regulation (EU) 2018/2019. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId60456ab007df8490c" w:history="1">
+      <w:hyperlink r:id="rId49886acb11d2f3f16" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://data.europa.eu/eli/reg_impl/2019/2072/oj</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8961,51 +8961,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">16</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(7), 5354. 28 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId70116ab007df84b8e" w:history="1">
+      <w:hyperlink r:id="rId42976acb11d2f4170" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2018.5354</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -11542,51 +11542,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 182. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId64416ab007df85d58" w:history="1">
+      <w:hyperlink r:id="rId39326acb11d300f94" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/f10020182</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -11926,51 +11926,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Melampsora medusae</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId58036ab007df86006" w:history="1">
+      <w:hyperlink r:id="rId29466acb11d30120b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -12129,63 +12129,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 81-86.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="9196890" name="name77226ab007df861c8" descr="eu_funding_250.png"/>
+            <wp:docPr id="17618459" name="name65986acb11d301689" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId40096ab007df861c7" cstate="print"/>
+                    <a:blip r:embed="rId68766acb11d301687" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -12283,137 +12283,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="61853975">
+  <w:abstractNum w:abstractNumId="79103202">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="86983816">
+    <w:lvl w:ilvl="0" w:tplc="47950776">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="86983816" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="47950776" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="86983816" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="47950776" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="86983816" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="47950776" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="86983816" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="47950776" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="86983816" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="47950776" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="86983816" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="47950776" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="86983816" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="47950776" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="86983816" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="47950776" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="61853974">
+  <w:abstractNum w:abstractNumId="79103201">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="35522285">
+    <w:lvl w:ilvl="0" w:tplc="64916841">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -13165,55 +13165,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="61853974">
-    <w:abstractNumId w:val="61853974"/>
+  <w:num w:numId="79103201">
+    <w:abstractNumId w:val="79103201"/>
   </w:num>
-  <w:num w:numId="61853975">
-    <w:abstractNumId w:val="61853975"/>
+  <w:num w:numId="79103202">
+    <w:abstractNumId w:val="79103202"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -24763,51 +24763,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId130725152" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId316378602" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId23426ab007df7e8b3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MELMME/" TargetMode="External"/><Relationship Id="rId28166ab007df7e8fb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MELMME/categorization" TargetMode="External"/><Relationship Id="rId32626ab007df7f1f2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MELMME/photos" TargetMode="External"/><Relationship Id="rId36056ab007df84813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MELMME/documents" TargetMode="External"/><Relationship Id="rId38626ab007df84882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM8/" TargetMode="External"/><Relationship Id="rId60986ab007df848d6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM8/" TargetMode="External"/><Relationship Id="rId60456ab007df8490c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://data.europa.eu/eli/reg_impl/2019/2072/oj" TargetMode="External"/><Relationship Id="rId70116ab007df84b8e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2018.5354" TargetMode="External"/><Relationship Id="rId64416ab007df85d58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/f10020182" TargetMode="External"/><Relationship Id="rId58036ab007df86006" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId92126ab007df7f032" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId92126ab007df7f032.jpg"/><Relationship Id="rId69546ab007df82b66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId69546ab007df82b66.jpg"/><Relationship Id="rId40096ab007df861c7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId40096ab007df861c7.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId137656622" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId447731206" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId27256acb11d2eed42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MELMME/" TargetMode="External"/><Relationship Id="rId99296acb11d2eed87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MELMME/categorization" TargetMode="External"/><Relationship Id="rId45196acb11d2ef5aa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MELMME/photos" TargetMode="External"/><Relationship Id="rId49856acb11d2f3e27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MELMME/documents" TargetMode="External"/><Relationship Id="rId85156acb11d2f3e8e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM8/" TargetMode="External"/><Relationship Id="rId32496acb11d2f3ee0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM8/" TargetMode="External"/><Relationship Id="rId49886acb11d2f3f16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://data.europa.eu/eli/reg_impl/2019/2072/oj" TargetMode="External"/><Relationship Id="rId42976acb11d2f4170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2018.5354" TargetMode="External"/><Relationship Id="rId39326acb11d300f94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/f10020182" TargetMode="External"/><Relationship Id="rId29466acb11d30120b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId85876acb11d2ef474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId85876acb11d2ef474.jpg"/><Relationship Id="rId85706acb11d2f20f5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId85706acb11d2f20f5.jpg"/><Relationship Id="rId68766acb11d301687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId68766acb11d301687.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>