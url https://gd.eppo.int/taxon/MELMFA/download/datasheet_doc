--- v7 (2026-03-30)
+++ v8 (2026-04-29)
@@ -292,51 +292,51 @@
               <w:t xml:space="preserve"> Arthur</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> hemlock twig rust, rust of hemlock, rust of tsuga</w:t>
             </w:r>
-            <w:hyperlink r:id="rId434069ca1bfcaa8b7" w:history="1">
+            <w:hyperlink r:id="rId660169f1b90692b20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -352,51 +352,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId834069ca1bfcaa96b" w:history="1">
+            <w:hyperlink r:id="rId148069f1b90692b88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -410,86 +410,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> MELMFA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="63973346" name="name772369ca1bfcaaf4e" descr="14827.jpg"/>
+                  <wp:docPr id="75340226" name="name700969f1b9069311d" descr="14827.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="14827.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId148569ca1bfcaaf4c" cstate="print"/>
+                          <a:blip r:embed="rId248469f1b9069311c" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId796769ca1bfcab13a" w:history="1">
+            <w:hyperlink r:id="rId998369f1b9069324c" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1117,63 +1117,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">T. caroliniana</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Hepting and Toole 1939; Kenaley and Hudler, 2010; MyCoPortal, 2023). The rust fungus is found mainly at higher altitudes in the southern part of its range (CABI, 2019).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="59965556" name="name284269ca1bfcac45a" descr="MELMFA_distribution_map.jpg"/>
+            <wp:docPr id="16332482" name="name341569f1b90694523" descr="MELMFA_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="MELMFA_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId558069ca1bfcac458" cstate="print"/>
+                    <a:blip r:embed="rId110369f1b90694521" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -2198,51 +2198,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (hemlock rust)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI Compendium. CABI, Wallingford, UK. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId367469ca1bfcacd24" w:history="1">
+      <w:hyperlink r:id="rId177469f1b90694dea" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabidigitallibrary.org/doi/full/10.1079/cabicompendium.33287</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -2382,51 +2382,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(10), 5442, 19 pp.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2018) EPPO Standard on Commodity-specific phytosanitary measures. PM 8/2 (3) Coniferae. Available from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId613469ca1bfcace84" w:history="1">
+      <w:hyperlink r:id="rId912469f1b90694f32" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/MELMFA/documents</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -2613,51 +2613,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Davis. Cornell University Factsheet, Ithaca, NY, USA.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">MyCoPortal (2023) </w:t>
       </w:r>
-      <w:hyperlink r:id="rId699769ca1bfcad00b" w:history="1">
+      <w:hyperlink r:id="rId144169f1b906950aa" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.mycoportal.org/portal/index.php.</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Accessed on 2023-02-21.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -2788,51 +2788,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Melampsora farlowii</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId844369ca1bfcad12b" w:history="1">
+      <w:hyperlink r:id="rId116269f1b906951cb" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -2917,108 +2917,108 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 9-12. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId293169ca1bfcad1ff" w:history="1">
+      <w:hyperlink r:id="rId123469f1b9069529f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1980.tb02687.x</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI/EPPO (1992/1997) Quarantine Pests for Europe (1st and 2nd edition). CABI, Wallingford (GB).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="99516133" name="name609669ca1bfcad29d" descr="eu_funding_250.png"/>
+            <wp:docPr id="43215099" name="name593169f1b9069533e" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId532469ca1bfcad29c" cstate="print"/>
+                    <a:blip r:embed="rId622669f1b9069533d" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -3116,137 +3116,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="24567371">
+  <w:abstractNum w:abstractNumId="66455259">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="91244268">
+    <w:lvl w:ilvl="0" w:tplc="27632794">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="91244268" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="27632794" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="91244268" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="27632794" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="91244268" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="27632794" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="91244268" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="27632794" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="91244268" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="27632794" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="91244268" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="27632794" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="91244268" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="27632794" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="91244268" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="27632794" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="24567370">
+  <w:abstractNum w:abstractNumId="66455258">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="41947315">
+    <w:lvl w:ilvl="0" w:tplc="57003887">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -3998,55 +3998,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="24567370">
-    <w:abstractNumId w:val="24567370"/>
+  <w:num w:numId="66455258">
+    <w:abstractNumId w:val="66455258"/>
   </w:num>
-  <w:num w:numId="24567371">
-    <w:abstractNumId w:val="24567371"/>
+  <w:num w:numId="66455259">
+    <w:abstractNumId w:val="66455259"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -15596,51 +15596,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId307887060" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId500850813" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId434069ca1bfcaa8b7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MELMFA/" TargetMode="External"/><Relationship Id="rId834069ca1bfcaa96b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MELMFA/categorization" TargetMode="External"/><Relationship Id="rId796769ca1bfcab13a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MELMFA/photos" TargetMode="External"/><Relationship Id="rId367469ca1bfcacd24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/full/10.1079/cabicompendium.33287" TargetMode="External"/><Relationship Id="rId613469ca1bfcace84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MELMFA/documents" TargetMode="External"/><Relationship Id="rId699769ca1bfcad00b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mycoportal.org/portal/index.php." TargetMode="External"/><Relationship Id="rId844369ca1bfcad12b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId293169ca1bfcad1ff" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1980.tb02687.x" TargetMode="External"/><Relationship Id="rId148569ca1bfcaaf4c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId148569ca1bfcaaf4c.jpg"/><Relationship Id="rId558069ca1bfcac458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId558069ca1bfcac458.jpg"/><Relationship Id="rId532469ca1bfcad29c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId532469ca1bfcad29c.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId824535513" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId325454740" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId660169f1b90692b20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MELMFA/" TargetMode="External"/><Relationship Id="rId148069f1b90692b88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MELMFA/categorization" TargetMode="External"/><Relationship Id="rId998369f1b9069324c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MELMFA/photos" TargetMode="External"/><Relationship Id="rId177469f1b90694dea" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/full/10.1079/cabicompendium.33287" TargetMode="External"/><Relationship Id="rId912469f1b90694f32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MELMFA/documents" TargetMode="External"/><Relationship Id="rId144169f1b906950aa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mycoportal.org/portal/index.php." TargetMode="External"/><Relationship Id="rId116269f1b906951cb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId123469f1b9069529f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1980.tb02687.x" TargetMode="External"/><Relationship Id="rId248469f1b9069311c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId248469f1b9069311c.jpg"/><Relationship Id="rId110369f1b90694521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId110369f1b90694521.jpg"/><Relationship Id="rId622669f1b9069533d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId622669f1b9069533d.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>