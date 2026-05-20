--- v8 (2026-04-29)
+++ v9 (2026-05-20)
@@ -292,51 +292,51 @@
               <w:t xml:space="preserve"> Arthur</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> hemlock twig rust, rust of hemlock, rust of tsuga</w:t>
             </w:r>
-            <w:hyperlink r:id="rId660169f1b90692b20" w:history="1">
+            <w:hyperlink r:id="rId30446a0db867abe2f" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -352,51 +352,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148069f1b90692b88" w:history="1">
+            <w:hyperlink r:id="rId48096a0db867abe9b" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -410,86 +410,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> MELMFA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="75340226" name="name700969f1b9069311d" descr="14827.jpg"/>
+                  <wp:docPr id="48054148" name="name40906a0db867ac538" descr="14827.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="14827.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId248469f1b9069311c" cstate="print"/>
+                          <a:blip r:embed="rId40116a0db867ac536" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId998369f1b9069324c" w:history="1">
+            <w:hyperlink r:id="rId58776a0db867ac65d" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1117,63 +1117,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">T. caroliniana</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Hepting and Toole 1939; Kenaley and Hudler, 2010; MyCoPortal, 2023). The rust fungus is found mainly at higher altitudes in the southern part of its range (CABI, 2019).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="16332482" name="name341569f1b90694523" descr="MELMFA_distribution_map.jpg"/>
+            <wp:docPr id="45489712" name="name44626a0db867ad6ef" descr="MELMFA_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="MELMFA_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId110369f1b90694521" cstate="print"/>
+                    <a:blip r:embed="rId15316a0db867ad6ec" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -2198,51 +2198,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (hemlock rust)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI Compendium. CABI, Wallingford, UK. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId177469f1b90694dea" w:history="1">
+      <w:hyperlink r:id="rId60516a0db867ae0aa" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabidigitallibrary.org/doi/full/10.1079/cabicompendium.33287</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -2382,51 +2382,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(10), 5442, 19 pp.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2018) EPPO Standard on Commodity-specific phytosanitary measures. PM 8/2 (3) Coniferae. Available from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId912469f1b90694f32" w:history="1">
+      <w:hyperlink r:id="rId28976a0db867ae1e7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/MELMFA/documents</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -2613,51 +2613,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Davis. Cornell University Factsheet, Ithaca, NY, USA.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">MyCoPortal (2023) </w:t>
       </w:r>
-      <w:hyperlink r:id="rId144169f1b906950aa" w:history="1">
+      <w:hyperlink r:id="rId67166a0db867ae37d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.mycoportal.org/portal/index.php.</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Accessed on 2023-02-21.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -2788,51 +2788,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Melampsora farlowii</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId116269f1b906951cb" w:history="1">
+      <w:hyperlink r:id="rId71866a0db867ae4b1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -2917,108 +2917,108 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 9-12. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId123469f1b9069529f" w:history="1">
+      <w:hyperlink r:id="rId20846a0db867ae58c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1980.tb02687.x</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI/EPPO (1992/1997) Quarantine Pests for Europe (1st and 2nd edition). CABI, Wallingford (GB).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="43215099" name="name593169f1b9069533e" descr="eu_funding_250.png"/>
+            <wp:docPr id="23398016" name="name43576a0db867ae624" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId622669f1b9069533d" cstate="print"/>
+                    <a:blip r:embed="rId72956a0db867ae623" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -3116,137 +3116,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="66455259">
+  <w:abstractNum w:abstractNumId="26801449">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="27632794">
+    <w:lvl w:ilvl="0" w:tplc="60399490">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="27632794" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="60399490" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="27632794" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="60399490" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="27632794" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="60399490" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="27632794" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="60399490" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="27632794" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="60399490" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="27632794" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="60399490" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="27632794" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="60399490" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="27632794" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="60399490" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="66455258">
+  <w:abstractNum w:abstractNumId="26801448">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="57003887">
+    <w:lvl w:ilvl="0" w:tplc="14278463">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -3998,55 +3998,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="66455258">
-    <w:abstractNumId w:val="66455258"/>
+  <w:num w:numId="26801448">
+    <w:abstractNumId w:val="26801448"/>
   </w:num>
-  <w:num w:numId="66455259">
-    <w:abstractNumId w:val="66455259"/>
+  <w:num w:numId="26801449">
+    <w:abstractNumId w:val="26801449"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -15596,51 +15596,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId824535513" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId325454740" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId660169f1b90692b20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MELMFA/" TargetMode="External"/><Relationship Id="rId148069f1b90692b88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MELMFA/categorization" TargetMode="External"/><Relationship Id="rId998369f1b9069324c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MELMFA/photos" TargetMode="External"/><Relationship Id="rId177469f1b90694dea" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/full/10.1079/cabicompendium.33287" TargetMode="External"/><Relationship Id="rId912469f1b90694f32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MELMFA/documents" TargetMode="External"/><Relationship Id="rId144169f1b906950aa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mycoportal.org/portal/index.php." TargetMode="External"/><Relationship Id="rId116269f1b906951cb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId123469f1b9069529f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1980.tb02687.x" TargetMode="External"/><Relationship Id="rId248469f1b9069311c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId248469f1b9069311c.jpg"/><Relationship Id="rId110369f1b90694521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId110369f1b90694521.jpg"/><Relationship Id="rId622669f1b9069533d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId622669f1b9069533d.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId458127377" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId565885163" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId30446a0db867abe2f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MELMFA/" TargetMode="External"/><Relationship Id="rId48096a0db867abe9b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MELMFA/categorization" TargetMode="External"/><Relationship Id="rId58776a0db867ac65d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MELMFA/photos" TargetMode="External"/><Relationship Id="rId60516a0db867ae0aa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/full/10.1079/cabicompendium.33287" TargetMode="External"/><Relationship Id="rId28976a0db867ae1e7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MELMFA/documents" TargetMode="External"/><Relationship Id="rId67166a0db867ae37d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mycoportal.org/portal/index.php." TargetMode="External"/><Relationship Id="rId71866a0db867ae4b1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId20846a0db867ae58c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1980.tb02687.x" TargetMode="External"/><Relationship Id="rId40116a0db867ac536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId40116a0db867ac536.jpg"/><Relationship Id="rId15316a0db867ad6ec" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId15316a0db867ad6ec.jpg"/><Relationship Id="rId72956a0db867ae623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId72956a0db867ae623.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>