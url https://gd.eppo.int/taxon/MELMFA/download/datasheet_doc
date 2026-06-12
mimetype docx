--- v9 (2026-05-20)
+++ v10 (2026-06-12)
@@ -292,51 +292,51 @@
               <w:t xml:space="preserve"> Arthur</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> hemlock twig rust, rust of hemlock, rust of tsuga</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30446a0db867abe2f" w:history="1">
+            <w:hyperlink r:id="rId76806a2b7ea5a3b86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -352,51 +352,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48096a0db867abe9b" w:history="1">
+            <w:hyperlink r:id="rId53136a2b7ea5a3bf0" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -410,86 +410,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> MELMFA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="48054148" name="name40906a0db867ac538" descr="14827.jpg"/>
+                  <wp:docPr id="61341151" name="name81866a2b7ea5a435c" descr="14827.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="14827.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId40116a0db867ac536" cstate="print"/>
+                          <a:blip r:embed="rId55856a2b7ea5a435b" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId58776a0db867ac65d" w:history="1">
+            <w:hyperlink r:id="rId92646a2b7ea5a449b" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1117,63 +1117,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">T. caroliniana</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Hepting and Toole 1939; Kenaley and Hudler, 2010; MyCoPortal, 2023). The rust fungus is found mainly at higher altitudes in the southern part of its range (CABI, 2019).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="45489712" name="name44626a0db867ad6ef" descr="MELMFA_distribution_map.jpg"/>
+            <wp:docPr id="32733452" name="name68066a2b7ea5a5348" descr="MELMFA_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="MELMFA_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId15316a0db867ad6ec" cstate="print"/>
+                    <a:blip r:embed="rId30146a2b7ea5a5345" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -2198,51 +2198,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (hemlock rust)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI Compendium. CABI, Wallingford, UK. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId60516a0db867ae0aa" w:history="1">
+      <w:hyperlink r:id="rId16826a2b7ea5a5c1b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabidigitallibrary.org/doi/full/10.1079/cabicompendium.33287</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -2382,51 +2382,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(10), 5442, 19 pp.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2018) EPPO Standard on Commodity-specific phytosanitary measures. PM 8/2 (3) Coniferae. Available from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId28976a0db867ae1e7" w:history="1">
+      <w:hyperlink r:id="rId91866a2b7ea5a5d50" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/MELMFA/documents</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -2613,51 +2613,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Davis. Cornell University Factsheet, Ithaca, NY, USA.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">MyCoPortal (2023) </w:t>
       </w:r>
-      <w:hyperlink r:id="rId67166a0db867ae37d" w:history="1">
+      <w:hyperlink r:id="rId89546a2b7ea5a5f4c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.mycoportal.org/portal/index.php.</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Accessed on 2023-02-21.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -2788,51 +2788,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Melampsora farlowii</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId71866a0db867ae4b1" w:history="1">
+      <w:hyperlink r:id="rId18796a2b7ea5a608d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -2917,108 +2917,108 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 9-12. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId20846a0db867ae58c" w:history="1">
+      <w:hyperlink r:id="rId91706a2b7ea5a6162" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1980.tb02687.x</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI/EPPO (1992/1997) Quarantine Pests for Europe (1st and 2nd edition). CABI, Wallingford (GB).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="23398016" name="name43576a0db867ae624" descr="eu_funding_250.png"/>
+            <wp:docPr id="40905408" name="name20846a2b7ea5a65be" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId72956a0db867ae623" cstate="print"/>
+                    <a:blip r:embed="rId93426a2b7ea5a65bd" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -3116,137 +3116,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="26801449">
+  <w:abstractNum w:abstractNumId="80203646">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="60399490">
+    <w:lvl w:ilvl="0" w:tplc="59321054">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="60399490" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="59321054" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="60399490" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="59321054" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="60399490" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="59321054" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="60399490" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="59321054" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="60399490" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="59321054" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="60399490" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="59321054" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="60399490" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="59321054" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="60399490" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="59321054" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="26801448">
+  <w:abstractNum w:abstractNumId="80203645">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="14278463">
+    <w:lvl w:ilvl="0" w:tplc="87700932">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -3998,55 +3998,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="26801448">
-    <w:abstractNumId w:val="26801448"/>
+  <w:num w:numId="80203645">
+    <w:abstractNumId w:val="80203645"/>
   </w:num>
-  <w:num w:numId="26801449">
-    <w:abstractNumId w:val="26801449"/>
+  <w:num w:numId="80203646">
+    <w:abstractNumId w:val="80203646"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -15596,51 +15596,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId458127377" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId565885163" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId30446a0db867abe2f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MELMFA/" TargetMode="External"/><Relationship Id="rId48096a0db867abe9b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MELMFA/categorization" TargetMode="External"/><Relationship Id="rId58776a0db867ac65d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MELMFA/photos" TargetMode="External"/><Relationship Id="rId60516a0db867ae0aa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/full/10.1079/cabicompendium.33287" TargetMode="External"/><Relationship Id="rId28976a0db867ae1e7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MELMFA/documents" TargetMode="External"/><Relationship Id="rId67166a0db867ae37d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mycoportal.org/portal/index.php." TargetMode="External"/><Relationship Id="rId71866a0db867ae4b1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId20846a0db867ae58c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1980.tb02687.x" TargetMode="External"/><Relationship Id="rId40116a0db867ac536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId40116a0db867ac536.jpg"/><Relationship Id="rId15316a0db867ad6ec" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId15316a0db867ad6ec.jpg"/><Relationship Id="rId72956a0db867ae623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId72956a0db867ae623.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId488282991" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId847311454" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId76806a2b7ea5a3b86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MELMFA/" TargetMode="External"/><Relationship Id="rId53136a2b7ea5a3bf0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MELMFA/categorization" TargetMode="External"/><Relationship Id="rId92646a2b7ea5a449b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MELMFA/photos" TargetMode="External"/><Relationship Id="rId16826a2b7ea5a5c1b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/full/10.1079/cabicompendium.33287" TargetMode="External"/><Relationship Id="rId91866a2b7ea5a5d50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MELMFA/documents" TargetMode="External"/><Relationship Id="rId89546a2b7ea5a5f4c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mycoportal.org/portal/index.php." TargetMode="External"/><Relationship Id="rId18796a2b7ea5a608d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId91706a2b7ea5a6162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1980.tb02687.x" TargetMode="External"/><Relationship Id="rId55856a2b7ea5a435b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId55856a2b7ea5a435b.jpg"/><Relationship Id="rId30146a2b7ea5a5345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId30146a2b7ea5a5345.jpg"/><Relationship Id="rId93426a2b7ea5a65bd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId93426a2b7ea5a65bd.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>