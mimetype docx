--- v10 (2026-06-12)
+++ v11 (2026-07-02)
@@ -292,51 +292,51 @@
               <w:t xml:space="preserve"> Arthur</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> hemlock twig rust, rust of hemlock, rust of tsuga</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76806a2b7ea5a3b86" w:history="1">
+            <w:hyperlink r:id="rId82466a464081ce614" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -352,51 +352,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53136a2b7ea5a3bf0" w:history="1">
+            <w:hyperlink r:id="rId30156a464081ce67e" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -410,86 +410,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> MELMFA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="61341151" name="name81866a2b7ea5a435c" descr="14827.jpg"/>
+                  <wp:docPr id="52374985" name="name60546a464081ced71" descr="14827.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="14827.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId55856a2b7ea5a435b" cstate="print"/>
+                          <a:blip r:embed="rId30936a464081ced6f" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId92646a2b7ea5a449b" w:history="1">
+            <w:hyperlink r:id="rId66316a464081cee87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1117,63 +1117,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">T. caroliniana</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Hepting and Toole 1939; Kenaley and Hudler, 2010; MyCoPortal, 2023). The rust fungus is found mainly at higher altitudes in the southern part of its range (CABI, 2019).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="32733452" name="name68066a2b7ea5a5348" descr="MELMFA_distribution_map.jpg"/>
+            <wp:docPr id="7997136" name="name90196a464081cfb7f" descr="MELMFA_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="MELMFA_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId30146a2b7ea5a5345" cstate="print"/>
+                    <a:blip r:embed="rId39236a464081cfb7d" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -2198,51 +2198,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (hemlock rust)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI Compendium. CABI, Wallingford, UK. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId16826a2b7ea5a5c1b" w:history="1">
+      <w:hyperlink r:id="rId61776a464081d0438" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabidigitallibrary.org/doi/full/10.1079/cabicompendium.33287</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -2382,51 +2382,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(10), 5442, 19 pp.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2018) EPPO Standard on Commodity-specific phytosanitary measures. PM 8/2 (3) Coniferae. Available from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId91866a2b7ea5a5d50" w:history="1">
+      <w:hyperlink r:id="rId28756a464081d0579" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/MELMFA/documents</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -2613,51 +2613,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Davis. Cornell University Factsheet, Ithaca, NY, USA.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">MyCoPortal (2023) </w:t>
       </w:r>
-      <w:hyperlink r:id="rId89546a2b7ea5a5f4c" w:history="1">
+      <w:hyperlink r:id="rId28606a464081d06f5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.mycoportal.org/portal/index.php.</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Accessed on 2023-02-21.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -2788,51 +2788,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Melampsora farlowii</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId18796a2b7ea5a608d" w:history="1">
+      <w:hyperlink r:id="rId47646a464081d0810" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -2917,108 +2917,108 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 9-12. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId91706a2b7ea5a6162" w:history="1">
+      <w:hyperlink r:id="rId29686a464081d08e2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1980.tb02687.x</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI/EPPO (1992/1997) Quarantine Pests for Europe (1st and 2nd edition). CABI, Wallingford (GB).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="40905408" name="name20846a2b7ea5a65be" descr="eu_funding_250.png"/>
+            <wp:docPr id="4956901" name="name97476a464081d0973" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId93426a2b7ea5a65bd" cstate="print"/>
+                    <a:blip r:embed="rId37336a464081d0972" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -3116,137 +3116,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="80203646">
+  <w:abstractNum w:abstractNumId="12468810">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="59321054">
+    <w:lvl w:ilvl="0" w:tplc="76303297">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="59321054" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="76303297" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="59321054" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="76303297" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="59321054" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="76303297" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="59321054" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="76303297" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="59321054" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="76303297" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="59321054" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="76303297" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="59321054" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="76303297" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="59321054" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="76303297" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="80203645">
+  <w:abstractNum w:abstractNumId="12468809">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="87700932">
+    <w:lvl w:ilvl="0" w:tplc="12002276">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -3998,55 +3998,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="80203645">
-    <w:abstractNumId w:val="80203645"/>
+  <w:num w:numId="12468809">
+    <w:abstractNumId w:val="12468809"/>
   </w:num>
-  <w:num w:numId="80203646">
-    <w:abstractNumId w:val="80203646"/>
+  <w:num w:numId="12468810">
+    <w:abstractNumId w:val="12468810"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -15596,51 +15596,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId488282991" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId847311454" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId76806a2b7ea5a3b86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MELMFA/" TargetMode="External"/><Relationship Id="rId53136a2b7ea5a3bf0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MELMFA/categorization" TargetMode="External"/><Relationship Id="rId92646a2b7ea5a449b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MELMFA/photos" TargetMode="External"/><Relationship Id="rId16826a2b7ea5a5c1b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/full/10.1079/cabicompendium.33287" TargetMode="External"/><Relationship Id="rId91866a2b7ea5a5d50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MELMFA/documents" TargetMode="External"/><Relationship Id="rId89546a2b7ea5a5f4c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mycoportal.org/portal/index.php." TargetMode="External"/><Relationship Id="rId18796a2b7ea5a608d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId91706a2b7ea5a6162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1980.tb02687.x" TargetMode="External"/><Relationship Id="rId55856a2b7ea5a435b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId55856a2b7ea5a435b.jpg"/><Relationship Id="rId30146a2b7ea5a5345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId30146a2b7ea5a5345.jpg"/><Relationship Id="rId93426a2b7ea5a65bd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId93426a2b7ea5a65bd.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId175249748" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId776216020" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId82466a464081ce614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MELMFA/" TargetMode="External"/><Relationship Id="rId30156a464081ce67e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MELMFA/categorization" TargetMode="External"/><Relationship Id="rId66316a464081cee87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MELMFA/photos" TargetMode="External"/><Relationship Id="rId61776a464081d0438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/full/10.1079/cabicompendium.33287" TargetMode="External"/><Relationship Id="rId28756a464081d0579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MELMFA/documents" TargetMode="External"/><Relationship Id="rId28606a464081d06f5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mycoportal.org/portal/index.php." TargetMode="External"/><Relationship Id="rId47646a464081d0810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId29686a464081d08e2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1980.tb02687.x" TargetMode="External"/><Relationship Id="rId30936a464081ced6f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId30936a464081ced6f.jpg"/><Relationship Id="rId39236a464081cfb7d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId39236a464081cfb7d.jpg"/><Relationship Id="rId37336a464081d0972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId37336a464081d0972.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>