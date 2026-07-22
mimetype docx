--- v11 (2026-07-02)
+++ v12 (2026-07-22)
@@ -292,51 +292,51 @@
               <w:t xml:space="preserve"> Arthur</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> hemlock twig rust, rust of hemlock, rust of tsuga</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82466a464081ce614" w:history="1">
+            <w:hyperlink r:id="rId73466a60dc1447e5a" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -352,51 +352,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30156a464081ce67e" w:history="1">
+            <w:hyperlink r:id="rId89536a60dc1447ec2" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -410,86 +410,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> MELMFA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="52374985" name="name60546a464081ced71" descr="14827.jpg"/>
+                  <wp:docPr id="60202687" name="name89816a60dc144853b" descr="14827.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="14827.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId30936a464081ced6f" cstate="print"/>
+                          <a:blip r:embed="rId10136a60dc1448539" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId66316a464081cee87" w:history="1">
+            <w:hyperlink r:id="rId64226a60dc144866b" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1117,63 +1117,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">T. caroliniana</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Hepting and Toole 1939; Kenaley and Hudler, 2010; MyCoPortal, 2023). The rust fungus is found mainly at higher altitudes in the southern part of its range (CABI, 2019).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="7997136" name="name90196a464081cfb7f" descr="MELMFA_distribution_map.jpg"/>
+            <wp:docPr id="62276230" name="name93976a60dc1449409" descr="MELMFA_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="MELMFA_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId39236a464081cfb7d" cstate="print"/>
+                    <a:blip r:embed="rId25196a60dc1449406" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -2198,51 +2198,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (hemlock rust)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI Compendium. CABI, Wallingford, UK. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId61776a464081d0438" w:history="1">
+      <w:hyperlink r:id="rId70446a60dc1449cc2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabidigitallibrary.org/doi/full/10.1079/cabicompendium.33287</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -2382,51 +2382,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(10), 5442, 19 pp.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2018) EPPO Standard on Commodity-specific phytosanitary measures. PM 8/2 (3) Coniferae. Available from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId28756a464081d0579" w:history="1">
+      <w:hyperlink r:id="rId46486a60dc1449e02" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/MELMFA/documents</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -2613,51 +2613,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Davis. Cornell University Factsheet, Ithaca, NY, USA.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">MyCoPortal (2023) </w:t>
       </w:r>
-      <w:hyperlink r:id="rId28606a464081d06f5" w:history="1">
+      <w:hyperlink r:id="rId41516a60dc1449f76" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.mycoportal.org/portal/index.php.</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Accessed on 2023-02-21.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -2788,51 +2788,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Melampsora farlowii</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId47646a464081d0810" w:history="1">
+      <w:hyperlink r:id="rId62546a60dc144a092" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -2917,108 +2917,108 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 9-12. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId29686a464081d08e2" w:history="1">
+      <w:hyperlink r:id="rId88446a60dc144a165" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1980.tb02687.x</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI/EPPO (1992/1997) Quarantine Pests for Europe (1st and 2nd edition). CABI, Wallingford (GB).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="4956901" name="name97476a464081d0973" descr="eu_funding_250.png"/>
+            <wp:docPr id="86557691" name="name33866a60dc144a211" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId37336a464081d0972" cstate="print"/>
+                    <a:blip r:embed="rId52416a60dc144a210" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -3116,137 +3116,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="12468810">
+  <w:abstractNum w:abstractNumId="46668639">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="76303297">
+    <w:lvl w:ilvl="0" w:tplc="82829826">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="76303297" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="82829826" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="76303297" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="82829826" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="76303297" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="82829826" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="76303297" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="82829826" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="76303297" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="82829826" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="76303297" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="82829826" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="76303297" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="82829826" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="76303297" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="82829826" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12468809">
+  <w:abstractNum w:abstractNumId="46668638">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="12002276">
+    <w:lvl w:ilvl="0" w:tplc="34445842">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -3998,55 +3998,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="12468809">
-    <w:abstractNumId w:val="12468809"/>
+  <w:num w:numId="46668638">
+    <w:abstractNumId w:val="46668638"/>
   </w:num>
-  <w:num w:numId="12468810">
-    <w:abstractNumId w:val="12468810"/>
+  <w:num w:numId="46668639">
+    <w:abstractNumId w:val="46668639"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -15596,51 +15596,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId175249748" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId776216020" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId82466a464081ce614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MELMFA/" TargetMode="External"/><Relationship Id="rId30156a464081ce67e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MELMFA/categorization" TargetMode="External"/><Relationship Id="rId66316a464081cee87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MELMFA/photos" TargetMode="External"/><Relationship Id="rId61776a464081d0438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/full/10.1079/cabicompendium.33287" TargetMode="External"/><Relationship Id="rId28756a464081d0579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MELMFA/documents" TargetMode="External"/><Relationship Id="rId28606a464081d06f5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mycoportal.org/portal/index.php." TargetMode="External"/><Relationship Id="rId47646a464081d0810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId29686a464081d08e2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1980.tb02687.x" TargetMode="External"/><Relationship Id="rId30936a464081ced6f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId30936a464081ced6f.jpg"/><Relationship Id="rId39236a464081cfb7d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId39236a464081cfb7d.jpg"/><Relationship Id="rId37336a464081d0972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId37336a464081d0972.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId961143894" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId724045167" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId73466a60dc1447e5a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MELMFA/" TargetMode="External"/><Relationship Id="rId89536a60dc1447ec2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MELMFA/categorization" TargetMode="External"/><Relationship Id="rId64226a60dc144866b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MELMFA/photos" TargetMode="External"/><Relationship Id="rId70446a60dc1449cc2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/full/10.1079/cabicompendium.33287" TargetMode="External"/><Relationship Id="rId46486a60dc1449e02" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MELMFA/documents" TargetMode="External"/><Relationship Id="rId41516a60dc1449f76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mycoportal.org/portal/index.php." TargetMode="External"/><Relationship Id="rId62546a60dc144a092" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId88446a60dc144a165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1980.tb02687.x" TargetMode="External"/><Relationship Id="rId10136a60dc1448539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId10136a60dc1448539.jpg"/><Relationship Id="rId25196a60dc1449406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId25196a60dc1449406.jpg"/><Relationship Id="rId52416a60dc144a210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId52416a60dc144a210.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>