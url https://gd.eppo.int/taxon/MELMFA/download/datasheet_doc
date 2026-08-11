--- v12 (2026-07-22)
+++ v13 (2026-08-11)
@@ -292,51 +292,51 @@
               <w:t xml:space="preserve"> Arthur</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> hemlock twig rust, rust of hemlock, rust of tsuga</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73466a60dc1447e5a" w:history="1">
+            <w:hyperlink r:id="rId34146a7b7ff71f3ce" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -352,51 +352,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89536a60dc1447ec2" w:history="1">
+            <w:hyperlink r:id="rId96786a7b7ff71f439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -410,86 +410,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> MELMFA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="60202687" name="name89816a60dc144853b" descr="14827.jpg"/>
+                  <wp:docPr id="42213336" name="name67576a7b7ff71fbdc" descr="14827.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="14827.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId10136a60dc1448539" cstate="print"/>
+                          <a:blip r:embed="rId74976a7b7ff71fbdb" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId64226a60dc144866b" w:history="1">
+            <w:hyperlink r:id="rId44586a7b7ff71fd05" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1117,63 +1117,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">T. caroliniana</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Hepting and Toole 1939; Kenaley and Hudler, 2010; MyCoPortal, 2023). The rust fungus is found mainly at higher altitudes in the southern part of its range (CABI, 2019).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="62276230" name="name93976a60dc1449409" descr="MELMFA_distribution_map.jpg"/>
+            <wp:docPr id="25192686" name="name68606a7b7ff720e04" descr="MELMFA_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="MELMFA_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId25196a60dc1449406" cstate="print"/>
+                    <a:blip r:embed="rId27586a7b7ff720e01" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -2198,51 +2198,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (hemlock rust)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI Compendium. CABI, Wallingford, UK. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId70446a60dc1449cc2" w:history="1">
+      <w:hyperlink r:id="rId44806a7b7ff7216c0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabidigitallibrary.org/doi/full/10.1079/cabicompendium.33287</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -2382,51 +2382,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(10), 5442, 19 pp.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2018) EPPO Standard on Commodity-specific phytosanitary measures. PM 8/2 (3) Coniferae. Available from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId46486a60dc1449e02" w:history="1">
+      <w:hyperlink r:id="rId52436a7b7ff7217f4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/MELMFA/documents</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -2613,51 +2613,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Davis. Cornell University Factsheet, Ithaca, NY, USA.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">MyCoPortal (2023) </w:t>
       </w:r>
-      <w:hyperlink r:id="rId41516a60dc1449f76" w:history="1">
+      <w:hyperlink r:id="rId65206a7b7ff72197a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.mycoportal.org/portal/index.php.</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Accessed on 2023-02-21.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -2788,51 +2788,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Melampsora farlowii</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId62546a60dc144a092" w:history="1">
+      <w:hyperlink r:id="rId60996a7b7ff721df5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -2917,108 +2917,108 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 9-12. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId88446a60dc144a165" w:history="1">
+      <w:hyperlink r:id="rId47656a7b7ff721ed9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1980.tb02687.x</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI/EPPO (1992/1997) Quarantine Pests for Europe (1st and 2nd edition). CABI, Wallingford (GB).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="86557691" name="name33866a60dc144a211" descr="eu_funding_250.png"/>
+            <wp:docPr id="85270223" name="name94276a7b7ff721fe3" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId52416a60dc144a210" cstate="print"/>
+                    <a:blip r:embed="rId19056a7b7ff721fe1" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -3116,137 +3116,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="46668639">
+  <w:abstractNum w:abstractNumId="12188347">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="82829826">
+    <w:lvl w:ilvl="0" w:tplc="23353921">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="82829826" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="23353921" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="82829826" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="23353921" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="82829826" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="23353921" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="82829826" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="23353921" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="82829826" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="23353921" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="82829826" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="23353921" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="82829826" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="23353921" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="82829826" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="23353921" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="46668638">
+  <w:abstractNum w:abstractNumId="12188346">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="34445842">
+    <w:lvl w:ilvl="0" w:tplc="69278950">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -3998,55 +3998,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="46668638">
-    <w:abstractNumId w:val="46668638"/>
+  <w:num w:numId="12188346">
+    <w:abstractNumId w:val="12188346"/>
   </w:num>
-  <w:num w:numId="46668639">
-    <w:abstractNumId w:val="46668639"/>
+  <w:num w:numId="12188347">
+    <w:abstractNumId w:val="12188347"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -15596,51 +15596,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId961143894" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId724045167" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId73466a60dc1447e5a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MELMFA/" TargetMode="External"/><Relationship Id="rId89536a60dc1447ec2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MELMFA/categorization" TargetMode="External"/><Relationship Id="rId64226a60dc144866b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MELMFA/photos" TargetMode="External"/><Relationship Id="rId70446a60dc1449cc2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/full/10.1079/cabicompendium.33287" TargetMode="External"/><Relationship Id="rId46486a60dc1449e02" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MELMFA/documents" TargetMode="External"/><Relationship Id="rId41516a60dc1449f76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mycoportal.org/portal/index.php." TargetMode="External"/><Relationship Id="rId62546a60dc144a092" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId88446a60dc144a165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1980.tb02687.x" TargetMode="External"/><Relationship Id="rId10136a60dc1448539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId10136a60dc1448539.jpg"/><Relationship Id="rId25196a60dc1449406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId25196a60dc1449406.jpg"/><Relationship Id="rId52416a60dc144a210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId52416a60dc144a210.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId990647829" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId487842789" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId34146a7b7ff71f3ce" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MELMFA/" TargetMode="External"/><Relationship Id="rId96786a7b7ff71f439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MELMFA/categorization" TargetMode="External"/><Relationship Id="rId44586a7b7ff71fd05" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MELMFA/photos" TargetMode="External"/><Relationship Id="rId44806a7b7ff7216c0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/full/10.1079/cabicompendium.33287" TargetMode="External"/><Relationship Id="rId52436a7b7ff7217f4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MELMFA/documents" TargetMode="External"/><Relationship Id="rId65206a7b7ff72197a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mycoportal.org/portal/index.php." TargetMode="External"/><Relationship Id="rId60996a7b7ff721df5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId47656a7b7ff721ed9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1980.tb02687.x" TargetMode="External"/><Relationship Id="rId74976a7b7ff71fbdb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId74976a7b7ff71fbdb.jpg"/><Relationship Id="rId27586a7b7ff720e01" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId27586a7b7ff720e01.jpg"/><Relationship Id="rId19056a7b7ff721fe1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId19056a7b7ff721fe1.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>