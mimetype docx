--- v13 (2026-08-11)
+++ v14 (2026-09-04)
@@ -292,51 +292,51 @@
               <w:t xml:space="preserve"> Arthur</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> hemlock twig rust, rust of hemlock, rust of tsuga</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34146a7b7ff71f3ce" w:history="1">
+            <w:hyperlink r:id="rId52476a9a8577bf906" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -352,51 +352,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96786a7b7ff71f439" w:history="1">
+            <w:hyperlink r:id="rId46056a9a8577bf96e" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -410,86 +410,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> MELMFA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="42213336" name="name67576a7b7ff71fbdc" descr="14827.jpg"/>
+                  <wp:docPr id="55967367" name="name31416a9a8577c0361" descr="14827.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="14827.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId74976a7b7ff71fbdb" cstate="print"/>
+                          <a:blip r:embed="rId62486a9a8577c035f" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId44586a7b7ff71fd05" w:history="1">
+            <w:hyperlink r:id="rId77676a9a8577c044f" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1117,63 +1117,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">T. caroliniana</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Hepting and Toole 1939; Kenaley and Hudler, 2010; MyCoPortal, 2023). The rust fungus is found mainly at higher altitudes in the southern part of its range (CABI, 2019).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="25192686" name="name68606a7b7ff720e04" descr="MELMFA_distribution_map.jpg"/>
+            <wp:docPr id="13362321" name="name47536a9a8577c13d2" descr="MELMFA_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="MELMFA_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId27586a7b7ff720e01" cstate="print"/>
+                    <a:blip r:embed="rId22076a9a8577c13d0" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -2198,51 +2198,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (hemlock rust)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI Compendium. CABI, Wallingford, UK. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId44806a7b7ff7216c0" w:history="1">
+      <w:hyperlink r:id="rId30026a9a8577c1c3b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabidigitallibrary.org/doi/full/10.1079/cabicompendium.33287</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -2382,51 +2382,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(10), 5442, 19 pp.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2018) EPPO Standard on Commodity-specific phytosanitary measures. PM 8/2 (3) Coniferae. Available from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId52436a7b7ff7217f4" w:history="1">
+      <w:hyperlink r:id="rId69026a9a8577c1d6d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/MELMFA/documents</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -2613,51 +2613,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Davis. Cornell University Factsheet, Ithaca, NY, USA.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">MyCoPortal (2023) </w:t>
       </w:r>
-      <w:hyperlink r:id="rId65206a7b7ff72197a" w:history="1">
+      <w:hyperlink r:id="rId63746a9a8577c1ee0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.mycoportal.org/portal/index.php.</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Accessed on 2023-02-21.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -2788,51 +2788,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Melampsora farlowii</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId60996a7b7ff721df5" w:history="1">
+      <w:hyperlink r:id="rId25796a9a8577c200b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -2917,108 +2917,108 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 9-12. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId47656a7b7ff721ed9" w:history="1">
+      <w:hyperlink r:id="rId84116a9a8577c20df" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1980.tb02687.x</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI/EPPO (1992/1997) Quarantine Pests for Europe (1st and 2nd edition). CABI, Wallingford (GB).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="85270223" name="name94276a7b7ff721fe3" descr="eu_funding_250.png"/>
+            <wp:docPr id="80267922" name="name97436a9a8577c2184" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId19056a7b7ff721fe1" cstate="print"/>
+                    <a:blip r:embed="rId83066a9a8577c2183" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -3116,137 +3116,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="12188347">
+  <w:abstractNum w:abstractNumId="81104016">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="23353921">
+    <w:lvl w:ilvl="0" w:tplc="93581173">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="23353921" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="93581173" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="23353921" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="93581173" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="23353921" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="93581173" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="23353921" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="93581173" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="23353921" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="93581173" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="23353921" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="93581173" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="23353921" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="93581173" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="23353921" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="93581173" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12188346">
+  <w:abstractNum w:abstractNumId="81104015">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="69278950">
+    <w:lvl w:ilvl="0" w:tplc="96578981">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -3998,55 +3998,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="12188346">
-    <w:abstractNumId w:val="12188346"/>
+  <w:num w:numId="81104015">
+    <w:abstractNumId w:val="81104015"/>
   </w:num>
-  <w:num w:numId="12188347">
-    <w:abstractNumId w:val="12188347"/>
+  <w:num w:numId="81104016">
+    <w:abstractNumId w:val="81104016"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -15596,51 +15596,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId990647829" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId487842789" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId34146a7b7ff71f3ce" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MELMFA/" TargetMode="External"/><Relationship Id="rId96786a7b7ff71f439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MELMFA/categorization" TargetMode="External"/><Relationship Id="rId44586a7b7ff71fd05" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MELMFA/photos" TargetMode="External"/><Relationship Id="rId44806a7b7ff7216c0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/full/10.1079/cabicompendium.33287" TargetMode="External"/><Relationship Id="rId52436a7b7ff7217f4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MELMFA/documents" TargetMode="External"/><Relationship Id="rId65206a7b7ff72197a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mycoportal.org/portal/index.php." TargetMode="External"/><Relationship Id="rId60996a7b7ff721df5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId47656a7b7ff721ed9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1980.tb02687.x" TargetMode="External"/><Relationship Id="rId74976a7b7ff71fbdb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId74976a7b7ff71fbdb.jpg"/><Relationship Id="rId27586a7b7ff720e01" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId27586a7b7ff720e01.jpg"/><Relationship Id="rId19056a7b7ff721fe1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId19056a7b7ff721fe1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId299759956" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId911722570" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId52476a9a8577bf906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MELMFA/" TargetMode="External"/><Relationship Id="rId46056a9a8577bf96e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MELMFA/categorization" TargetMode="External"/><Relationship Id="rId77676a9a8577c044f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MELMFA/photos" TargetMode="External"/><Relationship Id="rId30026a9a8577c1c3b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/full/10.1079/cabicompendium.33287" TargetMode="External"/><Relationship Id="rId69026a9a8577c1d6d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MELMFA/documents" TargetMode="External"/><Relationship Id="rId63746a9a8577c1ee0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mycoportal.org/portal/index.php." TargetMode="External"/><Relationship Id="rId25796a9a8577c200b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId84116a9a8577c20df" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1980.tb02687.x" TargetMode="External"/><Relationship Id="rId62486a9a8577c035f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId62486a9a8577c035f.jpg"/><Relationship Id="rId22076a9a8577c13d0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId22076a9a8577c13d0.jpg"/><Relationship Id="rId83066a9a8577c2183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId83066a9a8577c2183.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>