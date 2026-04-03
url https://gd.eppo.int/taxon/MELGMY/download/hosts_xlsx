--- v5 (2026-03-13)
+++ v6 (2026-04-03)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="MELGMY" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="451">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="457">
   <si>
     <t>type</t>
   </si>
   <si>
     <t>EPPOCode</t>
   </si>
   <si>
     <t>Pref_name</t>
   </si>
   <si>
     <t>References</t>
   </si>
   <si>
     <t>Major host</t>
   </si>
   <si>
     <t>COFAR</t>
   </si>
   <si>
     <t>Coffea arabica</t>
   </si>
   <si>
     <t>* Villain L, Sarah JL, Hernandez A, Charmetant P, Bertrand B, Anthony F, Topart P, Lashermes P, Anzueto F, Gomes CRMD (2006) Biodiversity of root knot nematodes, Meloidogyne spp., on coffee in Central America.  In : 21st International Conference on Coffee Science, Montpellier (France), 11th - 15th September 2006. (Abstract) Available online at https://agritrop.cirad.fr/540129/                   
 ------- confirmed hos
 * Muniz MS, Campo VP, Moita AW, Goncalves W, Almeira MRA, De Souza FR, Carneiro RMDG (2009) Reaction of coffee genotypes to different populations of Meloidogyne spp.: detection of a naturally virulent M. exigua population. Tropical Plant Pathology 34, 370-378. DOI: 10.1590/S1982-56762009000600002
@@ -325,50 +325,60 @@
   <si>
     <t>* Brito JA, Stanley JD, Mendes ML, Cetintas R, Dickson DW (2007) Host status of selected cultivated plants to Meloidogyne mayaguensis in Florida. Nematropica 37(1), 65–71.
 ------- greenhouse stud
 * Rodriguez MG, Sanchez L, Rowe J (2003) Host status of agriculturally important plant families to the root-knot nematode Meloidogyne mayaguensis in Cuba. Nematropica, 33(2), 125-130
 ------- greenhouse study</t>
   </si>
   <si>
     <t>1BGMG</t>
   </si>
   <si>
     <t>Brugmansia</t>
   </si>
   <si>
     <t>BGMHY</t>
   </si>
   <si>
     <t>Brugmansia hybrids</t>
   </si>
   <si>
     <t>BUDDA</t>
   </si>
   <si>
     <t>Buddleja davidii</t>
   </si>
   <si>
+    <t>CLXSS</t>
+  </si>
+  <si>
+    <t>Callistemon sp.</t>
+  </si>
+  <si>
+    <t>* NPPO of Italy (2025-12). 
+------- Callistemon 'Masotti'</t>
+  </si>
+  <si>
     <t>CAHOL</t>
   </si>
   <si>
     <t>Camellia oleifera</t>
   </si>
   <si>
     <t>* Zu JC, Liu JA, Zhou GY (2020) First report of Meloidogyne enterolobii on Camellia oleifera in China. Plant Disease 104(5), p 1563. https://doi.org/10.1094/PDIS-06-19-1162-PDN
 ------- Confirmed host.</t>
   </si>
   <si>
     <t>CNISA</t>
   </si>
   <si>
     <t>Cannabis sativa</t>
   </si>
   <si>
     <t>* Ren Z, Chen X, Luan M, Guo B, Song Z (2021) First report of Meloidogyne enterolobii on industrial hemp (Cannabis sativa) in China. Plant Disease 105(1), p 230. doi 10.1094/PDIS-07-20-1451-PDN
 ------- Confirmed host.</t>
   </si>
   <si>
     <t>CPSAN</t>
   </si>
   <si>
     <t>Capsicum annuum</t>
   </si>
@@ -501,51 +511,52 @@
     <t>Cucumis sativus</t>
   </si>
   <si>
     <t>* Gómez-González G, Márquez-Zequera I, Cruz-Lachica I, Osuna-García LA, García-Estrada RS (2020) First report of Meloidogyne enterolobii parasitizing cucumber in Sinaloa, Mexico. Plant Disease 104(4), p 1260.
 * Kiewnick S, Karssen G, Brito JA, Oggenfuss M, Frey JE (2008) First report of root-knot nematode Meloidogyne enterolobii on tomato and cucumber in Switzerland. Plant Disease. 92, 1370.</t>
   </si>
   <si>
     <t>CUUMO</t>
   </si>
   <si>
     <t>Cucurbita moschata</t>
   </si>
   <si>
     <t>* Bond SJ, Huston DC, Patel S, Hodda M, Yadav S, Bellgard SE (2024) Scientific data and background behind the first detection of Meloidogyne enterolobii in Australia. Australasian Plant Disease Notes 19, 16. https://doi.org/10.1007/s13314-024-00539-0
 ------- host in natural condition. 
 * Marques, MLS, Pimentel JP, Tavares OCH, Veiga CFM, Berbara RLL (2012) Host suitability of different plant species to Meloidogyne enterolobii in the state of Rio de Janeiro. Nematropica 42:304-313.
 ------- experimental</t>
   </si>
   <si>
     <t>CURLO</t>
   </si>
   <si>
     <t>Curcuma longa</t>
   </si>
   <si>
-    <t>* Xian MY, Ma MW, Yang MY, Li MX, Yang Y, Yang B, Zhao Y (2026) First report of root-knot disease caused by Meloidogyne enterolobii on Curcuma longa in Yunnan, China. Plant Disease (early view) https://doi.org/10.1094/PDIS-11-25-2252-PDN</t>
+    <t>* Hall M, Lawrence K, Groover W, Shannon D, Gonzalez T (2017) First report of the root-knot nematode (Meloidogyne incognita) on Curcuma longa in the United States. Plant Disease 101(10), 1826. https://doi.org/10.1094/PDIS-03-17-0409-PDN
+ Xian MY, Ma MW, Yang MY, Li MX, Yang Y, Yang B, Zhao Y (2026) First report of root-knot disease caused by Meloidogyne enterolobii on Curcuma longa in Yunnan, China. Plant Disease (early view) https://doi.org/10.1094/PDIS-11-25-2252-PDN</t>
   </si>
   <si>
     <t>DAUCA</t>
   </si>
   <si>
     <t>Daucus carota</t>
   </si>
   <si>
     <t>* Wang YF, Xiao S, Huang YK, Zhou Z, Zhang SS, Liu GK (2014) First report of Meloidogyne enterolobii on carrot in China. Plant Disease 98(7), 1019.</t>
   </si>
   <si>
     <t>DIURO</t>
   </si>
   <si>
     <t>Dioscorea rotundata</t>
   </si>
   <si>
     <t>* Kolombia YA, Lava Kumar P, Claudius-Cole AO, Karssen G, Viaene N, Coyne D, Bert W (2016) First report of Meloidogyne enterolobii causing tuber galling damage on white yam (Dioscorea rotundata) in Nigeria.  Plant Disease 100(10), 2173-2174
 ------- confirmed host.</t>
   </si>
   <si>
     <t>EAEDC</t>
   </si>
   <si>
     <t>Elaeocarpus decipiens</t>
@@ -772,50 +783,64 @@
 ------- confirmed hos
 * Souza RM, Nogueira MS, Lima IM, Melarto M, Dolinski CM (2006) Manejo de nematoides das galhas da goiabeira em Sao Joao da Barra (RJ) e relato de novos hospedeiros. Nematologia Brasileira 30, 165-169. 
 ------- confirmed host, as Malpighia punicifolia.</t>
   </si>
   <si>
     <t>MANES</t>
   </si>
   <si>
     <t>Manihot esculenta</t>
   </si>
   <si>
     <t>* Ferreira DS (2019) Reação de acessos de Manihot spp. ao nematoide das galhas (Meloidogyne spp.) (Reaction of accessions of Manihot spp. to root-knot nematodes (Meloidogyne spp.)) Dissertacao de Mestrado em Fitopatologia. Universidade de Brasilia, DF, Brasil. 57p.
 * Rosa JMO, Oliveira SA, Jordao AL, Siveiro A, Oliveira CMG (2014) Nematodes fitoparasitas associados a mandioca na Amazonia brasileira (Plant-parasitic nematodes on cassava in the Brazilian Amazon. Acta Amazonica 44(2), 271-278.   
 ------ Not clear in this paper if indeed the nematodes were found inside of the cassava roots.
 * Oyetunde AK, Kolombia YA, Adewuyi O, Afolami SO, Coyne D (2022) First report of Meloidogyne enterolobii infecting cassava (Manihot esculenta) resulting in root galling damage in Africa. Plant Disease 106(5), 1533.
 ------- These studies confirmed the host status of M. esculenta.</t>
   </si>
   <si>
     <t>MARAR</t>
   </si>
   <si>
     <t>Maranta arundinacea</t>
   </si>
   <si>
     <t>* Zhou K, Hu MX, Liao JL, Rui K (2010) First report of Meloidogyne enterolobii on arrowroot in China. Plant Disease 94, 271</t>
+  </si>
+  <si>
+    <t>CLXCI</t>
+  </si>
+  <si>
+    <t>Melaleuca citrina</t>
+  </si>
+  <si>
+    <t>* Brito JA, Kaur R, Cetintas R, Stanley JD, Mendes ML, Powers TO, Dickson DW (2010) Meloidoygne spp. infecting ornamental plants in Florida. Nematropica 40, 87-103
+------- experimental host
+* Brito JA, Stanley J, Cetintas R, Powers T, Inserra R, McAvoy G, Crow B, Dickson D (2004 a) Meloidogyne mayaguensis a new plant nematode species, poses threat for vegetable production in Florida. 2004 Annual international research conference on methyl bromide alternatives and emissions reductions. Conference proceedings. On-line available at www.mbao.org.  
+------- experimental host, as Callistemon citrinus
+* NPPO of Italy (2025-12)
+-------natural host in Italy.</t>
   </si>
   <si>
     <t>CLXRI</t>
   </si>
   <si>
     <t>Melaleuca linearis</t>
   </si>
   <si>
     <t>* Marques MLS, Pimentel JP, Tavares OCH, Veiga CFM, Berbara RlL (2012) Host suitability of different plant species to Meloidogyne enterolobii in the state of Rio de Janeiro. Nematropica 42, 304-313.</t>
   </si>
   <si>
     <t>CLXVI</t>
   </si>
   <si>
     <t>Melaleuca viminalis</t>
   </si>
   <si>
     <t>MOJCI</t>
   </si>
   <si>
     <t>Morinda citrifolia</t>
   </si>
   <si>
     <t>* Fang WH, Ying FM, Cai CM (2012) First report of Meloidogyne enterolobii on Noni, Chinese Eaglewood, and Clove in China. Proceedings of the 2012 American Phytopathological Society Annual Meeting, Providence, August 04-08, 2012, Providence, RI.</t>
   </si>
@@ -1200,50 +1225,60 @@
   <si>
     <t>Tecoma capensis</t>
   </si>
   <si>
     <t>THNSS</t>
   </si>
   <si>
     <t>Thunbergia sp.</t>
   </si>
   <si>
     <t>* Brito J, Inserra R, Lehman P, Dixon W (2002) The root-knot nematode, Meloidogyne mayaguensis Rammah &amp; Hirschmann, 1988 (Nematoda, Tylenchida). Pest Alert. FDACS-P-01643. Available online at https://www.fdacs.gov/content/download/66978/file/Pest%20Alert%20-%20Meloidogyne%20mayaguensis%20-%20Root%20Knot%20Nematode.pdf 
 ------- confirmed host.</t>
   </si>
   <si>
     <t>TIBSS</t>
   </si>
   <si>
     <t>Tibouchina sp.</t>
   </si>
   <si>
     <t>* Brito JA, Kaur R, Cetintas R, Stanley JD, Mendes ML, Powers TO, Dickson DW (2010) Meloidoygne spp. infecting ornamental plants in Florida. Nematropica 40, 87-103.
 ------- confirmed host, as Tibouchina x compacta, and Tibouchina x elegan
 * Brito JA, Kaur R, Cetintas R, Stanley JD, Mendes ML, Powers TO, Dickson DW (2010) Meloidoygne spp. infecting ornamental plants in Florida. Nematropica 40, 87-103.</t>
   </si>
   <si>
+    <t>TRKCO</t>
+  </si>
+  <si>
+    <t>Trigonella balansae</t>
+  </si>
+  <si>
+    <t>* Bhati SS, Kundu A, Ahuja A, Somvanshi VS (2021) First report of Meloidogyne enterolobii on cultivated fenugreek, Trigonella corniculata L. in India. Indian Journal of Nematology 51(1), 81-84.
+------- as Trigonella corniculata</t>
+  </si>
+  <si>
     <t>ULMPA</t>
   </si>
   <si>
     <t>Ulmus parvifolia</t>
   </si>
   <si>
     <t>* Moore MR, Brito JB, Qiu S, Roberts CG, Combee LA (2020) First Report of root-knot nematodes (Meloidogyne species) infecting Chinese elm tree (Ulmus parvifolia) in Florida, USA. Journal of Nematology 52:e2020-49
 ------- confirmed host.</t>
   </si>
   <si>
     <t>1ZELG</t>
   </si>
   <si>
     <t>Zelkova</t>
   </si>
   <si>
     <t>ZELSE</t>
   </si>
   <si>
     <t>Zelkova serrata</t>
   </si>
   <si>
     <t xml:space="preserve">* Peters R, Visser J (2024) Verspreiding van Meloidogyne enterolobii in eb-vloed watergeefsystemen. Wageningen Research, Rapport WPR- OT-1060, 21 pp. https://doi.org/10.18174/659008 </t>
   </si>
   <si>
@@ -1408,61 +1443,50 @@
 ------- greenhouse stud
 * Freitas VM, Silva JGP, Gomes CB, Castro JMC, Correa VR (2017) Host status of selected cultivated fruit crops to Meloidogyne enterolobii. European Journal of Plant Pathology 148, 307-319.
 ------- greehouse study</t>
   </si>
   <si>
     <t>IPOHE</t>
   </si>
   <si>
     <t>Ipomoea hederacea</t>
   </si>
   <si>
     <t>IPOLA</t>
   </si>
   <si>
     <t>Ipomoea lacunosa</t>
   </si>
   <si>
     <t>LACSA</t>
   </si>
   <si>
     <t>Lactuca sativa</t>
   </si>
   <si>
     <t>* Correia ECSS, Silva N, Costa MGS, Wilcken SRS (2015) Reproduction of Meloidogyne enterolobii in lettuce cultivars of the American group. Horticultura Brasileira 33(2): 147-150. DOI - http://dx.doi.org/10.1590/S0102-053620150000200002
 ------- confirmed host, inoculation study.</t>
-  </si>
-[...8 lines deleted...]
-* Brito JA, Stanley J, Cetintas R, Powers T, Inserra R, McAvoy G, Crow B, Dickson D (2004 a) Meloidogyne mayaguensis a new plant nematode species, poses threat for vegetable production in Florida. 2004 Annual international research conference on methyl bromide alternatives and emissions reductions. Conference proceedings. On-line available at www.mbao.org.  
-------- as Callistemon citrinus</t>
   </si>
   <si>
     <t>MUBAC</t>
   </si>
   <si>
     <t>Musa acuminata</t>
   </si>
   <si>
     <t>* Levin R, Brito JA, Crow WT, Schoellhorn RK (2005) Host status of several perennial ornamental plants to four root-knot nematode species in growth room and greenhouse experiments (abstract). Journal of Nematology 37, 379. https://journals.flvc.org/jon/article/view/67587/65255
 ------- only litterature report for this host.</t>
   </si>
   <si>
     <t>PARCR</t>
   </si>
   <si>
     <t>Petroselinum crispum</t>
   </si>
   <si>
     <t>PEUHY</t>
   </si>
   <si>
     <t>Petunia hybrids</t>
   </si>
   <si>
     <t>* Mendes ML, Dickson DW, Schoellhorn R, Cetintas R, Brito JA (2007) Host status of petunia cultivars to root-knot nematodes. Nematologia Mediterranea 35(1), 91-94.
@@ -1862,51 +1886,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D163"/>
+  <dimension ref="A1:D165"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.569" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="47.131" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="470.599" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
@@ -2377,93 +2401,93 @@
     <row r="35" spans="1:4">
       <c r="A35" t="s">
         <v>44</v>
       </c>
       <c r="B35" t="s">
         <v>100</v>
       </c>
       <c r="C35" t="s">
         <v>101</v>
       </c>
       <c r="D35" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="36" spans="1:4">
       <c r="A36" t="s">
         <v>44</v>
       </c>
       <c r="B36" t="s">
         <v>103</v>
       </c>
       <c r="C36" t="s">
         <v>104</v>
       </c>
       <c r="D36" t="s">
-        <v>53</v>
+        <v>105</v>
       </c>
     </row>
     <row r="37" spans="1:4">
       <c r="A37" t="s">
         <v>44</v>
       </c>
       <c r="B37" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="C37" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="D37" t="s">
-        <v>107</v>
+        <v>53</v>
       </c>
     </row>
     <row r="38" spans="1:4">
       <c r="A38" t="s">
         <v>44</v>
       </c>
       <c r="B38" t="s">
         <v>108</v>
       </c>
       <c r="C38" t="s">
         <v>109</v>
       </c>
       <c r="D38" t="s">
-        <v>59</v>
+        <v>110</v>
       </c>
     </row>
     <row r="39" spans="1:4">
       <c r="A39" t="s">
         <v>44</v>
       </c>
       <c r="B39" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="C39" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="D39" t="s">
-        <v>112</v>
+        <v>59</v>
       </c>
     </row>
     <row r="40" spans="1:4">
       <c r="A40" t="s">
         <v>44</v>
       </c>
       <c r="B40" t="s">
         <v>113</v>
       </c>
       <c r="C40" t="s">
         <v>114</v>
       </c>
       <c r="D40" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="41" spans="1:4">
       <c r="A41" t="s">
         <v>44</v>
       </c>
       <c r="B41" t="s">
         <v>116</v>
       </c>
       <c r="C41" t="s">
         <v>117</v>
@@ -2489,65 +2513,65 @@
     <row r="43" spans="1:4">
       <c r="A43" t="s">
         <v>44</v>
       </c>
       <c r="B43" t="s">
         <v>122</v>
       </c>
       <c r="C43" t="s">
         <v>123</v>
       </c>
       <c r="D43" t="s">
         <v>124</v>
       </c>
     </row>
     <row r="44" spans="1:4">
       <c r="A44" t="s">
         <v>44</v>
       </c>
       <c r="B44" t="s">
         <v>125</v>
       </c>
       <c r="C44" t="s">
         <v>126</v>
       </c>
       <c r="D44" t="s">
-        <v>76</v>
+        <v>127</v>
       </c>
     </row>
     <row r="45" spans="1:4">
       <c r="A45" t="s">
         <v>44</v>
       </c>
       <c r="B45" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="C45" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="D45" t="s">
-        <v>129</v>
+        <v>76</v>
       </c>
     </row>
     <row r="46" spans="1:4">
       <c r="A46" t="s">
         <v>44</v>
       </c>
       <c r="B46" t="s">
         <v>130</v>
       </c>
       <c r="C46" t="s">
         <v>131</v>
       </c>
       <c r="D46" t="s">
         <v>132</v>
       </c>
     </row>
     <row r="47" spans="1:4">
       <c r="A47" t="s">
         <v>44</v>
       </c>
       <c r="B47" t="s">
         <v>133</v>
       </c>
       <c r="C47" t="s">
         <v>134</v>
@@ -2615,65 +2639,65 @@
     <row r="52" spans="1:4">
       <c r="A52" t="s">
         <v>44</v>
       </c>
       <c r="B52" t="s">
         <v>148</v>
       </c>
       <c r="C52" t="s">
         <v>149</v>
       </c>
       <c r="D52" t="s">
         <v>150</v>
       </c>
     </row>
     <row r="53" spans="1:4">
       <c r="A53" t="s">
         <v>44</v>
       </c>
       <c r="B53" t="s">
         <v>151</v>
       </c>
       <c r="C53" t="s">
         <v>152</v>
       </c>
       <c r="D53" t="s">
-        <v>16</v>
+        <v>153</v>
       </c>
     </row>
     <row r="54" spans="1:4">
       <c r="A54" t="s">
         <v>44</v>
       </c>
       <c r="B54" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="C54" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="D54" t="s">
-        <v>155</v>
+        <v>16</v>
       </c>
     </row>
     <row r="55" spans="1:4">
       <c r="A55" t="s">
         <v>44</v>
       </c>
       <c r="B55" t="s">
         <v>156</v>
       </c>
       <c r="C55" t="s">
         <v>157</v>
       </c>
       <c r="D55" t="s">
         <v>158</v>
       </c>
     </row>
     <row r="56" spans="1:4">
       <c r="A56" t="s">
         <v>44</v>
       </c>
       <c r="B56" t="s">
         <v>159</v>
       </c>
       <c r="C56" t="s">
         <v>160</v>
@@ -2713,65 +2737,65 @@
     <row r="59" spans="1:4">
       <c r="A59" t="s">
         <v>44</v>
       </c>
       <c r="B59" t="s">
         <v>168</v>
       </c>
       <c r="C59" t="s">
         <v>169</v>
       </c>
       <c r="D59" t="s">
         <v>170</v>
       </c>
     </row>
     <row r="60" spans="1:4">
       <c r="A60" t="s">
         <v>44</v>
       </c>
       <c r="B60" t="s">
         <v>171</v>
       </c>
       <c r="C60" t="s">
         <v>172</v>
       </c>
       <c r="D60" t="s">
-        <v>59</v>
+        <v>173</v>
       </c>
     </row>
     <row r="61" spans="1:4">
       <c r="A61" t="s">
         <v>44</v>
       </c>
       <c r="B61" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="C61" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="D61" t="s">
-        <v>175</v>
+        <v>59</v>
       </c>
     </row>
     <row r="62" spans="1:4">
       <c r="A62" t="s">
         <v>44</v>
       </c>
       <c r="B62" t="s">
         <v>176</v>
       </c>
       <c r="C62" t="s">
         <v>177</v>
       </c>
       <c r="D62" t="s">
         <v>178</v>
       </c>
     </row>
     <row r="63" spans="1:4">
       <c r="A63" t="s">
         <v>44</v>
       </c>
       <c r="B63" t="s">
         <v>179</v>
       </c>
       <c r="C63" t="s">
         <v>180</v>
@@ -2797,135 +2821,135 @@
     <row r="65" spans="1:4">
       <c r="A65" t="s">
         <v>44</v>
       </c>
       <c r="B65" t="s">
         <v>185</v>
       </c>
       <c r="C65" t="s">
         <v>186</v>
       </c>
       <c r="D65" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="66" spans="1:4">
       <c r="A66" t="s">
         <v>44</v>
       </c>
       <c r="B66" t="s">
         <v>188</v>
       </c>
       <c r="C66" t="s">
         <v>189</v>
       </c>
       <c r="D66" t="s">
-        <v>164</v>
+        <v>190</v>
       </c>
     </row>
     <row r="67" spans="1:4">
       <c r="A67" t="s">
         <v>44</v>
       </c>
       <c r="B67" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="C67" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="D67" t="s">
-        <v>192</v>
+        <v>167</v>
       </c>
     </row>
     <row r="68" spans="1:4">
       <c r="A68" t="s">
         <v>44</v>
       </c>
       <c r="B68" t="s">
         <v>193</v>
       </c>
       <c r="C68" t="s">
         <v>194</v>
       </c>
       <c r="D68" t="s">
-        <v>112</v>
+        <v>195</v>
       </c>
     </row>
     <row r="69" spans="1:4">
       <c r="A69" t="s">
         <v>44</v>
       </c>
       <c r="B69" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="C69" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="D69" t="s">
-        <v>53</v>
+        <v>115</v>
       </c>
     </row>
     <row r="70" spans="1:4">
       <c r="A70" t="s">
         <v>44</v>
       </c>
       <c r="B70" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="C70" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="D70" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="71" spans="1:4">
       <c r="A71" t="s">
         <v>44</v>
       </c>
       <c r="B71" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="C71" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="D71" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="72" spans="1:4">
       <c r="A72" t="s">
         <v>44</v>
       </c>
       <c r="B72" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="C72" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="D72" t="s">
-        <v>203</v>
+        <v>53</v>
       </c>
     </row>
     <row r="73" spans="1:4">
       <c r="A73" t="s">
         <v>44</v>
       </c>
       <c r="B73" t="s">
         <v>204</v>
       </c>
       <c r="C73" t="s">
         <v>205</v>
       </c>
       <c r="D73" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="74" spans="1:4">
       <c r="A74" t="s">
         <v>44</v>
       </c>
       <c r="B74" t="s">
         <v>207</v>
       </c>
       <c r="C74" t="s">
         <v>208</v>
@@ -2993,79 +3017,79 @@
     <row r="79" spans="1:4">
       <c r="A79" t="s">
         <v>44</v>
       </c>
       <c r="B79" t="s">
         <v>222</v>
       </c>
       <c r="C79" t="s">
         <v>223</v>
       </c>
       <c r="D79" t="s">
         <v>224</v>
       </c>
     </row>
     <row r="80" spans="1:4">
       <c r="A80" t="s">
         <v>44</v>
       </c>
       <c r="B80" t="s">
         <v>225</v>
       </c>
       <c r="C80" t="s">
         <v>226</v>
       </c>
       <c r="D80" t="s">
-        <v>53</v>
+        <v>227</v>
       </c>
     </row>
     <row r="81" spans="1:4">
       <c r="A81" t="s">
         <v>44</v>
       </c>
       <c r="B81" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="C81" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="D81" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
     </row>
     <row r="82" spans="1:4">
       <c r="A82" t="s">
         <v>44</v>
       </c>
       <c r="B82" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="C82" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="D82" t="s">
-        <v>232</v>
+        <v>53</v>
       </c>
     </row>
     <row r="83" spans="1:4">
       <c r="A83" t="s">
         <v>44</v>
       </c>
       <c r="B83" t="s">
         <v>233</v>
       </c>
       <c r="C83" t="s">
         <v>234</v>
       </c>
       <c r="D83" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="84" spans="1:4">
       <c r="A84" t="s">
         <v>44</v>
       </c>
       <c r="B84" t="s">
         <v>236</v>
       </c>
       <c r="C84" t="s">
         <v>237</v>
@@ -3091,219 +3115,219 @@
     <row r="86" spans="1:4">
       <c r="A86" t="s">
         <v>44</v>
       </c>
       <c r="B86" t="s">
         <v>242</v>
       </c>
       <c r="C86" t="s">
         <v>243</v>
       </c>
       <c r="D86" t="s">
         <v>244</v>
       </c>
     </row>
     <row r="87" spans="1:4">
       <c r="A87" t="s">
         <v>44</v>
       </c>
       <c r="B87" t="s">
         <v>245</v>
       </c>
       <c r="C87" t="s">
         <v>246</v>
       </c>
       <c r="D87" t="s">
-        <v>53</v>
+        <v>247</v>
       </c>
     </row>
     <row r="88" spans="1:4">
       <c r="A88" t="s">
         <v>44</v>
       </c>
       <c r="B88" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
       <c r="C88" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="D88" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
     </row>
     <row r="89" spans="1:4">
       <c r="A89" t="s">
         <v>44</v>
       </c>
       <c r="B89" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
       <c r="C89" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="D89" t="s">
-        <v>155</v>
+        <v>53</v>
       </c>
     </row>
     <row r="90" spans="1:4">
       <c r="A90" t="s">
         <v>44</v>
       </c>
       <c r="B90" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="C90" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
       <c r="D90" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
     </row>
     <row r="91" spans="1:4">
       <c r="A91" t="s">
         <v>44</v>
       </c>
       <c r="B91" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="C91" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
       <c r="D91" t="s">
-        <v>257</v>
+        <v>158</v>
       </c>
     </row>
     <row r="92" spans="1:4">
       <c r="A92" t="s">
         <v>44</v>
       </c>
       <c r="B92" t="s">
         <v>258</v>
       </c>
       <c r="C92" t="s">
         <v>259</v>
       </c>
       <c r="D92" t="s">
-        <v>164</v>
+        <v>260</v>
       </c>
     </row>
     <row r="93" spans="1:4">
       <c r="A93" t="s">
         <v>44</v>
       </c>
       <c r="B93" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="C93" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="D93" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
     </row>
     <row r="94" spans="1:4">
       <c r="A94" t="s">
         <v>44</v>
       </c>
       <c r="B94" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="C94" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="D94" t="s">
-        <v>265</v>
+        <v>167</v>
       </c>
     </row>
     <row r="95" spans="1:4">
       <c r="A95" t="s">
         <v>44</v>
       </c>
       <c r="B95" t="s">
         <v>266</v>
       </c>
       <c r="C95" t="s">
         <v>267</v>
       </c>
       <c r="D95" t="s">
-        <v>76</v>
+        <v>268</v>
       </c>
     </row>
     <row r="96" spans="1:4">
       <c r="A96" t="s">
         <v>44</v>
       </c>
       <c r="B96" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
       <c r="C96" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="D96" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
     </row>
     <row r="97" spans="1:4">
       <c r="A97" t="s">
         <v>44</v>
       </c>
       <c r="B97" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
       <c r="C97" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="D97" t="s">
-        <v>112</v>
+        <v>76</v>
       </c>
     </row>
     <row r="98" spans="1:4">
       <c r="A98" t="s">
         <v>44</v>
       </c>
       <c r="B98" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="C98" t="s">
-        <v>274</v>
+        <v>275</v>
       </c>
       <c r="D98" t="s">
-        <v>275</v>
+        <v>276</v>
       </c>
     </row>
     <row r="99" spans="1:4">
       <c r="A99" t="s">
         <v>44</v>
       </c>
       <c r="B99" t="s">
-        <v>276</v>
+        <v>277</v>
       </c>
       <c r="C99" t="s">
-        <v>277</v>
+        <v>278</v>
       </c>
       <c r="D99" t="s">
-        <v>278</v>
+        <v>115</v>
       </c>
     </row>
     <row r="100" spans="1:4">
       <c r="A100" t="s">
         <v>44</v>
       </c>
       <c r="B100" t="s">
         <v>279</v>
       </c>
       <c r="C100" t="s">
         <v>280</v>
       </c>
       <c r="D100" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="101" spans="1:4">
       <c r="A101" t="s">
         <v>44</v>
       </c>
       <c r="B101" t="s">
         <v>282</v>
       </c>
       <c r="C101" t="s">
         <v>283</v>
@@ -3343,79 +3367,79 @@
     <row r="104" spans="1:4">
       <c r="A104" t="s">
         <v>44</v>
       </c>
       <c r="B104" t="s">
         <v>291</v>
       </c>
       <c r="C104" t="s">
         <v>292</v>
       </c>
       <c r="D104" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="105" spans="1:4">
       <c r="A105" t="s">
         <v>44</v>
       </c>
       <c r="B105" t="s">
         <v>294</v>
       </c>
       <c r="C105" t="s">
         <v>295</v>
       </c>
       <c r="D105" t="s">
-        <v>53</v>
+        <v>296</v>
       </c>
     </row>
     <row r="106" spans="1:4">
       <c r="A106" t="s">
         <v>44</v>
       </c>
       <c r="B106" t="s">
-        <v>296</v>
+        <v>297</v>
       </c>
       <c r="C106" t="s">
-        <v>297</v>
+        <v>298</v>
       </c>
       <c r="D106" t="s">
-        <v>298</v>
+        <v>299</v>
       </c>
     </row>
     <row r="107" spans="1:4">
       <c r="A107" t="s">
         <v>44</v>
       </c>
       <c r="B107" t="s">
-        <v>299</v>
+        <v>300</v>
       </c>
       <c r="C107" t="s">
-        <v>300</v>
+        <v>301</v>
       </c>
       <c r="D107" t="s">
-        <v>301</v>
+        <v>53</v>
       </c>
     </row>
     <row r="108" spans="1:4">
       <c r="A108" t="s">
         <v>44</v>
       </c>
       <c r="B108" t="s">
         <v>302</v>
       </c>
       <c r="C108" t="s">
         <v>303</v>
       </c>
       <c r="D108" t="s">
         <v>304</v>
       </c>
     </row>
     <row r="109" spans="1:4">
       <c r="A109" t="s">
         <v>44</v>
       </c>
       <c r="B109" t="s">
         <v>305</v>
       </c>
       <c r="C109" t="s">
         <v>306</v>
@@ -3427,779 +3451,807 @@
     <row r="110" spans="1:4">
       <c r="A110" t="s">
         <v>44</v>
       </c>
       <c r="B110" t="s">
         <v>308</v>
       </c>
       <c r="C110" t="s">
         <v>309</v>
       </c>
       <c r="D110" t="s">
         <v>310</v>
       </c>
     </row>
     <row r="111" spans="1:4">
       <c r="A111" t="s">
         <v>44</v>
       </c>
       <c r="B111" t="s">
         <v>311</v>
       </c>
       <c r="C111" t="s">
         <v>312</v>
       </c>
       <c r="D111" t="s">
-        <v>59</v>
+        <v>313</v>
       </c>
     </row>
     <row r="112" spans="1:4">
       <c r="A112" t="s">
         <v>44</v>
       </c>
       <c r="B112" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="C112" t="s">
-        <v>314</v>
+        <v>315</v>
       </c>
       <c r="D112" t="s">
-        <v>315</v>
+        <v>316</v>
       </c>
     </row>
     <row r="113" spans="1:4">
       <c r="A113" t="s">
         <v>44</v>
       </c>
       <c r="B113" t="s">
-        <v>316</v>
+        <v>317</v>
       </c>
       <c r="C113" t="s">
-        <v>317</v>
+        <v>318</v>
       </c>
       <c r="D113" t="s">
-        <v>318</v>
+        <v>59</v>
       </c>
     </row>
     <row r="114" spans="1:4">
       <c r="A114" t="s">
         <v>44</v>
       </c>
       <c r="B114" t="s">
         <v>319</v>
       </c>
       <c r="C114" t="s">
         <v>320</v>
       </c>
       <c r="D114" t="s">
-        <v>53</v>
+        <v>321</v>
       </c>
     </row>
     <row r="115" spans="1:4">
       <c r="A115" t="s">
         <v>44</v>
       </c>
       <c r="B115" t="s">
-        <v>321</v>
+        <v>322</v>
       </c>
       <c r="C115" t="s">
-        <v>322</v>
+        <v>323</v>
       </c>
       <c r="D115" t="s">
-        <v>76</v>
+        <v>324</v>
       </c>
     </row>
     <row r="116" spans="1:4">
       <c r="A116" t="s">
         <v>44</v>
       </c>
       <c r="B116" t="s">
-        <v>323</v>
+        <v>325</v>
       </c>
       <c r="C116" t="s">
-        <v>324</v>
+        <v>326</v>
       </c>
       <c r="D116" t="s">
-        <v>325</v>
+        <v>53</v>
       </c>
     </row>
     <row r="117" spans="1:4">
       <c r="A117" t="s">
         <v>44</v>
       </c>
       <c r="B117" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
       <c r="C117" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="D117" t="s">
-        <v>328</v>
+        <v>76</v>
       </c>
     </row>
     <row r="118" spans="1:4">
       <c r="A118" t="s">
         <v>44</v>
       </c>
       <c r="B118" t="s">
         <v>329</v>
       </c>
       <c r="C118" t="s">
         <v>330</v>
       </c>
       <c r="D118" t="s">
         <v>331</v>
       </c>
     </row>
     <row r="119" spans="1:4">
       <c r="A119" t="s">
         <v>44</v>
       </c>
       <c r="B119" t="s">
         <v>332</v>
       </c>
       <c r="C119" t="s">
         <v>333</v>
       </c>
       <c r="D119" t="s">
         <v>334</v>
       </c>
     </row>
     <row r="120" spans="1:4">
       <c r="A120" t="s">
         <v>44</v>
       </c>
       <c r="B120" t="s">
         <v>335</v>
       </c>
       <c r="C120" t="s">
         <v>336</v>
       </c>
       <c r="D120" t="s">
-        <v>81</v>
+        <v>337</v>
       </c>
     </row>
     <row r="121" spans="1:4">
       <c r="A121" t="s">
         <v>44</v>
       </c>
       <c r="B121" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
       <c r="C121" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
       <c r="D121" t="s">
-        <v>290</v>
+        <v>340</v>
       </c>
     </row>
     <row r="122" spans="1:4">
       <c r="A122" t="s">
         <v>44</v>
       </c>
       <c r="B122" t="s">
-        <v>339</v>
+        <v>341</v>
       </c>
       <c r="C122" t="s">
-        <v>340</v>
+        <v>342</v>
       </c>
       <c r="D122" t="s">
-        <v>341</v>
+        <v>81</v>
       </c>
     </row>
     <row r="123" spans="1:4">
       <c r="A123" t="s">
         <v>44</v>
       </c>
       <c r="B123" t="s">
-        <v>342</v>
+        <v>343</v>
       </c>
       <c r="C123" t="s">
-        <v>343</v>
+        <v>344</v>
       </c>
       <c r="D123" t="s">
-        <v>59</v>
+        <v>296</v>
       </c>
     </row>
     <row r="124" spans="1:4">
       <c r="A124" t="s">
         <v>44</v>
       </c>
       <c r="B124" t="s">
-        <v>344</v>
+        <v>345</v>
       </c>
       <c r="C124" t="s">
-        <v>345</v>
+        <v>346</v>
       </c>
       <c r="D124" t="s">
-        <v>53</v>
+        <v>347</v>
       </c>
     </row>
     <row r="125" spans="1:4">
       <c r="A125" t="s">
         <v>44</v>
       </c>
       <c r="B125" t="s">
-        <v>346</v>
+        <v>348</v>
       </c>
       <c r="C125" t="s">
-        <v>347</v>
+        <v>349</v>
       </c>
       <c r="D125" t="s">
-        <v>348</v>
+        <v>59</v>
       </c>
     </row>
     <row r="126" spans="1:4">
       <c r="A126" t="s">
         <v>44</v>
       </c>
       <c r="B126" t="s">
-        <v>349</v>
+        <v>350</v>
       </c>
       <c r="C126" t="s">
-        <v>350</v>
+        <v>351</v>
       </c>
       <c r="D126" t="s">
-        <v>351</v>
+        <v>53</v>
       </c>
     </row>
     <row r="127" spans="1:4">
       <c r="A127" t="s">
         <v>44</v>
       </c>
       <c r="B127" t="s">
         <v>352</v>
       </c>
       <c r="C127" t="s">
         <v>353</v>
       </c>
       <c r="D127" t="s">
         <v>354</v>
       </c>
     </row>
     <row r="128" spans="1:4">
       <c r="A128" t="s">
         <v>44</v>
       </c>
       <c r="B128" t="s">
         <v>355</v>
       </c>
       <c r="C128" t="s">
         <v>356</v>
       </c>
       <c r="D128" t="s">
-        <v>290</v>
+        <v>357</v>
       </c>
     </row>
     <row r="129" spans="1:4">
       <c r="A129" t="s">
         <v>44</v>
       </c>
       <c r="B129" t="s">
-        <v>357</v>
+        <v>358</v>
       </c>
       <c r="C129" t="s">
-        <v>358</v>
+        <v>359</v>
       </c>
       <c r="D129" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
     </row>
     <row r="130" spans="1:4">
       <c r="A130" t="s">
         <v>44</v>
       </c>
       <c r="B130" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
       <c r="C130" t="s">
-        <v>361</v>
+        <v>362</v>
       </c>
       <c r="D130" t="s">
-        <v>362</v>
+        <v>363</v>
       </c>
     </row>
     <row r="131" spans="1:4">
       <c r="A131" t="s">
         <v>44</v>
       </c>
       <c r="B131" t="s">
-        <v>363</v>
+        <v>364</v>
       </c>
       <c r="C131" t="s">
-        <v>364</v>
+        <v>365</v>
       </c>
       <c r="D131" t="s">
-        <v>365</v>
+        <v>296</v>
       </c>
     </row>
     <row r="132" spans="1:4">
       <c r="A132" t="s">
+        <v>44</v>
+      </c>
+      <c r="B132" t="s">
         <v>366</v>
       </c>
-      <c r="B132" t="s">
+      <c r="C132" t="s">
         <v>367</v>
       </c>
-      <c r="C132" t="s">
+      <c r="D132" t="s">
         <v>368</v>
-      </c>
-[...1 lines deleted...]
-        <v>369</v>
       </c>
     </row>
     <row r="133" spans="1:4">
       <c r="A133" t="s">
-        <v>366</v>
+        <v>44</v>
       </c>
       <c r="B133" t="s">
+        <v>369</v>
+      </c>
+      <c r="C133" t="s">
         <v>370</v>
       </c>
-      <c r="C133" t="s">
+      <c r="D133" t="s">
         <v>371</v>
-      </c>
-[...1 lines deleted...]
-        <v>372</v>
       </c>
     </row>
     <row r="134" spans="1:4">
       <c r="A134" t="s">
-        <v>366</v>
+        <v>44</v>
       </c>
       <c r="B134" t="s">
+        <v>372</v>
+      </c>
+      <c r="C134" t="s">
         <v>373</v>
       </c>
-      <c r="C134" t="s">
+      <c r="D134" t="s">
         <v>374</v>
-      </c>
-[...1 lines deleted...]
-        <v>375</v>
       </c>
     </row>
     <row r="135" spans="1:4">
       <c r="A135" t="s">
-        <v>366</v>
+        <v>375</v>
       </c>
       <c r="B135" t="s">
         <v>376</v>
       </c>
       <c r="C135" t="s">
         <v>377</v>
       </c>
       <c r="D135" t="s">
         <v>378</v>
       </c>
     </row>
     <row r="136" spans="1:4">
       <c r="A136" t="s">
-        <v>366</v>
+        <v>375</v>
       </c>
       <c r="B136" t="s">
         <v>379</v>
       </c>
       <c r="C136" t="s">
         <v>380</v>
       </c>
       <c r="D136" t="s">
-        <v>175</v>
+        <v>381</v>
       </c>
     </row>
     <row r="137" spans="1:4">
       <c r="A137" t="s">
-        <v>366</v>
+        <v>375</v>
       </c>
       <c r="B137" t="s">
-        <v>381</v>
+        <v>382</v>
       </c>
       <c r="C137" t="s">
-        <v>382</v>
+        <v>383</v>
       </c>
       <c r="D137" t="s">
-        <v>175</v>
+        <v>384</v>
       </c>
     </row>
     <row r="138" spans="1:4">
       <c r="A138" t="s">
-        <v>366</v>
+        <v>375</v>
       </c>
       <c r="B138" t="s">
-        <v>383</v>
+        <v>385</v>
       </c>
       <c r="C138" t="s">
-        <v>384</v>
+        <v>386</v>
       </c>
       <c r="D138" t="s">
-        <v>175</v>
+        <v>387</v>
       </c>
     </row>
     <row r="139" spans="1:4">
       <c r="A139" t="s">
-        <v>366</v>
+        <v>375</v>
       </c>
       <c r="B139" t="s">
-        <v>385</v>
+        <v>388</v>
       </c>
       <c r="C139" t="s">
-        <v>386</v>
+        <v>389</v>
       </c>
       <c r="D139" t="s">
-        <v>387</v>
+        <v>178</v>
       </c>
     </row>
     <row r="140" spans="1:4">
       <c r="A140" t="s">
-        <v>366</v>
+        <v>375</v>
       </c>
       <c r="B140" t="s">
-        <v>388</v>
+        <v>390</v>
       </c>
       <c r="C140" t="s">
-        <v>389</v>
+        <v>391</v>
       </c>
       <c r="D140" t="s">
-        <v>390</v>
+        <v>178</v>
       </c>
     </row>
     <row r="141" spans="1:4">
       <c r="A141" t="s">
-        <v>366</v>
+        <v>375</v>
       </c>
       <c r="B141" t="s">
-        <v>391</v>
+        <v>392</v>
       </c>
       <c r="C141" t="s">
-        <v>392</v>
+        <v>393</v>
       </c>
       <c r="D141" t="s">
-        <v>375</v>
+        <v>178</v>
       </c>
     </row>
     <row r="142" spans="1:4">
       <c r="A142" t="s">
-        <v>366</v>
+        <v>375</v>
       </c>
       <c r="B142" t="s">
-        <v>393</v>
+        <v>394</v>
       </c>
       <c r="C142" t="s">
-        <v>394</v>
+        <v>395</v>
       </c>
       <c r="D142" t="s">
-        <v>395</v>
+        <v>396</v>
       </c>
     </row>
     <row r="143" spans="1:4">
       <c r="A143" t="s">
-        <v>366</v>
+        <v>375</v>
       </c>
       <c r="B143" t="s">
-        <v>396</v>
+        <v>397</v>
       </c>
       <c r="C143" t="s">
-        <v>397</v>
+        <v>398</v>
       </c>
       <c r="D143" t="s">
-        <v>398</v>
+        <v>399</v>
       </c>
     </row>
     <row r="144" spans="1:4">
       <c r="A144" t="s">
-        <v>366</v>
+        <v>375</v>
       </c>
       <c r="B144" t="s">
-        <v>399</v>
+        <v>400</v>
       </c>
       <c r="C144" t="s">
-        <v>400</v>
+        <v>401</v>
       </c>
       <c r="D144" t="s">
-        <v>401</v>
+        <v>384</v>
       </c>
     </row>
     <row r="145" spans="1:4">
       <c r="A145" t="s">
-        <v>366</v>
+        <v>375</v>
       </c>
       <c r="B145" t="s">
         <v>402</v>
       </c>
       <c r="C145" t="s">
         <v>403</v>
       </c>
       <c r="D145" t="s">
-        <v>369</v>
+        <v>404</v>
       </c>
     </row>
     <row r="146" spans="1:4">
       <c r="A146" t="s">
-        <v>366</v>
+        <v>375</v>
       </c>
       <c r="B146" t="s">
-        <v>404</v>
+        <v>405</v>
       </c>
       <c r="C146" t="s">
-        <v>405</v>
+        <v>406</v>
       </c>
       <c r="D146" t="s">
-        <v>406</v>
+        <v>407</v>
       </c>
     </row>
     <row r="147" spans="1:4">
       <c r="A147" t="s">
-        <v>366</v>
+        <v>375</v>
       </c>
       <c r="B147" t="s">
-        <v>407</v>
+        <v>408</v>
       </c>
       <c r="C147" t="s">
-        <v>408</v>
+        <v>409</v>
       </c>
       <c r="D147" t="s">
-        <v>409</v>
+        <v>410</v>
       </c>
     </row>
     <row r="148" spans="1:4">
       <c r="A148" t="s">
-        <v>366</v>
+        <v>375</v>
       </c>
       <c r="B148" t="s">
-        <v>410</v>
+        <v>411</v>
       </c>
       <c r="C148" t="s">
-        <v>411</v>
+        <v>412</v>
       </c>
       <c r="D148" t="s">
-        <v>372</v>
+        <v>378</v>
       </c>
     </row>
     <row r="149" spans="1:4">
       <c r="A149" t="s">
-        <v>366</v>
+        <v>375</v>
       </c>
       <c r="B149" t="s">
-        <v>412</v>
+        <v>413</v>
       </c>
       <c r="C149" t="s">
-        <v>413</v>
+        <v>414</v>
       </c>
       <c r="D149" t="s">
-        <v>372</v>
+        <v>415</v>
       </c>
     </row>
     <row r="150" spans="1:4">
       <c r="A150" t="s">
-        <v>366</v>
+        <v>375</v>
       </c>
       <c r="B150" t="s">
-        <v>414</v>
+        <v>416</v>
       </c>
       <c r="C150" t="s">
-        <v>415</v>
+        <v>417</v>
       </c>
       <c r="D150" t="s">
-        <v>416</v>
+        <v>418</v>
       </c>
     </row>
     <row r="151" spans="1:4">
       <c r="A151" t="s">
-        <v>366</v>
+        <v>375</v>
       </c>
       <c r="B151" t="s">
-        <v>417</v>
+        <v>419</v>
       </c>
       <c r="C151" t="s">
-        <v>418</v>
+        <v>420</v>
       </c>
       <c r="D151" t="s">
-        <v>419</v>
+        <v>381</v>
       </c>
     </row>
     <row r="152" spans="1:4">
       <c r="A152" t="s">
-        <v>366</v>
+        <v>375</v>
       </c>
       <c r="B152" t="s">
-        <v>420</v>
+        <v>421</v>
       </c>
       <c r="C152" t="s">
-        <v>421</v>
+        <v>422</v>
       </c>
       <c r="D152" t="s">
-        <v>422</v>
+        <v>381</v>
       </c>
     </row>
     <row r="153" spans="1:4">
       <c r="A153" t="s">
-        <v>366</v>
+        <v>375</v>
       </c>
       <c r="B153" t="s">
         <v>423</v>
       </c>
       <c r="C153" t="s">
         <v>424</v>
       </c>
       <c r="D153" t="s">
-        <v>70</v>
+        <v>425</v>
       </c>
     </row>
     <row r="154" spans="1:4">
       <c r="A154" t="s">
-        <v>366</v>
+        <v>375</v>
       </c>
       <c r="B154" t="s">
-        <v>425</v>
+        <v>426</v>
       </c>
       <c r="C154" t="s">
-        <v>426</v>
+        <v>427</v>
       </c>
       <c r="D154" t="s">
-        <v>427</v>
+        <v>428</v>
       </c>
     </row>
     <row r="155" spans="1:4">
       <c r="A155" t="s">
-        <v>366</v>
+        <v>375</v>
       </c>
       <c r="B155" t="s">
-        <v>428</v>
+        <v>429</v>
       </c>
       <c r="C155" t="s">
-        <v>429</v>
+        <v>430</v>
       </c>
       <c r="D155" t="s">
-        <v>430</v>
+        <v>70</v>
       </c>
     </row>
     <row r="156" spans="1:4">
       <c r="A156" t="s">
-        <v>366</v>
+        <v>375</v>
       </c>
       <c r="B156" t="s">
         <v>431</v>
       </c>
       <c r="C156" t="s">
         <v>432</v>
       </c>
       <c r="D156" t="s">
         <v>433</v>
       </c>
     </row>
     <row r="157" spans="1:4">
       <c r="A157" t="s">
-        <v>366</v>
+        <v>375</v>
       </c>
       <c r="B157" t="s">
         <v>434</v>
       </c>
       <c r="C157" t="s">
         <v>435</v>
       </c>
       <c r="D157" t="s">
-        <v>372</v>
+        <v>436</v>
       </c>
     </row>
     <row r="158" spans="1:4">
       <c r="A158" t="s">
-        <v>366</v>
+        <v>375</v>
       </c>
       <c r="B158" t="s">
-        <v>436</v>
+        <v>437</v>
       </c>
       <c r="C158" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
       <c r="D158" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
     </row>
     <row r="159" spans="1:4">
       <c r="A159" t="s">
-        <v>366</v>
+        <v>375</v>
       </c>
       <c r="B159" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="C159" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
       <c r="D159" t="s">
-        <v>441</v>
+        <v>381</v>
       </c>
     </row>
     <row r="160" spans="1:4">
       <c r="A160" t="s">
-        <v>366</v>
+        <v>375</v>
       </c>
       <c r="B160" t="s">
         <v>442</v>
       </c>
       <c r="C160" t="s">
         <v>443</v>
       </c>
       <c r="D160" t="s">
-        <v>369</v>
+        <v>444</v>
       </c>
     </row>
     <row r="161" spans="1:4">
       <c r="A161" t="s">
-        <v>366</v>
+        <v>375</v>
       </c>
       <c r="B161" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
       <c r="C161" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="D161" t="s">
-        <v>446</v>
+        <v>447</v>
       </c>
     </row>
     <row r="162" spans="1:4">
       <c r="A162" t="s">
-        <v>366</v>
+        <v>375</v>
       </c>
       <c r="B162" t="s">
-        <v>447</v>
+        <v>448</v>
       </c>
       <c r="C162" t="s">
-        <v>448</v>
+        <v>449</v>
       </c>
       <c r="D162" t="s">
-        <v>398</v>
+        <v>378</v>
       </c>
     </row>
     <row r="163" spans="1:4">
       <c r="A163" t="s">
-        <v>366</v>
+        <v>375</v>
       </c>
       <c r="B163" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="C163" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
       <c r="D163" t="s">
-        <v>409</v>
+        <v>452</v>
+      </c>
+    </row>
+    <row r="164" spans="1:4">
+      <c r="A164" t="s">
+        <v>375</v>
+      </c>
+      <c r="B164" t="s">
+        <v>453</v>
+      </c>
+      <c r="C164" t="s">
+        <v>454</v>
+      </c>
+      <c r="D164" t="s">
+        <v>407</v>
+      </c>
+    </row>
+    <row r="165" spans="1:4">
+      <c r="A165" t="s">
+        <v>375</v>
+      </c>
+      <c r="B165" t="s">
+        <v>455</v>
+      </c>
+      <c r="C165" t="s">
+        <v>456</v>
+      </c>
+      <c r="D165" t="s">
+        <v>418</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">