--- v6 (2026-04-03)
+++ v7 (2026-07-21)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="MELGMY" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="457">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="470">
   <si>
     <t>type</t>
   </si>
   <si>
     <t>EPPOCode</t>
   </si>
   <si>
     <t>Pref_name</t>
   </si>
   <si>
     <t>References</t>
   </si>
   <si>
     <t>Major host</t>
   </si>
   <si>
     <t>COFAR</t>
   </si>
   <si>
     <t>Coffea arabica</t>
   </si>
   <si>
     <t>* Villain L, Sarah JL, Hernandez A, Charmetant P, Bertrand B, Anthony F, Topart P, Lashermes P, Anzueto F, Gomes CRMD (2006) Biodiversity of root knot nematodes, Meloidogyne spp., on coffee in Central America.  In : 21st International Conference on Coffee Science, Montpellier (France), 11th - 15th September 2006. (Abstract) Available online at https://agritrop.cirad.fr/540129/                   
 ------- confirmed hos
 * Muniz MS, Campo VP, Moita AW, Goncalves W, Almeira MRA, De Souza FR, Carneiro RMDG (2009) Reaction of coffee genotypes to different populations of Meloidogyne spp.: detection of a naturally virulent M. exigua population. Tropical Plant Pathology 34, 370-378. DOI: 10.1590/S1982-56762009000600002
@@ -215,50 +215,59 @@
     <t>Acalypha australis</t>
   </si>
   <si>
     <t>* Jia L, Wang Y, Gao F, Chen Q, Yang S, Wu H (2023) First report of the root-knot nematode Meloidogyne enterolobii infecting Acalypha australis in China. Plant Disease 107(2), 587.</t>
   </si>
   <si>
     <t>AIURE</t>
   </si>
   <si>
     <t>Ajuga reptans</t>
   </si>
   <si>
     <t>* Brito JA, Kaur R, Cetintas R, Stanley JD, Mendes ML, Powers TO, Dickson DW (2010) Meloidoygne spp. infecting ornamental plants in Florida. Nematropica 40, 87-103.</t>
   </si>
   <si>
     <t>ALLCE</t>
   </si>
   <si>
     <t>Allium cepa</t>
   </si>
   <si>
     <t xml:space="preserve">* Poudel N, Davis RF, McAvoy T, Dutta B, Chowdhury IA (2025) Reproduction of Meloidogyne enterolobii on onion and potential yield suppression. Journal of Nematology 57(1), 20250005. https://doi.org/10.2478/jofnem-2025-0005
 ------- confirmed host. </t>
   </si>
   <si>
+    <t>ALDSS</t>
+  </si>
+  <si>
+    <t>Alocasia sp.</t>
+  </si>
+  <si>
+    <t>* Du Y, Zhou SF, Lei QW, Jian Z, Li M, Yang Y, Fang K (2026) First report of Meloidogyne enterolobii on Hosta plantaginea from The Netherlands, with interceptions on other plants from Thailand and Vietnam. Nematology 28(5), 541-556.</t>
+  </si>
+  <si>
     <t>AMACH</t>
   </si>
   <si>
     <t>Amaranthus hybridus</t>
   </si>
   <si>
     <t>* Souza RM, Nogueira MS, Lima IM, Melarto M, Dolinski CM (2006) Manejo de nematoides das galhas da goiabeira em Sao Joao da Barra (RJ) e relato de novos hospedeiros. Nematologia Brasileira 30, 165-169. 
 ------- confirmed host.</t>
   </si>
   <si>
     <t>AMATR</t>
   </si>
   <si>
     <t>Amaranthus tricolor</t>
   </si>
   <si>
     <t>ANLAN</t>
   </si>
   <si>
     <t>Angelonia angustifolia</t>
   </si>
   <si>
     <t>* Kaur R, Brito JA, Dickson DW, Stanly SD (2006) First report of Meloidogyne mayaguensis on Angelonia angustifolia.  Plant Disease 90, 1113. 
 ------- confirmed host.</t>
   </si>
@@ -323,50 +332,56 @@
     <t>Brassica oleracea var. botrytis</t>
   </si>
   <si>
     <t>* Brito JA, Stanley JD, Mendes ML, Cetintas R, Dickson DW (2007) Host status of selected cultivated plants to Meloidogyne mayaguensis in Florida. Nematropica 37(1), 65–71.
 ------- greenhouse stud
 * Rodriguez MG, Sanchez L, Rowe J (2003) Host status of agriculturally important plant families to the root-knot nematode Meloidogyne mayaguensis in Cuba. Nematropica, 33(2), 125-130
 ------- greenhouse study</t>
   </si>
   <si>
     <t>1BGMG</t>
   </si>
   <si>
     <t>Brugmansia</t>
   </si>
   <si>
     <t>BGMHY</t>
   </si>
   <si>
     <t>Brugmansia hybrids</t>
   </si>
   <si>
     <t>BUDDA</t>
   </si>
   <si>
     <t>Buddleja davidii</t>
+  </si>
+  <si>
+    <t>CLFSS</t>
+  </si>
+  <si>
+    <t>Caladium sp.</t>
   </si>
   <si>
     <t>CLXSS</t>
   </si>
   <si>
     <t>Callistemon sp.</t>
   </si>
   <si>
     <t>* NPPO of Italy (2025-12). 
 ------- Callistemon 'Masotti'</t>
   </si>
   <si>
     <t>CAHOL</t>
   </si>
   <si>
     <t>Camellia oleifera</t>
   </si>
   <si>
     <t>* Zu JC, Liu JA, Zhou GY (2020) First report of Meloidogyne enterolobii on Camellia oleifera in China. Plant Disease 104(5), p 1563. https://doi.org/10.1094/PDIS-06-19-1162-PDN
 ------- Confirmed host.</t>
   </si>
   <si>
     <t>CNISA</t>
   </si>
   <si>
@@ -550,67 +565,79 @@
   </si>
   <si>
     <t>Dioscorea rotundata</t>
   </si>
   <si>
     <t>* Kolombia YA, Lava Kumar P, Claudius-Cole AO, Karssen G, Viaene N, Coyne D, Bert W (2016) First report of Meloidogyne enterolobii causing tuber galling damage on white yam (Dioscorea rotundata) in Nigeria.  Plant Disease 100(10), 2173-2174
 ------- confirmed host.</t>
   </si>
   <si>
     <t>EAEDC</t>
   </si>
   <si>
     <t>Elaeocarpus decipiens</t>
   </si>
   <si>
     <t>* Moore MR, Brito JA, Qiu S, Roberts CG, Combee LA (2020) First report of Meloidogyne enterolobii infecting Japanese blue berry tree (Elaeocarpus decipiens) in Florida, USA. Journal of Nematology, 52, 1-3. doi:10.21307/jofnem-2020-005. 
 ------- Confirmed host.</t>
   </si>
   <si>
     <t>ENECO</t>
   </si>
   <si>
     <t>Enterolobium contortisiliquum</t>
   </si>
   <si>
+    <t>EPJSS</t>
+  </si>
+  <si>
+    <t>Epipremnum sp.</t>
+  </si>
+  <si>
     <t>EREHI</t>
   </si>
   <si>
     <t>Erechtites hieraciifolius</t>
   </si>
   <si>
     <t>* Carneiro RG, Monaco APA, Moritz MP, Nakamura KC, Scherer A (2006) Identificacao de Meloidogyne mayaguensis em goiabeira e em plantas invasoras, em solo argiloso, no Estado do Parana (Identification of Meloidogyne mayaguensis in guava and weeds, in loam soil in Parana State. Nematologia Brasileira 30(3), 293–298.
 ------- confirmed host</t>
   </si>
   <si>
     <t>ERXFO</t>
   </si>
   <si>
     <t>Eryngium foetidum</t>
   </si>
   <si>
     <t>* Muniz CCS, Ferreira RJ, Nascimento DD, Pollo AS, Silva EM, Gomes RF, Santos LS, Soares PLM (2024) Eryngium foetidum reported as a new host of Meloidogyne enterolobii in the state of Pará, in the Eastern Amazon region, Brazil. Plant Disease 108(3), 819. https://doi.org/10.1094/PDIS-10-23-2026-PDN</t>
+  </si>
+  <si>
+    <t>EUOSS</t>
+  </si>
+  <si>
+    <t>Euonymus sp.</t>
   </si>
   <si>
     <t>EPHCT</t>
   </si>
   <si>
     <t>Euphorbia heterophylla var. cyathophora</t>
   </si>
   <si>
     <t>* Brito JA, Kaur R, Cetintas R, Stanley JD, Mendes ML, McAvoy EJ, Powers TO, Dickson DW (2008) Identification and isozyme characterization of Meloidogyne spp. infecting horticultural and agronomic drops, and weeds in Florida. Nematology 10(5), 757-766. https://doi.org/10.1163/156854108785787253
 ------- confirmed host as Poinsettia cyathophora</t>
   </si>
   <si>
     <t>EPHPT</t>
   </si>
   <si>
     <t>Euphorbia prostrata</t>
   </si>
   <si>
     <t>* Lima IM, Dolinski CM, Souza RM (2003) Dispersao de Meloidogyne mayaguensis em goiabais de Sao Joao da Barraq e relato de novos hospedeiros dentre plantas invasoras e cultivadas (Dispersal of Meloidogyne mayaguensis in guava orchards in the city of Sao Joao da Barra, Brazil, and new hosts amongst cultivated plant species and weeds. Nematologia Brasileira 27(2), 257-258. (abstract)
 ------- confirmed host</t>
   </si>
   <si>
     <t>EPHPU</t>
   </si>
   <si>
@@ -645,50 +672,62 @@
     <t>* EPPO (2010) Pest risk assessment for Meloidogyne enterolobii. EPPO, Paris. Available at https://gd.eppo.int/taxon/MELGMY/documents</t>
   </si>
   <si>
     <t>GADJA</t>
   </si>
   <si>
     <t>Gardenia jasminoides</t>
   </si>
   <si>
     <t xml:space="preserve">* de Oliveira EK, Gotardi GA, Mattiuz CF, Inomoto MM (2025) First report of guava root-knot nematode (Meloidogyne enterolobii) infecting gardenia in Brazil. Journal of Plant Diseases and Protection 132(6), 185.
 ------- Confirmed host. Reproduction factor (Rf) was 3.46.
 * Lu XH, Solangi GS, Li DJ, Huang JL, Zhang Y, Liu ZM (2019) First report of root-knot nematode Meloidogyne enterolobii on Gardenia jasminoides in China. Plant Disease 103(6), p 1434.
 ------- Confirmed host. Natural infestation found in a field in Hezhou city (Guangxi, China). Affected plants showed stunting and root knots. Inoculation trials confirmed the pathogenicty of M. enterolobii to G. jasminoides.
 </t>
   </si>
   <si>
     <t>GOSHI</t>
   </si>
   <si>
     <t>Gossypium hirsutum</t>
   </si>
   <si>
     <t>* Galbieri R, Davis RF,  Scoz LB, Belot JL, Skantar  AM (2020) First report of Meloidogyne enterolobii on cotton in Brazil. Plant Disease 104(8), 2295
 * Yang B, Eisenback JD (1983) Meloidogyne enterolobii n.sp. (Meloidogynidae), a root-knot nematode parasitizing pacara earpot tree in China. Journal of Nematology 15(3), 381–391
 * Ye WM, Koenning SR, Zhuo K, Liao JL (2013) First report of Meloidogyne enterolobii on cotton and soybean in North Carolina, United States. Plant Disease 97, 1262.</t>
+  </si>
+  <si>
+    <t>HSTPL</t>
+  </si>
+  <si>
+    <t>Hosta plantaginea</t>
+  </si>
+  <si>
+    <t>HOYCA</t>
+  </si>
+  <si>
+    <t>Hoya carnosa</t>
   </si>
   <si>
     <t>HYDBO</t>
   </si>
   <si>
     <t>Hydrocotyle bonariensis</t>
   </si>
   <si>
     <t>* Souza RM, Nogueira MS, Lima IM, Melarto M, Dolinski CM (2006) Manejo de nematoides das galhas da goiabeira em Sao Joao da Barra (RJ) e relato de novos hospedeiros. Nematologia Brasileira 30, 165-169. 
 ------- confirmed host, as Hidrocotyli bonariensis.</t>
   </si>
   <si>
     <t>IXRCH</t>
   </si>
   <si>
     <t>Ixora chinensis</t>
   </si>
   <si>
     <t>* Wu C, Chen Q, Wei C, Wang H, Cheng DJ, Wu HY. (2022) First report of Meloidogyne enterolobii infecting Ixora chinensis in China. Plant Disease. https://doi.org/10.1094/PDIS-11-21-2602-PDN.
 ------- confirmed host.</t>
   </si>
   <si>
     <t>IATUR</t>
   </si>
   <si>
@@ -1886,51 +1925,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D165"/>
+  <dimension ref="A1:D171"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.569" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="47.131" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="470.599" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
@@ -2177,65 +2216,65 @@
     <row r="19" spans="1:4">
       <c r="A19" t="s">
         <v>44</v>
       </c>
       <c r="B19" t="s">
         <v>57</v>
       </c>
       <c r="C19" t="s">
         <v>58</v>
       </c>
       <c r="D19" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="20" spans="1:4">
       <c r="A20" t="s">
         <v>44</v>
       </c>
       <c r="B20" t="s">
         <v>60</v>
       </c>
       <c r="C20" t="s">
         <v>61</v>
       </c>
       <c r="D20" t="s">
-        <v>53</v>
+        <v>62</v>
       </c>
     </row>
     <row r="21" spans="1:4">
       <c r="A21" t="s">
         <v>44</v>
       </c>
       <c r="B21" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="C21" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="D21" t="s">
-        <v>64</v>
+        <v>53</v>
       </c>
     </row>
     <row r="22" spans="1:4">
       <c r="A22" t="s">
         <v>44</v>
       </c>
       <c r="B22" t="s">
         <v>65</v>
       </c>
       <c r="C22" t="s">
         <v>66</v>
       </c>
       <c r="D22" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="23" spans="1:4">
       <c r="A23" t="s">
         <v>44</v>
       </c>
       <c r="B23" t="s">
         <v>68</v>
       </c>
       <c r="C23" t="s">
         <v>69</v>
@@ -2261,1997 +2300,2081 @@
     <row r="25" spans="1:4">
       <c r="A25" t="s">
         <v>44</v>
       </c>
       <c r="B25" t="s">
         <v>74</v>
       </c>
       <c r="C25" t="s">
         <v>75</v>
       </c>
       <c r="D25" t="s">
         <v>76</v>
       </c>
     </row>
     <row r="26" spans="1:4">
       <c r="A26" t="s">
         <v>44</v>
       </c>
       <c r="B26" t="s">
         <v>77</v>
       </c>
       <c r="C26" t="s">
         <v>78</v>
       </c>
       <c r="D26" t="s">
-        <v>70</v>
+        <v>79</v>
       </c>
     </row>
     <row r="27" spans="1:4">
       <c r="A27" t="s">
         <v>44</v>
       </c>
       <c r="B27" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="C27" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="D27" t="s">
-        <v>81</v>
+        <v>73</v>
       </c>
     </row>
     <row r="28" spans="1:4">
       <c r="A28" t="s">
         <v>44</v>
       </c>
       <c r="B28" t="s">
         <v>82</v>
       </c>
       <c r="C28" t="s">
         <v>83</v>
       </c>
       <c r="D28" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="29" spans="1:4">
       <c r="A29" t="s">
         <v>44</v>
       </c>
       <c r="B29" t="s">
         <v>85</v>
       </c>
       <c r="C29" t="s">
         <v>86</v>
       </c>
       <c r="D29" t="s">
-        <v>53</v>
+        <v>87</v>
       </c>
     </row>
     <row r="30" spans="1:4">
       <c r="A30" t="s">
         <v>44</v>
       </c>
       <c r="B30" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="C30" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="D30" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="31" spans="1:4">
       <c r="A31" t="s">
         <v>44</v>
       </c>
       <c r="B31" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="C31" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="D31" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="32" spans="1:4">
       <c r="A32" t="s">
         <v>44</v>
       </c>
       <c r="B32" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="C32" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="D32" t="s">
-        <v>93</v>
+        <v>53</v>
       </c>
     </row>
     <row r="33" spans="1:4">
       <c r="A33" t="s">
         <v>44</v>
       </c>
       <c r="B33" t="s">
         <v>94</v>
       </c>
       <c r="C33" t="s">
         <v>95</v>
       </c>
       <c r="D33" t="s">
-        <v>96</v>
+        <v>59</v>
       </c>
     </row>
     <row r="34" spans="1:4">
       <c r="A34" t="s">
         <v>44</v>
       </c>
       <c r="B34" t="s">
+        <v>96</v>
+      </c>
+      <c r="C34" t="s">
         <v>97</v>
       </c>
-      <c r="C34" t="s">
+      <c r="D34" t="s">
         <v>98</v>
-      </c>
-[...1 lines deleted...]
-        <v>99</v>
       </c>
     </row>
     <row r="35" spans="1:4">
       <c r="A35" t="s">
         <v>44</v>
       </c>
       <c r="B35" t="s">
+        <v>99</v>
+      </c>
+      <c r="C35" t="s">
         <v>100</v>
       </c>
-      <c r="C35" t="s">
+      <c r="D35" t="s">
         <v>101</v>
-      </c>
-[...1 lines deleted...]
-        <v>102</v>
       </c>
     </row>
     <row r="36" spans="1:4">
       <c r="A36" t="s">
         <v>44</v>
       </c>
       <c r="B36" t="s">
+        <v>102</v>
+      </c>
+      <c r="C36" t="s">
         <v>103</v>
       </c>
-      <c r="C36" t="s">
+      <c r="D36" t="s">
         <v>104</v>
-      </c>
-[...1 lines deleted...]
-        <v>105</v>
       </c>
     </row>
     <row r="37" spans="1:4">
       <c r="A37" t="s">
         <v>44</v>
       </c>
       <c r="B37" t="s">
+        <v>105</v>
+      </c>
+      <c r="C37" t="s">
         <v>106</v>
       </c>
-      <c r="C37" t="s">
+      <c r="D37" t="s">
         <v>107</v>
-      </c>
-[...1 lines deleted...]
-        <v>53</v>
       </c>
     </row>
     <row r="38" spans="1:4">
       <c r="A38" t="s">
         <v>44</v>
       </c>
       <c r="B38" t="s">
         <v>108</v>
       </c>
       <c r="C38" t="s">
         <v>109</v>
       </c>
       <c r="D38" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="39" spans="1:4">
       <c r="A39" t="s">
         <v>44</v>
       </c>
       <c r="B39" t="s">
         <v>111</v>
       </c>
       <c r="C39" t="s">
         <v>112</v>
       </c>
       <c r="D39" t="s">
-        <v>59</v>
+        <v>53</v>
       </c>
     </row>
     <row r="40" spans="1:4">
       <c r="A40" t="s">
         <v>44</v>
       </c>
       <c r="B40" t="s">
         <v>113</v>
       </c>
       <c r="C40" t="s">
         <v>114</v>
       </c>
       <c r="D40" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="41" spans="1:4">
       <c r="A41" t="s">
         <v>44</v>
       </c>
       <c r="B41" t="s">
         <v>116</v>
       </c>
       <c r="C41" t="s">
         <v>117</v>
       </c>
       <c r="D41" t="s">
-        <v>118</v>
+        <v>62</v>
       </c>
     </row>
     <row r="42" spans="1:4">
       <c r="A42" t="s">
         <v>44</v>
       </c>
       <c r="B42" t="s">
+        <v>118</v>
+      </c>
+      <c r="C42" t="s">
         <v>119</v>
       </c>
-      <c r="C42" t="s">
+      <c r="D42" t="s">
         <v>120</v>
-      </c>
-[...1 lines deleted...]
-        <v>121</v>
       </c>
     </row>
     <row r="43" spans="1:4">
       <c r="A43" t="s">
         <v>44</v>
       </c>
       <c r="B43" t="s">
+        <v>121</v>
+      </c>
+      <c r="C43" t="s">
         <v>122</v>
       </c>
-      <c r="C43" t="s">
+      <c r="D43" t="s">
         <v>123</v>
-      </c>
-[...1 lines deleted...]
-        <v>124</v>
       </c>
     </row>
     <row r="44" spans="1:4">
       <c r="A44" t="s">
         <v>44</v>
       </c>
       <c r="B44" t="s">
+        <v>124</v>
+      </c>
+      <c r="C44" t="s">
         <v>125</v>
       </c>
-      <c r="C44" t="s">
+      <c r="D44" t="s">
         <v>126</v>
-      </c>
-[...1 lines deleted...]
-        <v>127</v>
       </c>
     </row>
     <row r="45" spans="1:4">
       <c r="A45" t="s">
         <v>44</v>
       </c>
       <c r="B45" t="s">
+        <v>127</v>
+      </c>
+      <c r="C45" t="s">
         <v>128</v>
       </c>
-      <c r="C45" t="s">
+      <c r="D45" t="s">
         <v>129</v>
-      </c>
-[...1 lines deleted...]
-        <v>76</v>
       </c>
     </row>
     <row r="46" spans="1:4">
       <c r="A46" t="s">
         <v>44</v>
       </c>
       <c r="B46" t="s">
         <v>130</v>
       </c>
       <c r="C46" t="s">
         <v>131</v>
       </c>
       <c r="D46" t="s">
         <v>132</v>
       </c>
     </row>
     <row r="47" spans="1:4">
       <c r="A47" t="s">
         <v>44</v>
       </c>
       <c r="B47" t="s">
         <v>133</v>
       </c>
       <c r="C47" t="s">
         <v>134</v>
       </c>
       <c r="D47" t="s">
-        <v>135</v>
+        <v>79</v>
       </c>
     </row>
     <row r="48" spans="1:4">
       <c r="A48" t="s">
         <v>44</v>
       </c>
       <c r="B48" t="s">
+        <v>135</v>
+      </c>
+      <c r="C48" t="s">
         <v>136</v>
       </c>
-      <c r="C48" t="s">
+      <c r="D48" t="s">
         <v>137</v>
-      </c>
-[...1 lines deleted...]
-        <v>138</v>
       </c>
     </row>
     <row r="49" spans="1:4">
       <c r="A49" t="s">
         <v>44</v>
       </c>
       <c r="B49" t="s">
+        <v>138</v>
+      </c>
+      <c r="C49" t="s">
         <v>139</v>
       </c>
-      <c r="C49" t="s">
+      <c r="D49" t="s">
         <v>140</v>
-      </c>
-[...1 lines deleted...]
-        <v>141</v>
       </c>
     </row>
     <row r="50" spans="1:4">
       <c r="A50" t="s">
         <v>44</v>
       </c>
       <c r="B50" t="s">
+        <v>141</v>
+      </c>
+      <c r="C50" t="s">
         <v>142</v>
       </c>
-      <c r="C50" t="s">
+      <c r="D50" t="s">
         <v>143</v>
-      </c>
-[...1 lines deleted...]
-        <v>144</v>
       </c>
     </row>
     <row r="51" spans="1:4">
       <c r="A51" t="s">
         <v>44</v>
       </c>
       <c r="B51" t="s">
+        <v>144</v>
+      </c>
+      <c r="C51" t="s">
         <v>145</v>
       </c>
-      <c r="C51" t="s">
+      <c r="D51" t="s">
         <v>146</v>
-      </c>
-[...1 lines deleted...]
-        <v>147</v>
       </c>
     </row>
     <row r="52" spans="1:4">
       <c r="A52" t="s">
         <v>44</v>
       </c>
       <c r="B52" t="s">
+        <v>147</v>
+      </c>
+      <c r="C52" t="s">
         <v>148</v>
       </c>
-      <c r="C52" t="s">
+      <c r="D52" t="s">
         <v>149</v>
-      </c>
-[...1 lines deleted...]
-        <v>150</v>
       </c>
     </row>
     <row r="53" spans="1:4">
       <c r="A53" t="s">
         <v>44</v>
       </c>
       <c r="B53" t="s">
+        <v>150</v>
+      </c>
+      <c r="C53" t="s">
         <v>151</v>
       </c>
-      <c r="C53" t="s">
+      <c r="D53" t="s">
         <v>152</v>
-      </c>
-[...1 lines deleted...]
-        <v>153</v>
       </c>
     </row>
     <row r="54" spans="1:4">
       <c r="A54" t="s">
         <v>44</v>
       </c>
       <c r="B54" t="s">
+        <v>153</v>
+      </c>
+      <c r="C54" t="s">
         <v>154</v>
       </c>
-      <c r="C54" t="s">
+      <c r="D54" t="s">
         <v>155</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="55" spans="1:4">
       <c r="A55" t="s">
         <v>44</v>
       </c>
       <c r="B55" t="s">
         <v>156</v>
       </c>
       <c r="C55" t="s">
         <v>157</v>
       </c>
       <c r="D55" t="s">
         <v>158</v>
       </c>
     </row>
     <row r="56" spans="1:4">
       <c r="A56" t="s">
         <v>44</v>
       </c>
       <c r="B56" t="s">
         <v>159</v>
       </c>
       <c r="C56" t="s">
         <v>160</v>
       </c>
       <c r="D56" t="s">
-        <v>161</v>
+        <v>16</v>
       </c>
     </row>
     <row r="57" spans="1:4">
       <c r="A57" t="s">
         <v>44</v>
       </c>
       <c r="B57" t="s">
+        <v>161</v>
+      </c>
+      <c r="C57" t="s">
         <v>162</v>
       </c>
-      <c r="C57" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D57" t="s">
-        <v>164</v>
+        <v>59</v>
       </c>
     </row>
     <row r="58" spans="1:4">
       <c r="A58" t="s">
         <v>44</v>
       </c>
       <c r="B58" t="s">
+        <v>163</v>
+      </c>
+      <c r="C58" t="s">
+        <v>164</v>
+      </c>
+      <c r="D58" t="s">
         <v>165</v>
-      </c>
-[...4 lines deleted...]
-        <v>167</v>
       </c>
     </row>
     <row r="59" spans="1:4">
       <c r="A59" t="s">
         <v>44</v>
       </c>
       <c r="B59" t="s">
+        <v>166</v>
+      </c>
+      <c r="C59" t="s">
+        <v>167</v>
+      </c>
+      <c r="D59" t="s">
         <v>168</v>
-      </c>
-[...4 lines deleted...]
-        <v>170</v>
       </c>
     </row>
     <row r="60" spans="1:4">
       <c r="A60" t="s">
         <v>44</v>
       </c>
       <c r="B60" t="s">
-        <v>171</v>
+        <v>169</v>
       </c>
       <c r="C60" t="s">
-        <v>172</v>
+        <v>170</v>
       </c>
       <c r="D60" t="s">
-        <v>173</v>
+        <v>59</v>
       </c>
     </row>
     <row r="61" spans="1:4">
       <c r="A61" t="s">
         <v>44</v>
       </c>
       <c r="B61" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
       <c r="C61" t="s">
-        <v>175</v>
+        <v>172</v>
       </c>
       <c r="D61" t="s">
-        <v>59</v>
+        <v>173</v>
       </c>
     </row>
     <row r="62" spans="1:4">
       <c r="A62" t="s">
         <v>44</v>
       </c>
       <c r="B62" t="s">
+        <v>174</v>
+      </c>
+      <c r="C62" t="s">
+        <v>175</v>
+      </c>
+      <c r="D62" t="s">
         <v>176</v>
-      </c>
-[...4 lines deleted...]
-        <v>178</v>
       </c>
     </row>
     <row r="63" spans="1:4">
       <c r="A63" t="s">
         <v>44</v>
       </c>
       <c r="B63" t="s">
+        <v>177</v>
+      </c>
+      <c r="C63" t="s">
+        <v>178</v>
+      </c>
+      <c r="D63" t="s">
         <v>179</v>
-      </c>
-[...4 lines deleted...]
-        <v>181</v>
       </c>
     </row>
     <row r="64" spans="1:4">
       <c r="A64" t="s">
         <v>44</v>
       </c>
       <c r="B64" t="s">
+        <v>180</v>
+      </c>
+      <c r="C64" t="s">
+        <v>181</v>
+      </c>
+      <c r="D64" t="s">
         <v>182</v>
-      </c>
-[...4 lines deleted...]
-        <v>184</v>
       </c>
     </row>
     <row r="65" spans="1:4">
       <c r="A65" t="s">
         <v>44</v>
       </c>
       <c r="B65" t="s">
-        <v>185</v>
+        <v>183</v>
       </c>
       <c r="C65" t="s">
-        <v>186</v>
+        <v>184</v>
       </c>
       <c r="D65" t="s">
-        <v>187</v>
+        <v>62</v>
       </c>
     </row>
     <row r="66" spans="1:4">
       <c r="A66" t="s">
         <v>44</v>
       </c>
       <c r="B66" t="s">
-        <v>188</v>
+        <v>185</v>
       </c>
       <c r="C66" t="s">
-        <v>189</v>
+        <v>186</v>
       </c>
       <c r="D66" t="s">
-        <v>190</v>
+        <v>187</v>
       </c>
     </row>
     <row r="67" spans="1:4">
       <c r="A67" t="s">
         <v>44</v>
       </c>
       <c r="B67" t="s">
-        <v>191</v>
+        <v>188</v>
       </c>
       <c r="C67" t="s">
-        <v>192</v>
+        <v>189</v>
       </c>
       <c r="D67" t="s">
-        <v>167</v>
+        <v>190</v>
       </c>
     </row>
     <row r="68" spans="1:4">
       <c r="A68" t="s">
         <v>44</v>
       </c>
       <c r="B68" t="s">
+        <v>191</v>
+      </c>
+      <c r="C68" t="s">
+        <v>192</v>
+      </c>
+      <c r="D68" t="s">
         <v>193</v>
-      </c>
-[...4 lines deleted...]
-        <v>195</v>
       </c>
     </row>
     <row r="69" spans="1:4">
       <c r="A69" t="s">
         <v>44</v>
       </c>
       <c r="B69" t="s">
-        <v>196</v>
+        <v>194</v>
       </c>
       <c r="C69" t="s">
-        <v>197</v>
+        <v>195</v>
       </c>
       <c r="D69" t="s">
-        <v>115</v>
+        <v>59</v>
       </c>
     </row>
     <row r="70" spans="1:4">
       <c r="A70" t="s">
         <v>44</v>
       </c>
       <c r="B70" t="s">
-        <v>198</v>
+        <v>196</v>
       </c>
       <c r="C70" t="s">
-        <v>199</v>
+        <v>197</v>
       </c>
       <c r="D70" t="s">
-        <v>53</v>
+        <v>59</v>
       </c>
     </row>
     <row r="71" spans="1:4">
       <c r="A71" t="s">
         <v>44</v>
       </c>
       <c r="B71" t="s">
+        <v>198</v>
+      </c>
+      <c r="C71" t="s">
+        <v>199</v>
+      </c>
+      <c r="D71" t="s">
         <v>200</v>
-      </c>
-[...4 lines deleted...]
-        <v>53</v>
       </c>
     </row>
     <row r="72" spans="1:4">
       <c r="A72" t="s">
         <v>44</v>
       </c>
       <c r="B72" t="s">
+        <v>201</v>
+      </c>
+      <c r="C72" t="s">
         <v>202</v>
       </c>
-      <c r="C72" t="s">
+      <c r="D72" t="s">
         <v>203</v>
-      </c>
-[...1 lines deleted...]
-        <v>53</v>
       </c>
     </row>
     <row r="73" spans="1:4">
       <c r="A73" t="s">
         <v>44</v>
       </c>
       <c r="B73" t="s">
         <v>204</v>
       </c>
       <c r="C73" t="s">
         <v>205</v>
       </c>
       <c r="D73" t="s">
-        <v>206</v>
+        <v>176</v>
       </c>
     </row>
     <row r="74" spans="1:4">
       <c r="A74" t="s">
         <v>44</v>
       </c>
       <c r="B74" t="s">
+        <v>206</v>
+      </c>
+      <c r="C74" t="s">
         <v>207</v>
       </c>
-      <c r="C74" t="s">
+      <c r="D74" t="s">
         <v>208</v>
-      </c>
-[...1 lines deleted...]
-        <v>209</v>
       </c>
     </row>
     <row r="75" spans="1:4">
       <c r="A75" t="s">
         <v>44</v>
       </c>
       <c r="B75" t="s">
+        <v>209</v>
+      </c>
+      <c r="C75" t="s">
         <v>210</v>
       </c>
-      <c r="C75" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D75" t="s">
-        <v>212</v>
+        <v>120</v>
       </c>
     </row>
     <row r="76" spans="1:4">
       <c r="A76" t="s">
         <v>44</v>
       </c>
       <c r="B76" t="s">
-        <v>213</v>
+        <v>211</v>
       </c>
       <c r="C76" t="s">
-        <v>214</v>
+        <v>212</v>
       </c>
       <c r="D76" t="s">
-        <v>215</v>
+        <v>53</v>
       </c>
     </row>
     <row r="77" spans="1:4">
       <c r="A77" t="s">
         <v>44</v>
       </c>
       <c r="B77" t="s">
-        <v>216</v>
+        <v>213</v>
       </c>
       <c r="C77" t="s">
-        <v>217</v>
+        <v>214</v>
       </c>
       <c r="D77" t="s">
-        <v>218</v>
+        <v>53</v>
       </c>
     </row>
     <row r="78" spans="1:4">
       <c r="A78" t="s">
         <v>44</v>
       </c>
       <c r="B78" t="s">
-        <v>219</v>
+        <v>215</v>
       </c>
       <c r="C78" t="s">
-        <v>220</v>
+        <v>216</v>
       </c>
       <c r="D78" t="s">
-        <v>221</v>
+        <v>53</v>
       </c>
     </row>
     <row r="79" spans="1:4">
       <c r="A79" t="s">
         <v>44</v>
       </c>
       <c r="B79" t="s">
-        <v>222</v>
+        <v>217</v>
       </c>
       <c r="C79" t="s">
-        <v>223</v>
+        <v>218</v>
       </c>
       <c r="D79" t="s">
-        <v>224</v>
+        <v>219</v>
       </c>
     </row>
     <row r="80" spans="1:4">
       <c r="A80" t="s">
         <v>44</v>
       </c>
       <c r="B80" t="s">
-        <v>225</v>
+        <v>220</v>
       </c>
       <c r="C80" t="s">
-        <v>226</v>
+        <v>221</v>
       </c>
       <c r="D80" t="s">
-        <v>227</v>
+        <v>222</v>
       </c>
     </row>
     <row r="81" spans="1:4">
       <c r="A81" t="s">
         <v>44</v>
       </c>
       <c r="B81" t="s">
-        <v>228</v>
+        <v>223</v>
       </c>
       <c r="C81" t="s">
-        <v>229</v>
+        <v>224</v>
       </c>
       <c r="D81" t="s">
-        <v>230</v>
+        <v>225</v>
       </c>
     </row>
     <row r="82" spans="1:4">
       <c r="A82" t="s">
         <v>44</v>
       </c>
       <c r="B82" t="s">
-        <v>231</v>
+        <v>226</v>
       </c>
       <c r="C82" t="s">
-        <v>232</v>
+        <v>227</v>
       </c>
       <c r="D82" t="s">
-        <v>53</v>
+        <v>228</v>
       </c>
     </row>
     <row r="83" spans="1:4">
       <c r="A83" t="s">
         <v>44</v>
       </c>
       <c r="B83" t="s">
-        <v>233</v>
+        <v>229</v>
       </c>
       <c r="C83" t="s">
-        <v>234</v>
+        <v>230</v>
       </c>
       <c r="D83" t="s">
-        <v>235</v>
+        <v>231</v>
       </c>
     </row>
     <row r="84" spans="1:4">
       <c r="A84" t="s">
         <v>44</v>
       </c>
       <c r="B84" t="s">
-        <v>236</v>
+        <v>232</v>
       </c>
       <c r="C84" t="s">
-        <v>237</v>
+        <v>233</v>
       </c>
       <c r="D84" t="s">
-        <v>238</v>
+        <v>234</v>
       </c>
     </row>
     <row r="85" spans="1:4">
       <c r="A85" t="s">
         <v>44</v>
       </c>
       <c r="B85" t="s">
-        <v>239</v>
+        <v>235</v>
       </c>
       <c r="C85" t="s">
-        <v>240</v>
+        <v>236</v>
       </c>
       <c r="D85" t="s">
-        <v>241</v>
+        <v>237</v>
       </c>
     </row>
     <row r="86" spans="1:4">
       <c r="A86" t="s">
         <v>44</v>
       </c>
       <c r="B86" t="s">
-        <v>242</v>
+        <v>238</v>
       </c>
       <c r="C86" t="s">
-        <v>243</v>
+        <v>239</v>
       </c>
       <c r="D86" t="s">
-        <v>244</v>
+        <v>240</v>
       </c>
     </row>
     <row r="87" spans="1:4">
       <c r="A87" t="s">
         <v>44</v>
       </c>
       <c r="B87" t="s">
-        <v>245</v>
+        <v>241</v>
       </c>
       <c r="C87" t="s">
-        <v>246</v>
+        <v>242</v>
       </c>
       <c r="D87" t="s">
-        <v>247</v>
+        <v>243</v>
       </c>
     </row>
     <row r="88" spans="1:4">
       <c r="A88" t="s">
         <v>44</v>
       </c>
       <c r="B88" t="s">
-        <v>248</v>
+        <v>244</v>
       </c>
       <c r="C88" t="s">
-        <v>249</v>
+        <v>245</v>
       </c>
       <c r="D88" t="s">
-        <v>250</v>
+        <v>53</v>
       </c>
     </row>
     <row r="89" spans="1:4">
       <c r="A89" t="s">
         <v>44</v>
       </c>
       <c r="B89" t="s">
-        <v>251</v>
+        <v>246</v>
       </c>
       <c r="C89" t="s">
-        <v>252</v>
+        <v>247</v>
       </c>
       <c r="D89" t="s">
-        <v>53</v>
+        <v>248</v>
       </c>
     </row>
     <row r="90" spans="1:4">
       <c r="A90" t="s">
         <v>44</v>
       </c>
       <c r="B90" t="s">
-        <v>253</v>
+        <v>249</v>
       </c>
       <c r="C90" t="s">
-        <v>254</v>
+        <v>250</v>
       </c>
       <c r="D90" t="s">
-        <v>255</v>
+        <v>251</v>
       </c>
     </row>
     <row r="91" spans="1:4">
       <c r="A91" t="s">
         <v>44</v>
       </c>
       <c r="B91" t="s">
-        <v>256</v>
+        <v>252</v>
       </c>
       <c r="C91" t="s">
-        <v>257</v>
+        <v>253</v>
       </c>
       <c r="D91" t="s">
-        <v>158</v>
+        <v>254</v>
       </c>
     </row>
     <row r="92" spans="1:4">
       <c r="A92" t="s">
         <v>44</v>
       </c>
       <c r="B92" t="s">
-        <v>258</v>
+        <v>255</v>
       </c>
       <c r="C92" t="s">
-        <v>259</v>
+        <v>256</v>
       </c>
       <c r="D92" t="s">
-        <v>260</v>
+        <v>257</v>
       </c>
     </row>
     <row r="93" spans="1:4">
       <c r="A93" t="s">
         <v>44</v>
       </c>
       <c r="B93" t="s">
-        <v>261</v>
+        <v>258</v>
       </c>
       <c r="C93" t="s">
-        <v>262</v>
+        <v>259</v>
       </c>
       <c r="D93" t="s">
-        <v>263</v>
+        <v>260</v>
       </c>
     </row>
     <row r="94" spans="1:4">
       <c r="A94" t="s">
         <v>44</v>
       </c>
       <c r="B94" t="s">
-        <v>264</v>
+        <v>261</v>
       </c>
       <c r="C94" t="s">
-        <v>265</v>
+        <v>262</v>
       </c>
       <c r="D94" t="s">
-        <v>167</v>
+        <v>263</v>
       </c>
     </row>
     <row r="95" spans="1:4">
       <c r="A95" t="s">
         <v>44</v>
       </c>
       <c r="B95" t="s">
-        <v>266</v>
+        <v>264</v>
       </c>
       <c r="C95" t="s">
-        <v>267</v>
+        <v>265</v>
       </c>
       <c r="D95" t="s">
-        <v>268</v>
+        <v>53</v>
       </c>
     </row>
     <row r="96" spans="1:4">
       <c r="A96" t="s">
         <v>44</v>
       </c>
       <c r="B96" t="s">
-        <v>269</v>
+        <v>266</v>
       </c>
       <c r="C96" t="s">
-        <v>270</v>
+        <v>267</v>
       </c>
       <c r="D96" t="s">
-        <v>271</v>
+        <v>268</v>
       </c>
     </row>
     <row r="97" spans="1:4">
       <c r="A97" t="s">
         <v>44</v>
       </c>
       <c r="B97" t="s">
-        <v>272</v>
+        <v>269</v>
       </c>
       <c r="C97" t="s">
-        <v>273</v>
+        <v>270</v>
       </c>
       <c r="D97" t="s">
-        <v>76</v>
+        <v>165</v>
       </c>
     </row>
     <row r="98" spans="1:4">
       <c r="A98" t="s">
         <v>44</v>
       </c>
       <c r="B98" t="s">
-        <v>274</v>
+        <v>271</v>
       </c>
       <c r="C98" t="s">
-        <v>275</v>
+        <v>272</v>
       </c>
       <c r="D98" t="s">
-        <v>276</v>
+        <v>273</v>
       </c>
     </row>
     <row r="99" spans="1:4">
       <c r="A99" t="s">
         <v>44</v>
       </c>
       <c r="B99" t="s">
-        <v>277</v>
+        <v>274</v>
       </c>
       <c r="C99" t="s">
-        <v>278</v>
+        <v>275</v>
       </c>
       <c r="D99" t="s">
-        <v>115</v>
+        <v>276</v>
       </c>
     </row>
     <row r="100" spans="1:4">
       <c r="A100" t="s">
         <v>44</v>
       </c>
       <c r="B100" t="s">
-        <v>279</v>
+        <v>277</v>
       </c>
       <c r="C100" t="s">
-        <v>280</v>
+        <v>278</v>
       </c>
       <c r="D100" t="s">
-        <v>281</v>
+        <v>176</v>
       </c>
     </row>
     <row r="101" spans="1:4">
       <c r="A101" t="s">
         <v>44</v>
       </c>
       <c r="B101" t="s">
-        <v>282</v>
+        <v>279</v>
       </c>
       <c r="C101" t="s">
-        <v>283</v>
+        <v>280</v>
       </c>
       <c r="D101" t="s">
-        <v>284</v>
+        <v>281</v>
       </c>
     </row>
     <row r="102" spans="1:4">
       <c r="A102" t="s">
         <v>44</v>
       </c>
       <c r="B102" t="s">
-        <v>285</v>
+        <v>282</v>
       </c>
       <c r="C102" t="s">
-        <v>286</v>
+        <v>283</v>
       </c>
       <c r="D102" t="s">
-        <v>287</v>
+        <v>284</v>
       </c>
     </row>
     <row r="103" spans="1:4">
       <c r="A103" t="s">
         <v>44</v>
       </c>
       <c r="B103" t="s">
-        <v>288</v>
+        <v>285</v>
       </c>
       <c r="C103" t="s">
-        <v>289</v>
+        <v>286</v>
       </c>
       <c r="D103" t="s">
-        <v>290</v>
+        <v>79</v>
       </c>
     </row>
     <row r="104" spans="1:4">
       <c r="A104" t="s">
         <v>44</v>
       </c>
       <c r="B104" t="s">
-        <v>291</v>
+        <v>287</v>
       </c>
       <c r="C104" t="s">
-        <v>292</v>
+        <v>288</v>
       </c>
       <c r="D104" t="s">
-        <v>293</v>
+        <v>289</v>
       </c>
     </row>
     <row r="105" spans="1:4">
       <c r="A105" t="s">
         <v>44</v>
       </c>
       <c r="B105" t="s">
-        <v>294</v>
+        <v>290</v>
       </c>
       <c r="C105" t="s">
-        <v>295</v>
+        <v>291</v>
       </c>
       <c r="D105" t="s">
-        <v>296</v>
+        <v>120</v>
       </c>
     </row>
     <row r="106" spans="1:4">
       <c r="A106" t="s">
         <v>44</v>
       </c>
       <c r="B106" t="s">
-        <v>297</v>
+        <v>292</v>
       </c>
       <c r="C106" t="s">
-        <v>298</v>
+        <v>293</v>
       </c>
       <c r="D106" t="s">
-        <v>299</v>
+        <v>294</v>
       </c>
     </row>
     <row r="107" spans="1:4">
       <c r="A107" t="s">
         <v>44</v>
       </c>
       <c r="B107" t="s">
-        <v>300</v>
+        <v>295</v>
       </c>
       <c r="C107" t="s">
-        <v>301</v>
+        <v>296</v>
       </c>
       <c r="D107" t="s">
-        <v>53</v>
+        <v>297</v>
       </c>
     </row>
     <row r="108" spans="1:4">
       <c r="A108" t="s">
         <v>44</v>
       </c>
       <c r="B108" t="s">
-        <v>302</v>
+        <v>298</v>
       </c>
       <c r="C108" t="s">
-        <v>303</v>
+        <v>299</v>
       </c>
       <c r="D108" t="s">
-        <v>304</v>
+        <v>300</v>
       </c>
     </row>
     <row r="109" spans="1:4">
       <c r="A109" t="s">
         <v>44</v>
       </c>
       <c r="B109" t="s">
-        <v>305</v>
+        <v>301</v>
       </c>
       <c r="C109" t="s">
-        <v>306</v>
+        <v>302</v>
       </c>
       <c r="D109" t="s">
-        <v>307</v>
+        <v>303</v>
       </c>
     </row>
     <row r="110" spans="1:4">
       <c r="A110" t="s">
         <v>44</v>
       </c>
       <c r="B110" t="s">
-        <v>308</v>
+        <v>304</v>
       </c>
       <c r="C110" t="s">
-        <v>309</v>
+        <v>305</v>
       </c>
       <c r="D110" t="s">
-        <v>310</v>
+        <v>306</v>
       </c>
     </row>
     <row r="111" spans="1:4">
       <c r="A111" t="s">
         <v>44</v>
       </c>
       <c r="B111" t="s">
-        <v>311</v>
+        <v>307</v>
       </c>
       <c r="C111" t="s">
-        <v>312</v>
+        <v>308</v>
       </c>
       <c r="D111" t="s">
-        <v>313</v>
+        <v>309</v>
       </c>
     </row>
     <row r="112" spans="1:4">
       <c r="A112" t="s">
         <v>44</v>
       </c>
       <c r="B112" t="s">
-        <v>314</v>
+        <v>310</v>
       </c>
       <c r="C112" t="s">
-        <v>315</v>
+        <v>311</v>
       </c>
       <c r="D112" t="s">
-        <v>316</v>
+        <v>312</v>
       </c>
     </row>
     <row r="113" spans="1:4">
       <c r="A113" t="s">
         <v>44</v>
       </c>
       <c r="B113" t="s">
-        <v>317</v>
+        <v>313</v>
       </c>
       <c r="C113" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
       <c r="D113" t="s">
-        <v>59</v>
+        <v>53</v>
       </c>
     </row>
     <row r="114" spans="1:4">
       <c r="A114" t="s">
         <v>44</v>
       </c>
       <c r="B114" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="C114" t="s">
-        <v>320</v>
+        <v>316</v>
       </c>
       <c r="D114" t="s">
-        <v>321</v>
+        <v>317</v>
       </c>
     </row>
     <row r="115" spans="1:4">
       <c r="A115" t="s">
         <v>44</v>
       </c>
       <c r="B115" t="s">
-        <v>322</v>
+        <v>318</v>
       </c>
       <c r="C115" t="s">
-        <v>323</v>
+        <v>319</v>
       </c>
       <c r="D115" t="s">
-        <v>324</v>
+        <v>320</v>
       </c>
     </row>
     <row r="116" spans="1:4">
       <c r="A116" t="s">
         <v>44</v>
       </c>
       <c r="B116" t="s">
-        <v>325</v>
+        <v>321</v>
       </c>
       <c r="C116" t="s">
-        <v>326</v>
+        <v>322</v>
       </c>
       <c r="D116" t="s">
-        <v>53</v>
+        <v>323</v>
       </c>
     </row>
     <row r="117" spans="1:4">
       <c r="A117" t="s">
         <v>44</v>
       </c>
       <c r="B117" t="s">
-        <v>327</v>
+        <v>324</v>
       </c>
       <c r="C117" t="s">
-        <v>328</v>
+        <v>325</v>
       </c>
       <c r="D117" t="s">
-        <v>76</v>
+        <v>326</v>
       </c>
     </row>
     <row r="118" spans="1:4">
       <c r="A118" t="s">
         <v>44</v>
       </c>
       <c r="B118" t="s">
+        <v>327</v>
+      </c>
+      <c r="C118" t="s">
+        <v>328</v>
+      </c>
+      <c r="D118" t="s">
         <v>329</v>
-      </c>
-[...4 lines deleted...]
-        <v>331</v>
       </c>
     </row>
     <row r="119" spans="1:4">
       <c r="A119" t="s">
         <v>44</v>
       </c>
       <c r="B119" t="s">
-        <v>332</v>
+        <v>330</v>
       </c>
       <c r="C119" t="s">
-        <v>333</v>
+        <v>331</v>
       </c>
       <c r="D119" t="s">
-        <v>334</v>
+        <v>62</v>
       </c>
     </row>
     <row r="120" spans="1:4">
       <c r="A120" t="s">
         <v>44</v>
       </c>
       <c r="B120" t="s">
-        <v>335</v>
+        <v>332</v>
       </c>
       <c r="C120" t="s">
-        <v>336</v>
+        <v>333</v>
       </c>
       <c r="D120" t="s">
-        <v>337</v>
+        <v>334</v>
       </c>
     </row>
     <row r="121" spans="1:4">
       <c r="A121" t="s">
         <v>44</v>
       </c>
       <c r="B121" t="s">
-        <v>338</v>
+        <v>335</v>
       </c>
       <c r="C121" t="s">
-        <v>339</v>
+        <v>336</v>
       </c>
       <c r="D121" t="s">
-        <v>340</v>
+        <v>337</v>
       </c>
     </row>
     <row r="122" spans="1:4">
       <c r="A122" t="s">
         <v>44</v>
       </c>
       <c r="B122" t="s">
-        <v>341</v>
+        <v>338</v>
       </c>
       <c r="C122" t="s">
-        <v>342</v>
+        <v>339</v>
       </c>
       <c r="D122" t="s">
-        <v>81</v>
+        <v>53</v>
       </c>
     </row>
     <row r="123" spans="1:4">
       <c r="A123" t="s">
         <v>44</v>
       </c>
       <c r="B123" t="s">
-        <v>343</v>
+        <v>340</v>
       </c>
       <c r="C123" t="s">
-        <v>344</v>
+        <v>341</v>
       </c>
       <c r="D123" t="s">
-        <v>296</v>
+        <v>79</v>
       </c>
     </row>
     <row r="124" spans="1:4">
       <c r="A124" t="s">
         <v>44</v>
       </c>
       <c r="B124" t="s">
-        <v>345</v>
+        <v>342</v>
       </c>
       <c r="C124" t="s">
-        <v>346</v>
+        <v>343</v>
       </c>
       <c r="D124" t="s">
-        <v>347</v>
+        <v>344</v>
       </c>
     </row>
     <row r="125" spans="1:4">
       <c r="A125" t="s">
         <v>44</v>
       </c>
       <c r="B125" t="s">
-        <v>348</v>
+        <v>345</v>
       </c>
       <c r="C125" t="s">
-        <v>349</v>
+        <v>346</v>
       </c>
       <c r="D125" t="s">
-        <v>59</v>
+        <v>347</v>
       </c>
     </row>
     <row r="126" spans="1:4">
       <c r="A126" t="s">
         <v>44</v>
       </c>
       <c r="B126" t="s">
+        <v>348</v>
+      </c>
+      <c r="C126" t="s">
+        <v>349</v>
+      </c>
+      <c r="D126" t="s">
         <v>350</v>
-      </c>
-[...4 lines deleted...]
-        <v>53</v>
       </c>
     </row>
     <row r="127" spans="1:4">
       <c r="A127" t="s">
         <v>44</v>
       </c>
       <c r="B127" t="s">
+        <v>351</v>
+      </c>
+      <c r="C127" t="s">
         <v>352</v>
       </c>
-      <c r="C127" t="s">
+      <c r="D127" t="s">
         <v>353</v>
-      </c>
-[...1 lines deleted...]
-        <v>354</v>
       </c>
     </row>
     <row r="128" spans="1:4">
       <c r="A128" t="s">
         <v>44</v>
       </c>
       <c r="B128" t="s">
+        <v>354</v>
+      </c>
+      <c r="C128" t="s">
         <v>355</v>
       </c>
-      <c r="C128" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D128" t="s">
-        <v>357</v>
+        <v>84</v>
       </c>
     </row>
     <row r="129" spans="1:4">
       <c r="A129" t="s">
         <v>44</v>
       </c>
       <c r="B129" t="s">
-        <v>358</v>
+        <v>356</v>
       </c>
       <c r="C129" t="s">
-        <v>359</v>
+        <v>357</v>
       </c>
       <c r="D129" t="s">
-        <v>360</v>
+        <v>309</v>
       </c>
     </row>
     <row r="130" spans="1:4">
       <c r="A130" t="s">
         <v>44</v>
       </c>
       <c r="B130" t="s">
-        <v>361</v>
+        <v>358</v>
       </c>
       <c r="C130" t="s">
-        <v>362</v>
+        <v>359</v>
       </c>
       <c r="D130" t="s">
-        <v>363</v>
+        <v>360</v>
       </c>
     </row>
     <row r="131" spans="1:4">
       <c r="A131" t="s">
         <v>44</v>
       </c>
       <c r="B131" t="s">
-        <v>364</v>
+        <v>361</v>
       </c>
       <c r="C131" t="s">
-        <v>365</v>
+        <v>362</v>
       </c>
       <c r="D131" t="s">
-        <v>296</v>
+        <v>62</v>
       </c>
     </row>
     <row r="132" spans="1:4">
       <c r="A132" t="s">
         <v>44</v>
       </c>
       <c r="B132" t="s">
-        <v>366</v>
+        <v>363</v>
       </c>
       <c r="C132" t="s">
-        <v>367</v>
+        <v>364</v>
       </c>
       <c r="D132" t="s">
-        <v>368</v>
+        <v>53</v>
       </c>
     </row>
     <row r="133" spans="1:4">
       <c r="A133" t="s">
         <v>44</v>
       </c>
       <c r="B133" t="s">
-        <v>369</v>
+        <v>365</v>
       </c>
       <c r="C133" t="s">
-        <v>370</v>
+        <v>366</v>
       </c>
       <c r="D133" t="s">
-        <v>371</v>
+        <v>367</v>
       </c>
     </row>
     <row r="134" spans="1:4">
       <c r="A134" t="s">
         <v>44</v>
       </c>
       <c r="B134" t="s">
-        <v>372</v>
+        <v>368</v>
       </c>
       <c r="C134" t="s">
-        <v>373</v>
+        <v>369</v>
       </c>
       <c r="D134" t="s">
-        <v>374</v>
+        <v>370</v>
       </c>
     </row>
     <row r="135" spans="1:4">
       <c r="A135" t="s">
-        <v>375</v>
+        <v>44</v>
       </c>
       <c r="B135" t="s">
-        <v>376</v>
+        <v>371</v>
       </c>
       <c r="C135" t="s">
-        <v>377</v>
+        <v>372</v>
       </c>
       <c r="D135" t="s">
-        <v>378</v>
+        <v>373</v>
       </c>
     </row>
     <row r="136" spans="1:4">
       <c r="A136" t="s">
+        <v>44</v>
+      </c>
+      <c r="B136" t="s">
+        <v>374</v>
+      </c>
+      <c r="C136" t="s">
         <v>375</v>
       </c>
-      <c r="B136" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D136" t="s">
-        <v>381</v>
+        <v>376</v>
       </c>
     </row>
     <row r="137" spans="1:4">
       <c r="A137" t="s">
-        <v>375</v>
+        <v>44</v>
       </c>
       <c r="B137" t="s">
-        <v>382</v>
+        <v>377</v>
       </c>
       <c r="C137" t="s">
-        <v>383</v>
+        <v>378</v>
       </c>
       <c r="D137" t="s">
-        <v>384</v>
+        <v>309</v>
       </c>
     </row>
     <row r="138" spans="1:4">
       <c r="A138" t="s">
-        <v>375</v>
+        <v>44</v>
       </c>
       <c r="B138" t="s">
-        <v>385</v>
+        <v>379</v>
       </c>
       <c r="C138" t="s">
-        <v>386</v>
+        <v>380</v>
       </c>
       <c r="D138" t="s">
-        <v>387</v>
+        <v>381</v>
       </c>
     </row>
     <row r="139" spans="1:4">
       <c r="A139" t="s">
-        <v>375</v>
+        <v>44</v>
       </c>
       <c r="B139" t="s">
-        <v>388</v>
+        <v>382</v>
       </c>
       <c r="C139" t="s">
-        <v>389</v>
+        <v>383</v>
       </c>
       <c r="D139" t="s">
-        <v>178</v>
+        <v>384</v>
       </c>
     </row>
     <row r="140" spans="1:4">
       <c r="A140" t="s">
-        <v>375</v>
+        <v>44</v>
       </c>
       <c r="B140" t="s">
-        <v>390</v>
+        <v>385</v>
       </c>
       <c r="C140" t="s">
-        <v>391</v>
+        <v>386</v>
       </c>
       <c r="D140" t="s">
-        <v>178</v>
+        <v>387</v>
       </c>
     </row>
     <row r="141" spans="1:4">
       <c r="A141" t="s">
-        <v>375</v>
+        <v>388</v>
       </c>
       <c r="B141" t="s">
-        <v>392</v>
+        <v>389</v>
       </c>
       <c r="C141" t="s">
-        <v>393</v>
+        <v>390</v>
       </c>
       <c r="D141" t="s">
-        <v>178</v>
+        <v>391</v>
       </c>
     </row>
     <row r="142" spans="1:4">
       <c r="A142" t="s">
-        <v>375</v>
+        <v>388</v>
       </c>
       <c r="B142" t="s">
+        <v>392</v>
+      </c>
+      <c r="C142" t="s">
+        <v>393</v>
+      </c>
+      <c r="D142" t="s">
         <v>394</v>
-      </c>
-[...4 lines deleted...]
-        <v>396</v>
       </c>
     </row>
     <row r="143" spans="1:4">
       <c r="A143" t="s">
-        <v>375</v>
+        <v>388</v>
       </c>
       <c r="B143" t="s">
+        <v>395</v>
+      </c>
+      <c r="C143" t="s">
+        <v>396</v>
+      </c>
+      <c r="D143" t="s">
         <v>397</v>
-      </c>
-[...4 lines deleted...]
-        <v>399</v>
       </c>
     </row>
     <row r="144" spans="1:4">
       <c r="A144" t="s">
-        <v>375</v>
+        <v>388</v>
       </c>
       <c r="B144" t="s">
+        <v>398</v>
+      </c>
+      <c r="C144" t="s">
+        <v>399</v>
+      </c>
+      <c r="D144" t="s">
         <v>400</v>
-      </c>
-[...4 lines deleted...]
-        <v>384</v>
       </c>
     </row>
     <row r="145" spans="1:4">
       <c r="A145" t="s">
-        <v>375</v>
+        <v>388</v>
       </c>
       <c r="B145" t="s">
+        <v>401</v>
+      </c>
+      <c r="C145" t="s">
         <v>402</v>
       </c>
-      <c r="C145" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D145" t="s">
-        <v>404</v>
+        <v>187</v>
       </c>
     </row>
     <row r="146" spans="1:4">
       <c r="A146" t="s">
-        <v>375</v>
+        <v>388</v>
       </c>
       <c r="B146" t="s">
-        <v>405</v>
+        <v>403</v>
       </c>
       <c r="C146" t="s">
-        <v>406</v>
+        <v>404</v>
       </c>
       <c r="D146" t="s">
-        <v>407</v>
+        <v>187</v>
       </c>
     </row>
     <row r="147" spans="1:4">
       <c r="A147" t="s">
-        <v>375</v>
+        <v>388</v>
       </c>
       <c r="B147" t="s">
-        <v>408</v>
+        <v>405</v>
       </c>
       <c r="C147" t="s">
-        <v>409</v>
+        <v>406</v>
       </c>
       <c r="D147" t="s">
-        <v>410</v>
+        <v>187</v>
       </c>
     </row>
     <row r="148" spans="1:4">
       <c r="A148" t="s">
-        <v>375</v>
+        <v>388</v>
       </c>
       <c r="B148" t="s">
-        <v>411</v>
+        <v>407</v>
       </c>
       <c r="C148" t="s">
-        <v>412</v>
+        <v>408</v>
       </c>
       <c r="D148" t="s">
-        <v>378</v>
+        <v>409</v>
       </c>
     </row>
     <row r="149" spans="1:4">
       <c r="A149" t="s">
-        <v>375</v>
+        <v>388</v>
       </c>
       <c r="B149" t="s">
-        <v>413</v>
+        <v>410</v>
       </c>
       <c r="C149" t="s">
-        <v>414</v>
+        <v>411</v>
       </c>
       <c r="D149" t="s">
-        <v>415</v>
+        <v>412</v>
       </c>
     </row>
     <row r="150" spans="1:4">
       <c r="A150" t="s">
-        <v>375</v>
+        <v>388</v>
       </c>
       <c r="B150" t="s">
-        <v>416</v>
+        <v>413</v>
       </c>
       <c r="C150" t="s">
-        <v>417</v>
+        <v>414</v>
       </c>
       <c r="D150" t="s">
-        <v>418</v>
+        <v>397</v>
       </c>
     </row>
     <row r="151" spans="1:4">
       <c r="A151" t="s">
-        <v>375</v>
+        <v>388</v>
       </c>
       <c r="B151" t="s">
-        <v>419</v>
+        <v>415</v>
       </c>
       <c r="C151" t="s">
-        <v>420</v>
+        <v>416</v>
       </c>
       <c r="D151" t="s">
-        <v>381</v>
+        <v>417</v>
       </c>
     </row>
     <row r="152" spans="1:4">
       <c r="A152" t="s">
-        <v>375</v>
+        <v>388</v>
       </c>
       <c r="B152" t="s">
-        <v>421</v>
+        <v>418</v>
       </c>
       <c r="C152" t="s">
-        <v>422</v>
+        <v>419</v>
       </c>
       <c r="D152" t="s">
-        <v>381</v>
+        <v>420</v>
       </c>
     </row>
     <row r="153" spans="1:4">
       <c r="A153" t="s">
-        <v>375</v>
+        <v>388</v>
       </c>
       <c r="B153" t="s">
+        <v>421</v>
+      </c>
+      <c r="C153" t="s">
+        <v>422</v>
+      </c>
+      <c r="D153" t="s">
         <v>423</v>
-      </c>
-[...4 lines deleted...]
-        <v>425</v>
       </c>
     </row>
     <row r="154" spans="1:4">
       <c r="A154" t="s">
-        <v>375</v>
+        <v>388</v>
       </c>
       <c r="B154" t="s">
-        <v>426</v>
+        <v>424</v>
       </c>
       <c r="C154" t="s">
-        <v>427</v>
+        <v>425</v>
       </c>
       <c r="D154" t="s">
-        <v>428</v>
+        <v>391</v>
       </c>
     </row>
     <row r="155" spans="1:4">
       <c r="A155" t="s">
-        <v>375</v>
+        <v>388</v>
       </c>
       <c r="B155" t="s">
-        <v>429</v>
+        <v>426</v>
       </c>
       <c r="C155" t="s">
-        <v>430</v>
+        <v>427</v>
       </c>
       <c r="D155" t="s">
-        <v>70</v>
+        <v>428</v>
       </c>
     </row>
     <row r="156" spans="1:4">
       <c r="A156" t="s">
-        <v>375</v>
+        <v>388</v>
       </c>
       <c r="B156" t="s">
+        <v>429</v>
+      </c>
+      <c r="C156" t="s">
+        <v>430</v>
+      </c>
+      <c r="D156" t="s">
         <v>431</v>
-      </c>
-[...4 lines deleted...]
-        <v>433</v>
       </c>
     </row>
     <row r="157" spans="1:4">
       <c r="A157" t="s">
-        <v>375</v>
+        <v>388</v>
       </c>
       <c r="B157" t="s">
-        <v>434</v>
+        <v>432</v>
       </c>
       <c r="C157" t="s">
-        <v>435</v>
+        <v>433</v>
       </c>
       <c r="D157" t="s">
-        <v>436</v>
+        <v>394</v>
       </c>
     </row>
     <row r="158" spans="1:4">
       <c r="A158" t="s">
-        <v>375</v>
+        <v>388</v>
       </c>
       <c r="B158" t="s">
-        <v>437</v>
+        <v>434</v>
       </c>
       <c r="C158" t="s">
-        <v>438</v>
+        <v>435</v>
       </c>
       <c r="D158" t="s">
-        <v>439</v>
+        <v>394</v>
       </c>
     </row>
     <row r="159" spans="1:4">
       <c r="A159" t="s">
-        <v>375</v>
+        <v>388</v>
       </c>
       <c r="B159" t="s">
-        <v>440</v>
+        <v>436</v>
       </c>
       <c r="C159" t="s">
-        <v>441</v>
+        <v>437</v>
       </c>
       <c r="D159" t="s">
-        <v>381</v>
+        <v>438</v>
       </c>
     </row>
     <row r="160" spans="1:4">
       <c r="A160" t="s">
-        <v>375</v>
+        <v>388</v>
       </c>
       <c r="B160" t="s">
-        <v>442</v>
+        <v>439</v>
       </c>
       <c r="C160" t="s">
-        <v>443</v>
+        <v>440</v>
       </c>
       <c r="D160" t="s">
-        <v>444</v>
+        <v>441</v>
       </c>
     </row>
     <row r="161" spans="1:4">
       <c r="A161" t="s">
-        <v>375</v>
+        <v>388</v>
       </c>
       <c r="B161" t="s">
-        <v>445</v>
+        <v>442</v>
       </c>
       <c r="C161" t="s">
-        <v>446</v>
+        <v>443</v>
       </c>
       <c r="D161" t="s">
-        <v>447</v>
+        <v>73</v>
       </c>
     </row>
     <row r="162" spans="1:4">
       <c r="A162" t="s">
-        <v>375</v>
+        <v>388</v>
       </c>
       <c r="B162" t="s">
-        <v>448</v>
+        <v>444</v>
       </c>
       <c r="C162" t="s">
-        <v>449</v>
+        <v>445</v>
       </c>
       <c r="D162" t="s">
-        <v>378</v>
+        <v>446</v>
       </c>
     </row>
     <row r="163" spans="1:4">
       <c r="A163" t="s">
-        <v>375</v>
+        <v>388</v>
       </c>
       <c r="B163" t="s">
-        <v>450</v>
+        <v>447</v>
       </c>
       <c r="C163" t="s">
-        <v>451</v>
+        <v>448</v>
       </c>
       <c r="D163" t="s">
-        <v>452</v>
+        <v>449</v>
       </c>
     </row>
     <row r="164" spans="1:4">
       <c r="A164" t="s">
-        <v>375</v>
+        <v>388</v>
       </c>
       <c r="B164" t="s">
-        <v>453</v>
+        <v>450</v>
       </c>
       <c r="C164" t="s">
-        <v>454</v>
+        <v>451</v>
       </c>
       <c r="D164" t="s">
-        <v>407</v>
+        <v>452</v>
       </c>
     </row>
     <row r="165" spans="1:4">
       <c r="A165" t="s">
-        <v>375</v>
+        <v>388</v>
       </c>
       <c r="B165" t="s">
+        <v>453</v>
+      </c>
+      <c r="C165" t="s">
+        <v>454</v>
+      </c>
+      <c r="D165" t="s">
+        <v>394</v>
+      </c>
+    </row>
+    <row r="166" spans="1:4">
+      <c r="A166" t="s">
+        <v>388</v>
+      </c>
+      <c r="B166" t="s">
         <v>455</v>
       </c>
-      <c r="C165" t="s">
+      <c r="C166" t="s">
         <v>456</v>
       </c>
-      <c r="D165" t="s">
-        <v>418</v>
+      <c r="D166" t="s">
+        <v>457</v>
+      </c>
+    </row>
+    <row r="167" spans="1:4">
+      <c r="A167" t="s">
+        <v>388</v>
+      </c>
+      <c r="B167" t="s">
+        <v>458</v>
+      </c>
+      <c r="C167" t="s">
+        <v>459</v>
+      </c>
+      <c r="D167" t="s">
+        <v>460</v>
+      </c>
+    </row>
+    <row r="168" spans="1:4">
+      <c r="A168" t="s">
+        <v>388</v>
+      </c>
+      <c r="B168" t="s">
+        <v>461</v>
+      </c>
+      <c r="C168" t="s">
+        <v>462</v>
+      </c>
+      <c r="D168" t="s">
+        <v>391</v>
+      </c>
+    </row>
+    <row r="169" spans="1:4">
+      <c r="A169" t="s">
+        <v>388</v>
+      </c>
+      <c r="B169" t="s">
+        <v>463</v>
+      </c>
+      <c r="C169" t="s">
+        <v>464</v>
+      </c>
+      <c r="D169" t="s">
+        <v>465</v>
+      </c>
+    </row>
+    <row r="170" spans="1:4">
+      <c r="A170" t="s">
+        <v>388</v>
+      </c>
+      <c r="B170" t="s">
+        <v>466</v>
+      </c>
+      <c r="C170" t="s">
+        <v>467</v>
+      </c>
+      <c r="D170" t="s">
+        <v>420</v>
+      </c>
+    </row>
+    <row r="171" spans="1:4">
+      <c r="A171" t="s">
+        <v>388</v>
+      </c>
+      <c r="B171" t="s">
+        <v>468</v>
+      </c>
+      <c r="C171" t="s">
+        <v>469</v>
+      </c>
+      <c r="D171" t="s">
+        <v>431</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">