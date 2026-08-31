--- v7 (2026-07-21)
+++ v8 (2026-08-31)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="MELGMY" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="470">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="471">
   <si>
     <t>type</t>
   </si>
   <si>
     <t>EPPOCode</t>
   </si>
   <si>
     <t>Pref_name</t>
   </si>
   <si>
     <t>References</t>
   </si>
   <si>
     <t>Major host</t>
   </si>
   <si>
     <t>COFAR</t>
   </si>
   <si>
     <t>Coffea arabica</t>
   </si>
   <si>
     <t>* Villain L, Sarah JL, Hernandez A, Charmetant P, Bertrand B, Anthony F, Topart P, Lashermes P, Anzueto F, Gomes CRMD (2006) Biodiversity of root knot nematodes, Meloidogyne spp., on coffee in Central America.  In : 21st International Conference on Coffee Science, Montpellier (France), 11th - 15th September 2006. (Abstract) Available online at https://agritrop.cirad.fr/540129/                   
 ------- confirmed hos
 * Muniz MS, Campo VP, Moita AW, Goncalves W, Almeira MRA, De Souza FR, Carneiro RMDG (2009) Reaction of coffee genotypes to different populations of Meloidogyne spp.: detection of a naturally virulent M. exigua population. Tropical Plant Pathology 34, 370-378. DOI: 10.1590/S1982-56762009000600002
@@ -230,52 +230,55 @@
     <t>ALLCE</t>
   </si>
   <si>
     <t>Allium cepa</t>
   </si>
   <si>
     <t xml:space="preserve">* Poudel N, Davis RF, McAvoy T, Dutta B, Chowdhury IA (2025) Reproduction of Meloidogyne enterolobii on onion and potential yield suppression. Journal of Nematology 57(1), 20250005. https://doi.org/10.2478/jofnem-2025-0005
 ------- confirmed host. </t>
   </si>
   <si>
     <t>ALDSS</t>
   </si>
   <si>
     <t>Alocasia sp.</t>
   </si>
   <si>
     <t>* Du Y, Zhou SF, Lei QW, Jian Z, Li M, Yang Y, Fang K (2026) First report of Meloidogyne enterolobii on Hosta plantaginea from The Netherlands, with interceptions on other plants from Thailand and Vietnam. Nematology 28(5), 541-556.</t>
   </si>
   <si>
     <t>AMACH</t>
   </si>
   <si>
     <t>Amaranthus hybridus</t>
   </si>
   <si>
-    <t>* Souza RM, Nogueira MS, Lima IM, Melarto M, Dolinski CM (2006) Manejo de nematoides das galhas da goiabeira em Sao Joao da Barra (RJ) e relato de novos hospedeiros. Nematologia Brasileira 30, 165-169. 
-------- confirmed host.</t>
+    <t xml:space="preserve">* Souza RM, Nogueira MS, Lima IM, Melarto M, Dolinski CM (2006) Manejo de nematoides das galhas da goiabeira em Sao Joao da Barra (RJ) e relato de novos hospedeiros. Nematologia Brasileira 30, 165-169. 
+------- confirmed host.
+* Villa-Medina M C, Rubio-Aragon W A, Montes-Avila J, Castro-López R, Estrada-Vázquez R, Martínez-Gallardo J Á, Castro-Diego J A, Edeza-Urías J A, Gomez G (2025) First report of Meloidogyne enterolobii galling Amaranthus hybridus roots in Sinaloa, Mexico. Plant Disease. 109 (6), 1384-1384. https://doi.org/10.1094/PDIS-01-25-0204-PDN
+------- confirmed host.
+</t>
   </si>
   <si>
     <t>AMATR</t>
   </si>
   <si>
     <t>Amaranthus tricolor</t>
   </si>
   <si>
     <t>ANLAN</t>
   </si>
   <si>
     <t>Angelonia angustifolia</t>
   </si>
   <si>
     <t>* Kaur R, Brito JA, Dickson DW, Stanly SD (2006) First report of Meloidogyne mayaguensis on Angelonia angustifolia.  Plant Disease 90, 1113. 
 ------- confirmed host.</t>
   </si>
   <si>
     <t>ATHMM</t>
   </si>
   <si>
     <t>Antirrhinum majus</t>
   </si>
   <si>
     <t>* Lu XH, Solangi GS, Huang JL, Liu ZM, Qin LP (2023) First report of root-knot nematode Meloidogyne enterolobii on Antirrhinum majus in China. Plant Disease 107(8), 2555. https://doi.org/10.1094/PDIS-02-23-0282-PDN</t>
@@ -414,50 +417,54 @@
 * Souza RM, Nogueira MS, Lima IM, Melarto M, Dolinski CM (2006) Manejo de nematoides das galhas da goiabeira em Sao Joao da Barra (RJ) e relato de novos hospedeiros. Nematologia Brasileira 30, 165-169. 
 ------- confirmed host
 * Brito JA, Kaur R, Cetintas R, Stanley JD, Mendes ML, McAvoy EJ, Powers TO, Dickson DW (2008) Identification and isozyme characterization of Meloidogyne spp. infecting horticultural and agronomic drops, and weeds in Florida. Nematology 10(5), 757-766. https://doi.org/10.1163/156854108785787253
 ------- confirmed host</t>
   </si>
   <si>
     <t>CRBCL</t>
   </si>
   <si>
     <t>Caryopteris x clandonensis</t>
   </si>
   <si>
     <t>CEOAR</t>
   </si>
   <si>
     <t>Celosia argentea</t>
   </si>
   <si>
     <t>* Ho JT, Liang CC, Chen PJ (2022) First report of root-knot nematode Meloidogyne enterolobii on cockscomb (Celosia argentea var. cristata) in Taiwan. Plant Disease 106(7), 2000. https://doi.org/10.1094/PDIS-10-21-2126-PDN</t>
   </si>
   <si>
     <t>CEEFE</t>
   </si>
   <si>
     <t>Cereus fernambucensis</t>
+  </si>
+  <si>
+    <t>* Souza RM, Nogueira MS, Lima IM, Melarto M, Dolinski CM (2006) Manejo de nematoides das galhas da goiabeira em Sao Joao da Barra (RJ) e relato de novos hospedeiros. Nematologia Brasileira 30, 165-169. 
+------- confirmed host.</t>
   </si>
   <si>
     <t>CEEHI</t>
   </si>
   <si>
     <t>Cereus hildmannianus</t>
   </si>
   <si>
     <t>* Santos D, Abrantes I, Maleita C (2019) The quarantine root‐knot nematode Meloidogyne enterolobii – a potential threat to Portugal and Europe. Plant Pathology 68, 1607-1615. doi:10.1111/ppa.13079
 ------- confirmed host</t>
   </si>
   <si>
     <t>CWCLU</t>
   </si>
   <si>
     <t>Chrysalidocarpus lutescens</t>
   </si>
   <si>
     <t xml:space="preserve">* NPPO of the Netherlands (2025-08, 2025-09). 
 -----reported to infest 51,190 C. lutescens plants in one production site and potentially 56,208 in another. No root-knot or above ground symptoms observed but root rotting observed.  </t>
   </si>
   <si>
     <t>CITLA</t>
   </si>
   <si>
@@ -2510,1871 +2517,1871 @@
     <row r="40" spans="1:4">
       <c r="A40" t="s">
         <v>44</v>
       </c>
       <c r="B40" t="s">
         <v>113</v>
       </c>
       <c r="C40" t="s">
         <v>114</v>
       </c>
       <c r="D40" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="41" spans="1:4">
       <c r="A41" t="s">
         <v>44</v>
       </c>
       <c r="B41" t="s">
         <v>116</v>
       </c>
       <c r="C41" t="s">
         <v>117</v>
       </c>
       <c r="D41" t="s">
-        <v>62</v>
+        <v>118</v>
       </c>
     </row>
     <row r="42" spans="1:4">
       <c r="A42" t="s">
         <v>44</v>
       </c>
       <c r="B42" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="C42" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="D42" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
     </row>
     <row r="43" spans="1:4">
       <c r="A43" t="s">
         <v>44</v>
       </c>
       <c r="B43" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="C43" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="D43" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
     </row>
     <row r="44" spans="1:4">
       <c r="A44" t="s">
         <v>44</v>
       </c>
       <c r="B44" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="C44" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="D44" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
     </row>
     <row r="45" spans="1:4">
       <c r="A45" t="s">
         <v>44</v>
       </c>
       <c r="B45" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="C45" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="D45" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
     </row>
     <row r="46" spans="1:4">
       <c r="A46" t="s">
         <v>44</v>
       </c>
       <c r="B46" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="C46" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="D46" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
     </row>
     <row r="47" spans="1:4">
       <c r="A47" t="s">
         <v>44</v>
       </c>
       <c r="B47" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="C47" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="D47" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="48" spans="1:4">
       <c r="A48" t="s">
         <v>44</v>
       </c>
       <c r="B48" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="C48" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="D48" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
     </row>
     <row r="49" spans="1:4">
       <c r="A49" t="s">
         <v>44</v>
       </c>
       <c r="B49" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="C49" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="D49" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
     </row>
     <row r="50" spans="1:4">
       <c r="A50" t="s">
         <v>44</v>
       </c>
       <c r="B50" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="C50" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="D50" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
     </row>
     <row r="51" spans="1:4">
       <c r="A51" t="s">
         <v>44</v>
       </c>
       <c r="B51" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="C51" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="D51" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
     </row>
     <row r="52" spans="1:4">
       <c r="A52" t="s">
         <v>44</v>
       </c>
       <c r="B52" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="C52" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="D52" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
     </row>
     <row r="53" spans="1:4">
       <c r="A53" t="s">
         <v>44</v>
       </c>
       <c r="B53" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="C53" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="D53" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
     </row>
     <row r="54" spans="1:4">
       <c r="A54" t="s">
         <v>44</v>
       </c>
       <c r="B54" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="C54" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="D54" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
     </row>
     <row r="55" spans="1:4">
       <c r="A55" t="s">
         <v>44</v>
       </c>
       <c r="B55" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="C55" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="D55" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
     </row>
     <row r="56" spans="1:4">
       <c r="A56" t="s">
         <v>44</v>
       </c>
       <c r="B56" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="C56" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="D56" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="57" spans="1:4">
       <c r="A57" t="s">
         <v>44</v>
       </c>
       <c r="B57" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="C57" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="D57" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="58" spans="1:4">
       <c r="A58" t="s">
         <v>44</v>
       </c>
       <c r="B58" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="C58" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="D58" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
     </row>
     <row r="59" spans="1:4">
       <c r="A59" t="s">
         <v>44</v>
       </c>
       <c r="B59" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="C59" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="D59" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
     </row>
     <row r="60" spans="1:4">
       <c r="A60" t="s">
         <v>44</v>
       </c>
       <c r="B60" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="C60" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="D60" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="61" spans="1:4">
       <c r="A61" t="s">
         <v>44</v>
       </c>
       <c r="B61" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="C61" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="D61" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
     </row>
     <row r="62" spans="1:4">
       <c r="A62" t="s">
         <v>44</v>
       </c>
       <c r="B62" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="C62" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="D62" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
     </row>
     <row r="63" spans="1:4">
       <c r="A63" t="s">
         <v>44</v>
       </c>
       <c r="B63" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="C63" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="D63" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
     </row>
     <row r="64" spans="1:4">
       <c r="A64" t="s">
         <v>44</v>
       </c>
       <c r="B64" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="C64" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="D64" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
     </row>
     <row r="65" spans="1:4">
       <c r="A65" t="s">
         <v>44</v>
       </c>
       <c r="B65" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="C65" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="D65" t="s">
-        <v>62</v>
+        <v>118</v>
       </c>
     </row>
     <row r="66" spans="1:4">
       <c r="A66" t="s">
         <v>44</v>
       </c>
       <c r="B66" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="C66" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="D66" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
     </row>
     <row r="67" spans="1:4">
       <c r="A67" t="s">
         <v>44</v>
       </c>
       <c r="B67" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="C67" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="D67" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
     </row>
     <row r="68" spans="1:4">
       <c r="A68" t="s">
         <v>44</v>
       </c>
       <c r="B68" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="C68" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="D68" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
     </row>
     <row r="69" spans="1:4">
       <c r="A69" t="s">
         <v>44</v>
       </c>
       <c r="B69" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="C69" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="D69" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="70" spans="1:4">
       <c r="A70" t="s">
         <v>44</v>
       </c>
       <c r="B70" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="C70" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="D70" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="71" spans="1:4">
       <c r="A71" t="s">
         <v>44</v>
       </c>
       <c r="B71" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="C71" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="D71" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
     </row>
     <row r="72" spans="1:4">
       <c r="A72" t="s">
         <v>44</v>
       </c>
       <c r="B72" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="C72" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="D72" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
     </row>
     <row r="73" spans="1:4">
       <c r="A73" t="s">
         <v>44</v>
       </c>
       <c r="B73" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="C73" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="D73" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
     </row>
     <row r="74" spans="1:4">
       <c r="A74" t="s">
         <v>44</v>
       </c>
       <c r="B74" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="C74" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="D74" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
     </row>
     <row r="75" spans="1:4">
       <c r="A75" t="s">
         <v>44</v>
       </c>
       <c r="B75" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="C75" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="D75" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
     </row>
     <row r="76" spans="1:4">
       <c r="A76" t="s">
         <v>44</v>
       </c>
       <c r="B76" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="C76" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="D76" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="77" spans="1:4">
       <c r="A77" t="s">
         <v>44</v>
       </c>
       <c r="B77" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="C77" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="D77" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="78" spans="1:4">
       <c r="A78" t="s">
         <v>44</v>
       </c>
       <c r="B78" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="C78" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="D78" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="79" spans="1:4">
       <c r="A79" t="s">
         <v>44</v>
       </c>
       <c r="B79" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="C79" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="D79" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
     </row>
     <row r="80" spans="1:4">
       <c r="A80" t="s">
         <v>44</v>
       </c>
       <c r="B80" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="C80" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="D80" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
     </row>
     <row r="81" spans="1:4">
       <c r="A81" t="s">
         <v>44</v>
       </c>
       <c r="B81" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="C81" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="D81" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
     </row>
     <row r="82" spans="1:4">
       <c r="A82" t="s">
         <v>44</v>
       </c>
       <c r="B82" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="C82" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="D82" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
     </row>
     <row r="83" spans="1:4">
       <c r="A83" t="s">
         <v>44</v>
       </c>
       <c r="B83" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="C83" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="D83" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
     </row>
     <row r="84" spans="1:4">
       <c r="A84" t="s">
         <v>44</v>
       </c>
       <c r="B84" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="C84" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
       <c r="D84" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
     </row>
     <row r="85" spans="1:4">
       <c r="A85" t="s">
         <v>44</v>
       </c>
       <c r="B85" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="C85" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="D85" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="86" spans="1:4">
       <c r="A86" t="s">
         <v>44</v>
       </c>
       <c r="B86" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="C86" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="D86" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="87" spans="1:4">
       <c r="A87" t="s">
         <v>44</v>
       </c>
       <c r="B87" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="C87" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="D87" t="s">
-        <v>243</v>
+        <v>244</v>
       </c>
     </row>
     <row r="88" spans="1:4">
       <c r="A88" t="s">
         <v>44</v>
       </c>
       <c r="B88" t="s">
-        <v>244</v>
+        <v>245</v>
       </c>
       <c r="C88" t="s">
-        <v>245</v>
+        <v>246</v>
       </c>
       <c r="D88" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="89" spans="1:4">
       <c r="A89" t="s">
         <v>44</v>
       </c>
       <c r="B89" t="s">
-        <v>246</v>
+        <v>247</v>
       </c>
       <c r="C89" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
       <c r="D89" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
     </row>
     <row r="90" spans="1:4">
       <c r="A90" t="s">
         <v>44</v>
       </c>
       <c r="B90" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="C90" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
       <c r="D90" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
     </row>
     <row r="91" spans="1:4">
       <c r="A91" t="s">
         <v>44</v>
       </c>
       <c r="B91" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="C91" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
       <c r="D91" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
     </row>
     <row r="92" spans="1:4">
       <c r="A92" t="s">
         <v>44</v>
       </c>
       <c r="B92" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="C92" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
       <c r="D92" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
     </row>
     <row r="93" spans="1:4">
       <c r="A93" t="s">
         <v>44</v>
       </c>
       <c r="B93" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="C93" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
       <c r="D93" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
     </row>
     <row r="94" spans="1:4">
       <c r="A94" t="s">
         <v>44</v>
       </c>
       <c r="B94" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="C94" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
       <c r="D94" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
     </row>
     <row r="95" spans="1:4">
       <c r="A95" t="s">
         <v>44</v>
       </c>
       <c r="B95" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="C95" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
       <c r="D95" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="96" spans="1:4">
       <c r="A96" t="s">
         <v>44</v>
       </c>
       <c r="B96" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="C96" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="D96" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
     </row>
     <row r="97" spans="1:4">
       <c r="A97" t="s">
         <v>44</v>
       </c>
       <c r="B97" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="C97" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="D97" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
     </row>
     <row r="98" spans="1:4">
       <c r="A98" t="s">
         <v>44</v>
       </c>
       <c r="B98" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
       <c r="C98" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="D98" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
     </row>
     <row r="99" spans="1:4">
       <c r="A99" t="s">
         <v>44</v>
       </c>
       <c r="B99" t="s">
-        <v>274</v>
+        <v>275</v>
       </c>
       <c r="C99" t="s">
-        <v>275</v>
+        <v>276</v>
       </c>
       <c r="D99" t="s">
-        <v>276</v>
+        <v>277</v>
       </c>
     </row>
     <row r="100" spans="1:4">
       <c r="A100" t="s">
         <v>44</v>
       </c>
       <c r="B100" t="s">
-        <v>277</v>
+        <v>278</v>
       </c>
       <c r="C100" t="s">
-        <v>278</v>
+        <v>279</v>
       </c>
       <c r="D100" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
     </row>
     <row r="101" spans="1:4">
       <c r="A101" t="s">
         <v>44</v>
       </c>
       <c r="B101" t="s">
-        <v>279</v>
+        <v>280</v>
       </c>
       <c r="C101" t="s">
-        <v>280</v>
+        <v>281</v>
       </c>
       <c r="D101" t="s">
-        <v>281</v>
+        <v>282</v>
       </c>
     </row>
     <row r="102" spans="1:4">
       <c r="A102" t="s">
         <v>44</v>
       </c>
       <c r="B102" t="s">
-        <v>282</v>
+        <v>283</v>
       </c>
       <c r="C102" t="s">
-        <v>283</v>
+        <v>284</v>
       </c>
       <c r="D102" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
     </row>
     <row r="103" spans="1:4">
       <c r="A103" t="s">
         <v>44</v>
       </c>
       <c r="B103" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
       <c r="C103" t="s">
-        <v>286</v>
+        <v>287</v>
       </c>
       <c r="D103" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="104" spans="1:4">
       <c r="A104" t="s">
         <v>44</v>
       </c>
       <c r="B104" t="s">
-        <v>287</v>
+        <v>288</v>
       </c>
       <c r="C104" t="s">
-        <v>288</v>
+        <v>289</v>
       </c>
       <c r="D104" t="s">
-        <v>289</v>
+        <v>290</v>
       </c>
     </row>
     <row r="105" spans="1:4">
       <c r="A105" t="s">
         <v>44</v>
       </c>
       <c r="B105" t="s">
-        <v>290</v>
+        <v>291</v>
       </c>
       <c r="C105" t="s">
-        <v>291</v>
+        <v>292</v>
       </c>
       <c r="D105" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
     </row>
     <row r="106" spans="1:4">
       <c r="A106" t="s">
         <v>44</v>
       </c>
       <c r="B106" t="s">
-        <v>292</v>
+        <v>293</v>
       </c>
       <c r="C106" t="s">
-        <v>293</v>
+        <v>294</v>
       </c>
       <c r="D106" t="s">
-        <v>294</v>
+        <v>295</v>
       </c>
     </row>
     <row r="107" spans="1:4">
       <c r="A107" t="s">
         <v>44</v>
       </c>
       <c r="B107" t="s">
-        <v>295</v>
+        <v>296</v>
       </c>
       <c r="C107" t="s">
-        <v>296</v>
+        <v>297</v>
       </c>
       <c r="D107" t="s">
-        <v>297</v>
+        <v>298</v>
       </c>
     </row>
     <row r="108" spans="1:4">
       <c r="A108" t="s">
         <v>44</v>
       </c>
       <c r="B108" t="s">
-        <v>298</v>
+        <v>299</v>
       </c>
       <c r="C108" t="s">
-        <v>299</v>
+        <v>300</v>
       </c>
       <c r="D108" t="s">
-        <v>300</v>
+        <v>301</v>
       </c>
     </row>
     <row r="109" spans="1:4">
       <c r="A109" t="s">
         <v>44</v>
       </c>
       <c r="B109" t="s">
-        <v>301</v>
+        <v>302</v>
       </c>
       <c r="C109" t="s">
-        <v>302</v>
+        <v>303</v>
       </c>
       <c r="D109" t="s">
-        <v>303</v>
+        <v>304</v>
       </c>
     </row>
     <row r="110" spans="1:4">
       <c r="A110" t="s">
         <v>44</v>
       </c>
       <c r="B110" t="s">
-        <v>304</v>
+        <v>305</v>
       </c>
       <c r="C110" t="s">
-        <v>305</v>
+        <v>306</v>
       </c>
       <c r="D110" t="s">
-        <v>306</v>
+        <v>307</v>
       </c>
     </row>
     <row r="111" spans="1:4">
       <c r="A111" t="s">
         <v>44</v>
       </c>
       <c r="B111" t="s">
-        <v>307</v>
+        <v>308</v>
       </c>
       <c r="C111" t="s">
-        <v>308</v>
+        <v>309</v>
       </c>
       <c r="D111" t="s">
-        <v>309</v>
+        <v>310</v>
       </c>
     </row>
     <row r="112" spans="1:4">
       <c r="A112" t="s">
         <v>44</v>
       </c>
       <c r="B112" t="s">
-        <v>310</v>
+        <v>311</v>
       </c>
       <c r="C112" t="s">
-        <v>311</v>
+        <v>312</v>
       </c>
       <c r="D112" t="s">
-        <v>312</v>
+        <v>313</v>
       </c>
     </row>
     <row r="113" spans="1:4">
       <c r="A113" t="s">
         <v>44</v>
       </c>
       <c r="B113" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="C113" t="s">
-        <v>314</v>
+        <v>315</v>
       </c>
       <c r="D113" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="114" spans="1:4">
       <c r="A114" t="s">
         <v>44</v>
       </c>
       <c r="B114" t="s">
-        <v>315</v>
+        <v>316</v>
       </c>
       <c r="C114" t="s">
-        <v>316</v>
+        <v>317</v>
       </c>
       <c r="D114" t="s">
-        <v>317</v>
+        <v>318</v>
       </c>
     </row>
     <row r="115" spans="1:4">
       <c r="A115" t="s">
         <v>44</v>
       </c>
       <c r="B115" t="s">
-        <v>318</v>
+        <v>319</v>
       </c>
       <c r="C115" t="s">
-        <v>319</v>
+        <v>320</v>
       </c>
       <c r="D115" t="s">
-        <v>320</v>
+        <v>321</v>
       </c>
     </row>
     <row r="116" spans="1:4">
       <c r="A116" t="s">
         <v>44</v>
       </c>
       <c r="B116" t="s">
-        <v>321</v>
+        <v>322</v>
       </c>
       <c r="C116" t="s">
-        <v>322</v>
+        <v>323</v>
       </c>
       <c r="D116" t="s">
-        <v>323</v>
+        <v>324</v>
       </c>
     </row>
     <row r="117" spans="1:4">
       <c r="A117" t="s">
         <v>44</v>
       </c>
       <c r="B117" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="C117" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="D117" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
     </row>
     <row r="118" spans="1:4">
       <c r="A118" t="s">
         <v>44</v>
       </c>
       <c r="B118" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="C118" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
       <c r="D118" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
     </row>
     <row r="119" spans="1:4">
       <c r="A119" t="s">
         <v>44</v>
       </c>
       <c r="B119" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
       <c r="C119" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="D119" t="s">
-        <v>62</v>
+        <v>118</v>
       </c>
     </row>
     <row r="120" spans="1:4">
       <c r="A120" t="s">
         <v>44</v>
       </c>
       <c r="B120" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
       <c r="C120" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
       <c r="D120" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
     </row>
     <row r="121" spans="1:4">
       <c r="A121" t="s">
         <v>44</v>
       </c>
       <c r="B121" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
       <c r="C121" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="D121" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
     </row>
     <row r="122" spans="1:4">
       <c r="A122" t="s">
         <v>44</v>
       </c>
       <c r="B122" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
       <c r="C122" t="s">
-        <v>339</v>
+        <v>340</v>
       </c>
       <c r="D122" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="123" spans="1:4">
       <c r="A123" t="s">
         <v>44</v>
       </c>
       <c r="B123" t="s">
-        <v>340</v>
+        <v>341</v>
       </c>
       <c r="C123" t="s">
-        <v>341</v>
+        <v>342</v>
       </c>
       <c r="D123" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="124" spans="1:4">
       <c r="A124" t="s">
         <v>44</v>
       </c>
       <c r="B124" t="s">
-        <v>342</v>
+        <v>343</v>
       </c>
       <c r="C124" t="s">
-        <v>343</v>
+        <v>344</v>
       </c>
       <c r="D124" t="s">
-        <v>344</v>
+        <v>345</v>
       </c>
     </row>
     <row r="125" spans="1:4">
       <c r="A125" t="s">
         <v>44</v>
       </c>
       <c r="B125" t="s">
-        <v>345</v>
+        <v>346</v>
       </c>
       <c r="C125" t="s">
-        <v>346</v>
+        <v>347</v>
       </c>
       <c r="D125" t="s">
-        <v>347</v>
+        <v>348</v>
       </c>
     </row>
     <row r="126" spans="1:4">
       <c r="A126" t="s">
         <v>44</v>
       </c>
       <c r="B126" t="s">
-        <v>348</v>
+        <v>349</v>
       </c>
       <c r="C126" t="s">
-        <v>349</v>
+        <v>350</v>
       </c>
       <c r="D126" t="s">
-        <v>350</v>
+        <v>351</v>
       </c>
     </row>
     <row r="127" spans="1:4">
       <c r="A127" t="s">
         <v>44</v>
       </c>
       <c r="B127" t="s">
-        <v>351</v>
+        <v>352</v>
       </c>
       <c r="C127" t="s">
-        <v>352</v>
+        <v>353</v>
       </c>
       <c r="D127" t="s">
-        <v>353</v>
+        <v>354</v>
       </c>
     </row>
     <row r="128" spans="1:4">
       <c r="A128" t="s">
         <v>44</v>
       </c>
       <c r="B128" t="s">
-        <v>354</v>
+        <v>355</v>
       </c>
       <c r="C128" t="s">
-        <v>355</v>
+        <v>356</v>
       </c>
       <c r="D128" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="129" spans="1:4">
       <c r="A129" t="s">
         <v>44</v>
       </c>
       <c r="B129" t="s">
-        <v>356</v>
+        <v>357</v>
       </c>
       <c r="C129" t="s">
-        <v>357</v>
+        <v>358</v>
       </c>
       <c r="D129" t="s">
-        <v>309</v>
+        <v>310</v>
       </c>
     </row>
     <row r="130" spans="1:4">
       <c r="A130" t="s">
         <v>44</v>
       </c>
       <c r="B130" t="s">
-        <v>358</v>
+        <v>359</v>
       </c>
       <c r="C130" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
       <c r="D130" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
     </row>
     <row r="131" spans="1:4">
       <c r="A131" t="s">
         <v>44</v>
       </c>
       <c r="B131" t="s">
-        <v>361</v>
+        <v>362</v>
       </c>
       <c r="C131" t="s">
-        <v>362</v>
+        <v>363</v>
       </c>
       <c r="D131" t="s">
-        <v>62</v>
+        <v>118</v>
       </c>
     </row>
     <row r="132" spans="1:4">
       <c r="A132" t="s">
         <v>44</v>
       </c>
       <c r="B132" t="s">
-        <v>363</v>
+        <v>364</v>
       </c>
       <c r="C132" t="s">
-        <v>364</v>
+        <v>365</v>
       </c>
       <c r="D132" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="133" spans="1:4">
       <c r="A133" t="s">
         <v>44</v>
       </c>
       <c r="B133" t="s">
-        <v>365</v>
+        <v>366</v>
       </c>
       <c r="C133" t="s">
-        <v>366</v>
+        <v>367</v>
       </c>
       <c r="D133" t="s">
-        <v>367</v>
+        <v>368</v>
       </c>
     </row>
     <row r="134" spans="1:4">
       <c r="A134" t="s">
         <v>44</v>
       </c>
       <c r="B134" t="s">
-        <v>368</v>
+        <v>369</v>
       </c>
       <c r="C134" t="s">
-        <v>369</v>
+        <v>370</v>
       </c>
       <c r="D134" t="s">
-        <v>370</v>
+        <v>371</v>
       </c>
     </row>
     <row r="135" spans="1:4">
       <c r="A135" t="s">
         <v>44</v>
       </c>
       <c r="B135" t="s">
-        <v>371</v>
+        <v>372</v>
       </c>
       <c r="C135" t="s">
-        <v>372</v>
+        <v>373</v>
       </c>
       <c r="D135" t="s">
-        <v>373</v>
+        <v>374</v>
       </c>
     </row>
     <row r="136" spans="1:4">
       <c r="A136" t="s">
         <v>44</v>
       </c>
       <c r="B136" t="s">
-        <v>374</v>
+        <v>375</v>
       </c>
       <c r="C136" t="s">
-        <v>375</v>
+        <v>376</v>
       </c>
       <c r="D136" t="s">
-        <v>376</v>
+        <v>377</v>
       </c>
     </row>
     <row r="137" spans="1:4">
       <c r="A137" t="s">
         <v>44</v>
       </c>
       <c r="B137" t="s">
-        <v>377</v>
+        <v>378</v>
       </c>
       <c r="C137" t="s">
-        <v>378</v>
+        <v>379</v>
       </c>
       <c r="D137" t="s">
-        <v>309</v>
+        <v>310</v>
       </c>
     </row>
     <row r="138" spans="1:4">
       <c r="A138" t="s">
         <v>44</v>
       </c>
       <c r="B138" t="s">
-        <v>379</v>
+        <v>380</v>
       </c>
       <c r="C138" t="s">
-        <v>380</v>
+        <v>381</v>
       </c>
       <c r="D138" t="s">
-        <v>381</v>
+        <v>382</v>
       </c>
     </row>
     <row r="139" spans="1:4">
       <c r="A139" t="s">
         <v>44</v>
       </c>
       <c r="B139" t="s">
-        <v>382</v>
+        <v>383</v>
       </c>
       <c r="C139" t="s">
-        <v>383</v>
+        <v>384</v>
       </c>
       <c r="D139" t="s">
-        <v>384</v>
+        <v>385</v>
       </c>
     </row>
     <row r="140" spans="1:4">
       <c r="A140" t="s">
         <v>44</v>
       </c>
       <c r="B140" t="s">
-        <v>385</v>
+        <v>386</v>
       </c>
       <c r="C140" t="s">
-        <v>386</v>
+        <v>387</v>
       </c>
       <c r="D140" t="s">
-        <v>387</v>
+        <v>388</v>
       </c>
     </row>
     <row r="141" spans="1:4">
       <c r="A141" t="s">
-        <v>388</v>
+        <v>389</v>
       </c>
       <c r="B141" t="s">
-        <v>389</v>
+        <v>390</v>
       </c>
       <c r="C141" t="s">
-        <v>390</v>
+        <v>391</v>
       </c>
       <c r="D141" t="s">
-        <v>391</v>
+        <v>392</v>
       </c>
     </row>
     <row r="142" spans="1:4">
       <c r="A142" t="s">
-        <v>388</v>
+        <v>389</v>
       </c>
       <c r="B142" t="s">
-        <v>392</v>
+        <v>393</v>
       </c>
       <c r="C142" t="s">
-        <v>393</v>
+        <v>394</v>
       </c>
       <c r="D142" t="s">
-        <v>394</v>
+        <v>395</v>
       </c>
     </row>
     <row r="143" spans="1:4">
       <c r="A143" t="s">
-        <v>388</v>
+        <v>389</v>
       </c>
       <c r="B143" t="s">
-        <v>395</v>
+        <v>396</v>
       </c>
       <c r="C143" t="s">
-        <v>396</v>
+        <v>397</v>
       </c>
       <c r="D143" t="s">
-        <v>397</v>
+        <v>398</v>
       </c>
     </row>
     <row r="144" spans="1:4">
       <c r="A144" t="s">
-        <v>388</v>
+        <v>389</v>
       </c>
       <c r="B144" t="s">
-        <v>398</v>
+        <v>399</v>
       </c>
       <c r="C144" t="s">
-        <v>399</v>
+        <v>400</v>
       </c>
       <c r="D144" t="s">
-        <v>400</v>
+        <v>401</v>
       </c>
     </row>
     <row r="145" spans="1:4">
       <c r="A145" t="s">
-        <v>388</v>
+        <v>389</v>
       </c>
       <c r="B145" t="s">
-        <v>401</v>
+        <v>402</v>
       </c>
       <c r="C145" t="s">
-        <v>402</v>
+        <v>403</v>
       </c>
       <c r="D145" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
     </row>
     <row r="146" spans="1:4">
       <c r="A146" t="s">
-        <v>388</v>
+        <v>389</v>
       </c>
       <c r="B146" t="s">
-        <v>403</v>
+        <v>404</v>
       </c>
       <c r="C146" t="s">
-        <v>404</v>
+        <v>405</v>
       </c>
       <c r="D146" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
     </row>
     <row r="147" spans="1:4">
       <c r="A147" t="s">
-        <v>388</v>
+        <v>389</v>
       </c>
       <c r="B147" t="s">
-        <v>405</v>
+        <v>406</v>
       </c>
       <c r="C147" t="s">
-        <v>406</v>
+        <v>407</v>
       </c>
       <c r="D147" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
     </row>
     <row r="148" spans="1:4">
       <c r="A148" t="s">
-        <v>388</v>
+        <v>389</v>
       </c>
       <c r="B148" t="s">
-        <v>407</v>
+        <v>408</v>
       </c>
       <c r="C148" t="s">
-        <v>408</v>
+        <v>409</v>
       </c>
       <c r="D148" t="s">
-        <v>409</v>
+        <v>410</v>
       </c>
     </row>
     <row r="149" spans="1:4">
       <c r="A149" t="s">
-        <v>388</v>
+        <v>389</v>
       </c>
       <c r="B149" t="s">
-        <v>410</v>
+        <v>411</v>
       </c>
       <c r="C149" t="s">
-        <v>411</v>
+        <v>412</v>
       </c>
       <c r="D149" t="s">
-        <v>412</v>
+        <v>413</v>
       </c>
     </row>
     <row r="150" spans="1:4">
       <c r="A150" t="s">
-        <v>388</v>
+        <v>389</v>
       </c>
       <c r="B150" t="s">
-        <v>413</v>
+        <v>414</v>
       </c>
       <c r="C150" t="s">
-        <v>414</v>
+        <v>415</v>
       </c>
       <c r="D150" t="s">
-        <v>397</v>
+        <v>398</v>
       </c>
     </row>
     <row r="151" spans="1:4">
       <c r="A151" t="s">
-        <v>388</v>
+        <v>389</v>
       </c>
       <c r="B151" t="s">
-        <v>415</v>
+        <v>416</v>
       </c>
       <c r="C151" t="s">
-        <v>416</v>
+        <v>417</v>
       </c>
       <c r="D151" t="s">
-        <v>417</v>
+        <v>418</v>
       </c>
     </row>
     <row r="152" spans="1:4">
       <c r="A152" t="s">
-        <v>388</v>
+        <v>389</v>
       </c>
       <c r="B152" t="s">
-        <v>418</v>
+        <v>419</v>
       </c>
       <c r="C152" t="s">
-        <v>419</v>
+        <v>420</v>
       </c>
       <c r="D152" t="s">
-        <v>420</v>
+        <v>421</v>
       </c>
     </row>
     <row r="153" spans="1:4">
       <c r="A153" t="s">
-        <v>388</v>
+        <v>389</v>
       </c>
       <c r="B153" t="s">
-        <v>421</v>
+        <v>422</v>
       </c>
       <c r="C153" t="s">
-        <v>422</v>
+        <v>423</v>
       </c>
       <c r="D153" t="s">
-        <v>423</v>
+        <v>424</v>
       </c>
     </row>
     <row r="154" spans="1:4">
       <c r="A154" t="s">
-        <v>388</v>
+        <v>389</v>
       </c>
       <c r="B154" t="s">
-        <v>424</v>
+        <v>425</v>
       </c>
       <c r="C154" t="s">
-        <v>425</v>
+        <v>426</v>
       </c>
       <c r="D154" t="s">
-        <v>391</v>
+        <v>392</v>
       </c>
     </row>
     <row r="155" spans="1:4">
       <c r="A155" t="s">
-        <v>388</v>
+        <v>389</v>
       </c>
       <c r="B155" t="s">
-        <v>426</v>
+        <v>427</v>
       </c>
       <c r="C155" t="s">
-        <v>427</v>
+        <v>428</v>
       </c>
       <c r="D155" t="s">
-        <v>428</v>
+        <v>429</v>
       </c>
     </row>
     <row r="156" spans="1:4">
       <c r="A156" t="s">
-        <v>388</v>
+        <v>389</v>
       </c>
       <c r="B156" t="s">
-        <v>429</v>
+        <v>430</v>
       </c>
       <c r="C156" t="s">
-        <v>430</v>
+        <v>431</v>
       </c>
       <c r="D156" t="s">
-        <v>431</v>
+        <v>432</v>
       </c>
     </row>
     <row r="157" spans="1:4">
       <c r="A157" t="s">
-        <v>388</v>
+        <v>389</v>
       </c>
       <c r="B157" t="s">
-        <v>432</v>
+        <v>433</v>
       </c>
       <c r="C157" t="s">
-        <v>433</v>
+        <v>434</v>
       </c>
       <c r="D157" t="s">
-        <v>394</v>
+        <v>395</v>
       </c>
     </row>
     <row r="158" spans="1:4">
       <c r="A158" t="s">
-        <v>388</v>
+        <v>389</v>
       </c>
       <c r="B158" t="s">
-        <v>434</v>
+        <v>435</v>
       </c>
       <c r="C158" t="s">
-        <v>435</v>
+        <v>436</v>
       </c>
       <c r="D158" t="s">
-        <v>394</v>
+        <v>395</v>
       </c>
     </row>
     <row r="159" spans="1:4">
       <c r="A159" t="s">
-        <v>388</v>
+        <v>389</v>
       </c>
       <c r="B159" t="s">
-        <v>436</v>
+        <v>437</v>
       </c>
       <c r="C159" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
       <c r="D159" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
     </row>
     <row r="160" spans="1:4">
       <c r="A160" t="s">
-        <v>388</v>
+        <v>389</v>
       </c>
       <c r="B160" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="C160" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
       <c r="D160" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
     </row>
     <row r="161" spans="1:4">
       <c r="A161" t="s">
-        <v>388</v>
+        <v>389</v>
       </c>
       <c r="B161" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="C161" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
       <c r="D161" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="162" spans="1:4">
       <c r="A162" t="s">
-        <v>388</v>
+        <v>389</v>
       </c>
       <c r="B162" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
       <c r="C162" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="D162" t="s">
-        <v>446</v>
+        <v>447</v>
       </c>
     </row>
     <row r="163" spans="1:4">
       <c r="A163" t="s">
-        <v>388</v>
+        <v>389</v>
       </c>
       <c r="B163" t="s">
-        <v>447</v>
+        <v>448</v>
       </c>
       <c r="C163" t="s">
-        <v>448</v>
+        <v>449</v>
       </c>
       <c r="D163" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
     </row>
     <row r="164" spans="1:4">
       <c r="A164" t="s">
-        <v>388</v>
+        <v>389</v>
       </c>
       <c r="B164" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
       <c r="C164" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
       <c r="D164" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
     </row>
     <row r="165" spans="1:4">
       <c r="A165" t="s">
-        <v>388</v>
+        <v>389</v>
       </c>
       <c r="B165" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
       <c r="C165" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="D165" t="s">
-        <v>394</v>
+        <v>395</v>
       </c>
     </row>
     <row r="166" spans="1:4">
       <c r="A166" t="s">
-        <v>388</v>
+        <v>389</v>
       </c>
       <c r="B166" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="C166" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
       <c r="D166" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
     </row>
     <row r="167" spans="1:4">
       <c r="A167" t="s">
-        <v>388</v>
+        <v>389</v>
       </c>
       <c r="B167" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="C167" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="D167" t="s">
-        <v>460</v>
+        <v>461</v>
       </c>
     </row>
     <row r="168" spans="1:4">
       <c r="A168" t="s">
-        <v>388</v>
+        <v>389</v>
       </c>
       <c r="B168" t="s">
-        <v>461</v>
+        <v>462</v>
       </c>
       <c r="C168" t="s">
-        <v>462</v>
+        <v>463</v>
       </c>
       <c r="D168" t="s">
-        <v>391</v>
+        <v>392</v>
       </c>
     </row>
     <row r="169" spans="1:4">
       <c r="A169" t="s">
-        <v>388</v>
+        <v>389</v>
       </c>
       <c r="B169" t="s">
-        <v>463</v>
+        <v>464</v>
       </c>
       <c r="C169" t="s">
-        <v>464</v>
+        <v>465</v>
       </c>
       <c r="D169" t="s">
-        <v>465</v>
+        <v>466</v>
       </c>
     </row>
     <row r="170" spans="1:4">
       <c r="A170" t="s">
-        <v>388</v>
+        <v>389</v>
       </c>
       <c r="B170" t="s">
-        <v>466</v>
+        <v>467</v>
       </c>
       <c r="C170" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
       <c r="D170" t="s">
-        <v>420</v>
+        <v>421</v>
       </c>
     </row>
     <row r="171" spans="1:4">
       <c r="A171" t="s">
-        <v>388</v>
+        <v>389</v>
       </c>
       <c r="B171" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="C171" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
       <c r="D171" t="s">
-        <v>431</v>
+        <v>432</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">