--- v8 (2026-08-31)
+++ v9 (2026-09-20)
@@ -112,51 +112,51 @@
 * Ghule TM, Phani V, Somvanshi VS, Patil M, Bhattacharyya S, Khan MR (2020) Further observations on Meloidogyne enterolobii (Nematoda: Meloidogynidae) infecting guava (Psidium guajava) in India. Journal of Nematology 52(1), 1-9.
 * Gomes VM, Souza RM, Midorikawa G, Miller R, Almeida AM (2012) Guava decline: evidence of nationwide incidence in Brazil. Nematropica 42, 153–162.</t>
   </si>
   <si>
     <t>LYPES</t>
   </si>
   <si>
     <t>Solanum lycopersicum</t>
   </si>
   <si>
     <t>* Yang B, Eisenback JD (1983) Meloidogyne enterolobii n.sp. (Meloidogynidae), a root-knot nematode parasitizing pacara earpot tree in China. Journal of Nematology 15(3), 381–391
 * Brito JA, Kaur R, Cetintas R, Stanley JD, Mendes ML, McAvoy EJ, Powers TO, Dickson DW (2008) Identification and isozyme characterization of Meloidogyne spp. infecting horticultural and agronomic drops, and weeds in Florida. Nematology 10(5), 757-766. https://doi.org/10.1163/156854108785787253
 ------- confirmed host as Solanum esculentum
 * Kiewnick S, Karssen G, Brito JA, Oggenfuss M, Frey JE (2008) First report of root-knot nematode Meloidogyne enterolobii on tomato and cucumber in Switzerland. Plant Disease. 92, 1370.
 ------- confirmed host.</t>
   </si>
   <si>
     <t>SOLME</t>
   </si>
   <si>
     <t>Solanum melongena</t>
   </si>
   <si>
     <t>* Rammah A, Hirschmann H (1988) Meloidogyne mayaguensis n. sp. (Meloidogynidae), a root-knot nematode from Puerto Rico. Journal of Nematology 20(1), 58-69.
 ------- confirmed host.
-* Salazar-Mesta RJ, Carrillo-Fasio JA, Tovar-Pedraza JM, Garcia-Estrada RS, Mora-Romero GA, Vega-Hernández R, Torres-López J (2022)  First report of the root-knot nematode Meloidogyne enterolobii parasitizing gggplant in Mexico. Plant Disease. https://doi.org/10.1094/PDIS-08-22-1846-PDN</t>
+* Salazar-Mesta RJ, Carrillo-Fasio JA, Tovar-Pedraza JM, Garcia-Estrada RS, Mora-Romero GA, Vega-Hernández R, Torres-López J (2022)  First report of the root-knot nematode Meloidogyne enterolobii parasitizing eggplant in Mexico. Plant Disease. https://doi.org/10.1094/PDIS-08-22-1846-PDN</t>
   </si>
   <si>
     <t>Wild/Weed</t>
   </si>
   <si>
     <t>ALZVA</t>
   </si>
   <si>
     <t>Alysicarpus vaginalis</t>
   </si>
   <si>
     <t>* Bond SJ, Huston DC, Patel S, Hodda M, Yadav S, Bellgard SE (2024) Scientific data and background behind the first detection of Meloidogyne enterolobii in Australia. Australasian Plant Disease Notes 19, 16. https://doi.org/10.1007/s13314-024-00539-0</t>
   </si>
   <si>
     <t>BIDPI</t>
   </si>
   <si>
     <t>Bidens pilosa</t>
   </si>
   <si>
     <t>* Brito JA, Kaur R, Cetintas R, Stanley JD, Mendes ML, McAvoy EJ, Powers TO, Dickson DW (2008) Identification and isozyme characterization of Meloidogyne spp. infecting horticultural and agronomic drops, and weeds in Florida. Nematology 10(5), 757-766. https://doi.org/10.1163/156854108785787253
 ------- confirmed host</t>
   </si>
   <si>
     <t>COSSS</t>
@@ -527,50 +527,66 @@
 ------- greenhouse study</t>
   </si>
   <si>
     <t>CUMSA</t>
   </si>
   <si>
     <t>Cucumis sativus</t>
   </si>
   <si>
     <t>* Gómez-González G, Márquez-Zequera I, Cruz-Lachica I, Osuna-García LA, García-Estrada RS (2020) First report of Meloidogyne enterolobii parasitizing cucumber in Sinaloa, Mexico. Plant Disease 104(4), p 1260.
 * Kiewnick S, Karssen G, Brito JA, Oggenfuss M, Frey JE (2008) First report of root-knot nematode Meloidogyne enterolobii on tomato and cucumber in Switzerland. Plant Disease. 92, 1370.</t>
   </si>
   <si>
     <t>CUUMO</t>
   </si>
   <si>
     <t>Cucurbita moschata</t>
   </si>
   <si>
     <t>* Bond SJ, Huston DC, Patel S, Hodda M, Yadav S, Bellgard SE (2024) Scientific data and background behind the first detection of Meloidogyne enterolobii in Australia. Australasian Plant Disease Notes 19, 16. https://doi.org/10.1007/s13314-024-00539-0
 ------- host in natural condition. 
 * Marques, MLS, Pimentel JP, Tavares OCH, Veiga CFM, Berbara RLL (2012) Host suitability of different plant species to Meloidogyne enterolobii in the state of Rio de Janeiro. Nematropica 42:304-313.
 ------- experimental</t>
   </si>
   <si>
+    <t>CUUPE</t>
+  </si>
+  <si>
+    <t>Cucurbita pepo</t>
+  </si>
+  <si>
+    <t>* Carneiro RG, Monaco APA, Moritz MP, Nakamura KC, Scherer A (2006) Identificacao de Meloidogyne mayaguensis em goiabeira e em plantas invasoras, em solo argiloso, no Estado do Parana (Identification of Meloidogyne mayaguensis in guava and weeds, in loam soil in Parana State. Nematologia Brasileira 30(3), 293–298.
+------- confirmed host
+* Brito JA, Stanley JD, Mendes ML, Cetintas R, Dickson DW (2007) Host status of selected cultivated plants to Meloidogyne mayaguensis in Florida. Nematropica 37(1), 65–71.
+------- greenhouse study
+* Brito JA, Stanley JD, Mendes ML, Cetintas R, Dickson DW (2007) Host status of selected cultivated plants to Meloidogyne mayaguensis in Florida. Nematropica 37(1), 65–71.
+------- greenhouse study
+* Garrido F, Hernández Juárez A, Ramírez-Suárez A, Vasquez-Gutierrez U, Sánchez A et al. (2026) First detection of root-knot nematode Meloidogyne enterolobii (Nematoda: Meloidogynidae) parasitizing zucchini (Cucurbita pepo L.) in Hidalgo, Mexico. Plant Disease. https://doi.org/10.1094/PDIS-05-26-0982-PDN
+---confirmed field infestation</t>
+  </si>
+  <si>
     <t>CURLO</t>
   </si>
   <si>
     <t>Curcuma longa</t>
   </si>
   <si>
     <t>* Hall M, Lawrence K, Groover W, Shannon D, Gonzalez T (2017) First report of the root-knot nematode (Meloidogyne incognita) on Curcuma longa in the United States. Plant Disease 101(10), 1826. https://doi.org/10.1094/PDIS-03-17-0409-PDN
  Xian MY, Ma MW, Yang MY, Li MX, Yang Y, Yang B, Zhao Y (2026) First report of root-knot disease caused by Meloidogyne enterolobii on Curcuma longa in Yunnan, China. Plant Disease (early view) https://doi.org/10.1094/PDIS-11-25-2252-PDN</t>
   </si>
   <si>
     <t>DAUCA</t>
   </si>
   <si>
     <t>Daucus carota</t>
   </si>
   <si>
     <t>* Wang YF, Xiao S, Huang YK, Zhou Z, Zhang SS, Liu GK (2014) First report of Meloidogyne enterolobii on carrot in China. Plant Disease 98(7), 1019.</t>
   </si>
   <si>
     <t>DIURO</t>
   </si>
   <si>
     <t>Dioscorea rotundata</t>
   </si>
   <si>
@@ -1425,64 +1441,50 @@
     <t>* Kokalis-Burelle N, Brito JA, Hartman RD (2017) Susceptibility of seven caladium (Caladium x hortulanum) cultivars to Meloidogyne arenaria, M. enterolobii, M. floridensis, M. incognita, and M. javanica. Journal of Nematology 49(4), 457-461.</t>
   </si>
   <si>
     <t>CNAEN</t>
   </si>
   <si>
     <t>Canavalia ensiformis</t>
   </si>
   <si>
     <t>CIEAR</t>
   </si>
   <si>
     <t>Cicer arietinum</t>
   </si>
   <si>
     <t>* Bernardes Neto JF, Pinheiro JB, Silva GO, Biscaia D, Macedo AG, Silva PP, Nascimento WM (2019) Reação de genótipos de grão-de-bico aos nematoides-das-galhas Meloidogyne incognita raça 1 e Meloidogyne enterolobii (Reaction of chickpea genotypes to root-knot nematodes Meloidogyne incognita race 1 and Meloidogyne enterolobii). Revista Agraria Academica 2, 63-70.</t>
   </si>
   <si>
     <t>CVTJU</t>
   </si>
   <si>
     <t>Crotalaria juncea</t>
   </si>
   <si>
     <t>* Guimaraes LMP, Moura RM de, Pedrosa EMR (2003) Meloidogyne mayaguensis parasitism on different plant species. Nematologia Brasileira, 27(2), 139-145.
-------- greenhouse study</t>
-  </si>
-[...7 lines deleted...]
-    <t>* Carneiro RG, Monaco APA, Moritz MP, Nakamura KC, Scherer A (2006) Identificacao de Meloidogyne mayaguensis em goiabeira e em plantas invasoras, em solo argiloso, no Estado do Parana (Identification of Meloidogyne mayaguensis in guava and weeds, in loam soil in Parana State. Nematologia Brasileira 30(3), 293–298.
-------- confirmed host
-* Brito JA, Stanley JD, Mendes ML, Cetintas R, Dickson DW (2007) Host status of selected cultivated plants to Meloidogyne mayaguensis in Florida. Nematropica 37(1), 65–71.
-------- greenhouse study
-* Brito JA, Stanley JD, Mendes ML, Cetintas R, Dickson DW (2007) Host status of selected cultivated plants to Meloidogyne mayaguensis in Florida. Nematropica 37(1), 65–71.
 ------- greenhouse study</t>
   </si>
   <si>
     <t>ACAAB</t>
   </si>
   <si>
     <t>Faidherbia albida</t>
   </si>
   <si>
     <t>FTOVI</t>
   </si>
   <si>
     <t>Fatoua villosa</t>
   </si>
   <si>
     <t>* Brito JA, Stanley J, Cetintas R, Powers T, Inserra R, McAvoy G, Crow B, Dickson D (2004 a) Meloidogyne mayaguensis a new plant nematode species, poses threat for vegetable production in Florida. 2004 Annual international research conference on methyl bromide alternatives and emissions reductions. Conference proceedings. On-line available at www.mbao.org.</t>
   </si>
   <si>
     <t>FIUCA</t>
   </si>
   <si>
     <t>Ficus carica</t>
   </si>
   <si>
     <t>* Freitas VM, Correa VR, Carneiro MDG, Silva JG, Gomes CB, Mattos JK, Somavilla L &amp; Carneiro RMDG (2014) Host status of fruit plants to Meloidogyne enterolobii. Journal of Nematology 46(2), 165. (abstract)
@@ -2727,121 +2729,121 @@
     <row r="55" spans="1:4">
       <c r="A55" t="s">
         <v>44</v>
       </c>
       <c r="B55" t="s">
         <v>157</v>
       </c>
       <c r="C55" t="s">
         <v>158</v>
       </c>
       <c r="D55" t="s">
         <v>159</v>
       </c>
     </row>
     <row r="56" spans="1:4">
       <c r="A56" t="s">
         <v>44</v>
       </c>
       <c r="B56" t="s">
         <v>160</v>
       </c>
       <c r="C56" t="s">
         <v>161</v>
       </c>
       <c r="D56" t="s">
-        <v>16</v>
+        <v>162</v>
       </c>
     </row>
     <row r="57" spans="1:4">
       <c r="A57" t="s">
         <v>44</v>
       </c>
       <c r="B57" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="C57" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="D57" t="s">
-        <v>59</v>
+        <v>16</v>
       </c>
     </row>
     <row r="58" spans="1:4">
       <c r="A58" t="s">
         <v>44</v>
       </c>
       <c r="B58" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="C58" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="D58" t="s">
-        <v>166</v>
+        <v>59</v>
       </c>
     </row>
     <row r="59" spans="1:4">
       <c r="A59" t="s">
         <v>44</v>
       </c>
       <c r="B59" t="s">
         <v>167</v>
       </c>
       <c r="C59" t="s">
         <v>168</v>
       </c>
       <c r="D59" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="60" spans="1:4">
       <c r="A60" t="s">
         <v>44</v>
       </c>
       <c r="B60" t="s">
         <v>170</v>
       </c>
       <c r="C60" t="s">
         <v>171</v>
       </c>
       <c r="D60" t="s">
-        <v>59</v>
+        <v>172</v>
       </c>
     </row>
     <row r="61" spans="1:4">
       <c r="A61" t="s">
         <v>44</v>
       </c>
       <c r="B61" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="C61" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="D61" t="s">
-        <v>174</v>
+        <v>59</v>
       </c>
     </row>
     <row r="62" spans="1:4">
       <c r="A62" t="s">
         <v>44</v>
       </c>
       <c r="B62" t="s">
         <v>175</v>
       </c>
       <c r="C62" t="s">
         <v>176</v>
       </c>
       <c r="D62" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="63" spans="1:4">
       <c r="A63" t="s">
         <v>44</v>
       </c>
       <c r="B63" t="s">
         <v>178</v>
       </c>
       <c r="C63" t="s">
         <v>179</v>
@@ -2853,247 +2855,247 @@
     <row r="64" spans="1:4">
       <c r="A64" t="s">
         <v>44</v>
       </c>
       <c r="B64" t="s">
         <v>181</v>
       </c>
       <c r="C64" t="s">
         <v>182</v>
       </c>
       <c r="D64" t="s">
         <v>183</v>
       </c>
     </row>
     <row r="65" spans="1:4">
       <c r="A65" t="s">
         <v>44</v>
       </c>
       <c r="B65" t="s">
         <v>184</v>
       </c>
       <c r="C65" t="s">
         <v>185</v>
       </c>
       <c r="D65" t="s">
-        <v>118</v>
+        <v>186</v>
       </c>
     </row>
     <row r="66" spans="1:4">
       <c r="A66" t="s">
         <v>44</v>
       </c>
       <c r="B66" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="C66" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="D66" t="s">
-        <v>188</v>
+        <v>118</v>
       </c>
     </row>
     <row r="67" spans="1:4">
       <c r="A67" t="s">
         <v>44</v>
       </c>
       <c r="B67" t="s">
         <v>189</v>
       </c>
       <c r="C67" t="s">
         <v>190</v>
       </c>
       <c r="D67" t="s">
         <v>191</v>
       </c>
     </row>
     <row r="68" spans="1:4">
       <c r="A68" t="s">
         <v>44</v>
       </c>
       <c r="B68" t="s">
         <v>192</v>
       </c>
       <c r="C68" t="s">
         <v>193</v>
       </c>
       <c r="D68" t="s">
         <v>194</v>
       </c>
     </row>
     <row r="69" spans="1:4">
       <c r="A69" t="s">
         <v>44</v>
       </c>
       <c r="B69" t="s">
         <v>195</v>
       </c>
       <c r="C69" t="s">
         <v>196</v>
       </c>
       <c r="D69" t="s">
-        <v>59</v>
+        <v>197</v>
       </c>
     </row>
     <row r="70" spans="1:4">
       <c r="A70" t="s">
         <v>44</v>
       </c>
       <c r="B70" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="C70" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="D70" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="71" spans="1:4">
       <c r="A71" t="s">
         <v>44</v>
       </c>
       <c r="B71" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="C71" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="D71" t="s">
-        <v>201</v>
+        <v>59</v>
       </c>
     </row>
     <row r="72" spans="1:4">
       <c r="A72" t="s">
         <v>44</v>
       </c>
       <c r="B72" t="s">
         <v>202</v>
       </c>
       <c r="C72" t="s">
         <v>203</v>
       </c>
       <c r="D72" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="73" spans="1:4">
       <c r="A73" t="s">
         <v>44</v>
       </c>
       <c r="B73" t="s">
         <v>205</v>
       </c>
       <c r="C73" t="s">
         <v>206</v>
       </c>
       <c r="D73" t="s">
-        <v>177</v>
+        <v>207</v>
       </c>
     </row>
     <row r="74" spans="1:4">
       <c r="A74" t="s">
         <v>44</v>
       </c>
       <c r="B74" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="C74" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="D74" t="s">
-        <v>209</v>
+        <v>180</v>
       </c>
     </row>
     <row r="75" spans="1:4">
       <c r="A75" t="s">
         <v>44</v>
       </c>
       <c r="B75" t="s">
         <v>210</v>
       </c>
       <c r="C75" t="s">
         <v>211</v>
       </c>
       <c r="D75" t="s">
-        <v>121</v>
+        <v>212</v>
       </c>
     </row>
     <row r="76" spans="1:4">
       <c r="A76" t="s">
         <v>44</v>
       </c>
       <c r="B76" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="C76" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="D76" t="s">
-        <v>53</v>
+        <v>121</v>
       </c>
     </row>
     <row r="77" spans="1:4">
       <c r="A77" t="s">
         <v>44</v>
       </c>
       <c r="B77" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="C77" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="D77" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="78" spans="1:4">
       <c r="A78" t="s">
         <v>44</v>
       </c>
       <c r="B78" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="C78" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="D78" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="79" spans="1:4">
       <c r="A79" t="s">
         <v>44</v>
       </c>
       <c r="B79" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="C79" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="D79" t="s">
-        <v>220</v>
+        <v>53</v>
       </c>
     </row>
     <row r="80" spans="1:4">
       <c r="A80" t="s">
         <v>44</v>
       </c>
       <c r="B80" t="s">
         <v>221</v>
       </c>
       <c r="C80" t="s">
         <v>222</v>
       </c>
       <c r="D80" t="s">
         <v>223</v>
       </c>
     </row>
     <row r="81" spans="1:4">
       <c r="A81" t="s">
         <v>44</v>
       </c>
       <c r="B81" t="s">
         <v>224</v>
       </c>
       <c r="C81" t="s">
         <v>225</v>
@@ -3175,65 +3177,65 @@
     <row r="87" spans="1:4">
       <c r="A87" t="s">
         <v>44</v>
       </c>
       <c r="B87" t="s">
         <v>242</v>
       </c>
       <c r="C87" t="s">
         <v>243</v>
       </c>
       <c r="D87" t="s">
         <v>244</v>
       </c>
     </row>
     <row r="88" spans="1:4">
       <c r="A88" t="s">
         <v>44</v>
       </c>
       <c r="B88" t="s">
         <v>245</v>
       </c>
       <c r="C88" t="s">
         <v>246</v>
       </c>
       <c r="D88" t="s">
-        <v>53</v>
+        <v>247</v>
       </c>
     </row>
     <row r="89" spans="1:4">
       <c r="A89" t="s">
         <v>44</v>
       </c>
       <c r="B89" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
       <c r="C89" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="D89" t="s">
-        <v>249</v>
+        <v>53</v>
       </c>
     </row>
     <row r="90" spans="1:4">
       <c r="A90" t="s">
         <v>44</v>
       </c>
       <c r="B90" t="s">
         <v>250</v>
       </c>
       <c r="C90" t="s">
         <v>251</v>
       </c>
       <c r="D90" t="s">
         <v>252</v>
       </c>
     </row>
     <row r="91" spans="1:4">
       <c r="A91" t="s">
         <v>44</v>
       </c>
       <c r="B91" t="s">
         <v>253</v>
       </c>
       <c r="C91" t="s">
         <v>254</v>
@@ -3273,205 +3275,205 @@
     <row r="94" spans="1:4">
       <c r="A94" t="s">
         <v>44</v>
       </c>
       <c r="B94" t="s">
         <v>262</v>
       </c>
       <c r="C94" t="s">
         <v>263</v>
       </c>
       <c r="D94" t="s">
         <v>264</v>
       </c>
     </row>
     <row r="95" spans="1:4">
       <c r="A95" t="s">
         <v>44</v>
       </c>
       <c r="B95" t="s">
         <v>265</v>
       </c>
       <c r="C95" t="s">
         <v>266</v>
       </c>
       <c r="D95" t="s">
-        <v>53</v>
+        <v>267</v>
       </c>
     </row>
     <row r="96" spans="1:4">
       <c r="A96" t="s">
         <v>44</v>
       </c>
       <c r="B96" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="C96" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
       <c r="D96" t="s">
-        <v>269</v>
+        <v>53</v>
       </c>
     </row>
     <row r="97" spans="1:4">
       <c r="A97" t="s">
         <v>44</v>
       </c>
       <c r="B97" t="s">
         <v>270</v>
       </c>
       <c r="C97" t="s">
         <v>271</v>
       </c>
       <c r="D97" t="s">
-        <v>166</v>
+        <v>272</v>
       </c>
     </row>
     <row r="98" spans="1:4">
       <c r="A98" t="s">
         <v>44</v>
       </c>
       <c r="B98" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="C98" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="D98" t="s">
-        <v>274</v>
+        <v>169</v>
       </c>
     </row>
     <row r="99" spans="1:4">
       <c r="A99" t="s">
         <v>44</v>
       </c>
       <c r="B99" t="s">
         <v>275</v>
       </c>
       <c r="C99" t="s">
         <v>276</v>
       </c>
       <c r="D99" t="s">
         <v>277</v>
       </c>
     </row>
     <row r="100" spans="1:4">
       <c r="A100" t="s">
         <v>44</v>
       </c>
       <c r="B100" t="s">
         <v>278</v>
       </c>
       <c r="C100" t="s">
         <v>279</v>
       </c>
       <c r="D100" t="s">
-        <v>177</v>
+        <v>280</v>
       </c>
     </row>
     <row r="101" spans="1:4">
       <c r="A101" t="s">
         <v>44</v>
       </c>
       <c r="B101" t="s">
-        <v>280</v>
+        <v>281</v>
       </c>
       <c r="C101" t="s">
-        <v>281</v>
+        <v>282</v>
       </c>
       <c r="D101" t="s">
-        <v>282</v>
+        <v>180</v>
       </c>
     </row>
     <row r="102" spans="1:4">
       <c r="A102" t="s">
         <v>44</v>
       </c>
       <c r="B102" t="s">
         <v>283</v>
       </c>
       <c r="C102" t="s">
         <v>284</v>
       </c>
       <c r="D102" t="s">
         <v>285</v>
       </c>
     </row>
     <row r="103" spans="1:4">
       <c r="A103" t="s">
         <v>44</v>
       </c>
       <c r="B103" t="s">
         <v>286</v>
       </c>
       <c r="C103" t="s">
         <v>287</v>
       </c>
       <c r="D103" t="s">
-        <v>79</v>
+        <v>288</v>
       </c>
     </row>
     <row r="104" spans="1:4">
       <c r="A104" t="s">
         <v>44</v>
       </c>
       <c r="B104" t="s">
-        <v>288</v>
+        <v>289</v>
       </c>
       <c r="C104" t="s">
-        <v>289</v>
+        <v>290</v>
       </c>
       <c r="D104" t="s">
-        <v>290</v>
+        <v>79</v>
       </c>
     </row>
     <row r="105" spans="1:4">
       <c r="A105" t="s">
         <v>44</v>
       </c>
       <c r="B105" t="s">
         <v>291</v>
       </c>
       <c r="C105" t="s">
         <v>292</v>
       </c>
       <c r="D105" t="s">
-        <v>121</v>
+        <v>293</v>
       </c>
     </row>
     <row r="106" spans="1:4">
       <c r="A106" t="s">
         <v>44</v>
       </c>
       <c r="B106" t="s">
-        <v>293</v>
+        <v>294</v>
       </c>
       <c r="C106" t="s">
-        <v>294</v>
+        <v>295</v>
       </c>
       <c r="D106" t="s">
-        <v>295</v>
+        <v>121</v>
       </c>
     </row>
     <row r="107" spans="1:4">
       <c r="A107" t="s">
         <v>44</v>
       </c>
       <c r="B107" t="s">
         <v>296</v>
       </c>
       <c r="C107" t="s">
         <v>297</v>
       </c>
       <c r="D107" t="s">
         <v>298</v>
       </c>
     </row>
     <row r="108" spans="1:4">
       <c r="A108" t="s">
         <v>44</v>
       </c>
       <c r="B108" t="s">
         <v>299</v>
       </c>
       <c r="C108" t="s">
         <v>300</v>
@@ -3525,65 +3527,65 @@
     <row r="112" spans="1:4">
       <c r="A112" t="s">
         <v>44</v>
       </c>
       <c r="B112" t="s">
         <v>311</v>
       </c>
       <c r="C112" t="s">
         <v>312</v>
       </c>
       <c r="D112" t="s">
         <v>313</v>
       </c>
     </row>
     <row r="113" spans="1:4">
       <c r="A113" t="s">
         <v>44</v>
       </c>
       <c r="B113" t="s">
         <v>314</v>
       </c>
       <c r="C113" t="s">
         <v>315</v>
       </c>
       <c r="D113" t="s">
-        <v>53</v>
+        <v>316</v>
       </c>
     </row>
     <row r="114" spans="1:4">
       <c r="A114" t="s">
         <v>44</v>
       </c>
       <c r="B114" t="s">
-        <v>316</v>
+        <v>317</v>
       </c>
       <c r="C114" t="s">
-        <v>317</v>
+        <v>318</v>
       </c>
       <c r="D114" t="s">
-        <v>318</v>
+        <v>53</v>
       </c>
     </row>
     <row r="115" spans="1:4">
       <c r="A115" t="s">
         <v>44</v>
       </c>
       <c r="B115" t="s">
         <v>319</v>
       </c>
       <c r="C115" t="s">
         <v>320</v>
       </c>
       <c r="D115" t="s">
         <v>321</v>
       </c>
     </row>
     <row r="116" spans="1:4">
       <c r="A116" t="s">
         <v>44</v>
       </c>
       <c r="B116" t="s">
         <v>322</v>
       </c>
       <c r="C116" t="s">
         <v>323</v>
@@ -3609,121 +3611,121 @@
     <row r="118" spans="1:4">
       <c r="A118" t="s">
         <v>44</v>
       </c>
       <c r="B118" t="s">
         <v>328</v>
       </c>
       <c r="C118" t="s">
         <v>329</v>
       </c>
       <c r="D118" t="s">
         <v>330</v>
       </c>
     </row>
     <row r="119" spans="1:4">
       <c r="A119" t="s">
         <v>44</v>
       </c>
       <c r="B119" t="s">
         <v>331</v>
       </c>
       <c r="C119" t="s">
         <v>332</v>
       </c>
       <c r="D119" t="s">
-        <v>118</v>
+        <v>333</v>
       </c>
     </row>
     <row r="120" spans="1:4">
       <c r="A120" t="s">
         <v>44</v>
       </c>
       <c r="B120" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
       <c r="C120" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
       <c r="D120" t="s">
-        <v>335</v>
+        <v>118</v>
       </c>
     </row>
     <row r="121" spans="1:4">
       <c r="A121" t="s">
         <v>44</v>
       </c>
       <c r="B121" t="s">
         <v>336</v>
       </c>
       <c r="C121" t="s">
         <v>337</v>
       </c>
       <c r="D121" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="122" spans="1:4">
       <c r="A122" t="s">
         <v>44</v>
       </c>
       <c r="B122" t="s">
         <v>339</v>
       </c>
       <c r="C122" t="s">
         <v>340</v>
       </c>
       <c r="D122" t="s">
-        <v>53</v>
+        <v>341</v>
       </c>
     </row>
     <row r="123" spans="1:4">
       <c r="A123" t="s">
         <v>44</v>
       </c>
       <c r="B123" t="s">
-        <v>341</v>
+        <v>342</v>
       </c>
       <c r="C123" t="s">
-        <v>342</v>
+        <v>343</v>
       </c>
       <c r="D123" t="s">
-        <v>79</v>
+        <v>53</v>
       </c>
     </row>
     <row r="124" spans="1:4">
       <c r="A124" t="s">
         <v>44</v>
       </c>
       <c r="B124" t="s">
-        <v>343</v>
+        <v>344</v>
       </c>
       <c r="C124" t="s">
-        <v>344</v>
+        <v>345</v>
       </c>
       <c r="D124" t="s">
-        <v>345</v>
+        <v>79</v>
       </c>
     </row>
     <row r="125" spans="1:4">
       <c r="A125" t="s">
         <v>44</v>
       </c>
       <c r="B125" t="s">
         <v>346</v>
       </c>
       <c r="C125" t="s">
         <v>347</v>
       </c>
       <c r="D125" t="s">
         <v>348</v>
       </c>
     </row>
     <row r="126" spans="1:4">
       <c r="A126" t="s">
         <v>44</v>
       </c>
       <c r="B126" t="s">
         <v>349</v>
       </c>
       <c r="C126" t="s">
         <v>350</v>
@@ -3735,121 +3737,121 @@
     <row r="127" spans="1:4">
       <c r="A127" t="s">
         <v>44</v>
       </c>
       <c r="B127" t="s">
         <v>352</v>
       </c>
       <c r="C127" t="s">
         <v>353</v>
       </c>
       <c r="D127" t="s">
         <v>354</v>
       </c>
     </row>
     <row r="128" spans="1:4">
       <c r="A128" t="s">
         <v>44</v>
       </c>
       <c r="B128" t="s">
         <v>355</v>
       </c>
       <c r="C128" t="s">
         <v>356</v>
       </c>
       <c r="D128" t="s">
-        <v>84</v>
+        <v>357</v>
       </c>
     </row>
     <row r="129" spans="1:4">
       <c r="A129" t="s">
         <v>44</v>
       </c>
       <c r="B129" t="s">
-        <v>357</v>
+        <v>358</v>
       </c>
       <c r="C129" t="s">
-        <v>358</v>
+        <v>359</v>
       </c>
       <c r="D129" t="s">
-        <v>310</v>
+        <v>84</v>
       </c>
     </row>
     <row r="130" spans="1:4">
       <c r="A130" t="s">
         <v>44</v>
       </c>
       <c r="B130" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
       <c r="C130" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
       <c r="D130" t="s">
-        <v>361</v>
+        <v>313</v>
       </c>
     </row>
     <row r="131" spans="1:4">
       <c r="A131" t="s">
         <v>44</v>
       </c>
       <c r="B131" t="s">
         <v>362</v>
       </c>
       <c r="C131" t="s">
         <v>363</v>
       </c>
       <c r="D131" t="s">
-        <v>118</v>
+        <v>364</v>
       </c>
     </row>
     <row r="132" spans="1:4">
       <c r="A132" t="s">
         <v>44</v>
       </c>
       <c r="B132" t="s">
-        <v>364</v>
+        <v>365</v>
       </c>
       <c r="C132" t="s">
-        <v>365</v>
+        <v>366</v>
       </c>
       <c r="D132" t="s">
-        <v>53</v>
+        <v>118</v>
       </c>
     </row>
     <row r="133" spans="1:4">
       <c r="A133" t="s">
         <v>44</v>
       </c>
       <c r="B133" t="s">
-        <v>366</v>
+        <v>367</v>
       </c>
       <c r="C133" t="s">
-        <v>367</v>
+        <v>368</v>
       </c>
       <c r="D133" t="s">
-        <v>368</v>
+        <v>53</v>
       </c>
     </row>
     <row r="134" spans="1:4">
       <c r="A134" t="s">
         <v>44</v>
       </c>
       <c r="B134" t="s">
         <v>369</v>
       </c>
       <c r="C134" t="s">
         <v>370</v>
       </c>
       <c r="D134" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="135" spans="1:4">
       <c r="A135" t="s">
         <v>44</v>
       </c>
       <c r="B135" t="s">
         <v>372</v>
       </c>
       <c r="C135" t="s">
         <v>373</v>
@@ -3861,518 +3863,518 @@
     <row r="136" spans="1:4">
       <c r="A136" t="s">
         <v>44</v>
       </c>
       <c r="B136" t="s">
         <v>375</v>
       </c>
       <c r="C136" t="s">
         <v>376</v>
       </c>
       <c r="D136" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="137" spans="1:4">
       <c r="A137" t="s">
         <v>44</v>
       </c>
       <c r="B137" t="s">
         <v>378</v>
       </c>
       <c r="C137" t="s">
         <v>379</v>
       </c>
       <c r="D137" t="s">
-        <v>310</v>
+        <v>380</v>
       </c>
     </row>
     <row r="138" spans="1:4">
       <c r="A138" t="s">
         <v>44</v>
       </c>
       <c r="B138" t="s">
-        <v>380</v>
+        <v>381</v>
       </c>
       <c r="C138" t="s">
-        <v>381</v>
+        <v>382</v>
       </c>
       <c r="D138" t="s">
-        <v>382</v>
+        <v>313</v>
       </c>
     </row>
     <row r="139" spans="1:4">
       <c r="A139" t="s">
         <v>44</v>
       </c>
       <c r="B139" t="s">
         <v>383</v>
       </c>
       <c r="C139" t="s">
         <v>384</v>
       </c>
       <c r="D139" t="s">
         <v>385</v>
       </c>
     </row>
     <row r="140" spans="1:4">
       <c r="A140" t="s">
         <v>44</v>
       </c>
       <c r="B140" t="s">
         <v>386</v>
       </c>
       <c r="C140" t="s">
         <v>387</v>
       </c>
       <c r="D140" t="s">
         <v>388</v>
       </c>
     </row>
     <row r="141" spans="1:4">
       <c r="A141" t="s">
+        <v>44</v>
+      </c>
+      <c r="B141" t="s">
         <v>389</v>
       </c>
-      <c r="B141" t="s">
+      <c r="C141" t="s">
         <v>390</v>
       </c>
-      <c r="C141" t="s">
+      <c r="D141" t="s">
         <v>391</v>
-      </c>
-[...1 lines deleted...]
-        <v>392</v>
       </c>
     </row>
     <row r="142" spans="1:4">
       <c r="A142" t="s">
-        <v>389</v>
+        <v>392</v>
       </c>
       <c r="B142" t="s">
         <v>393</v>
       </c>
       <c r="C142" t="s">
         <v>394</v>
       </c>
       <c r="D142" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="143" spans="1:4">
       <c r="A143" t="s">
-        <v>389</v>
+        <v>392</v>
       </c>
       <c r="B143" t="s">
         <v>396</v>
       </c>
       <c r="C143" t="s">
         <v>397</v>
       </c>
       <c r="D143" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="144" spans="1:4">
       <c r="A144" t="s">
-        <v>389</v>
+        <v>392</v>
       </c>
       <c r="B144" t="s">
         <v>399</v>
       </c>
       <c r="C144" t="s">
         <v>400</v>
       </c>
       <c r="D144" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="145" spans="1:4">
       <c r="A145" t="s">
-        <v>389</v>
+        <v>392</v>
       </c>
       <c r="B145" t="s">
         <v>402</v>
       </c>
       <c r="C145" t="s">
         <v>403</v>
       </c>
       <c r="D145" t="s">
-        <v>188</v>
+        <v>404</v>
       </c>
     </row>
     <row r="146" spans="1:4">
       <c r="A146" t="s">
-        <v>389</v>
+        <v>392</v>
       </c>
       <c r="B146" t="s">
-        <v>404</v>
+        <v>405</v>
       </c>
       <c r="C146" t="s">
-        <v>405</v>
+        <v>406</v>
       </c>
       <c r="D146" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
     </row>
     <row r="147" spans="1:4">
       <c r="A147" t="s">
-        <v>389</v>
+        <v>392</v>
       </c>
       <c r="B147" t="s">
-        <v>406</v>
+        <v>407</v>
       </c>
       <c r="C147" t="s">
-        <v>407</v>
+        <v>408</v>
       </c>
       <c r="D147" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
     </row>
     <row r="148" spans="1:4">
       <c r="A148" t="s">
-        <v>389</v>
+        <v>392</v>
       </c>
       <c r="B148" t="s">
-        <v>408</v>
+        <v>409</v>
       </c>
       <c r="C148" t="s">
-        <v>409</v>
+        <v>410</v>
       </c>
       <c r="D148" t="s">
-        <v>410</v>
+        <v>191</v>
       </c>
     </row>
     <row r="149" spans="1:4">
       <c r="A149" t="s">
-        <v>389</v>
+        <v>392</v>
       </c>
       <c r="B149" t="s">
         <v>411</v>
       </c>
       <c r="C149" t="s">
         <v>412</v>
       </c>
       <c r="D149" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="150" spans="1:4">
       <c r="A150" t="s">
-        <v>389</v>
+        <v>392</v>
       </c>
       <c r="B150" t="s">
         <v>414</v>
       </c>
       <c r="C150" t="s">
         <v>415</v>
       </c>
       <c r="D150" t="s">
-        <v>398</v>
+        <v>416</v>
       </c>
     </row>
     <row r="151" spans="1:4">
       <c r="A151" t="s">
-        <v>389</v>
+        <v>392</v>
       </c>
       <c r="B151" t="s">
-        <v>416</v>
+        <v>417</v>
       </c>
       <c r="C151" t="s">
-        <v>417</v>
+        <v>418</v>
       </c>
       <c r="D151" t="s">
-        <v>418</v>
+        <v>401</v>
       </c>
     </row>
     <row r="152" spans="1:4">
       <c r="A152" t="s">
-        <v>389</v>
+        <v>392</v>
       </c>
       <c r="B152" t="s">
         <v>419</v>
       </c>
       <c r="C152" t="s">
         <v>420</v>
       </c>
       <c r="D152" t="s">
         <v>421</v>
       </c>
     </row>
     <row r="153" spans="1:4">
       <c r="A153" t="s">
-        <v>389</v>
+        <v>392</v>
       </c>
       <c r="B153" t="s">
         <v>422</v>
       </c>
       <c r="C153" t="s">
         <v>423</v>
       </c>
       <c r="D153" t="s">
         <v>424</v>
       </c>
     </row>
     <row r="154" spans="1:4">
       <c r="A154" t="s">
-        <v>389</v>
+        <v>392</v>
       </c>
       <c r="B154" t="s">
         <v>425</v>
       </c>
       <c r="C154" t="s">
         <v>426</v>
       </c>
       <c r="D154" t="s">
-        <v>392</v>
+        <v>395</v>
       </c>
     </row>
     <row r="155" spans="1:4">
       <c r="A155" t="s">
-        <v>389</v>
+        <v>392</v>
       </c>
       <c r="B155" t="s">
         <v>427</v>
       </c>
       <c r="C155" t="s">
         <v>428</v>
       </c>
       <c r="D155" t="s">
         <v>429</v>
       </c>
     </row>
     <row r="156" spans="1:4">
       <c r="A156" t="s">
-        <v>389</v>
+        <v>392</v>
       </c>
       <c r="B156" t="s">
         <v>430</v>
       </c>
       <c r="C156" t="s">
         <v>431</v>
       </c>
       <c r="D156" t="s">
         <v>432</v>
       </c>
     </row>
     <row r="157" spans="1:4">
       <c r="A157" t="s">
-        <v>389</v>
+        <v>392</v>
       </c>
       <c r="B157" t="s">
         <v>433</v>
       </c>
       <c r="C157" t="s">
         <v>434</v>
       </c>
       <c r="D157" t="s">
-        <v>395</v>
+        <v>398</v>
       </c>
     </row>
     <row r="158" spans="1:4">
       <c r="A158" t="s">
-        <v>389</v>
+        <v>392</v>
       </c>
       <c r="B158" t="s">
         <v>435</v>
       </c>
       <c r="C158" t="s">
         <v>436</v>
       </c>
       <c r="D158" t="s">
-        <v>395</v>
+        <v>398</v>
       </c>
     </row>
     <row r="159" spans="1:4">
       <c r="A159" t="s">
-        <v>389</v>
+        <v>392</v>
       </c>
       <c r="B159" t="s">
         <v>437</v>
       </c>
       <c r="C159" t="s">
         <v>438</v>
       </c>
       <c r="D159" t="s">
         <v>439</v>
       </c>
     </row>
     <row r="160" spans="1:4">
       <c r="A160" t="s">
-        <v>389</v>
+        <v>392</v>
       </c>
       <c r="B160" t="s">
         <v>440</v>
       </c>
       <c r="C160" t="s">
         <v>441</v>
       </c>
       <c r="D160" t="s">
         <v>442</v>
       </c>
     </row>
     <row r="161" spans="1:4">
       <c r="A161" t="s">
-        <v>389</v>
+        <v>392</v>
       </c>
       <c r="B161" t="s">
         <v>443</v>
       </c>
       <c r="C161" t="s">
         <v>444</v>
       </c>
       <c r="D161" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="162" spans="1:4">
       <c r="A162" t="s">
-        <v>389</v>
+        <v>392</v>
       </c>
       <c r="B162" t="s">
         <v>445</v>
       </c>
       <c r="C162" t="s">
         <v>446</v>
       </c>
       <c r="D162" t="s">
         <v>447</v>
       </c>
     </row>
     <row r="163" spans="1:4">
       <c r="A163" t="s">
-        <v>389</v>
+        <v>392</v>
       </c>
       <c r="B163" t="s">
         <v>448</v>
       </c>
       <c r="C163" t="s">
         <v>449</v>
       </c>
       <c r="D163" t="s">
         <v>450</v>
       </c>
     </row>
     <row r="164" spans="1:4">
       <c r="A164" t="s">
-        <v>389</v>
+        <v>392</v>
       </c>
       <c r="B164" t="s">
         <v>451</v>
       </c>
       <c r="C164" t="s">
         <v>452</v>
       </c>
       <c r="D164" t="s">
         <v>453</v>
       </c>
     </row>
     <row r="165" spans="1:4">
       <c r="A165" t="s">
-        <v>389</v>
+        <v>392</v>
       </c>
       <c r="B165" t="s">
         <v>454</v>
       </c>
       <c r="C165" t="s">
         <v>455</v>
       </c>
       <c r="D165" t="s">
-        <v>395</v>
+        <v>398</v>
       </c>
     </row>
     <row r="166" spans="1:4">
       <c r="A166" t="s">
-        <v>389</v>
+        <v>392</v>
       </c>
       <c r="B166" t="s">
         <v>456</v>
       </c>
       <c r="C166" t="s">
         <v>457</v>
       </c>
       <c r="D166" t="s">
         <v>458</v>
       </c>
     </row>
     <row r="167" spans="1:4">
       <c r="A167" t="s">
-        <v>389</v>
+        <v>392</v>
       </c>
       <c r="B167" t="s">
         <v>459</v>
       </c>
       <c r="C167" t="s">
         <v>460</v>
       </c>
       <c r="D167" t="s">
         <v>461</v>
       </c>
     </row>
     <row r="168" spans="1:4">
       <c r="A168" t="s">
-        <v>389</v>
+        <v>392</v>
       </c>
       <c r="B168" t="s">
         <v>462</v>
       </c>
       <c r="C168" t="s">
         <v>463</v>
       </c>
       <c r="D168" t="s">
-        <v>392</v>
+        <v>395</v>
       </c>
     </row>
     <row r="169" spans="1:4">
       <c r="A169" t="s">
-        <v>389</v>
+        <v>392</v>
       </c>
       <c r="B169" t="s">
         <v>464</v>
       </c>
       <c r="C169" t="s">
         <v>465</v>
       </c>
       <c r="D169" t="s">
         <v>466</v>
       </c>
     </row>
     <row r="170" spans="1:4">
       <c r="A170" t="s">
-        <v>389</v>
+        <v>392</v>
       </c>
       <c r="B170" t="s">
         <v>467</v>
       </c>
       <c r="C170" t="s">
         <v>468</v>
       </c>
       <c r="D170" t="s">
-        <v>421</v>
+        <v>424</v>
       </c>
     </row>
     <row r="171" spans="1:4">
       <c r="A171" t="s">
-        <v>389</v>
+        <v>392</v>
       </c>
       <c r="B171" t="s">
         <v>469</v>
       </c>
       <c r="C171" t="s">
         <v>470</v>
       </c>
       <c r="D171" t="s">
         <v>432</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>