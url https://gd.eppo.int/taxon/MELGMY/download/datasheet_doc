--- v13 (2026-09-12)
+++ v14 (2026-10-04)
@@ -270,51 +270,51 @@
               <w:t xml:space="preserve"> Rammah &amp; Hirschmann</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> guava root-knot nematode</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22656aa5da8a7e3d8" w:history="1">
+            <w:hyperlink r:id="rId43856ac1b407288d9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -330,51 +330,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47776aa5da8a7e44d" w:history="1">
+            <w:hyperlink r:id="rId68536ac1b40728945" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -388,86 +388,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> MELGMY</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="87528164" name="name59576aa5da8a7eb13" descr="17626.jpg"/>
+                  <wp:docPr id="51841299" name="name58336ac1b40728dd2" descr="17626.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="17626.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId52596aa5da8a7eb11" cstate="print"/>
+                          <a:blip r:embed="rId77676ac1b40728dcf" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId72146aa5da8a7ec94" w:history="1">
+            <w:hyperlink r:id="rId24026ac1b40728f05" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -5104,63 +5104,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Rosa </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">sp.) from Asia, South America and Africa.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="57695530" name="name91276aa5da8a8180d" descr="MELGMY_distribution_map.jpg"/>
+            <wp:docPr id="17095326" name="name50186ac1b4072b5cc" descr="MELGMY_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="MELGMY_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId41346aa5da8a81809" cstate="print"/>
+                    <a:blip r:embed="rId54626ac1b4072b5c8" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -8057,129 +8057,129 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 248–251.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Anonymous (2017) Agricultural Review. North Carolina Department of agriculture and consumer services. Public Affair Division. Raleigh, NC. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId77956aa5da8a82d74" w:history="1">
+      <w:hyperlink r:id="rId79846ac1b4072cbae" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.ncagr.gov/paffairs/AgReview/articles/2017/June/NCDACS-warns-of-emerging-nematode.htm</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Accessed July 13, 2020.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Anonymous (2018a) New crop pest identified in Louisiana. Department of agriculture and forestry. State of Louisiana. Baton Rouge, LA. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId86606aa5da8a82dbd" w:history="1">
+      <w:hyperlink r:id="rId29316ac1b4072cbf7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.ldaf.state.la.us/news/new-crop-pest-identified-in-louisiana/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Accessed July 13, 2020.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Anonymous (2018b) Declaration of emergency. Office of Agriculture and environmental sciences horticulture and quarantine. Department of Agriculture and forestry. State of Louisiana. Baton Rouge, LA. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId85966aa5da8a82dff" w:history="1">
+      <w:hyperlink r:id="rId16546ac1b4072cc38" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.doa.la.gov/osr/EMR/2019/1906EMR020.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Accessed July 13, 2020. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -8352,51 +8352,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Brito J, Inserra R, Lehman P &amp; Dixon W (2002) The root-knot nematode, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Meloidogyne mayaguensis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Rammah &amp; Hirschmann, 1988 (Nematoda, Tylenchida). Pest Alert. FDACS-P-01643. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId95426aa5da8a82f6b" w:history="1">
+      <w:hyperlink r:id="rId63436ac1b4072cdab" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.fdacs.gov/content/download/66978/file/Pest%20Alert%20-%20Meloidogyne%20mayaguensis%20-%20Root%20Knot%20Nematode.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Accessed July 13, 2020.  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -10162,51 +10162,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2010) Pest Risk Analysis for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Meloidogyne enterolobii</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Document 10-16243. Paris. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId24546aa5da8a83c26" w:history="1">
+      <w:hyperlink r:id="rId20736ac1b4072d992" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/MELGMY/documents</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -10223,51 +10223,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">43</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 471–495. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId91756aa5da8a83c8f" w:history="1">
+      <w:hyperlink r:id="rId27236ac1b4072d9fa" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/standards/PM7/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -10322,51 +10322,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">43, 527–533. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId51706aa5da8a83d50" w:history="1">
+      <w:hyperlink r:id="rId10796ac1b4072da98" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/standards/PM9/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -10403,51 +10403,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">46</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 190–201. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId17266aa5da8a83dd8" w:history="1">
+      <w:hyperlink r:id="rId12596ac1b4072db1c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/standards/PM7/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -10687,51 +10687,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Galbieri R, Daivs RF, Scoz LB, Belot JL &amp; Skantar AM. (2020) First report of </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Meloidogyne enterolobii</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> on cotton in Brazil. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId48036aa5da8a83fdb" w:history="1">
+      <w:hyperlink r:id="rId55656ac1b4072dcf7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://apsjournals.apsnet.org/doi/10.1094/PDIS-02-20-0365-PDN</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -13565,51 +13565,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Meloidogyne enterolobii</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId12586aa5da8a852cc" w:history="1">
+      <w:hyperlink r:id="rId43156ac1b4072efae" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -13685,81 +13685,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">44</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 159-163. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId52986aa5da8a8539c" w:history="1">
+      <w:hyperlink r:id="rId85716ac1b4072f07c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12120</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="24585634" name="name44446aa5da8a8587d" descr="eu_funding_250.png"/>
+            <wp:docPr id="86095878" name="name39186ac1b4072f20d" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId36976aa5da8a8587b" cstate="print"/>
+                    <a:blip r:embed="rId87936ac1b4072f20b" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -13857,137 +13857,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="66736508">
+  <w:abstractNum w:abstractNumId="64341900">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="62931214">
+    <w:lvl w:ilvl="0" w:tplc="38434470">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="62931214" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="38434470" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="62931214" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="38434470" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="62931214" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="38434470" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="62931214" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="38434470" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="62931214" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="38434470" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="62931214" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="38434470" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="62931214" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="38434470" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="62931214" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="38434470" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="66736507">
+  <w:abstractNum w:abstractNumId="64341899">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="75442451">
+    <w:lvl w:ilvl="0" w:tplc="49737513">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -14739,55 +14739,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="66736507">
-    <w:abstractNumId w:val="66736507"/>
+  <w:num w:numId="64341899">
+    <w:abstractNumId w:val="64341899"/>
   </w:num>
-  <w:num w:numId="66736508">
-    <w:abstractNumId w:val="66736508"/>
+  <w:num w:numId="64341900">
+    <w:abstractNumId w:val="64341900"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -26337,51 +26337,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId386025603" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId539460607" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId22656aa5da8a7e3d8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MELGMY/" TargetMode="External"/><Relationship Id="rId47776aa5da8a7e44d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MELGMY/categorization" TargetMode="External"/><Relationship Id="rId72146aa5da8a7ec94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MELGMY/photos" TargetMode="External"/><Relationship Id="rId77956aa5da8a82d74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncagr.gov/paffairs/AgReview/articles/2017/June/NCDACS-warns-of-emerging-nematode.htm" TargetMode="External"/><Relationship Id="rId86606aa5da8a82dbd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ldaf.state.la.us/news/new-crop-pest-identified-in-louisiana/" TargetMode="External"/><Relationship Id="rId85966aa5da8a82dff" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.doa.la.gov/osr/EMR/2019/1906EMR020.pdf" TargetMode="External"/><Relationship Id="rId95426aa5da8a82f6b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fdacs.gov/content/download/66978/file/Pest%20Alert%20-%20Meloidogyne%20mayaguensis%20-%20Root%20Knot%20Nematode.pdf" TargetMode="External"/><Relationship Id="rId24546aa5da8a83c26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MELGMY/documents" TargetMode="External"/><Relationship Id="rId91756aa5da8a83c8f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM7/" TargetMode="External"/><Relationship Id="rId51706aa5da8a83d50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM9/" TargetMode="External"/><Relationship Id="rId17266aa5da8a83dd8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM7/" TargetMode="External"/><Relationship Id="rId48036aa5da8a83fdb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://apsjournals.apsnet.org/doi/10.1094/PDIS-02-20-0365-PDN" TargetMode="External"/><Relationship Id="rId12586aa5da8a852cc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId52986aa5da8a8539c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12120" TargetMode="External"/><Relationship Id="rId52596aa5da8a7eb11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId52596aa5da8a7eb11.jpg"/><Relationship Id="rId41346aa5da8a81809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId41346aa5da8a81809.jpg"/><Relationship Id="rId36976aa5da8a8587b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId36976aa5da8a8587b.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId812251882" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId104267400" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId43856ac1b407288d9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MELGMY/" TargetMode="External"/><Relationship Id="rId68536ac1b40728945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MELGMY/categorization" TargetMode="External"/><Relationship Id="rId24026ac1b40728f05" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MELGMY/photos" TargetMode="External"/><Relationship Id="rId79846ac1b4072cbae" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncagr.gov/paffairs/AgReview/articles/2017/June/NCDACS-warns-of-emerging-nematode.htm" TargetMode="External"/><Relationship Id="rId29316ac1b4072cbf7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ldaf.state.la.us/news/new-crop-pest-identified-in-louisiana/" TargetMode="External"/><Relationship Id="rId16546ac1b4072cc38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.doa.la.gov/osr/EMR/2019/1906EMR020.pdf" TargetMode="External"/><Relationship Id="rId63436ac1b4072cdab" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fdacs.gov/content/download/66978/file/Pest%20Alert%20-%20Meloidogyne%20mayaguensis%20-%20Root%20Knot%20Nematode.pdf" TargetMode="External"/><Relationship Id="rId20736ac1b4072d992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MELGMY/documents" TargetMode="External"/><Relationship Id="rId27236ac1b4072d9fa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM7/" TargetMode="External"/><Relationship Id="rId10796ac1b4072da98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM9/" TargetMode="External"/><Relationship Id="rId12596ac1b4072db1c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM7/" TargetMode="External"/><Relationship Id="rId55656ac1b4072dcf7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://apsjournals.apsnet.org/doi/10.1094/PDIS-02-20-0365-PDN" TargetMode="External"/><Relationship Id="rId43156ac1b4072efae" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId85716ac1b4072f07c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12120" TargetMode="External"/><Relationship Id="rId77676ac1b40728dcf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId77676ac1b40728dcf.jpg"/><Relationship Id="rId54626ac1b4072b5c8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId54626ac1b4072b5c8.jpg"/><Relationship Id="rId87936ac1b4072f20b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId87936ac1b4072f20b.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>