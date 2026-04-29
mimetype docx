--- v6 (2026-03-27)
+++ v7 (2026-04-29)
@@ -270,51 +270,51 @@
               <w:t xml:space="preserve"> Rammah &amp; Hirschmann</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> guava root-knot nematode</w:t>
             </w:r>
-            <w:hyperlink r:id="rId565669c65633a8b77" w:history="1">
+            <w:hyperlink r:id="rId402469f1afd99c4b8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -330,51 +330,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId298769c65633a8be3" w:history="1">
+            <w:hyperlink r:id="rId720269f1afd99c55d" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -388,86 +388,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> MELGMY</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="49905386" name="name769569c65633a91eb" descr="17626.jpg"/>
+                  <wp:docPr id="47586908" name="name485069f1afd99c9ca" descr="17626.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="17626.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId749169c65633a91ea" cstate="print"/>
+                          <a:blip r:embed="rId981069f1afd99c9c7" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId979369c65633a9338" w:history="1">
+            <w:hyperlink r:id="rId137469f1afd99cb23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -4517,50 +4517,70 @@
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Tibouchina sp.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:t xml:space="preserve">Trigonella balansae</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve">Ulmus parvifolia</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Zelkova serrata</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -4944,63 +4964,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Rosa </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">sp.) from Asia, South America and Africa.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="276685" name="name330069c65633abeac" descr="MELGMY_distribution_map.jpg"/>
+            <wp:docPr id="17458537" name="name827569f1afd9a05b5" descr="MELGMY_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="MELGMY_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId896169c65633abea8" cstate="print"/>
+                    <a:blip r:embed="rId691669f1afd9a05b3" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -5019,72 +5039,72 @@
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Italy (mainland, Sicilia), Netherlands, Portugal (mainland), Switzerland</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Africa:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Benin, Burkina Faso, Congo, The Democratic Republic of the, Cote d'Ivoire, Egypt, Kenya, Malawi, Mozambique, Niger, Nigeria, Senegal, South Africa, Togo</w:t>
+        <w:t xml:space="preserve"> Benin, Burkina Faso, Congo, Congo, The Democratic Republic of the, Cote d'Ivoire, Egypt, Kenya, Malawi, Mozambique, Niger, Nigeria, Senegal, South Africa, Togo</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Asia:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> China (Fujian, Guangdong, Guangxi, Hainan, Hunan, Liaoning, Shaanxi, Yunnan), India (Haryana, Madhya Pradesh, Tamil Nadu, Uttarakhand, Uttar Pradesh), Saudi Arabia, Taiwan, Thailand, Vietnam</w:t>
+        <w:t xml:space="preserve"> China (Fujian, Guangdong, Guangxi, Hainan, Hunan, Liaoning, Shaanxi, Yunnan), India (Andhra Pradesh, Delhi, Gujarat, Haryana, Karnataka, Kerala, Madhya Pradesh, Rajasthan, Tamil Nadu, Telangana, Uttarakhand, Uttar Pradesh, West Bengal), Saudi Arabia, Taiwan, Thailand, Vietnam</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">North America:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Mexico, United States of America (Alabama, Florida, Georgia, North Carolina, South Carolina, Texas)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -7897,129 +7917,129 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 248–251.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Anonymous (2017) Agricultural Review. North Carolina Department of agriculture and consumer services. Public Affair Division. Raleigh, NC. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId514769c65633ad3eb" w:history="1">
+      <w:hyperlink r:id="rId481869f1afd9a2307" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.ncagr.gov/paffairs/AgReview/articles/2017/June/NCDACS-warns-of-emerging-nematode.htm</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Accessed July 13, 2020.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Anonymous (2018a) New crop pest identified in Louisiana. Department of agriculture and forestry. State of Louisiana. Baton Rouge, LA. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId998969c65633ad433" w:history="1">
+      <w:hyperlink r:id="rId232469f1afd9a234e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.ldaf.state.la.us/news/new-crop-pest-identified-in-louisiana/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Accessed July 13, 2020.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Anonymous (2018b) Declaration of emergency. Office of Agriculture and environmental sciences horticulture and quarantine. Department of Agriculture and forestry. State of Louisiana. Baton Rouge, LA. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId974869c65633ad475" w:history="1">
+      <w:hyperlink r:id="rId471169f1afd9a238f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.doa.la.gov/osr/EMR/2019/1906EMR020.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Accessed July 13, 2020. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -8192,51 +8212,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Brito J, Inserra R, Lehman P &amp; Dixon W (2002) The root-knot nematode, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Meloidogyne mayaguensis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Rammah &amp; Hirschmann, 1988 (Nematoda, Tylenchida). Pest Alert. FDACS-P-01643. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId213169c65633ad5df" w:history="1">
+      <w:hyperlink r:id="rId674669f1afd9a24ec" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.fdacs.gov/content/download/66978/file/Pest%20Alert%20-%20Meloidogyne%20mayaguensis%20-%20Root%20Knot%20Nematode.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Accessed July 13, 2020.  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -10002,51 +10022,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2010) Pest Risk Analysis for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Meloidogyne enterolobii</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Document 10-16243. Paris. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId940969c65633ae155" w:history="1">
+      <w:hyperlink r:id="rId128569f1afd9a3045" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/MELGMY/documents</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -10063,51 +10083,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">43</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 471–495. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId987769c65633ae1cd" w:history="1">
+      <w:hyperlink r:id="rId912269f1afd9a30ac" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/standards/PM7/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -10162,51 +10182,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">43, 527–533. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId999569c65633ae26c" w:history="1">
+      <w:hyperlink r:id="rId455569f1afd9a315e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/standards/PM9/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -10243,51 +10263,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">46</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 190–201. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId846069c65633ae2f2" w:history="1">
+      <w:hyperlink r:id="rId765969f1afd9a31e3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/standards/PM7/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -10527,51 +10547,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Galbieri R, Daivs RF, Scoz LB, Belot JL &amp; Skantar AM. (2020) First report of </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Meloidogyne enterolobii</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> on cotton in Brazil. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId481269c65633ae4b7" w:history="1">
+      <w:hyperlink r:id="rId881769f1afd9a33a8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://apsjournals.apsnet.org/doi/10.1094/PDIS-02-20-0365-PDN</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -13405,51 +13425,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Meloidogyne enterolobii</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId387769c65633af6ef" w:history="1">
+      <w:hyperlink r:id="rId223269f1afd9a49eb" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -13525,81 +13545,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">44</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 159-163. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId682869c65633af7e3" w:history="1">
+      <w:hyperlink r:id="rId580369f1afd9a4ae0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12120</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="99246011" name="name155569c65633af854" descr="eu_funding_250.png"/>
+            <wp:docPr id="2743453" name="name277269f1afd9a4b42" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId100469c65633af853" cstate="print"/>
+                    <a:blip r:embed="rId435269f1afd9a4b41" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -13697,137 +13717,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="55812177">
+  <w:abstractNum w:abstractNumId="75328817">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="87389951">
+    <w:lvl w:ilvl="0" w:tplc="89865046">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="87389951" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="89865046" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="87389951" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="89865046" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="87389951" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="89865046" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="87389951" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="89865046" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="87389951" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="89865046" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="87389951" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="89865046" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="87389951" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="89865046" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="87389951" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="89865046" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="55812176">
+  <w:abstractNum w:abstractNumId="75328816">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="76629823">
+    <w:lvl w:ilvl="0" w:tplc="32153578">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -14579,55 +14599,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="55812176">
-    <w:abstractNumId w:val="55812176"/>
+  <w:num w:numId="75328816">
+    <w:abstractNumId w:val="75328816"/>
   </w:num>
-  <w:num w:numId="55812177">
-    <w:abstractNumId w:val="55812177"/>
+  <w:num w:numId="75328817">
+    <w:abstractNumId w:val="75328817"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -26177,51 +26197,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId124688022" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId406720381" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId565669c65633a8b77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MELGMY/" TargetMode="External"/><Relationship Id="rId298769c65633a8be3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MELGMY/categorization" TargetMode="External"/><Relationship Id="rId979369c65633a9338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MELGMY/photos" TargetMode="External"/><Relationship Id="rId514769c65633ad3eb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncagr.gov/paffairs/AgReview/articles/2017/June/NCDACS-warns-of-emerging-nematode.htm" TargetMode="External"/><Relationship Id="rId998969c65633ad433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ldaf.state.la.us/news/new-crop-pest-identified-in-louisiana/" TargetMode="External"/><Relationship Id="rId974869c65633ad475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.doa.la.gov/osr/EMR/2019/1906EMR020.pdf" TargetMode="External"/><Relationship Id="rId213169c65633ad5df" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fdacs.gov/content/download/66978/file/Pest%20Alert%20-%20Meloidogyne%20mayaguensis%20-%20Root%20Knot%20Nematode.pdf" TargetMode="External"/><Relationship Id="rId940969c65633ae155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MELGMY/documents" TargetMode="External"/><Relationship Id="rId987769c65633ae1cd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM7/" TargetMode="External"/><Relationship Id="rId999569c65633ae26c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM9/" TargetMode="External"/><Relationship Id="rId846069c65633ae2f2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM7/" TargetMode="External"/><Relationship Id="rId481269c65633ae4b7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://apsjournals.apsnet.org/doi/10.1094/PDIS-02-20-0365-PDN" TargetMode="External"/><Relationship Id="rId387769c65633af6ef" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId682869c65633af7e3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12120" TargetMode="External"/><Relationship Id="rId749169c65633a91ea" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId749169c65633a91ea.jpg"/><Relationship Id="rId896169c65633abea8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId896169c65633abea8.jpg"/><Relationship Id="rId100469c65633af853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId100469c65633af853.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId743788838" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId111189636" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId402469f1afd99c4b8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MELGMY/" TargetMode="External"/><Relationship Id="rId720269f1afd99c55d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MELGMY/categorization" TargetMode="External"/><Relationship Id="rId137469f1afd99cb23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MELGMY/photos" TargetMode="External"/><Relationship Id="rId481869f1afd9a2307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncagr.gov/paffairs/AgReview/articles/2017/June/NCDACS-warns-of-emerging-nematode.htm" TargetMode="External"/><Relationship Id="rId232469f1afd9a234e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ldaf.state.la.us/news/new-crop-pest-identified-in-louisiana/" TargetMode="External"/><Relationship Id="rId471169f1afd9a238f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.doa.la.gov/osr/EMR/2019/1906EMR020.pdf" TargetMode="External"/><Relationship Id="rId674669f1afd9a24ec" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fdacs.gov/content/download/66978/file/Pest%20Alert%20-%20Meloidogyne%20mayaguensis%20-%20Root%20Knot%20Nematode.pdf" TargetMode="External"/><Relationship Id="rId128569f1afd9a3045" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MELGMY/documents" TargetMode="External"/><Relationship Id="rId912269f1afd9a30ac" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM7/" TargetMode="External"/><Relationship Id="rId455569f1afd9a315e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM9/" TargetMode="External"/><Relationship Id="rId765969f1afd9a31e3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM7/" TargetMode="External"/><Relationship Id="rId881769f1afd9a33a8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://apsjournals.apsnet.org/doi/10.1094/PDIS-02-20-0365-PDN" TargetMode="External"/><Relationship Id="rId223269f1afd9a49eb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId580369f1afd9a4ae0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12120" TargetMode="External"/><Relationship Id="rId981069f1afd99c9c7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId981069f1afd99c9c7.jpg"/><Relationship Id="rId691669f1afd9a05b3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId691669f1afd9a05b3.jpg"/><Relationship Id="rId435269f1afd9a4b41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId435269f1afd9a4b41.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>