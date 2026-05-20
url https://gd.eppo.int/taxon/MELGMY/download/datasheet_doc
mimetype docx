--- v7 (2026-04-29)
+++ v8 (2026-05-20)
@@ -270,51 +270,51 @@
               <w:t xml:space="preserve"> Rammah &amp; Hirschmann</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> guava root-knot nematode</w:t>
             </w:r>
-            <w:hyperlink r:id="rId402469f1afd99c4b8" w:history="1">
+            <w:hyperlink r:id="rId75936a0d55af546b2" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -330,51 +330,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId720269f1afd99c55d" w:history="1">
+            <w:hyperlink r:id="rId80236a0d55af5471e" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -388,86 +388,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> MELGMY</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="47586908" name="name485069f1afd99c9ca" descr="17626.jpg"/>
+                  <wp:docPr id="96368683" name="name85606a0d55af547eb" descr="17626.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="17626.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId981069f1afd99c9c7" cstate="print"/>
+                          <a:blip r:embed="rId19486a0d55af547ea" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId137469f1afd99cb23" w:history="1">
+            <w:hyperlink r:id="rId20176a0d55af5490f" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -4964,63 +4964,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Rosa </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">sp.) from Asia, South America and Africa.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="17458537" name="name827569f1afd9a05b5" descr="MELGMY_distribution_map.jpg"/>
+            <wp:docPr id="53176059" name="name52326a0d55af57837" descr="MELGMY_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="MELGMY_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId691669f1afd9a05b3" cstate="print"/>
+                    <a:blip r:embed="rId21356a0d55af57833" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -7917,129 +7917,129 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 248–251.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Anonymous (2017) Agricultural Review. North Carolina Department of agriculture and consumer services. Public Affair Division. Raleigh, NC. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId481869f1afd9a2307" w:history="1">
+      <w:hyperlink r:id="rId75516a0d55af58dc7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.ncagr.gov/paffairs/AgReview/articles/2017/June/NCDACS-warns-of-emerging-nematode.htm</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Accessed July 13, 2020.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Anonymous (2018a) New crop pest identified in Louisiana. Department of agriculture and forestry. State of Louisiana. Baton Rouge, LA. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId232469f1afd9a234e" w:history="1">
+      <w:hyperlink r:id="rId52896a0d55af58e13" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.ldaf.state.la.us/news/new-crop-pest-identified-in-louisiana/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Accessed July 13, 2020.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Anonymous (2018b) Declaration of emergency. Office of Agriculture and environmental sciences horticulture and quarantine. Department of Agriculture and forestry. State of Louisiana. Baton Rouge, LA. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId471169f1afd9a238f" w:history="1">
+      <w:hyperlink r:id="rId42996a0d55af58e56" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.doa.la.gov/osr/EMR/2019/1906EMR020.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Accessed July 13, 2020. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -8212,51 +8212,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Brito J, Inserra R, Lehman P &amp; Dixon W (2002) The root-knot nematode, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Meloidogyne mayaguensis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Rammah &amp; Hirschmann, 1988 (Nematoda, Tylenchida). Pest Alert. FDACS-P-01643. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId674669f1afd9a24ec" w:history="1">
+      <w:hyperlink r:id="rId38246a0d55af58fc7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.fdacs.gov/content/download/66978/file/Pest%20Alert%20-%20Meloidogyne%20mayaguensis%20-%20Root%20Knot%20Nematode.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Accessed July 13, 2020.  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -10022,51 +10022,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2010) Pest Risk Analysis for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Meloidogyne enterolobii</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Document 10-16243. Paris. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId128569f1afd9a3045" w:history="1">
+      <w:hyperlink r:id="rId87556a0d55af59b26" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/MELGMY/documents</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -10083,51 +10083,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">43</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 471–495. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId912269f1afd9a30ac" w:history="1">
+      <w:hyperlink r:id="rId77306a0d55af59b8e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/standards/PM7/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -10182,51 +10182,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">43, 527–533. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId455569f1afd9a315e" w:history="1">
+      <w:hyperlink r:id="rId77406a0d55af59c2a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/standards/PM9/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -10263,51 +10263,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">46</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 190–201. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId765969f1afd9a31e3" w:history="1">
+      <w:hyperlink r:id="rId51956a0d55af59cae" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/standards/PM7/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -10547,51 +10547,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Galbieri R, Daivs RF, Scoz LB, Belot JL &amp; Skantar AM. (2020) First report of </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Meloidogyne enterolobii</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> on cotton in Brazil. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId881769f1afd9a33a8" w:history="1">
+      <w:hyperlink r:id="rId48276a0d55af59ea2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://apsjournals.apsnet.org/doi/10.1094/PDIS-02-20-0365-PDN</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -13425,51 +13425,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Meloidogyne enterolobii</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId223269f1afd9a49eb" w:history="1">
+      <w:hyperlink r:id="rId42006a0d55af5b0b3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -13545,81 +13545,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">44</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 159-163. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId580369f1afd9a4ae0" w:history="1">
+      <w:hyperlink r:id="rId60906a0d55af5b197" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12120</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="2743453" name="name277269f1afd9a4b42" descr="eu_funding_250.png"/>
+            <wp:docPr id="97899184" name="name77636a0d55af5b20f" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId435269f1afd9a4b41" cstate="print"/>
+                    <a:blip r:embed="rId19356a0d55af5b20e" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -13717,137 +13717,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="75328817">
+  <w:abstractNum w:abstractNumId="50930896">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="89865046">
+    <w:lvl w:ilvl="0" w:tplc="23217936">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="89865046" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="23217936" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="89865046" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="23217936" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="89865046" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="23217936" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="89865046" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="23217936" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="89865046" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="23217936" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="89865046" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="23217936" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="89865046" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="23217936" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="89865046" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="23217936" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="75328816">
+  <w:abstractNum w:abstractNumId="50930895">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="32153578">
+    <w:lvl w:ilvl="0" w:tplc="51829288">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -14599,55 +14599,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="75328816">
-    <w:abstractNumId w:val="75328816"/>
+  <w:num w:numId="50930895">
+    <w:abstractNumId w:val="50930895"/>
   </w:num>
-  <w:num w:numId="75328817">
-    <w:abstractNumId w:val="75328817"/>
+  <w:num w:numId="50930896">
+    <w:abstractNumId w:val="50930896"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -26197,51 +26197,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId743788838" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId111189636" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId402469f1afd99c4b8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MELGMY/" TargetMode="External"/><Relationship Id="rId720269f1afd99c55d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MELGMY/categorization" TargetMode="External"/><Relationship Id="rId137469f1afd99cb23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MELGMY/photos" TargetMode="External"/><Relationship Id="rId481869f1afd9a2307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncagr.gov/paffairs/AgReview/articles/2017/June/NCDACS-warns-of-emerging-nematode.htm" TargetMode="External"/><Relationship Id="rId232469f1afd9a234e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ldaf.state.la.us/news/new-crop-pest-identified-in-louisiana/" TargetMode="External"/><Relationship Id="rId471169f1afd9a238f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.doa.la.gov/osr/EMR/2019/1906EMR020.pdf" TargetMode="External"/><Relationship Id="rId674669f1afd9a24ec" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fdacs.gov/content/download/66978/file/Pest%20Alert%20-%20Meloidogyne%20mayaguensis%20-%20Root%20Knot%20Nematode.pdf" TargetMode="External"/><Relationship Id="rId128569f1afd9a3045" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MELGMY/documents" TargetMode="External"/><Relationship Id="rId912269f1afd9a30ac" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM7/" TargetMode="External"/><Relationship Id="rId455569f1afd9a315e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM9/" TargetMode="External"/><Relationship Id="rId765969f1afd9a31e3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM7/" TargetMode="External"/><Relationship Id="rId881769f1afd9a33a8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://apsjournals.apsnet.org/doi/10.1094/PDIS-02-20-0365-PDN" TargetMode="External"/><Relationship Id="rId223269f1afd9a49eb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId580369f1afd9a4ae0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12120" TargetMode="External"/><Relationship Id="rId981069f1afd99c9c7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId981069f1afd99c9c7.jpg"/><Relationship Id="rId691669f1afd9a05b3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId691669f1afd9a05b3.jpg"/><Relationship Id="rId435269f1afd9a4b41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId435269f1afd9a4b41.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId101353264" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId197841379" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId75936a0d55af546b2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MELGMY/" TargetMode="External"/><Relationship Id="rId80236a0d55af5471e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MELGMY/categorization" TargetMode="External"/><Relationship Id="rId20176a0d55af5490f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MELGMY/photos" TargetMode="External"/><Relationship Id="rId75516a0d55af58dc7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncagr.gov/paffairs/AgReview/articles/2017/June/NCDACS-warns-of-emerging-nematode.htm" TargetMode="External"/><Relationship Id="rId52896a0d55af58e13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ldaf.state.la.us/news/new-crop-pest-identified-in-louisiana/" TargetMode="External"/><Relationship Id="rId42996a0d55af58e56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.doa.la.gov/osr/EMR/2019/1906EMR020.pdf" TargetMode="External"/><Relationship Id="rId38246a0d55af58fc7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fdacs.gov/content/download/66978/file/Pest%20Alert%20-%20Meloidogyne%20mayaguensis%20-%20Root%20Knot%20Nematode.pdf" TargetMode="External"/><Relationship Id="rId87556a0d55af59b26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MELGMY/documents" TargetMode="External"/><Relationship Id="rId77306a0d55af59b8e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM7/" TargetMode="External"/><Relationship Id="rId77406a0d55af59c2a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM9/" TargetMode="External"/><Relationship Id="rId51956a0d55af59cae" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM7/" TargetMode="External"/><Relationship Id="rId48276a0d55af59ea2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://apsjournals.apsnet.org/doi/10.1094/PDIS-02-20-0365-PDN" TargetMode="External"/><Relationship Id="rId42006a0d55af5b0b3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId60906a0d55af5b197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12120" TargetMode="External"/><Relationship Id="rId19486a0d55af547ea" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId19486a0d55af547ea.jpg"/><Relationship Id="rId21356a0d55af57833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId21356a0d55af57833.jpg"/><Relationship Id="rId19356a0d55af5b20e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId19356a0d55af5b20e.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>