--- v8 (2026-05-20)
+++ v9 (2026-06-10)
@@ -270,51 +270,51 @@
               <w:t xml:space="preserve"> Rammah &amp; Hirschmann</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> guava root-knot nematode</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75936a0d55af546b2" w:history="1">
+            <w:hyperlink r:id="rId82746a29066b0cf34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -330,51 +330,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80236a0d55af5471e" w:history="1">
+            <w:hyperlink r:id="rId37586a29066b0cfd1" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -388,86 +388,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> MELGMY</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="96368683" name="name85606a0d55af547eb" descr="17626.jpg"/>
+                  <wp:docPr id="2644707" name="name98326a29066b0d76b" descr="17626.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="17626.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId19486a0d55af547ea" cstate="print"/>
+                          <a:blip r:embed="rId57496a29066b0d768" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId20176a0d55af5490f" w:history="1">
+            <w:hyperlink r:id="rId67066a29066b0d8b5" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -4964,63 +4964,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Rosa </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">sp.) from Asia, South America and Africa.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="53176059" name="name52326a0d55af57837" descr="MELGMY_distribution_map.jpg"/>
+            <wp:docPr id="31488095" name="name43696a29066b10738" descr="MELGMY_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="MELGMY_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId21356a0d55af57833" cstate="print"/>
+                    <a:blip r:embed="rId37796a29066b10734" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -7917,129 +7917,129 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 248–251.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Anonymous (2017) Agricultural Review. North Carolina Department of agriculture and consumer services. Public Affair Division. Raleigh, NC. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId75516a0d55af58dc7" w:history="1">
+      <w:hyperlink r:id="rId65696a29066b11c7d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.ncagr.gov/paffairs/AgReview/articles/2017/June/NCDACS-warns-of-emerging-nematode.htm</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Accessed July 13, 2020.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Anonymous (2018a) New crop pest identified in Louisiana. Department of agriculture and forestry. State of Louisiana. Baton Rouge, LA. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId52896a0d55af58e13" w:history="1">
+      <w:hyperlink r:id="rId43976a29066b11cc5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.ldaf.state.la.us/news/new-crop-pest-identified-in-louisiana/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Accessed July 13, 2020.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Anonymous (2018b) Declaration of emergency. Office of Agriculture and environmental sciences horticulture and quarantine. Department of Agriculture and forestry. State of Louisiana. Baton Rouge, LA. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId42996a0d55af58e56" w:history="1">
+      <w:hyperlink r:id="rId59886a29066b11d07" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.doa.la.gov/osr/EMR/2019/1906EMR020.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Accessed July 13, 2020. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -8212,51 +8212,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Brito J, Inserra R, Lehman P &amp; Dixon W (2002) The root-knot nematode, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Meloidogyne mayaguensis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Rammah &amp; Hirschmann, 1988 (Nematoda, Tylenchida). Pest Alert. FDACS-P-01643. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId38246a0d55af58fc7" w:history="1">
+      <w:hyperlink r:id="rId93536a29066b11e79" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.fdacs.gov/content/download/66978/file/Pest%20Alert%20-%20Meloidogyne%20mayaguensis%20-%20Root%20Knot%20Nematode.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Accessed July 13, 2020.  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -10022,51 +10022,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2010) Pest Risk Analysis for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Meloidogyne enterolobii</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Document 10-16243. Paris. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId87556a0d55af59b26" w:history="1">
+      <w:hyperlink r:id="rId25406a29066b12a25" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/MELGMY/documents</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -10083,51 +10083,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">43</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 471–495. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId77306a0d55af59b8e" w:history="1">
+      <w:hyperlink r:id="rId83226a29066b12a8e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/standards/PM7/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -10182,51 +10182,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">43, 527–533. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId77406a0d55af59c2a" w:history="1">
+      <w:hyperlink r:id="rId86656a29066b12b2c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/standards/PM9/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -10263,51 +10263,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">46</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 190–201. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId51956a0d55af59cae" w:history="1">
+      <w:hyperlink r:id="rId19966a29066b12bb2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/standards/PM7/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -10547,51 +10547,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Galbieri R, Daivs RF, Scoz LB, Belot JL &amp; Skantar AM. (2020) First report of </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Meloidogyne enterolobii</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> on cotton in Brazil. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId48276a0d55af59ea2" w:history="1">
+      <w:hyperlink r:id="rId56176a29066b12d81" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://apsjournals.apsnet.org/doi/10.1094/PDIS-02-20-0365-PDN</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -13425,51 +13425,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Meloidogyne enterolobii</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId42006a0d55af5b0b3" w:history="1">
+      <w:hyperlink r:id="rId90866a29066b14009" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -13545,81 +13545,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">44</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 159-163. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId60906a0d55af5b197" w:history="1">
+      <w:hyperlink r:id="rId84956a29066b140dc" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12120</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="97899184" name="name77636a0d55af5b20f" descr="eu_funding_250.png"/>
+            <wp:docPr id="75895493" name="name47656a29066b141a1" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId19356a0d55af5b20e" cstate="print"/>
+                    <a:blip r:embed="rId80576a29066b141a0" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -13717,137 +13717,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="50930896">
+  <w:abstractNum w:abstractNumId="11699206">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="23217936">
+    <w:lvl w:ilvl="0" w:tplc="41196355">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="23217936" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="41196355" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="23217936" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="41196355" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="23217936" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="41196355" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="23217936" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="41196355" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="23217936" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="41196355" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="23217936" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="41196355" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="23217936" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="41196355" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="23217936" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="41196355" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="50930895">
+  <w:abstractNum w:abstractNumId="11699205">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="51829288">
+    <w:lvl w:ilvl="0" w:tplc="49413756">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -14599,55 +14599,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="50930895">
-    <w:abstractNumId w:val="50930895"/>
+  <w:num w:numId="11699205">
+    <w:abstractNumId w:val="11699205"/>
   </w:num>
-  <w:num w:numId="50930896">
-    <w:abstractNumId w:val="50930896"/>
+  <w:num w:numId="11699206">
+    <w:abstractNumId w:val="11699206"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -26197,51 +26197,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId101353264" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId197841379" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId75936a0d55af546b2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MELGMY/" TargetMode="External"/><Relationship Id="rId80236a0d55af5471e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MELGMY/categorization" TargetMode="External"/><Relationship Id="rId20176a0d55af5490f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MELGMY/photos" TargetMode="External"/><Relationship Id="rId75516a0d55af58dc7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncagr.gov/paffairs/AgReview/articles/2017/June/NCDACS-warns-of-emerging-nematode.htm" TargetMode="External"/><Relationship Id="rId52896a0d55af58e13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ldaf.state.la.us/news/new-crop-pest-identified-in-louisiana/" TargetMode="External"/><Relationship Id="rId42996a0d55af58e56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.doa.la.gov/osr/EMR/2019/1906EMR020.pdf" TargetMode="External"/><Relationship Id="rId38246a0d55af58fc7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fdacs.gov/content/download/66978/file/Pest%20Alert%20-%20Meloidogyne%20mayaguensis%20-%20Root%20Knot%20Nematode.pdf" TargetMode="External"/><Relationship Id="rId87556a0d55af59b26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MELGMY/documents" TargetMode="External"/><Relationship Id="rId77306a0d55af59b8e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM7/" TargetMode="External"/><Relationship Id="rId77406a0d55af59c2a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM9/" TargetMode="External"/><Relationship Id="rId51956a0d55af59cae" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM7/" TargetMode="External"/><Relationship Id="rId48276a0d55af59ea2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://apsjournals.apsnet.org/doi/10.1094/PDIS-02-20-0365-PDN" TargetMode="External"/><Relationship Id="rId42006a0d55af5b0b3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId60906a0d55af5b197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12120" TargetMode="External"/><Relationship Id="rId19486a0d55af547ea" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId19486a0d55af547ea.jpg"/><Relationship Id="rId21356a0d55af57833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId21356a0d55af57833.jpg"/><Relationship Id="rId19356a0d55af5b20e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId19356a0d55af5b20e.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId977097775" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId419774715" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId82746a29066b0cf34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MELGMY/" TargetMode="External"/><Relationship Id="rId37586a29066b0cfd1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MELGMY/categorization" TargetMode="External"/><Relationship Id="rId67066a29066b0d8b5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MELGMY/photos" TargetMode="External"/><Relationship Id="rId65696a29066b11c7d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncagr.gov/paffairs/AgReview/articles/2017/June/NCDACS-warns-of-emerging-nematode.htm" TargetMode="External"/><Relationship Id="rId43976a29066b11cc5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ldaf.state.la.us/news/new-crop-pest-identified-in-louisiana/" TargetMode="External"/><Relationship Id="rId59886a29066b11d07" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.doa.la.gov/osr/EMR/2019/1906EMR020.pdf" TargetMode="External"/><Relationship Id="rId93536a29066b11e79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fdacs.gov/content/download/66978/file/Pest%20Alert%20-%20Meloidogyne%20mayaguensis%20-%20Root%20Knot%20Nematode.pdf" TargetMode="External"/><Relationship Id="rId25406a29066b12a25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MELGMY/documents" TargetMode="External"/><Relationship Id="rId83226a29066b12a8e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM7/" TargetMode="External"/><Relationship Id="rId86656a29066b12b2c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM9/" TargetMode="External"/><Relationship Id="rId19966a29066b12bb2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM7/" TargetMode="External"/><Relationship Id="rId56176a29066b12d81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://apsjournals.apsnet.org/doi/10.1094/PDIS-02-20-0365-PDN" TargetMode="External"/><Relationship Id="rId90866a29066b14009" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId84956a29066b140dc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12120" TargetMode="External"/><Relationship Id="rId57496a29066b0d768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId57496a29066b0d768.jpg"/><Relationship Id="rId37796a29066b10734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId37796a29066b10734.jpg"/><Relationship Id="rId80576a29066b141a0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId80576a29066b141a0.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>