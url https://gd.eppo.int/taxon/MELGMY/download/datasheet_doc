--- v9 (2026-06-10)
+++ v10 (2026-06-30)
@@ -270,51 +270,51 @@
               <w:t xml:space="preserve"> Rammah &amp; Hirschmann</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> guava root-knot nematode</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82746a29066b0cf34" w:history="1">
+            <w:hyperlink r:id="rId84056a43dc3019433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -330,51 +330,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37586a29066b0cfd1" w:history="1">
+            <w:hyperlink r:id="rId51966a43dc30194a1" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -388,86 +388,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> MELGMY</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="2644707" name="name98326a29066b0d76b" descr="17626.jpg"/>
+                  <wp:docPr id="60902528" name="name15986a43dc3019b3c" descr="17626.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="17626.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId57496a29066b0d768" cstate="print"/>
+                          <a:blip r:embed="rId66026a43dc3019b3a" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId67066a29066b0d8b5" w:history="1">
+            <w:hyperlink r:id="rId62456a43dc3019c58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -4964,63 +4964,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Rosa </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">sp.) from Asia, South America and Africa.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="31488095" name="name43696a29066b10738" descr="MELGMY_distribution_map.jpg"/>
+            <wp:docPr id="53276389" name="name63936a43dc301c317" descr="MELGMY_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="MELGMY_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId37796a29066b10734" cstate="print"/>
+                    <a:blip r:embed="rId74206a43dc301c314" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -5060,51 +5060,51 @@
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Benin, Burkina Faso, Congo, Congo, The Democratic Republic of the, Cote d'Ivoire, Egypt, Kenya, Malawi, Mozambique, Niger, Nigeria, Senegal, South Africa, Togo</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Asia:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> China (Fujian, Guangdong, Guangxi, Hainan, Hunan, Liaoning, Shaanxi, Yunnan), India (Andhra Pradesh, Delhi, Gujarat, Haryana, Karnataka, Kerala, Madhya Pradesh, Rajasthan, Tamil Nadu, Telangana, Uttarakhand, Uttar Pradesh, West Bengal), Saudi Arabia, Taiwan, Thailand, Vietnam</w:t>
+        <w:t xml:space="preserve"> China (Fujian, Guangdong, Guangxi, Hainan, Hunan, Liaoning, Shaanxi, Yunnan), India (Andhra Pradesh, Delhi, Gujarat, Haryana, Karnataka, Kerala, Madhya Pradesh, Rajasthan, Tamil Nadu, Telangana, Uttarakhand, Uttar Pradesh, West Bengal), Saudi Arabia, Sri Lanka, Taiwan, Thailand, Vietnam</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">North America:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Mexico, United States of America (Alabama, Florida, Georgia, North Carolina, South Carolina, Texas)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -5614,71 +5614,71 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">and </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">M. javanica</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">. In general, it can be separated from other species within the genus by perineal pattern shape, male and female stylet morphology; morphology of the male; body length and morphology of the lip region, as well as tail and hyaline tail part in second-stage juveniles according to EPPO Standard PM 7/103 (EPPO, 2016). The other two </w:t>
+        <w:t xml:space="preserve">. In general, it can be separated from other species within the genus by perineal pattern shape, male and female stylet morphology; morphology of the male; body length and morphology of the lip region, as well as tail and hyaline tail part in second-stage juveniles according to EPPO Standard PM 7/103 (EPPO, 2016). Among the other </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Meloidogyne </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">species which are on the EPPO lists of pests recommended for regulation, namely </w:t>
+        <w:t xml:space="preserve">species which are on the EPPO lists of pests recommended for regulation, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">M. chitwoodi </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">and </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
@@ -7917,129 +7917,129 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 248–251.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Anonymous (2017) Agricultural Review. North Carolina Department of agriculture and consumer services. Public Affair Division. Raleigh, NC. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId65696a29066b11c7d" w:history="1">
+      <w:hyperlink r:id="rId65466a43dc301d777" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.ncagr.gov/paffairs/AgReview/articles/2017/June/NCDACS-warns-of-emerging-nematode.htm</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Accessed July 13, 2020.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Anonymous (2018a) New crop pest identified in Louisiana. Department of agriculture and forestry. State of Louisiana. Baton Rouge, LA. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId43976a29066b11cc5" w:history="1">
+      <w:hyperlink r:id="rId69676a43dc301d7bc" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.ldaf.state.la.us/news/new-crop-pest-identified-in-louisiana/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Accessed July 13, 2020.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Anonymous (2018b) Declaration of emergency. Office of Agriculture and environmental sciences horticulture and quarantine. Department of Agriculture and forestry. State of Louisiana. Baton Rouge, LA. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId59886a29066b11d07" w:history="1">
+      <w:hyperlink r:id="rId72656a43dc301d7fd" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.doa.la.gov/osr/EMR/2019/1906EMR020.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Accessed July 13, 2020. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -8212,51 +8212,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Brito J, Inserra R, Lehman P &amp; Dixon W (2002) The root-knot nematode, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Meloidogyne mayaguensis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Rammah &amp; Hirschmann, 1988 (Nematoda, Tylenchida). Pest Alert. FDACS-P-01643. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId93536a29066b11e79" w:history="1">
+      <w:hyperlink r:id="rId24786a43dc301d98d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.fdacs.gov/content/download/66978/file/Pest%20Alert%20-%20Meloidogyne%20mayaguensis%20-%20Root%20Knot%20Nematode.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Accessed July 13, 2020.  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -10022,51 +10022,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2010) Pest Risk Analysis for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Meloidogyne enterolobii</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Document 10-16243. Paris. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId25406a29066b12a25" w:history="1">
+      <w:hyperlink r:id="rId22906a43dc301e545" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/MELGMY/documents</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -10083,51 +10083,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">43</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 471–495. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId83226a29066b12a8e" w:history="1">
+      <w:hyperlink r:id="rId60326a43dc301e5ac" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/standards/PM7/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -10182,51 +10182,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">43, 527–533. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId86656a29066b12b2c" w:history="1">
+      <w:hyperlink r:id="rId31186a43dc301e648" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/standards/PM9/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -10263,51 +10263,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">46</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 190–201. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId19966a29066b12bb2" w:history="1">
+      <w:hyperlink r:id="rId85456a43dc301e6ca" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/standards/PM7/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -10547,51 +10547,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Galbieri R, Daivs RF, Scoz LB, Belot JL &amp; Skantar AM. (2020) First report of </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Meloidogyne enterolobii</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> on cotton in Brazil. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId56176a29066b12d81" w:history="1">
+      <w:hyperlink r:id="rId76976a43dc301e88f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://apsjournals.apsnet.org/doi/10.1094/PDIS-02-20-0365-PDN</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -13425,51 +13425,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Meloidogyne enterolobii</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId90866a29066b14009" w:history="1">
+      <w:hyperlink r:id="rId90766a43dc301faa2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -13545,81 +13545,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">44</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 159-163. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId84956a29066b140dc" w:history="1">
+      <w:hyperlink r:id="rId40076a43dc301fb71" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12120</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="75895493" name="name47656a29066b141a1" descr="eu_funding_250.png"/>
+            <wp:docPr id="49302681" name="name92156a43dc301fc02" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId80576a29066b141a0" cstate="print"/>
+                    <a:blip r:embed="rId30536a43dc301fc01" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -13717,137 +13717,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="11699206">
+  <w:abstractNum w:abstractNumId="97089469">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="41196355">
+    <w:lvl w:ilvl="0" w:tplc="53305482">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="41196355" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="53305482" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="41196355" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="53305482" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="41196355" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="53305482" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="41196355" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="53305482" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="41196355" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="53305482" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="41196355" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="53305482" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="41196355" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="53305482" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="41196355" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="53305482" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11699205">
+  <w:abstractNum w:abstractNumId="97089468">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="49413756">
+    <w:lvl w:ilvl="0" w:tplc="56045705">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -14599,55 +14599,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="11699205">
-    <w:abstractNumId w:val="11699205"/>
+  <w:num w:numId="97089468">
+    <w:abstractNumId w:val="97089468"/>
   </w:num>
-  <w:num w:numId="11699206">
-    <w:abstractNumId w:val="11699206"/>
+  <w:num w:numId="97089469">
+    <w:abstractNumId w:val="97089469"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -26197,51 +26197,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId977097775" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId419774715" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId82746a29066b0cf34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MELGMY/" TargetMode="External"/><Relationship Id="rId37586a29066b0cfd1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MELGMY/categorization" TargetMode="External"/><Relationship Id="rId67066a29066b0d8b5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MELGMY/photos" TargetMode="External"/><Relationship Id="rId65696a29066b11c7d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncagr.gov/paffairs/AgReview/articles/2017/June/NCDACS-warns-of-emerging-nematode.htm" TargetMode="External"/><Relationship Id="rId43976a29066b11cc5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ldaf.state.la.us/news/new-crop-pest-identified-in-louisiana/" TargetMode="External"/><Relationship Id="rId59886a29066b11d07" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.doa.la.gov/osr/EMR/2019/1906EMR020.pdf" TargetMode="External"/><Relationship Id="rId93536a29066b11e79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fdacs.gov/content/download/66978/file/Pest%20Alert%20-%20Meloidogyne%20mayaguensis%20-%20Root%20Knot%20Nematode.pdf" TargetMode="External"/><Relationship Id="rId25406a29066b12a25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MELGMY/documents" TargetMode="External"/><Relationship Id="rId83226a29066b12a8e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM7/" TargetMode="External"/><Relationship Id="rId86656a29066b12b2c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM9/" TargetMode="External"/><Relationship Id="rId19966a29066b12bb2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM7/" TargetMode="External"/><Relationship Id="rId56176a29066b12d81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://apsjournals.apsnet.org/doi/10.1094/PDIS-02-20-0365-PDN" TargetMode="External"/><Relationship Id="rId90866a29066b14009" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId84956a29066b140dc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12120" TargetMode="External"/><Relationship Id="rId57496a29066b0d768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId57496a29066b0d768.jpg"/><Relationship Id="rId37796a29066b10734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId37796a29066b10734.jpg"/><Relationship Id="rId80576a29066b141a0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId80576a29066b141a0.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId474952918" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId959883503" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId84056a43dc3019433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MELGMY/" TargetMode="External"/><Relationship Id="rId51966a43dc30194a1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MELGMY/categorization" TargetMode="External"/><Relationship Id="rId62456a43dc3019c58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MELGMY/photos" TargetMode="External"/><Relationship Id="rId65466a43dc301d777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncagr.gov/paffairs/AgReview/articles/2017/June/NCDACS-warns-of-emerging-nematode.htm" TargetMode="External"/><Relationship Id="rId69676a43dc301d7bc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ldaf.state.la.us/news/new-crop-pest-identified-in-louisiana/" TargetMode="External"/><Relationship Id="rId72656a43dc301d7fd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.doa.la.gov/osr/EMR/2019/1906EMR020.pdf" TargetMode="External"/><Relationship Id="rId24786a43dc301d98d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fdacs.gov/content/download/66978/file/Pest%20Alert%20-%20Meloidogyne%20mayaguensis%20-%20Root%20Knot%20Nematode.pdf" TargetMode="External"/><Relationship Id="rId22906a43dc301e545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MELGMY/documents" TargetMode="External"/><Relationship Id="rId60326a43dc301e5ac" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM7/" TargetMode="External"/><Relationship Id="rId31186a43dc301e648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM9/" TargetMode="External"/><Relationship Id="rId85456a43dc301e6ca" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM7/" TargetMode="External"/><Relationship Id="rId76976a43dc301e88f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://apsjournals.apsnet.org/doi/10.1094/PDIS-02-20-0365-PDN" TargetMode="External"/><Relationship Id="rId90766a43dc301faa2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId40076a43dc301fb71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12120" TargetMode="External"/><Relationship Id="rId66026a43dc3019b3a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId66026a43dc3019b3a.jpg"/><Relationship Id="rId74206a43dc301c314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId74206a43dc301c314.jpg"/><Relationship Id="rId30536a43dc301fc01" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId30536a43dc301fc01.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>