--- v10 (2026-06-30)
+++ v11 (2026-07-27)
@@ -270,51 +270,51 @@
               <w:t xml:space="preserve"> Rammah &amp; Hirschmann</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> guava root-knot nematode</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84056a43dc3019433" w:history="1">
+            <w:hyperlink r:id="rId64526a66d89d86323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -330,51 +330,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51966a43dc30194a1" w:history="1">
+            <w:hyperlink r:id="rId12656a66d89d8639b" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -388,86 +388,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> MELGMY</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="60902528" name="name15986a43dc3019b3c" descr="17626.jpg"/>
+                  <wp:docPr id="44249107" name="name95116a66d89d86463" descr="17626.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="17626.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId66026a43dc3019b3a" cstate="print"/>
+                          <a:blip r:embed="rId86196a66d89d86461" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId62456a43dc3019c58" w:history="1">
+            <w:hyperlink r:id="rId12786a66d89d86637" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -2057,50 +2057,70 @@
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Allium cepa</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:t xml:space="preserve">Alocasia sp.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve">Alysicarpus vaginalis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Amaranthus hybridus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -2357,50 +2377,70 @@
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Buddleja davidii</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:t xml:space="preserve">Caladium sp.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve">Callistemon sp.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Camellia oleifera</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -2857,90 +2897,130 @@
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Enterolobium contortisiliquum</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:t xml:space="preserve">Epipremnum sp.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve">Erechtites hieraciifolius</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Eryngium foetidum</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:t xml:space="preserve">Euonymus sp.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve">Euphorbia heterophylla var. cyathophora</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Euphorbia prostrata</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3058,50 +3138,90 @@
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Glycine max</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Gossypium hirsutum</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Hosta plantaginea</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Hoya carnosa</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Hydrocotyle bonariensis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
@@ -4964,147 +5084,147 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Rosa </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">sp.) from Asia, South America and Africa.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="53276389" name="name63936a43dc301c317" descr="MELGMY_distribution_map.jpg"/>
+            <wp:docPr id="81781553" name="name58616a66d89d88b02" descr="MELGMY_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="MELGMY_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId74206a43dc301c314" cstate="print"/>
+                    <a:blip r:embed="rId80316a66d89d88aff" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">EPPO Region:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Italy (mainland, Sicilia), Netherlands, Portugal (mainland), Switzerland</w:t>
+        <w:t xml:space="preserve"> Italy (mainland, Sicilia), Portugal (mainland), Switzerland</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Africa:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Benin, Burkina Faso, Congo, Congo, The Democratic Republic of the, Cote d'Ivoire, Egypt, Kenya, Malawi, Mozambique, Niger, Nigeria, Senegal, South Africa, Togo</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Asia:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> China (Fujian, Guangdong, Guangxi, Hainan, Hunan, Liaoning, Shaanxi, Yunnan), India (Andhra Pradesh, Delhi, Gujarat, Haryana, Karnataka, Kerala, Madhya Pradesh, Rajasthan, Tamil Nadu, Telangana, Uttarakhand, Uttar Pradesh, West Bengal), Saudi Arabia, Sri Lanka, Taiwan, Thailand, Vietnam</w:t>
+        <w:t xml:space="preserve"> China (Fujian, Guangdong, Guangxi, Hainan, Hunan, Liaoning, Shaanxi, Shandong, Yunnan), India (Andhra Pradesh, Delhi, Gujarat, Haryana, Karnataka, Kerala, Madhya Pradesh, Rajasthan, Tamil Nadu, Telangana, Uttarakhand, Uttar Pradesh, West Bengal), Saudi Arabia, Sri Lanka, Taiwan, Thailand, Vietnam</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">North America:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Mexico, United States of America (Alabama, Florida, Georgia, North Carolina, South Carolina, Texas)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -7917,129 +8037,129 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 248–251.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Anonymous (2017) Agricultural Review. North Carolina Department of agriculture and consumer services. Public Affair Division. Raleigh, NC. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId65466a43dc301d777" w:history="1">
+      <w:hyperlink r:id="rId45636a66d89d8a0d1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.ncagr.gov/paffairs/AgReview/articles/2017/June/NCDACS-warns-of-emerging-nematode.htm</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Accessed July 13, 2020.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Anonymous (2018a) New crop pest identified in Louisiana. Department of agriculture and forestry. State of Louisiana. Baton Rouge, LA. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId69676a43dc301d7bc" w:history="1">
+      <w:hyperlink r:id="rId78096a66d89d8a119" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.ldaf.state.la.us/news/new-crop-pest-identified-in-louisiana/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Accessed July 13, 2020.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Anonymous (2018b) Declaration of emergency. Office of Agriculture and environmental sciences horticulture and quarantine. Department of Agriculture and forestry. State of Louisiana. Baton Rouge, LA. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId72656a43dc301d7fd" w:history="1">
+      <w:hyperlink r:id="rId26956a66d89d8a15c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.doa.la.gov/osr/EMR/2019/1906EMR020.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Accessed July 13, 2020. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -8212,51 +8332,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Brito J, Inserra R, Lehman P &amp; Dixon W (2002) The root-knot nematode, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Meloidogyne mayaguensis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Rammah &amp; Hirschmann, 1988 (Nematoda, Tylenchida). Pest Alert. FDACS-P-01643. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId24786a43dc301d98d" w:history="1">
+      <w:hyperlink r:id="rId32846a66d89d8a557" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.fdacs.gov/content/download/66978/file/Pest%20Alert%20-%20Meloidogyne%20mayaguensis%20-%20Root%20Knot%20Nematode.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Accessed July 13, 2020.  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -10022,51 +10142,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2010) Pest Risk Analysis for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Meloidogyne enterolobii</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Document 10-16243. Paris. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId22906a43dc301e545" w:history="1">
+      <w:hyperlink r:id="rId53036a66d89d8b466" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/MELGMY/documents</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -10083,51 +10203,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">43</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 471–495. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId60326a43dc301e5ac" w:history="1">
+      <w:hyperlink r:id="rId81406a66d89d8b4d8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/standards/PM7/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -10182,51 +10302,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">43, 527–533. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId31186a43dc301e648" w:history="1">
+      <w:hyperlink r:id="rId29506a66d89d8b5d6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/standards/PM9/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -10263,51 +10383,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">46</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 190–201. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId85456a43dc301e6ca" w:history="1">
+      <w:hyperlink r:id="rId36246a66d89d8b661" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/standards/PM7/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -10547,51 +10667,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Galbieri R, Daivs RF, Scoz LB, Belot JL &amp; Skantar AM. (2020) First report of </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Meloidogyne enterolobii</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> on cotton in Brazil. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId76976a43dc301e88f" w:history="1">
+      <w:hyperlink r:id="rId26586a66d89d8b863" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://apsjournals.apsnet.org/doi/10.1094/PDIS-02-20-0365-PDN</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -13425,51 +13545,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Meloidogyne enterolobii</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId90766a43dc301faa2" w:history="1">
+      <w:hyperlink r:id="rId64156a66d89d8d5d9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -13545,81 +13665,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">44</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 159-163. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId40076a43dc301fb71" w:history="1">
+      <w:hyperlink r:id="rId80906a66d89d8d6f0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12120</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="49302681" name="name92156a43dc301fc02" descr="eu_funding_250.png"/>
+            <wp:docPr id="78861799" name="name73346a66d89d8da7f" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId30536a43dc301fc01" cstate="print"/>
+                    <a:blip r:embed="rId69886a66d89d8da7d" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -13717,137 +13837,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="97089469">
+  <w:abstractNum w:abstractNumId="68991714">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="53305482">
+    <w:lvl w:ilvl="0" w:tplc="21170218">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="53305482" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="21170218" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="53305482" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="21170218" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="53305482" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="21170218" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="53305482" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="21170218" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="53305482" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="21170218" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="53305482" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="21170218" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="53305482" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="21170218" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="53305482" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="21170218" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="97089468">
+  <w:abstractNum w:abstractNumId="68991713">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="56045705">
+    <w:lvl w:ilvl="0" w:tplc="76685044">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -14599,55 +14719,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="97089468">
-    <w:abstractNumId w:val="97089468"/>
+  <w:num w:numId="68991713">
+    <w:abstractNumId w:val="68991713"/>
   </w:num>
-  <w:num w:numId="97089469">
-    <w:abstractNumId w:val="97089469"/>
+  <w:num w:numId="68991714">
+    <w:abstractNumId w:val="68991714"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -26197,51 +26317,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId474952918" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId959883503" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId84056a43dc3019433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MELGMY/" TargetMode="External"/><Relationship Id="rId51966a43dc30194a1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MELGMY/categorization" TargetMode="External"/><Relationship Id="rId62456a43dc3019c58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MELGMY/photos" TargetMode="External"/><Relationship Id="rId65466a43dc301d777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncagr.gov/paffairs/AgReview/articles/2017/June/NCDACS-warns-of-emerging-nematode.htm" TargetMode="External"/><Relationship Id="rId69676a43dc301d7bc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ldaf.state.la.us/news/new-crop-pest-identified-in-louisiana/" TargetMode="External"/><Relationship Id="rId72656a43dc301d7fd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.doa.la.gov/osr/EMR/2019/1906EMR020.pdf" TargetMode="External"/><Relationship Id="rId24786a43dc301d98d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fdacs.gov/content/download/66978/file/Pest%20Alert%20-%20Meloidogyne%20mayaguensis%20-%20Root%20Knot%20Nematode.pdf" TargetMode="External"/><Relationship Id="rId22906a43dc301e545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MELGMY/documents" TargetMode="External"/><Relationship Id="rId60326a43dc301e5ac" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM7/" TargetMode="External"/><Relationship Id="rId31186a43dc301e648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM9/" TargetMode="External"/><Relationship Id="rId85456a43dc301e6ca" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM7/" TargetMode="External"/><Relationship Id="rId76976a43dc301e88f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://apsjournals.apsnet.org/doi/10.1094/PDIS-02-20-0365-PDN" TargetMode="External"/><Relationship Id="rId90766a43dc301faa2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId40076a43dc301fb71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12120" TargetMode="External"/><Relationship Id="rId66026a43dc3019b3a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId66026a43dc3019b3a.jpg"/><Relationship Id="rId74206a43dc301c314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId74206a43dc301c314.jpg"/><Relationship Id="rId30536a43dc301fc01" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId30536a43dc301fc01.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId949661837" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId193165566" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId64526a66d89d86323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MELGMY/" TargetMode="External"/><Relationship Id="rId12656a66d89d8639b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MELGMY/categorization" TargetMode="External"/><Relationship Id="rId12786a66d89d86637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MELGMY/photos" TargetMode="External"/><Relationship Id="rId45636a66d89d8a0d1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncagr.gov/paffairs/AgReview/articles/2017/June/NCDACS-warns-of-emerging-nematode.htm" TargetMode="External"/><Relationship Id="rId78096a66d89d8a119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ldaf.state.la.us/news/new-crop-pest-identified-in-louisiana/" TargetMode="External"/><Relationship Id="rId26956a66d89d8a15c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.doa.la.gov/osr/EMR/2019/1906EMR020.pdf" TargetMode="External"/><Relationship Id="rId32846a66d89d8a557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fdacs.gov/content/download/66978/file/Pest%20Alert%20-%20Meloidogyne%20mayaguensis%20-%20Root%20Knot%20Nematode.pdf" TargetMode="External"/><Relationship Id="rId53036a66d89d8b466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MELGMY/documents" TargetMode="External"/><Relationship Id="rId81406a66d89d8b4d8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM7/" TargetMode="External"/><Relationship Id="rId29506a66d89d8b5d6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM9/" TargetMode="External"/><Relationship Id="rId36246a66d89d8b661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM7/" TargetMode="External"/><Relationship Id="rId26586a66d89d8b863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://apsjournals.apsnet.org/doi/10.1094/PDIS-02-20-0365-PDN" TargetMode="External"/><Relationship Id="rId64156a66d89d8d5d9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId80906a66d89d8d6f0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12120" TargetMode="External"/><Relationship Id="rId86196a66d89d86461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId86196a66d89d86461.jpg"/><Relationship Id="rId80316a66d89d88aff" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId80316a66d89d88aff.jpg"/><Relationship Id="rId69886a66d89d8da7d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId69886a66d89d8da7d.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>