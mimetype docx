--- v11 (2026-07-27)
+++ v12 (2026-08-17)
@@ -270,51 +270,51 @@
               <w:t xml:space="preserve"> Rammah &amp; Hirschmann</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> guava root-knot nematode</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64526a66d89d86323" w:history="1">
+            <w:hyperlink r:id="rId18136a827440c4535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -330,51 +330,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12656a66d89d8639b" w:history="1">
+            <w:hyperlink r:id="rId73936a827440c45b3" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -388,86 +388,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> MELGMY</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="44249107" name="name95116a66d89d86463" descr="17626.jpg"/>
+                  <wp:docPr id="33495602" name="name12686a827440c4ef0" descr="17626.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="17626.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId86196a66d89d86461" cstate="print"/>
+                          <a:blip r:embed="rId18096a827440c4eee" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId12786a66d89d86637" w:history="1">
+            <w:hyperlink r:id="rId11836a827440c501e" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -5084,63 +5084,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Rosa </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">sp.) from Asia, South America and Africa.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="81781553" name="name58616a66d89d88b02" descr="MELGMY_distribution_map.jpg"/>
+            <wp:docPr id="46122462" name="name66116a827440c77a9" descr="MELGMY_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="MELGMY_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId80316a66d89d88aff" cstate="print"/>
+                    <a:blip r:embed="rId75076a827440c77a6" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -8037,129 +8037,129 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 248–251.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Anonymous (2017) Agricultural Review. North Carolina Department of agriculture and consumer services. Public Affair Division. Raleigh, NC. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId45636a66d89d8a0d1" w:history="1">
+      <w:hyperlink r:id="rId11786a827440c8c71" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.ncagr.gov/paffairs/AgReview/articles/2017/June/NCDACS-warns-of-emerging-nematode.htm</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Accessed July 13, 2020.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Anonymous (2018a) New crop pest identified in Louisiana. Department of agriculture and forestry. State of Louisiana. Baton Rouge, LA. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId78096a66d89d8a119" w:history="1">
+      <w:hyperlink r:id="rId77816a827440c8cbb" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.ldaf.state.la.us/news/new-crop-pest-identified-in-louisiana/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Accessed July 13, 2020.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Anonymous (2018b) Declaration of emergency. Office of Agriculture and environmental sciences horticulture and quarantine. Department of Agriculture and forestry. State of Louisiana. Baton Rouge, LA. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId26956a66d89d8a15c" w:history="1">
+      <w:hyperlink r:id="rId83936a827440c8d1f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.doa.la.gov/osr/EMR/2019/1906EMR020.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Accessed July 13, 2020. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -8332,51 +8332,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Brito J, Inserra R, Lehman P &amp; Dixon W (2002) The root-knot nematode, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Meloidogyne mayaguensis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Rammah &amp; Hirschmann, 1988 (Nematoda, Tylenchida). Pest Alert. FDACS-P-01643. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId32846a66d89d8a557" w:history="1">
+      <w:hyperlink r:id="rId14266a827440c8e85" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.fdacs.gov/content/download/66978/file/Pest%20Alert%20-%20Meloidogyne%20mayaguensis%20-%20Root%20Knot%20Nematode.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Accessed July 13, 2020.  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -10142,51 +10142,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2010) Pest Risk Analysis for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Meloidogyne enterolobii</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Document 10-16243. Paris. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId53036a66d89d8b466" w:history="1">
+      <w:hyperlink r:id="rId43096a827440c9a24" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/MELGMY/documents</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -10203,51 +10203,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">43</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 471–495. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId81406a66d89d8b4d8" w:history="1">
+      <w:hyperlink r:id="rId83996a827440c9a8a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/standards/PM7/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -10302,51 +10302,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">43, 527–533. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId29506a66d89d8b5d6" w:history="1">
+      <w:hyperlink r:id="rId21086a827440c9b27" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/standards/PM9/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -10383,51 +10383,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">46</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 190–201. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId36246a66d89d8b661" w:history="1">
+      <w:hyperlink r:id="rId93846a827440c9baa" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/standards/PM7/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -10667,51 +10667,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Galbieri R, Daivs RF, Scoz LB, Belot JL &amp; Skantar AM. (2020) First report of </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Meloidogyne enterolobii</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> on cotton in Brazil. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId26586a66d89d8b863" w:history="1">
+      <w:hyperlink r:id="rId62506a827440c9d72" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://apsjournals.apsnet.org/doi/10.1094/PDIS-02-20-0365-PDN</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -13545,51 +13545,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Meloidogyne enterolobii</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId64156a66d89d8d5d9" w:history="1">
+      <w:hyperlink r:id="rId76976a827440caf8b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -13665,81 +13665,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">44</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 159-163. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId80906a66d89d8d6f0" w:history="1">
+      <w:hyperlink r:id="rId60946a827440cb060" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12120</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="78861799" name="name73346a66d89d8da7f" descr="eu_funding_250.png"/>
+            <wp:docPr id="77475772" name="name14216a827440cb0c9" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId69886a66d89d8da7d" cstate="print"/>
+                    <a:blip r:embed="rId80086a827440cb0c8" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -13837,137 +13837,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="68991714">
+  <w:abstractNum w:abstractNumId="36057089">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="21170218">
+    <w:lvl w:ilvl="0" w:tplc="50192438">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="21170218" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="50192438" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="21170218" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="50192438" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="21170218" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="50192438" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="21170218" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="50192438" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="21170218" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="50192438" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="21170218" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="50192438" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="21170218" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="50192438" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="21170218" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="50192438" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="68991713">
+  <w:abstractNum w:abstractNumId="36057088">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="76685044">
+    <w:lvl w:ilvl="0" w:tplc="18809753">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -14719,55 +14719,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="68991713">
-    <w:abstractNumId w:val="68991713"/>
+  <w:num w:numId="36057088">
+    <w:abstractNumId w:val="36057088"/>
   </w:num>
-  <w:num w:numId="68991714">
-    <w:abstractNumId w:val="68991714"/>
+  <w:num w:numId="36057089">
+    <w:abstractNumId w:val="36057089"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -26317,51 +26317,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId949661837" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId193165566" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId64526a66d89d86323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MELGMY/" TargetMode="External"/><Relationship Id="rId12656a66d89d8639b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MELGMY/categorization" TargetMode="External"/><Relationship Id="rId12786a66d89d86637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MELGMY/photos" TargetMode="External"/><Relationship Id="rId45636a66d89d8a0d1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncagr.gov/paffairs/AgReview/articles/2017/June/NCDACS-warns-of-emerging-nematode.htm" TargetMode="External"/><Relationship Id="rId78096a66d89d8a119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ldaf.state.la.us/news/new-crop-pest-identified-in-louisiana/" TargetMode="External"/><Relationship Id="rId26956a66d89d8a15c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.doa.la.gov/osr/EMR/2019/1906EMR020.pdf" TargetMode="External"/><Relationship Id="rId32846a66d89d8a557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fdacs.gov/content/download/66978/file/Pest%20Alert%20-%20Meloidogyne%20mayaguensis%20-%20Root%20Knot%20Nematode.pdf" TargetMode="External"/><Relationship Id="rId53036a66d89d8b466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MELGMY/documents" TargetMode="External"/><Relationship Id="rId81406a66d89d8b4d8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM7/" TargetMode="External"/><Relationship Id="rId29506a66d89d8b5d6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM9/" TargetMode="External"/><Relationship Id="rId36246a66d89d8b661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM7/" TargetMode="External"/><Relationship Id="rId26586a66d89d8b863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://apsjournals.apsnet.org/doi/10.1094/PDIS-02-20-0365-PDN" TargetMode="External"/><Relationship Id="rId64156a66d89d8d5d9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId80906a66d89d8d6f0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12120" TargetMode="External"/><Relationship Id="rId86196a66d89d86461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId86196a66d89d86461.jpg"/><Relationship Id="rId80316a66d89d88aff" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId80316a66d89d88aff.jpg"/><Relationship Id="rId69886a66d89d8da7d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId69886a66d89d8da7d.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId804187909" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId988866524" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId18136a827440c4535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MELGMY/" TargetMode="External"/><Relationship Id="rId73936a827440c45b3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MELGMY/categorization" TargetMode="External"/><Relationship Id="rId11836a827440c501e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MELGMY/photos" TargetMode="External"/><Relationship Id="rId11786a827440c8c71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncagr.gov/paffairs/AgReview/articles/2017/June/NCDACS-warns-of-emerging-nematode.htm" TargetMode="External"/><Relationship Id="rId77816a827440c8cbb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ldaf.state.la.us/news/new-crop-pest-identified-in-louisiana/" TargetMode="External"/><Relationship Id="rId83936a827440c8d1f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.doa.la.gov/osr/EMR/2019/1906EMR020.pdf" TargetMode="External"/><Relationship Id="rId14266a827440c8e85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fdacs.gov/content/download/66978/file/Pest%20Alert%20-%20Meloidogyne%20mayaguensis%20-%20Root%20Knot%20Nematode.pdf" TargetMode="External"/><Relationship Id="rId43096a827440c9a24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MELGMY/documents" TargetMode="External"/><Relationship Id="rId83996a827440c9a8a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM7/" TargetMode="External"/><Relationship Id="rId21086a827440c9b27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM9/" TargetMode="External"/><Relationship Id="rId93846a827440c9baa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM7/" TargetMode="External"/><Relationship Id="rId62506a827440c9d72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://apsjournals.apsnet.org/doi/10.1094/PDIS-02-20-0365-PDN" TargetMode="External"/><Relationship Id="rId76976a827440caf8b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId60946a827440cb060" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12120" TargetMode="External"/><Relationship Id="rId18096a827440c4eee" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId18096a827440c4eee.jpg"/><Relationship Id="rId75076a827440c77a6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId75076a827440c77a6.jpg"/><Relationship Id="rId80086a827440cb0c8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId80086a827440cb0c8.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>