--- v12 (2026-08-17)
+++ v13 (2026-09-12)
@@ -270,51 +270,51 @@
               <w:t xml:space="preserve"> Rammah &amp; Hirschmann</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> guava root-knot nematode</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18136a827440c4535" w:history="1">
+            <w:hyperlink r:id="rId22656aa5da8a7e3d8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -330,51 +330,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73936a827440c45b3" w:history="1">
+            <w:hyperlink r:id="rId47776aa5da8a7e44d" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -388,86 +388,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> MELGMY</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="33495602" name="name12686a827440c4ef0" descr="17626.jpg"/>
+                  <wp:docPr id="87528164" name="name59576aa5da8a7eb13" descr="17626.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="17626.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId18096a827440c4eee" cstate="print"/>
+                          <a:blip r:embed="rId52596aa5da8a7eb11" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId11836a827440c501e" w:history="1">
+            <w:hyperlink r:id="rId72146aa5da8a7ec94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -2797,50 +2797,70 @@
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Cucurbita moschata</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:t xml:space="preserve">Cucurbita pepo</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve">Curcuma longa</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Daucus carota</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -5084,63 +5104,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Rosa </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">sp.) from Asia, South America and Africa.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="46122462" name="name66116a827440c77a9" descr="MELGMY_distribution_map.jpg"/>
+            <wp:docPr id="57695530" name="name91276aa5da8a8180d" descr="MELGMY_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="MELGMY_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId75076a827440c77a6" cstate="print"/>
+                    <a:blip r:embed="rId41346aa5da8a81809" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -8037,129 +8057,129 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 248–251.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Anonymous (2017) Agricultural Review. North Carolina Department of agriculture and consumer services. Public Affair Division. Raleigh, NC. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId11786a827440c8c71" w:history="1">
+      <w:hyperlink r:id="rId77956aa5da8a82d74" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.ncagr.gov/paffairs/AgReview/articles/2017/June/NCDACS-warns-of-emerging-nematode.htm</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Accessed July 13, 2020.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Anonymous (2018a) New crop pest identified in Louisiana. Department of agriculture and forestry. State of Louisiana. Baton Rouge, LA. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId77816a827440c8cbb" w:history="1">
+      <w:hyperlink r:id="rId86606aa5da8a82dbd" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.ldaf.state.la.us/news/new-crop-pest-identified-in-louisiana/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Accessed July 13, 2020.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Anonymous (2018b) Declaration of emergency. Office of Agriculture and environmental sciences horticulture and quarantine. Department of Agriculture and forestry. State of Louisiana. Baton Rouge, LA. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId83936a827440c8d1f" w:history="1">
+      <w:hyperlink r:id="rId85966aa5da8a82dff" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.doa.la.gov/osr/EMR/2019/1906EMR020.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Accessed July 13, 2020. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -8332,51 +8352,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Brito J, Inserra R, Lehman P &amp; Dixon W (2002) The root-knot nematode, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Meloidogyne mayaguensis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Rammah &amp; Hirschmann, 1988 (Nematoda, Tylenchida). Pest Alert. FDACS-P-01643. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId14266a827440c8e85" w:history="1">
+      <w:hyperlink r:id="rId95426aa5da8a82f6b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.fdacs.gov/content/download/66978/file/Pest%20Alert%20-%20Meloidogyne%20mayaguensis%20-%20Root%20Knot%20Nematode.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Accessed July 13, 2020.  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -10142,51 +10162,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2010) Pest Risk Analysis for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Meloidogyne enterolobii</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Document 10-16243. Paris. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId43096a827440c9a24" w:history="1">
+      <w:hyperlink r:id="rId24546aa5da8a83c26" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/MELGMY/documents</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -10203,51 +10223,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">43</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 471–495. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId83996a827440c9a8a" w:history="1">
+      <w:hyperlink r:id="rId91756aa5da8a83c8f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/standards/PM7/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -10302,51 +10322,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">43, 527–533. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId21086a827440c9b27" w:history="1">
+      <w:hyperlink r:id="rId51706aa5da8a83d50" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/standards/PM9/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -10383,51 +10403,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">46</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 190–201. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId93846a827440c9baa" w:history="1">
+      <w:hyperlink r:id="rId17266aa5da8a83dd8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/standards/PM7/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -10667,51 +10687,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Galbieri R, Daivs RF, Scoz LB, Belot JL &amp; Skantar AM. (2020) First report of </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Meloidogyne enterolobii</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> on cotton in Brazil. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId62506a827440c9d72" w:history="1">
+      <w:hyperlink r:id="rId48036aa5da8a83fdb" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://apsjournals.apsnet.org/doi/10.1094/PDIS-02-20-0365-PDN</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -13545,51 +13565,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Meloidogyne enterolobii</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId76976a827440caf8b" w:history="1">
+      <w:hyperlink r:id="rId12586aa5da8a852cc" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -13665,81 +13685,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">44</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 159-163. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId60946a827440cb060" w:history="1">
+      <w:hyperlink r:id="rId52986aa5da8a8539c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12120</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="77475772" name="name14216a827440cb0c9" descr="eu_funding_250.png"/>
+            <wp:docPr id="24585634" name="name44446aa5da8a8587d" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId80086a827440cb0c8" cstate="print"/>
+                    <a:blip r:embed="rId36976aa5da8a8587b" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -13837,137 +13857,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="36057089">
+  <w:abstractNum w:abstractNumId="66736508">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="50192438">
+    <w:lvl w:ilvl="0" w:tplc="62931214">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="50192438" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="62931214" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="50192438" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="62931214" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="50192438" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="62931214" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="50192438" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="62931214" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="50192438" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="62931214" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="50192438" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="62931214" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="50192438" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="62931214" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="50192438" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="62931214" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="36057088">
+  <w:abstractNum w:abstractNumId="66736507">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="18809753">
+    <w:lvl w:ilvl="0" w:tplc="75442451">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -14719,55 +14739,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="36057088">
-    <w:abstractNumId w:val="36057088"/>
+  <w:num w:numId="66736507">
+    <w:abstractNumId w:val="66736507"/>
   </w:num>
-  <w:num w:numId="36057089">
-    <w:abstractNumId w:val="36057089"/>
+  <w:num w:numId="66736508">
+    <w:abstractNumId w:val="66736508"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -26317,51 +26337,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId804187909" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId988866524" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId18136a827440c4535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MELGMY/" TargetMode="External"/><Relationship Id="rId73936a827440c45b3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MELGMY/categorization" TargetMode="External"/><Relationship Id="rId11836a827440c501e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MELGMY/photos" TargetMode="External"/><Relationship Id="rId11786a827440c8c71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncagr.gov/paffairs/AgReview/articles/2017/June/NCDACS-warns-of-emerging-nematode.htm" TargetMode="External"/><Relationship Id="rId77816a827440c8cbb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ldaf.state.la.us/news/new-crop-pest-identified-in-louisiana/" TargetMode="External"/><Relationship Id="rId83936a827440c8d1f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.doa.la.gov/osr/EMR/2019/1906EMR020.pdf" TargetMode="External"/><Relationship Id="rId14266a827440c8e85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fdacs.gov/content/download/66978/file/Pest%20Alert%20-%20Meloidogyne%20mayaguensis%20-%20Root%20Knot%20Nematode.pdf" TargetMode="External"/><Relationship Id="rId43096a827440c9a24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MELGMY/documents" TargetMode="External"/><Relationship Id="rId83996a827440c9a8a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM7/" TargetMode="External"/><Relationship Id="rId21086a827440c9b27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM9/" TargetMode="External"/><Relationship Id="rId93846a827440c9baa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM7/" TargetMode="External"/><Relationship Id="rId62506a827440c9d72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://apsjournals.apsnet.org/doi/10.1094/PDIS-02-20-0365-PDN" TargetMode="External"/><Relationship Id="rId76976a827440caf8b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId60946a827440cb060" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12120" TargetMode="External"/><Relationship Id="rId18096a827440c4eee" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId18096a827440c4eee.jpg"/><Relationship Id="rId75076a827440c77a6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId75076a827440c77a6.jpg"/><Relationship Id="rId80086a827440cb0c8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId80086a827440cb0c8.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId386025603" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId539460607" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId22656aa5da8a7e3d8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MELGMY/" TargetMode="External"/><Relationship Id="rId47776aa5da8a7e44d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MELGMY/categorization" TargetMode="External"/><Relationship Id="rId72146aa5da8a7ec94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MELGMY/photos" TargetMode="External"/><Relationship Id="rId77956aa5da8a82d74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncagr.gov/paffairs/AgReview/articles/2017/June/NCDACS-warns-of-emerging-nematode.htm" TargetMode="External"/><Relationship Id="rId86606aa5da8a82dbd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ldaf.state.la.us/news/new-crop-pest-identified-in-louisiana/" TargetMode="External"/><Relationship Id="rId85966aa5da8a82dff" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.doa.la.gov/osr/EMR/2019/1906EMR020.pdf" TargetMode="External"/><Relationship Id="rId95426aa5da8a82f6b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fdacs.gov/content/download/66978/file/Pest%20Alert%20-%20Meloidogyne%20mayaguensis%20-%20Root%20Knot%20Nematode.pdf" TargetMode="External"/><Relationship Id="rId24546aa5da8a83c26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MELGMY/documents" TargetMode="External"/><Relationship Id="rId91756aa5da8a83c8f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM7/" TargetMode="External"/><Relationship Id="rId51706aa5da8a83d50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM9/" TargetMode="External"/><Relationship Id="rId17266aa5da8a83dd8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM7/" TargetMode="External"/><Relationship Id="rId48036aa5da8a83fdb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://apsjournals.apsnet.org/doi/10.1094/PDIS-02-20-0365-PDN" TargetMode="External"/><Relationship Id="rId12586aa5da8a852cc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId52986aa5da8a8539c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12120" TargetMode="External"/><Relationship Id="rId52596aa5da8a7eb11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId52596aa5da8a7eb11.jpg"/><Relationship Id="rId41346aa5da8a81809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId41346aa5da8a81809.jpg"/><Relationship Id="rId36976aa5da8a8587b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId36976aa5da8a8587b.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>