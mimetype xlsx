--- v0 (2025-10-04)
+++ v1 (2026-09-23)
@@ -29,50 +29,110 @@
     <sheet name="MELGLC" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="194">
   <si>
     <t>type</t>
   </si>
   <si>
     <t>EPPOCode</t>
   </si>
   <si>
     <t>Pref_name</t>
   </si>
   <si>
     <t>References</t>
   </si>
   <si>
     <t>Major host</t>
   </si>
   <si>
+    <t>ATIDE</t>
+  </si>
+  <si>
+    <t>Actinidia deliciosa</t>
+  </si>
+  <si>
+    <t>* Conceição IL, Tzortzakakis EA, Gomes P, Abrantes I, da Cunha MJ (2012) Detection of the root-knot nematode Meloidogyne ethiopica in Greece. European Journal of Plant Pathology 134(3), 451-457.
+------- later identified as M. luci.</t>
+  </si>
+  <si>
+    <t>CUMSA</t>
+  </si>
+  <si>
+    <t>Cucumis sativus</t>
+  </si>
+  <si>
+    <t>* Sen F, Aydinli (2021) Host status of cultivated crops to Meloidogyne luci. European Journal of Plant Pathology 161(3), 607-618.
+------- In experiments, cvs. Alman hiyari, Bt Bursaalpha, Kornizon were found to be excellent hosts.
+* Strajnar P, Širca S, Geric Stare B &amp; Urek G (2009) Characterization of the root-knot nematode, Meloidogyne ethiopica Whitehead, 1968, from Slovenia. Russian Journal of Nematology 17, 135-142.
+------- later identified as M. luci.
+* Carneiro RMDG, Correa VR, Almeida MRA, Gomes ACMM, Deimi AM, Castagnone-Sereno P &amp; Karssen G (2014) Meloidogyne luci n. sp. (Nematoda: Meloidogynidae), a root-knot nematode parasitising different crops in Brazil, Chile and Iran. Nematology 16, 289-301.</t>
+  </si>
+  <si>
+    <t>GLXMA</t>
+  </si>
+  <si>
+    <t>Glycine max</t>
+  </si>
+  <si>
+    <t>* Sen F, Aydinli (2021) Host status of cultivated crops to Meloidogyne luci. European Journal of Plant Pathology 161(3), 607-618.
+------- In experiments, cv. Ansoy was found to be a non-host (no galls - no reproduction), but when inoculated with another isolate (Mi-virulent isolate), cv. Ansoy was found to be a good host.
+* Bellé C, Brum D, Groth M Z, Barros D R, Kaspary T E, Schafer J T &amp; Gomes C B (2016) First report of Meloidogyne luci parasitizing Glycine max in Brazil. Plant Disease 100, 2174. https://doi.org/10.1094/PDIS-05-16-0624-PDN</t>
+  </si>
+  <si>
+    <t>PHSVX</t>
+  </si>
+  <si>
+    <t>Phaseolus vulgaris</t>
+  </si>
+  <si>
+    <t>* Sen F, Aydinli (2021) Host status of cultivated crops to Meloidogyne luci. European Journal of Plant Pathology 161(3), 607-618.
+------- In experiments, cvs. Balkiz, Gina, Kardelen, Nazar were found to be excellent hosts.
+* Strajnar P, Širca S, Geric Stare B &amp; Urek G (2009) Characterization of the root-knot nematode, Meloidogyne ethiopica Whitehead, 1968, from Slovenia. Russian Journal of Nematology 17, 135-142.
+------- later identified as M. luci.
+* Carneiro RMDG, Correa VR, Almeida MRA, Gomes ACMM, Deimi AM, Castagnone-Sereno P &amp; Karssen G (2014) Meloidogyne luci n. sp. (Nematoda: Meloidogynidae), a root-knot nematode parasitising different crops in Brazil, Chile and Iran. Nematology 16, 289-301.</t>
+  </si>
+  <si>
+    <t>LYPES</t>
+  </si>
+  <si>
+    <t>Solanum lycopersicum</t>
+  </si>
+  <si>
+    <t>* Gerič Stare B, Strajnar P, Širca S, Susič N, Urek G (2018) Record of a new location for tropical root knot nematode Meloidogyne luci in Slovenia. Bulletin OEPP/EPPO Bulletin 48(1), 135-137. DOI: 10.1111/epp.12443
+* Sen F, Aydinli (2021) Host status of cultivated crops to Meloidogyne luci. European Journal of Plant Pathology 161(3), 607-618.
+------- In experiments, cvs. Barbaros F1, Falcon, H-2274, Rio Grande, Super Ancon were found to be excellent hosts.
+* Strajnar P, Širca S, Knapič M &amp; Urek G (2011) Effect of Slovenian climatic conditions on the development and survival of the root-knot nematode Meloidogyne ethiopica. European Journal of Plant Pathology 129, 81-88
+-------In experiments, cv. San Marzano F1 was found to be an excellent host (RF = 91)</t>
+  </si>
+  <si>
     <t>SOLTU</t>
   </si>
   <si>
     <t>Solanum tuberosum</t>
   </si>
   <si>
     <t>* Maleita C, Esteves I, Cardoso JMS, Cunha MJ, Carneiro MDG, Abrantes I (2017) Meloidogyne luci, a new root-knot nematode parasitizing potato in Portugal. Plant Pathology 67(2), 366-376.
 ------- Confirmed host.
 * Sen F, Aydinli (2021) Host status of cultivated crops to Meloidogyne luci. European Journal of Plant Pathology 161(3), 607-618.
 ------- In experiments, cv. Agria was found to be a good host.</t>
   </si>
   <si>
     <t>Wild/Weed</t>
   </si>
   <si>
     <t>OXACO</t>
   </si>
   <si>
     <t>Oxalis corniculata</t>
   </si>
   <si>
     <t>* Santos D, Correia A, Abrantes I, Maleita C (2019) New hosts and records in Portugal for the root-knot nematode Meloidogyne luci. Journal of Nematology 51. DOI: 10.21307/jofnem-2019-003</t>
   </si>
   <si>
     <t>SENVU</t>
@@ -81,60 +141,50 @@
     <t>Senecio vulgaris</t>
   </si>
   <si>
     <t>* Susic N, Širca S, Urek G &amp; Geric Stare B (2020) Senecio vulgaris L. recorded as a new host plant for the root-knot nematode Meloidogyne luci. Acta agriculturae Slovenica 115(2), 495-497.</t>
   </si>
   <si>
     <t>Host</t>
   </si>
   <si>
     <t>ABMES</t>
   </si>
   <si>
     <t>Abelmoschus esculentus</t>
   </si>
   <si>
     <t>* Carneiro RMDG, Correa VR, Almeida MRA, Gomes ACMM, Deimi AM, Castagnone-Sereno P &amp; Karssen G (2014) Meloidogyne luci n. sp. (Nematoda: Meloidogynidae), a root-knot nematode parasitising different crops in Brazil, Chile and Iran. Nematology 16, 289-301.</t>
   </si>
   <si>
     <t>ATICH</t>
   </si>
   <si>
     <t>Actinidia chinensis</t>
   </si>
   <si>
     <t xml:space="preserve">* Aydingli G, Mennan S (2022) Prevalence of root-knot nematodes and their effects on fruit yield in kiwifruit orchards in Samsun Province (Türkiye). Turkish Journal of Entomology 46(2), 187-197.  http://dx.doi.org/10.16970/entoted.1092654 </t>
-  </si>
-[...7 lines deleted...]
-    <t>* Conceição IL, Tzortzakakis EA, Gomes P, Abrantes I, da Cunha MJ (2012) Detection of the root-knot nematode Meloidogyne ethiopica in Greece. European Journal of Plant Pathology 134(3), 451-457.
-------- later identified as M. luci.</t>
   </si>
   <si>
     <t>ALLCE</t>
   </si>
   <si>
     <t>Allium cepa</t>
   </si>
   <si>
     <t>* Sen F, Aydinli (2021) Host status of cultivated crops to Meloidogyne luci. European Journal of Plant Pathology 161(3), 607-618.
 ------- In experiments, cv. Bt Depocu was found to be a poor host.
 * Strajnar P, Širca S, Geric Stare B &amp; Urek G (2009) Characterization of the root-knot nematode, Meloidogyne ethiopica Whitehead, 1968, from Slovenia. Russian Journal of Nematology 17, 135-142.
 -------As Allium cepa var. cepa.</t>
   </si>
   <si>
     <t>ALLPO</t>
   </si>
   <si>
     <t>Allium porrum</t>
   </si>
   <si>
     <t>* Sen F, Aydinli (2021) Host status of cultivated crops to Meloidogyne luci. European Journal of Plant Pathology 161(3), 607-618.
 ------- In experiments, cv. Bt Hotanli 016 was found to be a poor host.</t>
   </si>
   <si>
     <t>ATHMM</t>
@@ -339,62 +389,50 @@
   <si>
     <t xml:space="preserve">* Sen F, Aydinli (2021) Host status of cultivated crops to Meloidogyne luci. European Journal of Plant Pathology 161(3), 607-618.
 ------- In experiments, cv. Crimson Sweet was found to be a poor host but cv. Chaleston Gray was found to be a good host.
 * Gerič Stare B, Strajnar P, Susič N, Urek G &amp; Širca S (2017) Reported populations of Meloidogyne ethiopica in Europe identified as Meloidogyne luci. Plant disease 101(9), 1627-1632.
 ------- In experiments, cv. Charleston Gray was found to be a poor host (RF&lt;1): RF = 0.6.
 </t>
   </si>
   <si>
     <t>CDLAU</t>
   </si>
   <si>
     <t>Cordyline australis</t>
   </si>
   <si>
     <t>CUMME</t>
   </si>
   <si>
     <t>Cucumis melo</t>
   </si>
   <si>
     <t>* Sen F, Aydinli (2021) Host status of cultivated crops to Meloidogyne luci. European Journal of Plant Pathology 161(3), 607-618.
 ------- In experiments, cultivars tested showed variable host status from poor host (cvs. Ananas, Bt Akhisar Topan 016, Kirkagac 637), to good host (cv. Hasanbey).
 * Strajnar P, Širca S, Geric Stare B &amp; Urek G (2009) Characterization of the root-knot nematode, Meloidogyne ethiopica Whitehead, 1968, from Slovenia. Russian Journal of Nematology 17, 135-142.</t>
   </si>
   <si>
-    <t>CUMSA</t>
-[...5 lines deleted...]
-    <t>* Sen F, Aydinli (2021) Host status of cultivated crops to Meloidogyne luci. European Journal of Plant Pathology 161(3), 607-618.
-------- In experiments, cvs. Alman hiyari, Bt Bursaalpha, Kornizon were found to be excellent hosts.
-* Strajnar P, Širca S, Geric Stare B &amp; Urek G (2009) Characterization of the root-knot nematode, Meloidogyne ethiopica Whitehead, 1968, from Slovenia. Russian Journal of Nematology 17, 135-142.
-[...2 lines deleted...]
-  <si>
     <t>CUUMO</t>
   </si>
   <si>
     <t>Cucurbita moschata</t>
   </si>
   <si>
     <t xml:space="preserve">* Sen F, Aydinli (2021) Host status of cultivated crops to Meloidogyne luci. European Journal of Plant Pathology 161(3), 607-618.
 ------- In experiments, cv. Sweet Gourd was found to be an excellent host.
 </t>
   </si>
   <si>
     <t>CUUPE</t>
   </si>
   <si>
     <t>Cucurbita pepo</t>
   </si>
   <si>
     <t xml:space="preserve">* Sen F, Aydinli (2021) Host status of cultivated crops to Meloidogyne luci. European Journal of Plant Pathology 161(3), 607-618.
 ------- In experiments, cv. Toygar was found to be an excellent host.
 </t>
   </si>
   <si>
     <t>DAUCA</t>
   </si>
   <si>
@@ -410,62 +448,50 @@
   </si>
   <si>
     <t>Eruca vesicaria subsp. sativa</t>
   </si>
   <si>
     <t xml:space="preserve">* Sen F, Aydinli (2021) Host status of cultivated crops to Meloidogyne luci. European Journal of Plant Pathology 161(3), 607-618.
 ------- In experiments, cv. Bt Burok was found to be a poor host.
 </t>
   </si>
   <si>
     <t>FAGES</t>
   </si>
   <si>
     <t>Fagopyrum esculentum</t>
   </si>
   <si>
     <t>* Maleita C, Correia A, Abrantes I &amp; Esteves I (2022) Susceptibility of crop plants to the rootknot nematode Meloidogyne luci, a threat to agricultural productivity. Phytopathologia Mediterranea 61(1), 169-179.</t>
   </si>
   <si>
     <t>FOEVA</t>
   </si>
   <si>
     <t>Foeniculum vulgare var. azoricum</t>
   </si>
   <si>
-    <t>GLXMA</t>
-[...5 lines deleted...]
-    <t>* Sen F, Aydinli (2021) Host status of cultivated crops to Meloidogyne luci. European Journal of Plant Pathology 161(3), 607-618.
-------- In experiments, cv. Ansoy was found to be a non-host (no galls - no reproduction), but when inoculated with another isolate (Mi-virulent isolate), cv. Ansoy was found to be a good host.
-* Bellé C, Brum D, Groth M Z, Barros D R, Kaspary T E, Schafer J T &amp; Gomes C B (2016)
-[...2 lines deleted...]
-  <si>
     <t>HELAN</t>
   </si>
   <si>
     <t>Helianthus annuus</t>
   </si>
   <si>
     <t>* Sen F, Aydinli (2021) Host status of cultivated crops to Meloidogyne luci. European Journal of Plant Pathology 161(3), 607-618.
 ------- In experiments, cv. Bosfora was found to be a good host.
 * Strajnar P, Širca S, Geric Stare B &amp; Urek G (2009) Characterization of the root-knot nematode, Meloidogyne ethiopica Whitehead, 1968, from Slovenia. Russian Journal of Nematology 17, 135-142.</t>
   </si>
   <si>
     <t>HORVX</t>
   </si>
   <si>
     <t>Hordeum vulgare</t>
   </si>
   <si>
     <t>* Sen F, Aydinli (2021) Host status of cultivated crops to Meloidogyne luci. European Journal of Plant Pathology 161(3), 607-618.
 ------- In experiments, cv. Aydan Hanim was found to be a good host.
 * Strajnar P, Širca S, Geric Stare B &amp; Urek G (2009) Characterization of the root-knot nematode, Meloidogyne ethiopica Whitehead, 1968, from Slovenia. Russian Journal of Nematology 17, 135-142.</t>
   </si>
   <si>
     <t>SEDSL</t>
   </si>
   <si>
@@ -542,117 +568,93 @@
   <si>
     <t>Oryza sativa</t>
   </si>
   <si>
     <t xml:space="preserve">* Sen F, Aydinli (2021) Host status of cultivated crops to Meloidogyne luci. European Journal of Plant Pathology 161(3), 607-618.
 ------- In experiments, cv. Efe was found to be a good host.
 </t>
   </si>
   <si>
     <t>PAQED</t>
   </si>
   <si>
     <t>Passiflora edulis</t>
   </si>
   <si>
     <t>PARCR</t>
   </si>
   <si>
     <t>Petroselinum crispum</t>
   </si>
   <si>
     <t>* Sen F, Aydinli (2021) Host status of cultivated crops to Meloidogyne luci. European Journal of Plant Pathology 161(3), 607-618.
 ------- In experiments, cv. D'Giant Italiana was found to be a poor host.</t>
   </si>
   <si>
-    <t>PHSVX</t>
-[...5 lines deleted...]
-    <t>* Sen F, Aydinli (2021) Host status of cultivated crops to Meloidogyne luci. European Journal of Plant Pathology 161(3), 607-618.
-------- In experiments, cvs. Balkiz, Gina, Kardelen, Nazar were found to be excellent hosts.
-* Strajnar P, Širca S, Geric Stare B &amp; Urek G (2009) Characterization of the root-knot nematode, Meloidogyne ethiopica Whitehead, 1968, from Slovenia. Russian Journal of Nematology 17, 135-142.
-[...2 lines deleted...]
-  <si>
     <t>PIBSX</t>
   </si>
   <si>
     <t>Pisum sativum</t>
   </si>
   <si>
     <t>* Sen F, Aydinli (2021) Host status of cultivated crops to Meloidogyne luci. European Journal of Plant Pathology 161(3), 607-618.
 ------- In experiments, cv. Utrillo was found to be a good host.
 * Strajnar P, Širca S, Geric Stare B &amp; Urek G (2009) Characterization of the root-knot nematode, Meloidogyne ethiopica Whitehead, 1968, from Slovenia. Russian Journal of Nematology 17, 135-142.</t>
   </si>
   <si>
     <t>RAPSR</t>
   </si>
   <si>
     <t>Raphanus sativus</t>
   </si>
   <si>
     <t>* Sen F, Aydinli (2021) Host status of cultivated crops to Meloidogyne luci. European Journal of Plant Pathology 161(3), 607-618.
 ------- In experiments, cv. Bt Burbeyaz was found to be a poor host, but cv. Bt Burkir was found to be an excellent host.
 * Strajnar P, Širca S, Geric Stare B &amp; Urek G (2009) Characterization of the root-knot nematode, Meloidogyne ethiopica Whitehead, 1968, from Slovenia. Russian Journal of Nematology 17, 135-142.
 -------As Raphanus sativus var. radicula</t>
   </si>
   <si>
     <t>ROSSS</t>
   </si>
   <si>
     <t>Rosa sp.</t>
   </si>
   <si>
     <t>RUMPA</t>
   </si>
   <si>
     <t>Rumex patientia</t>
   </si>
   <si>
     <t>POMSO</t>
   </si>
   <si>
     <t>Smallanthus sonchifolius</t>
   </si>
   <si>
     <t>* Carneiro RMDG, Correa VR, Almeida MRA, Gomes ACMM, Deimi AM, Castagnone-Sereno P &amp; Karssen G (2014) Meloidogyne luci n. sp. (Nematoda: Meloidogynidae), a root-knot nematode parasitising different crops in Brazil, Chile and Iran. Nematology 16, 289-301. 
 ------- As Polymnia sonchifolia</t>
-  </si>
-[...7 lines deleted...]
-    <t>* Sen F, Aydinli (2021) Host status of cultivated crops to Meloidogyne luci. European Journal of Plant Pathology 161(3), 607-618.
-------- In experiments, cvs. Barbaros F1, Falcon, H-2274, Rio Grande, Super Ancon were found to be excellent hosts.
-* Strajnar P, Širca S, Knapič M &amp; Urek G (2011) Effect of Slovenian climatic conditions on the development and survival of the root-knot nematode Meloidogyne ethiopica. European Journal of Plant Pathology 129, 81-88
--------In experiments, cv. San Marzano F1 was found to be an exelent host (RF = 91)</t>
   </si>
   <si>
     <t>SOLME</t>
   </si>
   <si>
     <t>Solanum melongena</t>
   </si>
   <si>
     <t>* Sen F, Aydinli (2021) Host status of cultivated crops to Meloidogyne luci. European Journal of Plant Pathology 161(3), 607-618.
 ------- In experiments, cvs. Aydin Siyahi, Topan 374 were found to be excellent hosts.
 * Strajnar P, Širca S, Geric Stare B &amp; Urek G (2009) Characterization of the root-knot nematode, Meloidogyne ethiopica Whitehead, 1968, from Slovenia. Russian Journal of Nematology 17, 135-142.</t>
   </si>
   <si>
     <t>SPQOL</t>
   </si>
   <si>
     <t>Spinacia oleracea</t>
   </si>
   <si>
     <t>* Sen F, Aydinli (2021) Host status of cultivated crops to Meloidogyne luci. European Journal of Plant Pathology 161(3), 607-618.
 ------- In experiments, cv. Matador was found to be a good host.
 * Strajnar P, Širca S, Knapič M &amp; Urek G (2011) Effect of Slovenian climatic conditions on the development and survival of the root-knot nematode Meloidogyne ethiopica. European Journal of Plant Pathology 129, 81-88
 -------In experiments, cv. Norvak was found to be an excelent host (RF = 49)</t>
   </si>
   <si>
@@ -1079,970 +1081,970 @@
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" t="s">
         <v>4</v>
       </c>
       <c r="B2" t="s">
         <v>5</v>
       </c>
       <c r="C2" t="s">
         <v>6</v>
       </c>
       <c r="D2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="3" spans="1:4">
       <c r="A3" t="s">
+        <v>4</v>
+      </c>
+      <c r="B3" t="s">
         <v>8</v>
       </c>
-      <c r="B3" t="s">
+      <c r="C3" t="s">
         <v>9</v>
       </c>
-      <c r="C3" t="s">
+      <c r="D3" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
     </row>
     <row r="4" spans="1:4">
       <c r="A4" t="s">
-        <v>8</v>
+        <v>4</v>
       </c>
       <c r="B4" t="s">
+        <v>11</v>
+      </c>
+      <c r="C4" t="s">
         <v>12</v>
       </c>
-      <c r="C4" t="s">
+      <c r="D4" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>14</v>
       </c>
     </row>
     <row r="5" spans="1:4">
       <c r="A5" t="s">
+        <v>4</v>
+      </c>
+      <c r="B5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C5" t="s">
         <v>15</v>
       </c>
-      <c r="B5" t="s">
+      <c r="D5" t="s">
         <v>16</v>
-      </c>
-[...4 lines deleted...]
-        <v>18</v>
       </c>
     </row>
     <row r="6" spans="1:4">
       <c r="A6" t="s">
-        <v>15</v>
+        <v>4</v>
       </c>
       <c r="B6" t="s">
+        <v>17</v>
+      </c>
+      <c r="C6" t="s">
+        <v>18</v>
+      </c>
+      <c r="D6" t="s">
         <v>19</v>
-      </c>
-[...4 lines deleted...]
-        <v>21</v>
       </c>
     </row>
     <row r="7" spans="1:4">
       <c r="A7" t="s">
-        <v>15</v>
+        <v>4</v>
       </c>
       <c r="B7" t="s">
+        <v>20</v>
+      </c>
+      <c r="C7" t="s">
+        <v>21</v>
+      </c>
+      <c r="D7" t="s">
         <v>22</v>
-      </c>
-[...4 lines deleted...]
-        <v>24</v>
       </c>
     </row>
     <row r="8" spans="1:4">
       <c r="A8" t="s">
-        <v>15</v>
+        <v>23</v>
       </c>
       <c r="B8" t="s">
+        <v>24</v>
+      </c>
+      <c r="C8" t="s">
         <v>25</v>
       </c>
-      <c r="C8" t="s">
+      <c r="D8" t="s">
         <v>26</v>
-      </c>
-[...1 lines deleted...]
-        <v>27</v>
       </c>
     </row>
     <row r="9" spans="1:4">
       <c r="A9" t="s">
-        <v>15</v>
+        <v>23</v>
       </c>
       <c r="B9" t="s">
+        <v>27</v>
+      </c>
+      <c r="C9" t="s">
         <v>28</v>
       </c>
-      <c r="C9" t="s">
+      <c r="D9" t="s">
         <v>29</v>
-      </c>
-[...1 lines deleted...]
-        <v>30</v>
       </c>
     </row>
     <row r="10" spans="1:4">
       <c r="A10" t="s">
-        <v>15</v>
+        <v>30</v>
       </c>
       <c r="B10" t="s">
         <v>31</v>
       </c>
       <c r="C10" t="s">
         <v>32</v>
       </c>
       <c r="D10" t="s">
-        <v>18</v>
+        <v>33</v>
       </c>
     </row>
     <row r="11" spans="1:4">
       <c r="A11" t="s">
-        <v>15</v>
+        <v>30</v>
       </c>
       <c r="B11" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="C11" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D11" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
     </row>
     <row r="12" spans="1:4">
       <c r="A12" t="s">
-        <v>15</v>
+        <v>30</v>
       </c>
       <c r="B12" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="C12" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D12" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
     </row>
     <row r="13" spans="1:4">
       <c r="A13" t="s">
-        <v>15</v>
+        <v>30</v>
       </c>
       <c r="B13" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="C13" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="D13" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
     </row>
     <row r="14" spans="1:4">
       <c r="A14" t="s">
-        <v>15</v>
+        <v>30</v>
       </c>
       <c r="B14" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="C14" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="D14" t="s">
-        <v>44</v>
+        <v>33</v>
       </c>
     </row>
     <row r="15" spans="1:4">
       <c r="A15" t="s">
-        <v>15</v>
+        <v>30</v>
       </c>
       <c r="B15" t="s">
         <v>45</v>
       </c>
       <c r="C15" t="s">
         <v>46</v>
       </c>
       <c r="D15" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="16" spans="1:4">
       <c r="A16" t="s">
-        <v>15</v>
+        <v>30</v>
       </c>
       <c r="B16" t="s">
         <v>48</v>
       </c>
       <c r="C16" t="s">
         <v>49</v>
       </c>
       <c r="D16" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="17" spans="1:4">
       <c r="A17" t="s">
-        <v>15</v>
+        <v>30</v>
       </c>
       <c r="B17" t="s">
         <v>51</v>
       </c>
       <c r="C17" t="s">
         <v>52</v>
       </c>
       <c r="D17" t="s">
-        <v>35</v>
+        <v>53</v>
       </c>
     </row>
     <row r="18" spans="1:4">
       <c r="A18" t="s">
-        <v>15</v>
+        <v>30</v>
       </c>
       <c r="B18" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="C18" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="D18" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="19" spans="1:4">
       <c r="A19" t="s">
-        <v>15</v>
+        <v>30</v>
       </c>
       <c r="B19" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="C19" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="D19" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
     </row>
     <row r="20" spans="1:4">
       <c r="A20" t="s">
-        <v>15</v>
+        <v>30</v>
       </c>
       <c r="B20" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="C20" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="D20" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
     </row>
     <row r="21" spans="1:4">
       <c r="A21" t="s">
-        <v>15</v>
+        <v>30</v>
       </c>
       <c r="B21" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="C21" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="D21" t="s">
-        <v>64</v>
+        <v>47</v>
       </c>
     </row>
     <row r="22" spans="1:4">
       <c r="A22" t="s">
-        <v>15</v>
+        <v>30</v>
       </c>
       <c r="B22" t="s">
         <v>65</v>
       </c>
       <c r="C22" t="s">
         <v>66</v>
       </c>
       <c r="D22" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="23" spans="1:4">
       <c r="A23" t="s">
-        <v>15</v>
+        <v>30</v>
       </c>
       <c r="B23" t="s">
         <v>68</v>
       </c>
       <c r="C23" t="s">
         <v>69</v>
       </c>
       <c r="D23" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="24" spans="1:4">
       <c r="A24" t="s">
-        <v>15</v>
+        <v>30</v>
       </c>
       <c r="B24" t="s">
         <v>71</v>
       </c>
       <c r="C24" t="s">
         <v>72</v>
       </c>
       <c r="D24" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="25" spans="1:4">
       <c r="A25" t="s">
-        <v>15</v>
+        <v>30</v>
       </c>
       <c r="B25" t="s">
         <v>74</v>
       </c>
       <c r="C25" t="s">
         <v>75</v>
       </c>
       <c r="D25" t="s">
         <v>76</v>
       </c>
     </row>
     <row r="26" spans="1:4">
       <c r="A26" t="s">
-        <v>15</v>
+        <v>30</v>
       </c>
       <c r="B26" t="s">
         <v>77</v>
       </c>
       <c r="C26" t="s">
         <v>78</v>
       </c>
       <c r="D26" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="27" spans="1:4">
       <c r="A27" t="s">
-        <v>15</v>
+        <v>30</v>
       </c>
       <c r="B27" t="s">
         <v>80</v>
       </c>
       <c r="C27" t="s">
         <v>81</v>
       </c>
       <c r="D27" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="28" spans="1:4">
       <c r="A28" t="s">
-        <v>15</v>
+        <v>30</v>
       </c>
       <c r="B28" t="s">
         <v>83</v>
       </c>
       <c r="C28" t="s">
         <v>84</v>
       </c>
       <c r="D28" t="s">
-        <v>35</v>
+        <v>85</v>
       </c>
     </row>
     <row r="29" spans="1:4">
       <c r="A29" t="s">
-        <v>15</v>
+        <v>30</v>
       </c>
       <c r="B29" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="C29" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="D29" t="s">
-        <v>35</v>
+        <v>88</v>
       </c>
     </row>
     <row r="30" spans="1:4">
       <c r="A30" t="s">
-        <v>15</v>
+        <v>30</v>
       </c>
       <c r="B30" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="C30" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="D30" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
     </row>
     <row r="31" spans="1:4">
       <c r="A31" t="s">
-        <v>15</v>
+        <v>30</v>
       </c>
       <c r="B31" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="C31" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="D31" t="s">
-        <v>11</v>
+        <v>94</v>
       </c>
     </row>
     <row r="32" spans="1:4">
       <c r="A32" t="s">
-        <v>15</v>
+        <v>30</v>
       </c>
       <c r="B32" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
       <c r="C32" t="s">
-        <v>93</v>
+        <v>96</v>
       </c>
       <c r="D32" t="s">
-        <v>94</v>
+        <v>47</v>
       </c>
     </row>
     <row r="33" spans="1:4">
       <c r="A33" t="s">
-        <v>15</v>
+        <v>30</v>
       </c>
       <c r="B33" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="C33" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="D33" t="s">
-        <v>97</v>
+        <v>47</v>
       </c>
     </row>
     <row r="34" spans="1:4">
       <c r="A34" t="s">
-        <v>15</v>
+        <v>30</v>
       </c>
       <c r="B34" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="C34" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="D34" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
     </row>
     <row r="35" spans="1:4">
       <c r="A35" t="s">
-        <v>15</v>
+        <v>30</v>
       </c>
       <c r="B35" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="C35" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="D35" t="s">
-        <v>103</v>
+        <v>26</v>
       </c>
     </row>
     <row r="36" spans="1:4">
       <c r="A36" t="s">
-        <v>15</v>
+        <v>30</v>
       </c>
       <c r="B36" t="s">
         <v>104</v>
       </c>
       <c r="C36" t="s">
         <v>105</v>
       </c>
       <c r="D36" t="s">
         <v>106</v>
       </c>
     </row>
     <row r="37" spans="1:4">
       <c r="A37" t="s">
-        <v>15</v>
+        <v>30</v>
       </c>
       <c r="B37" t="s">
         <v>107</v>
       </c>
       <c r="C37" t="s">
         <v>108</v>
       </c>
       <c r="D37" t="s">
         <v>109</v>
       </c>
     </row>
     <row r="38" spans="1:4">
       <c r="A38" t="s">
-        <v>15</v>
+        <v>30</v>
       </c>
       <c r="B38" t="s">
         <v>110</v>
       </c>
       <c r="C38" t="s">
         <v>111</v>
       </c>
       <c r="D38" t="s">
         <v>112</v>
       </c>
     </row>
     <row r="39" spans="1:4">
       <c r="A39" t="s">
-        <v>15</v>
+        <v>30</v>
       </c>
       <c r="B39" t="s">
         <v>113</v>
       </c>
       <c r="C39" t="s">
         <v>114</v>
       </c>
       <c r="D39" t="s">
-        <v>35</v>
+        <v>115</v>
       </c>
     </row>
     <row r="40" spans="1:4">
       <c r="A40" t="s">
-        <v>15</v>
+        <v>30</v>
       </c>
       <c r="B40" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="C40" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="D40" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
     </row>
     <row r="41" spans="1:4">
       <c r="A41" t="s">
-        <v>15</v>
+        <v>30</v>
       </c>
       <c r="B41" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="C41" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="D41" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
     </row>
     <row r="42" spans="1:4">
       <c r="A42" t="s">
-        <v>15</v>
+        <v>30</v>
       </c>
       <c r="B42" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="C42" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="D42" t="s">
-        <v>123</v>
+        <v>47</v>
       </c>
     </row>
     <row r="43" spans="1:4">
       <c r="A43" t="s">
-        <v>15</v>
+        <v>30</v>
       </c>
       <c r="B43" t="s">
         <v>124</v>
       </c>
       <c r="C43" t="s">
         <v>125</v>
       </c>
       <c r="D43" t="s">
-        <v>18</v>
+        <v>126</v>
       </c>
     </row>
     <row r="44" spans="1:4">
       <c r="A44" t="s">
-        <v>15</v>
+        <v>30</v>
       </c>
       <c r="B44" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="C44" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="D44" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
     </row>
     <row r="45" spans="1:4">
       <c r="A45" t="s">
-        <v>15</v>
+        <v>30</v>
       </c>
       <c r="B45" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="C45" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="D45" t="s">
-        <v>131</v>
+        <v>33</v>
       </c>
     </row>
     <row r="46" spans="1:4">
       <c r="A46" t="s">
-        <v>15</v>
+        <v>30</v>
       </c>
       <c r="B46" t="s">
         <v>132</v>
       </c>
       <c r="C46" t="s">
         <v>133</v>
       </c>
       <c r="D46" t="s">
-        <v>18</v>
+        <v>134</v>
       </c>
     </row>
     <row r="47" spans="1:4">
       <c r="A47" t="s">
-        <v>15</v>
+        <v>30</v>
       </c>
       <c r="B47" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="C47" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="D47" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
     </row>
     <row r="48" spans="1:4">
       <c r="A48" t="s">
-        <v>15</v>
+        <v>30</v>
       </c>
       <c r="B48" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="C48" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="D48" t="s">
-        <v>139</v>
+        <v>33</v>
       </c>
     </row>
     <row r="49" spans="1:4">
       <c r="A49" t="s">
-        <v>15</v>
+        <v>30</v>
       </c>
       <c r="B49" t="s">
         <v>140</v>
       </c>
       <c r="C49" t="s">
         <v>141</v>
       </c>
       <c r="D49" t="s">
-        <v>112</v>
+        <v>142</v>
       </c>
     </row>
     <row r="50" spans="1:4">
       <c r="A50" t="s">
-        <v>15</v>
+        <v>30</v>
       </c>
       <c r="B50" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="C50" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="D50" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
     </row>
     <row r="51" spans="1:4">
       <c r="A51" t="s">
-        <v>15</v>
+        <v>30</v>
       </c>
       <c r="B51" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="C51" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="D51" t="s">
-        <v>147</v>
+        <v>121</v>
       </c>
     </row>
     <row r="52" spans="1:4">
       <c r="A52" t="s">
-        <v>15</v>
+        <v>30</v>
       </c>
       <c r="B52" t="s">
         <v>148</v>
       </c>
       <c r="C52" t="s">
         <v>149</v>
       </c>
       <c r="D52" t="s">
-        <v>112</v>
+        <v>150</v>
       </c>
     </row>
     <row r="53" spans="1:4">
       <c r="A53" t="s">
-        <v>15</v>
+        <v>30</v>
       </c>
       <c r="B53" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="C53" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="D53" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
     </row>
     <row r="54" spans="1:4">
       <c r="A54" t="s">
-        <v>15</v>
+        <v>30</v>
       </c>
       <c r="B54" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="C54" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="D54" t="s">
-        <v>155</v>
+        <v>121</v>
       </c>
     </row>
     <row r="55" spans="1:4">
       <c r="A55" t="s">
-        <v>15</v>
+        <v>30</v>
       </c>
       <c r="B55" t="s">
         <v>156</v>
       </c>
       <c r="C55" t="s">
         <v>157</v>
       </c>
       <c r="D55" t="s">
         <v>158</v>
       </c>
     </row>
     <row r="56" spans="1:4">
       <c r="A56" t="s">
-        <v>15</v>
+        <v>30</v>
       </c>
       <c r="B56" t="s">
         <v>159</v>
       </c>
       <c r="C56" t="s">
         <v>160</v>
       </c>
       <c r="D56" t="s">
         <v>161</v>
       </c>
     </row>
     <row r="57" spans="1:4">
       <c r="A57" t="s">
-        <v>15</v>
+        <v>30</v>
       </c>
       <c r="B57" t="s">
         <v>162</v>
       </c>
       <c r="C57" t="s">
         <v>163</v>
       </c>
       <c r="D57" t="s">
-        <v>18</v>
+        <v>164</v>
       </c>
     </row>
     <row r="58" spans="1:4">
       <c r="A58" t="s">
-        <v>15</v>
+        <v>30</v>
       </c>
       <c r="B58" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="C58" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="D58" t="s">
-        <v>35</v>
+        <v>33</v>
       </c>
     </row>
     <row r="59" spans="1:4">
       <c r="A59" t="s">
-        <v>15</v>
+        <v>30</v>
       </c>
       <c r="B59" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="C59" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="D59" t="s">
-        <v>168</v>
+        <v>47</v>
       </c>
     </row>
     <row r="60" spans="1:4">
       <c r="A60" t="s">
-        <v>15</v>
+        <v>30</v>
       </c>
       <c r="B60" t="s">
         <v>169</v>
       </c>
       <c r="C60" t="s">
         <v>170</v>
       </c>
       <c r="D60" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="61" spans="1:4">
       <c r="A61" t="s">
-        <v>15</v>
+        <v>30</v>
       </c>
       <c r="B61" t="s">
         <v>172</v>
       </c>
       <c r="C61" t="s">
         <v>173</v>
       </c>
       <c r="D61" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="62" spans="1:4">
       <c r="A62" t="s">
-        <v>15</v>
+        <v>30</v>
       </c>
       <c r="B62" t="s">
         <v>175</v>
       </c>
       <c r="C62" t="s">
         <v>176</v>
       </c>
       <c r="D62" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="63" spans="1:4">
       <c r="A63" t="s">
-        <v>15</v>
+        <v>30</v>
       </c>
       <c r="B63" t="s">
         <v>178</v>
       </c>
       <c r="C63" t="s">
         <v>179</v>
       </c>
       <c r="D63" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="64" spans="1:4">
       <c r="A64" t="s">
-        <v>15</v>
+        <v>30</v>
       </c>
       <c r="B64" t="s">
         <v>181</v>
       </c>
       <c r="C64" t="s">
         <v>182</v>
       </c>
       <c r="D64" t="s">
         <v>183</v>
       </c>
     </row>
     <row r="65" spans="1:4">
       <c r="A65" t="s">
-        <v>15</v>
+        <v>30</v>
       </c>
       <c r="B65" t="s">
         <v>184</v>
       </c>
       <c r="C65" t="s">
         <v>185</v>
       </c>
       <c r="D65" t="s">
-        <v>18</v>
+        <v>33</v>
       </c>
     </row>
     <row r="66" spans="1:4">
       <c r="A66" t="s">
-        <v>15</v>
+        <v>30</v>
       </c>
       <c r="B66" t="s">
         <v>186</v>
       </c>
       <c r="C66" t="s">
         <v>187</v>
       </c>
       <c r="D66" t="s">
         <v>188</v>
       </c>
     </row>
     <row r="67" spans="1:4">
       <c r="A67" t="s">
-        <v>15</v>
+        <v>30</v>
       </c>
       <c r="B67" t="s">
         <v>189</v>
       </c>
       <c r="C67" t="s">
         <v>190</v>
       </c>
       <c r="D67" t="s">
         <v>191</v>
       </c>
     </row>
     <row r="68" spans="1:4">
       <c r="A68" t="s">
-        <v>15</v>
+        <v>30</v>
       </c>
       <c r="B68" t="s">
         <v>192</v>
       </c>
       <c r="C68" t="s">
         <v>193</v>
       </c>
       <c r="D68" t="s">
-        <v>35</v>
+        <v>47</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">