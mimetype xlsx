--- v2 (2026-03-04)
+++ v3 (2026-04-15)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="MELGGC" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="357">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="360">
   <si>
     <t>type</t>
   </si>
   <si>
     <t>EPPOCode</t>
   </si>
   <si>
     <t>Pref_name</t>
   </si>
   <si>
     <t>References</t>
   </si>
   <si>
     <t>Major host</t>
   </si>
   <si>
     <t>ORYSA</t>
   </si>
   <si>
     <t>Oryza sativa</t>
   </si>
   <si>
     <t>* Tian ZL, Maria M, Barsalote EM, Castillo P, Zheng JW (2018) Morphological and molecular characterization of the rice root-knot nematode, Meloidogyne graminicola, Golden and Birchfeild, 1965 occurring in Zhejiang, China. Journal of integrative agriculture, 17(12), 2724-2733.</t>
   </si>
   <si>
@@ -809,50 +809,59 @@
     <t>* Zhao HH, Liu WZ, Liang C, Duan YX (2001) Meloidogyne graminicola, a new record species from China. Acta Phytopathologica Sinica, 31(2), 184-188. (in Chinese) 
 * Rusinque L, Maleita C, Abrantes I, Palomares-Rius JE, Inácio ML (2021) Meloidogyne graminicola - A threat to rice production: review update on distribution, biology, identification, and management. Biology 10, 1163. https://doi.org/10.3390/biology10111163</t>
   </si>
   <si>
     <t>ALLTU</t>
   </si>
   <si>
     <t>Allium tuberosum</t>
   </si>
   <si>
     <t>* Chen JW, Chen SY, Ning XL, Shi CH, Cheng X, Xiao S, Liu GK (2019) First report of Meloidogyne graminicola infecting Chinese chive in China. Plant Disease 103(11), p 2967.
 ------- In commercial fields in Xianyou county, Fujian province, China.
 * Rusinque L, Maleita C, Abrantes I, Palomares-Rius JE, Inácio ML (2021) Meloidogyne graminicola - A threat to rice production: review update on distribution, biology, identification, and management. Biology 10, 1163. https://doi.org/10.3390/biology10111163</t>
   </si>
   <si>
     <t>BEAVX</t>
   </si>
   <si>
     <t>Beta vulgaris</t>
   </si>
   <si>
     <t>BRSJU</t>
   </si>
   <si>
     <t>Brassica juncea</t>
+  </si>
+  <si>
+    <t>BRSNN</t>
+  </si>
+  <si>
+    <t>Brassica napus</t>
+  </si>
+  <si>
+    <t>* Yu L, Liu X, Guo X, Peng D, Xiao X, Xiao Y, Wang G (2026) First report of Meloidogyne graminicola on rapeseed in Hubei Province of China. Plant Disease. (early view) https://doi.org/10.1094/PDIS-10-25-2128-PDN</t>
   </si>
   <si>
     <t>BRSOX</t>
   </si>
   <si>
     <t>Brassica oleracea</t>
   </si>
   <si>
     <t>BRSOB</t>
   </si>
   <si>
     <t>Brassica oleracea var. botrytis</t>
   </si>
   <si>
     <t>CPSAN</t>
   </si>
   <si>
     <t>Capsicum annuum</t>
   </si>
   <si>
     <t>CPSFR</t>
   </si>
   <si>
     <t>Capsicum frutescens</t>
   </si>
@@ -1521,51 +1530,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D155"/>
+  <dimension ref="A1:D156"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.569" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="61.271" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="337.346" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
@@ -3100,625 +3109,639 @@
     <row r="112" spans="1:4">
       <c r="A112" t="s">
         <v>232</v>
       </c>
       <c r="B112" t="s">
         <v>252</v>
       </c>
       <c r="C112" t="s">
         <v>253</v>
       </c>
       <c r="D112" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="113" spans="1:4">
       <c r="A113" t="s">
         <v>232</v>
       </c>
       <c r="B113" t="s">
         <v>254</v>
       </c>
       <c r="C113" t="s">
         <v>255</v>
       </c>
       <c r="D113" t="s">
-        <v>11</v>
+        <v>256</v>
       </c>
     </row>
     <row r="114" spans="1:4">
       <c r="A114" t="s">
         <v>232</v>
       </c>
       <c r="B114" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
       <c r="C114" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="D114" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="115" spans="1:4">
       <c r="A115" t="s">
         <v>232</v>
       </c>
       <c r="B115" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="C115" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
       <c r="D115" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="116" spans="1:4">
       <c r="A116" t="s">
         <v>232</v>
       </c>
       <c r="B116" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="C116" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="D116" t="s">
-        <v>262</v>
+        <v>11</v>
       </c>
     </row>
     <row r="117" spans="1:4">
       <c r="A117" t="s">
         <v>232</v>
       </c>
       <c r="B117" t="s">
         <v>263</v>
       </c>
       <c r="C117" t="s">
         <v>264</v>
       </c>
       <c r="D117" t="s">
-        <v>11</v>
+        <v>265</v>
       </c>
     </row>
     <row r="118" spans="1:4">
       <c r="A118" t="s">
         <v>232</v>
       </c>
       <c r="B118" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
       <c r="C118" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="D118" t="s">
-        <v>267</v>
+        <v>11</v>
       </c>
     </row>
     <row r="119" spans="1:4">
       <c r="A119" t="s">
         <v>232</v>
       </c>
       <c r="B119" t="s">
         <v>268</v>
       </c>
       <c r="C119" t="s">
         <v>269</v>
       </c>
-      <c r="D119"/>
+      <c r="D119" t="s">
+        <v>270</v>
+      </c>
     </row>
     <row r="120" spans="1:4">
       <c r="A120" t="s">
         <v>232</v>
       </c>
       <c r="B120" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="C120" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
       <c r="D120"/>
     </row>
     <row r="121" spans="1:4">
       <c r="A121" t="s">
         <v>232</v>
       </c>
       <c r="B121" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="C121" t="s">
-        <v>273</v>
-[...3 lines deleted...]
-      </c>
+        <v>274</v>
+      </c>
+      <c r="D121"/>
     </row>
     <row r="122" spans="1:4">
       <c r="A122" t="s">
         <v>232</v>
       </c>
       <c r="B122" t="s">
-        <v>274</v>
+        <v>275</v>
       </c>
       <c r="C122" t="s">
-        <v>275</v>
+        <v>276</v>
       </c>
       <c r="D122" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="123" spans="1:4">
       <c r="A123" t="s">
         <v>232</v>
       </c>
       <c r="B123" t="s">
-        <v>276</v>
+        <v>277</v>
       </c>
       <c r="C123" t="s">
-        <v>277</v>
+        <v>278</v>
       </c>
       <c r="D123" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="124" spans="1:4">
       <c r="A124" t="s">
         <v>232</v>
       </c>
       <c r="B124" t="s">
-        <v>278</v>
+        <v>279</v>
       </c>
       <c r="C124" t="s">
-        <v>279</v>
+        <v>280</v>
       </c>
       <c r="D124" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="125" spans="1:4">
       <c r="A125" t="s">
         <v>232</v>
       </c>
       <c r="B125" t="s">
-        <v>280</v>
+        <v>281</v>
       </c>
       <c r="C125" t="s">
-        <v>281</v>
-[...1 lines deleted...]
-      <c r="D125"/>
+        <v>282</v>
+      </c>
+      <c r="D125" t="s">
+        <v>11</v>
+      </c>
     </row>
     <row r="126" spans="1:4">
       <c r="A126" t="s">
         <v>232</v>
       </c>
       <c r="B126" t="s">
-        <v>282</v>
+        <v>283</v>
       </c>
       <c r="C126" t="s">
-        <v>283</v>
-[...1 lines deleted...]
-      <c r="D126" t="s">
         <v>284</v>
       </c>
+      <c r="D126"/>
     </row>
     <row r="127" spans="1:4">
       <c r="A127" t="s">
         <v>232</v>
       </c>
       <c r="B127" t="s">
         <v>285</v>
       </c>
       <c r="C127" t="s">
         <v>286</v>
       </c>
       <c r="D127" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="128" spans="1:4">
       <c r="A128" t="s">
         <v>232</v>
       </c>
       <c r="B128" t="s">
         <v>288</v>
       </c>
       <c r="C128" t="s">
         <v>289</v>
       </c>
       <c r="D128" t="s">
-        <v>11</v>
+        <v>290</v>
       </c>
     </row>
     <row r="129" spans="1:4">
       <c r="A129" t="s">
         <v>232</v>
       </c>
       <c r="B129" t="s">
-        <v>290</v>
+        <v>291</v>
       </c>
       <c r="C129" t="s">
-        <v>291</v>
-[...1 lines deleted...]
-      <c r="D129"/>
+        <v>292</v>
+      </c>
+      <c r="D129" t="s">
+        <v>11</v>
+      </c>
     </row>
     <row r="130" spans="1:4">
       <c r="A130" t="s">
         <v>232</v>
       </c>
       <c r="B130" t="s">
-        <v>292</v>
+        <v>293</v>
       </c>
       <c r="C130" t="s">
-        <v>293</v>
-[...3 lines deleted...]
-      </c>
+        <v>294</v>
+      </c>
+      <c r="D130"/>
     </row>
     <row r="131" spans="1:4">
       <c r="A131" t="s">
         <v>232</v>
       </c>
       <c r="B131" t="s">
-        <v>294</v>
+        <v>295</v>
       </c>
       <c r="C131" t="s">
-        <v>295</v>
+        <v>296</v>
       </c>
       <c r="D131" t="s">
-        <v>296</v>
+        <v>11</v>
       </c>
     </row>
     <row r="132" spans="1:4">
       <c r="A132" t="s">
         <v>232</v>
       </c>
       <c r="B132" t="s">
         <v>297</v>
       </c>
       <c r="C132" t="s">
         <v>298</v>
       </c>
       <c r="D132" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="133" spans="1:4">
       <c r="A133" t="s">
         <v>232</v>
       </c>
       <c r="B133" t="s">
         <v>300</v>
       </c>
       <c r="C133" t="s">
         <v>301</v>
       </c>
       <c r="D133" t="s">
-        <v>11</v>
+        <v>302</v>
       </c>
     </row>
     <row r="134" spans="1:4">
       <c r="A134" t="s">
         <v>232</v>
       </c>
       <c r="B134" t="s">
-        <v>302</v>
+        <v>303</v>
       </c>
       <c r="C134" t="s">
-        <v>303</v>
+        <v>304</v>
       </c>
       <c r="D134" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="135" spans="1:4">
       <c r="A135" t="s">
         <v>232</v>
       </c>
       <c r="B135" t="s">
-        <v>304</v>
+        <v>305</v>
       </c>
       <c r="C135" t="s">
-        <v>305</v>
+        <v>306</v>
       </c>
       <c r="D135" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="136" spans="1:4">
       <c r="A136" t="s">
         <v>232</v>
       </c>
       <c r="B136" t="s">
-        <v>306</v>
+        <v>307</v>
       </c>
       <c r="C136" t="s">
-        <v>307</v>
+        <v>308</v>
       </c>
       <c r="D136" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="137" spans="1:4">
       <c r="A137" t="s">
         <v>232</v>
       </c>
       <c r="B137" t="s">
-        <v>308</v>
+        <v>309</v>
       </c>
       <c r="C137" t="s">
-        <v>309</v>
+        <v>310</v>
       </c>
       <c r="D137" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="138" spans="1:4">
       <c r="A138" t="s">
         <v>232</v>
       </c>
       <c r="B138" t="s">
-        <v>310</v>
+        <v>311</v>
       </c>
       <c r="C138" t="s">
-        <v>311</v>
+        <v>312</v>
       </c>
       <c r="D138" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="139" spans="1:4">
       <c r="A139" t="s">
         <v>232</v>
       </c>
       <c r="B139" t="s">
-        <v>312</v>
+        <v>313</v>
       </c>
       <c r="C139" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="D139" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="140" spans="1:4">
       <c r="A140" t="s">
         <v>232</v>
       </c>
       <c r="B140" t="s">
-        <v>314</v>
+        <v>315</v>
       </c>
       <c r="C140" t="s">
-        <v>315</v>
+        <v>316</v>
       </c>
       <c r="D140" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="141" spans="1:4">
       <c r="A141" t="s">
         <v>232</v>
       </c>
       <c r="B141" t="s">
-        <v>316</v>
+        <v>317</v>
       </c>
       <c r="C141" t="s">
-        <v>317</v>
+        <v>318</v>
       </c>
       <c r="D141" t="s">
-        <v>318</v>
+        <v>11</v>
       </c>
     </row>
     <row r="142" spans="1:4">
       <c r="A142" t="s">
         <v>232</v>
       </c>
       <c r="B142" t="s">
         <v>319</v>
       </c>
       <c r="C142" t="s">
         <v>320</v>
       </c>
       <c r="D142" t="s">
         <v>321</v>
       </c>
     </row>
     <row r="143" spans="1:4">
       <c r="A143" t="s">
         <v>232</v>
       </c>
       <c r="B143" t="s">
         <v>322</v>
       </c>
       <c r="C143" t="s">
         <v>323</v>
       </c>
-      <c r="D143"/>
+      <c r="D143" t="s">
+        <v>324</v>
+      </c>
     </row>
     <row r="144" spans="1:4">
       <c r="A144" t="s">
         <v>232</v>
       </c>
       <c r="B144" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="C144" t="s">
-        <v>325</v>
-[...1 lines deleted...]
-      <c r="D144" t="s">
         <v>326</v>
       </c>
+      <c r="D144"/>
     </row>
     <row r="145" spans="1:4">
       <c r="A145" t="s">
         <v>232</v>
       </c>
       <c r="B145" t="s">
         <v>327</v>
       </c>
       <c r="C145" t="s">
         <v>328</v>
       </c>
       <c r="D145" t="s">
-        <v>11</v>
+        <v>329</v>
       </c>
     </row>
     <row r="146" spans="1:4">
       <c r="A146" t="s">
         <v>232</v>
       </c>
       <c r="B146" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
       <c r="C146" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
       <c r="D146" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="147" spans="1:4">
       <c r="A147" t="s">
         <v>232</v>
       </c>
       <c r="B147" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="C147" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
       <c r="D147" t="s">
-        <v>333</v>
+        <v>11</v>
       </c>
     </row>
     <row r="148" spans="1:4">
       <c r="A148" t="s">
         <v>232</v>
       </c>
       <c r="B148" t="s">
         <v>334</v>
       </c>
       <c r="C148" t="s">
         <v>335</v>
       </c>
-      <c r="D148"/>
+      <c r="D148" t="s">
+        <v>336</v>
+      </c>
     </row>
     <row r="149" spans="1:4">
       <c r="A149" t="s">
         <v>232</v>
       </c>
       <c r="B149" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="C149" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
       <c r="D149"/>
     </row>
     <row r="150" spans="1:4">
       <c r="A150" t="s">
         <v>232</v>
       </c>
       <c r="B150" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
       <c r="C150" t="s">
-        <v>339</v>
-[...3 lines deleted...]
-      </c>
+        <v>340</v>
+      </c>
+      <c r="D150"/>
     </row>
     <row r="151" spans="1:4">
       <c r="A151" t="s">
         <v>232</v>
       </c>
       <c r="B151" t="s">
-        <v>340</v>
+        <v>341</v>
       </c>
       <c r="C151" t="s">
-        <v>341</v>
+        <v>342</v>
       </c>
       <c r="D151" t="s">
-        <v>342</v>
+        <v>11</v>
       </c>
     </row>
     <row r="152" spans="1:4">
       <c r="A152" t="s">
+        <v>232</v>
+      </c>
+      <c r="B152" t="s">
         <v>343</v>
       </c>
-      <c r="B152" t="s">
+      <c r="C152" t="s">
         <v>344</v>
       </c>
-      <c r="C152" t="s">
+      <c r="D152" t="s">
         <v>345</v>
-      </c>
-[...1 lines deleted...]
-        <v>346</v>
       </c>
     </row>
     <row r="153" spans="1:4">
       <c r="A153" t="s">
-        <v>343</v>
+        <v>346</v>
       </c>
       <c r="B153" t="s">
         <v>347</v>
       </c>
       <c r="C153" t="s">
         <v>348</v>
       </c>
       <c r="D153" t="s">
         <v>349</v>
       </c>
     </row>
     <row r="154" spans="1:4">
       <c r="A154" t="s">
+        <v>346</v>
+      </c>
+      <c r="B154" t="s">
         <v>350</v>
       </c>
-      <c r="B154" t="s">
+      <c r="C154" t="s">
         <v>351</v>
       </c>
-      <c r="C154" t="s">
+      <c r="D154" t="s">
         <v>352</v>
-      </c>
-[...1 lines deleted...]
-        <v>353</v>
       </c>
     </row>
     <row r="155" spans="1:4">
       <c r="A155" t="s">
-        <v>350</v>
+        <v>353</v>
       </c>
       <c r="B155" t="s">
         <v>354</v>
       </c>
       <c r="C155" t="s">
         <v>355</v>
       </c>
       <c r="D155" t="s">
         <v>356</v>
+      </c>
+    </row>
+    <row r="156" spans="1:4">
+      <c r="A156" t="s">
+        <v>353</v>
+      </c>
+      <c r="B156" t="s">
+        <v>357</v>
+      </c>
+      <c r="C156" t="s">
+        <v>358</v>
+      </c>
+      <c r="D156" t="s">
+        <v>359</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">