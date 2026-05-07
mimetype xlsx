--- v3 (2026-04-15)
+++ v4 (2026-05-07)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="MELGGC" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="360">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="363">
   <si>
     <t>type</t>
   </si>
   <si>
     <t>EPPOCode</t>
   </si>
   <si>
     <t>Pref_name</t>
   </si>
   <si>
     <t>References</t>
   </si>
   <si>
     <t>Major host</t>
   </si>
   <si>
     <t>ORYSA</t>
   </si>
   <si>
     <t>Oryza sativa</t>
   </si>
   <si>
     <t>* Tian ZL, Maria M, Barsalote EM, Castillo P, Zheng JW (2018) Morphological and molecular characterization of the rice root-knot nematode, Meloidogyne graminicola, Golden and Birchfeild, 1965 occurring in Zhejiang, China. Journal of integrative agriculture, 17(12), 2724-2733.</t>
   </si>
   <si>
@@ -1096,55 +1096,67 @@
     <t>* Pooja Devi, Kanwar RS, Anil Kumar (2016) Studies on population variation of Meloidogyne graminicola using some weeds, forage and vegetable crops. Forage Research 42 pp.135-139.  http://forageresearch.in/wp-content/uploads/2016/09/135-139.pdf
 ------- host.
 * Rusinque L, Maleita C, Abrantes I, Palomares-Rius JE, Inácio ML (2021) Meloidogyne graminicola - A threat to rice production: review update on distribution, biology, identification, and management. Biology 10, 1163. https://doi.org/10.3390/biology10111163</t>
   </si>
   <si>
     <t>SPQOL</t>
   </si>
   <si>
     <t>Spinacia oleracea</t>
   </si>
   <si>
     <t>TRFRE</t>
   </si>
   <si>
     <t>Trifolium repens</t>
   </si>
   <si>
     <t>TRZAX</t>
   </si>
   <si>
     <t>Triticum aestivum subsp. aestivum</t>
   </si>
   <si>
     <t>* EPPO (2023) Report of a pest risk analysis for Meloidogyne graminicola. EPPO, Paris. Available at https://gd.eppo.int/taxon/MELGGC/documents
 ------- conflicting publications on host status.
+* Laurent K, Grossi de Sá M, Bellafiore S, Aribi J, Villain L, Folcher L (2025) Could the aggressiveness of Meloidogyne graminicola pose a significant threat to the main rice and wheat cultivars grown in France? Plant Pathology 74(7), 1984–1996. https://doi.org/10.1111/ppa.70003
+------- in experiments,  in France RI= 2.6
 * Padgham JL, Abawi GS, Duxbury JM, Mazid MA (2004) Impact of wheat on Meloidogyne graminicola populations in the rice-wheat system of Bangladesh. Nematropica 183-190.
 ------- in bioassay,  all wheat varieties grown in Bangladesh were excellent hosts to M. graminicola.
 * Rusinque L, Maleita C, Abrantes I, Palomares-Rius JE, Inácio ML (2021) Meloidogyne graminicola - A threat to rice production: review update on distribution, biology, identification, and management. Biology 10, 1163. https://doi.org/10.3390/biology10111163
 * Soares MR, Carneiro RM, Dias-Arieira C (2022) Response of different crops and weeds to three biotypes of Meloidogyne graminicola: crop rotation and succession strategies for irrigated rice fields. Nematology 24(5), 589-597.
 ------- in experiment in Brazil, wheat is recorded as 'poor host' or 'non-host'.</t>
+  </si>
+  <si>
+    <t>TRZDU</t>
+  </si>
+  <si>
+    <t>Triticum durum</t>
+  </si>
+  <si>
+    <t>* Laurent K, Grossi de Sá M, Bellafiore S, Aribi J, Villain L, Folcher L (2025) Could the aggressiveness of Meloidogyne graminicola pose a significant threat to the main rice and wheat cultivars grown in France? Plant Pathology 74(7), 1984–1996. https://doi.org/10.1111/ppa.70003
+------- in experiments,  in France RI= 2.7</t>
   </si>
   <si>
     <t>VICFX</t>
   </si>
   <si>
     <t>Vicia faba</t>
   </si>
   <si>
     <t>PHSMU</t>
   </si>
   <si>
     <t>Vigna mungo</t>
   </si>
   <si>
     <t>PHSAU</t>
   </si>
   <si>
     <t>Vigna radiata</t>
   </si>
   <si>
     <t>ZEAMX</t>
   </si>
   <si>
     <t>Zea mays</t>
   </si>
@@ -1530,51 +1542,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D156"/>
+  <dimension ref="A1:D157"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.569" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="61.271" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="337.346" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
@@ -3602,146 +3614,160 @@
     </row>
     <row r="148" spans="1:4">
       <c r="A148" t="s">
         <v>232</v>
       </c>
       <c r="B148" t="s">
         <v>334</v>
       </c>
       <c r="C148" t="s">
         <v>335</v>
       </c>
       <c r="D148" t="s">
         <v>336</v>
       </c>
     </row>
     <row r="149" spans="1:4">
       <c r="A149" t="s">
         <v>232</v>
       </c>
       <c r="B149" t="s">
         <v>337</v>
       </c>
       <c r="C149" t="s">
         <v>338</v>
       </c>
-      <c r="D149"/>
+      <c r="D149" t="s">
+        <v>339</v>
+      </c>
     </row>
     <row r="150" spans="1:4">
       <c r="A150" t="s">
         <v>232</v>
       </c>
       <c r="B150" t="s">
-        <v>339</v>
+        <v>340</v>
       </c>
       <c r="C150" t="s">
-        <v>340</v>
+        <v>341</v>
       </c>
       <c r="D150"/>
     </row>
     <row r="151" spans="1:4">
       <c r="A151" t="s">
         <v>232</v>
       </c>
       <c r="B151" t="s">
-        <v>341</v>
+        <v>342</v>
       </c>
       <c r="C151" t="s">
-        <v>342</v>
-[...3 lines deleted...]
-      </c>
+        <v>343</v>
+      </c>
+      <c r="D151"/>
     </row>
     <row r="152" spans="1:4">
       <c r="A152" t="s">
         <v>232</v>
       </c>
       <c r="B152" t="s">
-        <v>343</v>
+        <v>344</v>
       </c>
       <c r="C152" t="s">
-        <v>344</v>
+        <v>345</v>
       </c>
       <c r="D152" t="s">
-        <v>345</v>
+        <v>11</v>
       </c>
     </row>
     <row r="153" spans="1:4">
       <c r="A153" t="s">
+        <v>232</v>
+      </c>
+      <c r="B153" t="s">
         <v>346</v>
       </c>
-      <c r="B153" t="s">
+      <c r="C153" t="s">
         <v>347</v>
       </c>
-      <c r="C153" t="s">
+      <c r="D153" t="s">
         <v>348</v>
-      </c>
-[...1 lines deleted...]
-        <v>349</v>
       </c>
     </row>
     <row r="154" spans="1:4">
       <c r="A154" t="s">
-        <v>346</v>
+        <v>349</v>
       </c>
       <c r="B154" t="s">
         <v>350</v>
       </c>
       <c r="C154" t="s">
         <v>351</v>
       </c>
       <c r="D154" t="s">
         <v>352</v>
       </c>
     </row>
     <row r="155" spans="1:4">
       <c r="A155" t="s">
+        <v>349</v>
+      </c>
+      <c r="B155" t="s">
         <v>353</v>
       </c>
-      <c r="B155" t="s">
+      <c r="C155" t="s">
         <v>354</v>
       </c>
-      <c r="C155" t="s">
+      <c r="D155" t="s">
         <v>355</v>
-      </c>
-[...1 lines deleted...]
-        <v>356</v>
       </c>
     </row>
     <row r="156" spans="1:4">
       <c r="A156" t="s">
-        <v>353</v>
+        <v>356</v>
       </c>
       <c r="B156" t="s">
         <v>357</v>
       </c>
       <c r="C156" t="s">
         <v>358</v>
       </c>
       <c r="D156" t="s">
         <v>359</v>
+      </c>
+    </row>
+    <row r="157" spans="1:4">
+      <c r="A157" t="s">
+        <v>356</v>
+      </c>
+      <c r="B157" t="s">
+        <v>360</v>
+      </c>
+      <c r="C157" t="s">
+        <v>361</v>
+      </c>
+      <c r="D157" t="s">
+        <v>362</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">