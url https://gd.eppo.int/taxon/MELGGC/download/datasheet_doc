--- v13 (2026-08-28)
+++ v14 (2026-09-17)
@@ -225,51 +225,51 @@
               <w:t xml:space="preserve"> Animalia: Nematoda: Chromadorea: Rhabditida: Meloidogynidae</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Rice root‐knot nematode</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33056a90f09195b37" w:history="1">
+            <w:hyperlink r:id="rId37126aab89f211278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -285,51 +285,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Emergency measures</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71176a90f09195ba5" w:history="1">
+            <w:hyperlink r:id="rId62166aab89f2112e3" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -343,86 +343,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> MELGGC</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="20812608" name="name98456a90f09196268" descr="4607.jpg"/>
+                  <wp:docPr id="45692335" name="name88266aab89f211a7f" descr="4607.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="4607.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId86056a90f09196266" cstate="print"/>
+                          <a:blip r:embed="rId75996aab89f211a7d" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId97226a90f09196392" w:history="1">
+            <w:hyperlink r:id="rId92616aab89f211b8c" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
@@ -3769,63 +3769,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">M. graminicola</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> was first reported in 2016 in northern Italy in rice fields in Piedmont (provinces of Biella and Vercelli) (Fanelli et al., 2017), followed in 2018 by other outbreaks in Lombardy (province of Pavia) (EPPO, 2018). </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="53812049" name="name16446a90f091984d3" descr="MELGGC_distribution_map.jpg"/>
+            <wp:docPr id="77697176" name="name26606aab89f213edd" descr="MELGGC_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="MELGGC_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId12816a90f091984d0" cstate="print"/>
+                    <a:blip r:embed="rId17586aab89f213eda" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -8349,51 +8349,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 18–34. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId38866a90f0919a632" w:history="1">
+      <w:hyperlink r:id="rId71946aab89f215ea4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.4038/josuk.v13i0.8021</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8439,51 +8439,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">6</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 55–63. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId94116a90f0919a741" w:history="1">
+      <w:hyperlink r:id="rId98846aab89f215f3c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://dx.doi.org/10.4038/josuk.v6i0.4221</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8540,51 +8540,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 29–46. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId95916a90f0919a7ff" w:history="1">
+      <w:hyperlink r:id="rId90816aab89f215fe2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.4038/josuk.v3i0.2736</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8630,51 +8630,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">338</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(7), 471–483. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId77626a90f0919a897" w:history="1">
+      <w:hyperlink r:id="rId50346aab89f216073" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/j.crvi.2015.04.002</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8720,51 +8720,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">26</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3-4), 495–509. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId83746a90f0919a92a" w:history="1">
+      <w:hyperlink r:id="rId29716aab89f216104" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1996.tb01492.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -9082,51 +9082,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Invasive Species Compendium</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. CABI International, Wallingford, UK. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId63986a90f0919ab85" w:history="1">
+      <w:hyperlink r:id="rId95776aab89f21634d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1079/cabicompendium.33243</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Accessed on 25 June 2025).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -9161,51 +9161,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">16</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(29), 1–16. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId92926a90f0919ac06" w:history="1">
+      <w:hyperlink r:id="rId73486aab89f2163cc" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1186/s12284-023-00644-1</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -9251,51 +9251,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">103</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 147–151. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId19036a90f0919ac9c" w:history="1">
+      <w:hyperlink r:id="rId84536aab89f216469" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://dx.doi.org/10.19263/REDIA-103.20.23</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -9321,51 +9321,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">7</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(4), 15. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId19216a90f0919ad0f" w:history="1">
+      <w:hyperlink r:id="rId94686aab89f2164dd" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.5281/zenodo.7303304</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -9411,51 +9411,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">6</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(31), 6016–6021. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId51766a90f0919ada5" w:history="1">
+      <w:hyperlink r:id="rId43686aab89f21656d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.5897/AJMR12.707</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -9481,101 +9481,101 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">43</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 471–495. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId28256a90f0919ae17" w:history="1">
+      <w:hyperlink r:id="rId20486aab89f2165dc" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12077</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2018) Reporting Service n.10 (2018/196): </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Meloidogyne graminicola</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> found in 2018 in 4 Rice Fields in Lombardia Region (Province of Pavia). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId81376a90f0919ae6b" w:history="1">
+      <w:hyperlink r:id="rId63796aab89f21662e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/reporting/article-6390</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -9599,51 +9599,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2023) Report of a pest risk analysis for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Meloidogyne graminicola</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO, Paris. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId15186a90f0919aedc" w:history="1">
+      <w:hyperlink r:id="rId80726aab89f21669e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/MELGGC/documents</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Accessed 25 June 2025).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -9678,51 +9678,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Bulletin OEPP/EPPO Bulletin</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Version of Record online: 06 January 2025), 1–24. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId69566a90f0919af5c" w:history="1">
+      <w:hyperlink r:id="rId30376aab89f21673f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.13054</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -9768,51 +9768,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> L </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">206</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">/16. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId83826a90f0919afef" w:history="1">
+      <w:hyperlink r:id="rId76766aab89f2167d2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://data.europa.eu/eli/reg_impl/2022/1372/oj</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -9861,51 +9861,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Official Journal of the European Union</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">2025/1076, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId82796a90f0919b07e" w:history="1">
+      <w:hyperlink r:id="rId86556aab89f216869" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://data.europa.eu/eli/reg_impl/2025/1076/oj</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -9921,51 +9921,51 @@
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">European Union Reference Laboratory for Plant Parasitic Nematodes (2024) EURL Diagnostic Protocol for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Meloidogyne graminicola</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Morphological &amp; Molecular Methods (Version 1). Zenodo. 48 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId78876a90f0919b0f1" w:history="1">
+      <w:hyperlink r:id="rId56856aab89f2168cc" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.5281/zenodo.14654535</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -10011,51 +10011,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">149</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 467–476. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId69916a90f0919b187" w:history="1">
+      <w:hyperlink r:id="rId38986aab89f216962" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s10658-017-1196-7</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -10092,51 +10092,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ecology and Evolution </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(9), 1–14. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId13066a90f0919b20e" w:history="1">
+      <w:hyperlink r:id="rId88256aab89f2169ea" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1002/ece3.9326</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -10374,51 +10374,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">126</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 109–116. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId40876a90f0919b3fa" w:history="1">
+      <w:hyperlink r:id="rId94086aab89f216bef" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/j.biocontrol.2018.07.018</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -10473,51 +10473,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">55</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 31–36. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId18636a90f0919b49f" w:history="1">
+      <w:hyperlink r:id="rId71846aab89f216c90" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1080/09670870802450235</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -10621,51 +10621,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">43</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1–19. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId17606a90f0919b593" w:history="1">
+      <w:hyperlink r:id="rId92366aab89f216d80" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.protezionedellepiante.it/wp-content/uploads/2023/07/dtu-n.-43-melggc_signed.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Accessed 25 June 2025)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -10720,51 +10720,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">45</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(6), 635–645. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId76706a90f0919b636" w:history="1">
+      <w:hyperlink r:id="rId66786aab89f216e21" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://dx.doi.org/10.1080/03235408.2011.588059</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -10848,51 +10848,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">6</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 22846. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId10886a90f0919b71f" w:history="1">
+      <w:hyperlink r:id="rId53876aab89f216ef6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1038/srep22846</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -10918,51 +10918,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">196</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 887–900. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId47846a90f0919b7a4" w:history="1">
+      <w:hyperlink r:id="rId25756aab89f216f6a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1469-8137.2012.04311.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -11008,51 +11008,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">15</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1/2), 189–191. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId65556a90f0919b849" w:history="1">
+      <w:hyperlink r:id="rId95186aab89f217006" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.mag.go.cr/rev_agr/v15n1-2_189.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Accessed 25 June 2025)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -11096,51 +11096,51 @@
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Nematology Circular No. 172. Florida Department of Agriculture and Consumer Services, Division of Plant Industry.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId72006a90f0919b8d9" w:history="1">
+      <w:hyperlink r:id="rId56976aab89f2172e2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.fdacs.gov/content/download/10961/file/nem172.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Accessed 25 June 2025)
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
@@ -11274,51 +11274,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">18</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 3–15. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId45636a90f0919b9f9" w:history="1">
+      <w:hyperlink r:id="rId95676aab89f217418" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/mpp.12394</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -11578,51 +11578,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">6</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 477–479. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId15446a90f0919bc11" w:history="1">
+      <w:hyperlink r:id="rId70986aab89f217603" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.entomoljournal.com/achives/2018/vol6issue1/PartG/5-6-268-302.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Accessed 25 June 2025)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -11677,51 +11677,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">32</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 555–561. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId44656a90f0919bcb5" w:history="1">
+      <w:hyperlink r:id="rId68636aab89f2176c1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1590/S0100-83582014000300011</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -11865,51 +11865,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">26</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(7), 971–977. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId71216a90f0919bdeb" w:history="1">
+      <w:hyperlink r:id="rId35416aab89f2177f6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/j.cropro.2006.09.004</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -12169,51 +12169,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">36</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1-4), 81–89. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId77876a90f0919bff2" w:history="1">
+      <w:hyperlink r:id="rId57786aab89f2179e8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1163/002925990X00059</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -12607,51 +12607,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 69–78. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId60786a90f0919c2c6" w:history="1">
+      <w:hyperlink r:id="rId62506aab89f217cc3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1080/01448765.1984.9754415</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -12873,51 +12873,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(11), 1163, 1–19. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId99346a90f0919c4b9" w:history="1">
+      <w:hyperlink r:id="rId91916aab89f217e6e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/biology10111163</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -12943,51 +12943,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(4), 298, 1–20. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId56766a90f0919c567" w:history="1">
+      <w:hyperlink r:id="rId34466aab89f217ee1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/min10040298</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -13033,51 +13033,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">11</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 37, 1–9. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId74436a90f0919c652" w:history="1">
+      <w:hyperlink r:id="rId60256aab89f217f73" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/agriculture11010037</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -13504,51 +13504,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(6), 879–884. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId52586a90f0919ca78" w:history="1">
+      <w:hyperlink r:id="rId24636aab89f218267" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1163/156854103773040781</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -13770,51 +13770,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">25</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 419–435. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId67976a90f0919cc2a" w:history="1">
+      <w:hyperlink r:id="rId90436aab89f21840e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1995.tb00576.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -13860,51 +13860,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">50</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 330–339. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId94206a90f0919ccbd" w:history="1">
+      <w:hyperlink r:id="rId94386aab89f21849f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12666</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -14048,51 +14048,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">40</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 187–196. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId99386a90f0919cdec" w:history="1">
+      <w:hyperlink r:id="rId73776aab89f2185cc" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s13313-011-0029-y</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -14158,51 +14158,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">15</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(7), 795–807. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId18406a90f0919ce9d" w:history="1">
+      <w:hyperlink r:id="rId35426aab89f218695" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1163/15685411-00002719</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -14346,51 +14346,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Meloidogyne graminicola</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId19296a90f0919cfde" w:history="1">
+      <w:hyperlink r:id="rId88876aab89f2187e4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -14458,51 +14458,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">55</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 242-249.  </w:t>
       </w:r>
-      <w:hyperlink r:id="rId49226a90f0919d0a3" w:history="1">
+      <w:hyperlink r:id="rId12736aab89f21889c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.70005</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
       <w:pgMar w:top="1100" w:right="1100" w:bottom="1100" w:left="1100" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708" w:num="1"/>
@@ -14598,137 +14598,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="51340197">
+  <w:abstractNum w:abstractNumId="34009957">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="21196316">
+    <w:lvl w:ilvl="0" w:tplc="52286320">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="21196316" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="52286320" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="21196316" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="52286320" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="21196316" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="52286320" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="21196316" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="52286320" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="21196316" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="52286320" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="21196316" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="52286320" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="21196316" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="52286320" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="21196316" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="52286320" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="51340196">
+  <w:abstractNum w:abstractNumId="34009956">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="75408845">
+    <w:lvl w:ilvl="0" w:tplc="45989354">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -15480,55 +15480,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="51340196">
-    <w:abstractNumId w:val="51340196"/>
+  <w:num w:numId="34009956">
+    <w:abstractNumId w:val="34009956"/>
   </w:num>
-  <w:num w:numId="51340197">
-    <w:abstractNumId w:val="51340197"/>
+  <w:num w:numId="34009957">
+    <w:abstractNumId w:val="34009957"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -27078,51 +27078,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId470193112" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId468839472" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId33056a90f09195b37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MELGGC/" TargetMode="External"/><Relationship Id="rId71176a90f09195ba5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MELGGC/categorization" TargetMode="External"/><Relationship Id="rId97226a90f09196392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MELGGC/photos" TargetMode="External"/><Relationship Id="rId38866a90f0919a632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.4038/josuk.v13i0.8021" TargetMode="External"/><Relationship Id="rId94116a90f0919a741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dx.doi.org/10.4038/josuk.v6i0.4221" TargetMode="External"/><Relationship Id="rId95916a90f0919a7ff" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.4038/josuk.v3i0.2736" TargetMode="External"/><Relationship Id="rId77626a90f0919a897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.crvi.2015.04.002" TargetMode="External"/><Relationship Id="rId83746a90f0919a92a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1996.tb01492.x" TargetMode="External"/><Relationship Id="rId63986a90f0919ab85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1079/cabicompendium.33243" TargetMode="External"/><Relationship Id="rId92926a90f0919ac06" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1186/s12284-023-00644-1" TargetMode="External"/><Relationship Id="rId19036a90f0919ac9c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dx.doi.org/10.19263/REDIA-103.20.23" TargetMode="External"/><Relationship Id="rId19216a90f0919ad0f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5281/zenodo.7303304" TargetMode="External"/><Relationship Id="rId51766a90f0919ada5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5897/AJMR12.707" TargetMode="External"/><Relationship Id="rId28256a90f0919ae17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12077" TargetMode="External"/><Relationship Id="rId81376a90f0919ae6b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/reporting/article-6390" TargetMode="External"/><Relationship Id="rId15186a90f0919aedc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MELGGC/documents" TargetMode="External"/><Relationship Id="rId69566a90f0919af5c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.13054" TargetMode="External"/><Relationship Id="rId83826a90f0919afef" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://data.europa.eu/eli/reg_impl/2022/1372/oj" TargetMode="External"/><Relationship Id="rId82796a90f0919b07e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://data.europa.eu/eli/reg_impl/2025/1076/oj" TargetMode="External"/><Relationship Id="rId78876a90f0919b0f1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5281/zenodo.14654535" TargetMode="External"/><Relationship Id="rId69916a90f0919b187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10658-017-1196-7" TargetMode="External"/><Relationship Id="rId13066a90f0919b20e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1002/ece3.9326" TargetMode="External"/><Relationship Id="rId40876a90f0919b3fa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.biocontrol.2018.07.018" TargetMode="External"/><Relationship Id="rId18636a90f0919b49f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/09670870802450235" TargetMode="External"/><Relationship Id="rId17606a90f0919b593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.protezionedellepiante.it/wp-content/uploads/2023/07/dtu-n.-43-melggc_signed.pdf" TargetMode="External"/><Relationship Id="rId76706a90f0919b636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dx.doi.org/10.1080/03235408.2011.588059" TargetMode="External"/><Relationship Id="rId10886a90f0919b71f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1038/srep22846" TargetMode="External"/><Relationship Id="rId47846a90f0919b7a4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1469-8137.2012.04311.x" TargetMode="External"/><Relationship Id="rId65556a90f0919b849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mag.go.cr/rev_agr/v15n1-2_189.pdf" TargetMode="External"/><Relationship Id="rId72006a90f0919b8d9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fdacs.gov/content/download/10961/file/nem172.pdf" TargetMode="External"/><Relationship Id="rId45636a90f0919b9f9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/mpp.12394" TargetMode="External"/><Relationship Id="rId15446a90f0919bc11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.entomoljournal.com/achives/2018/vol6issue1/PartG/5-6-268-302.pdf" TargetMode="External"/><Relationship Id="rId44656a90f0919bcb5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1590/S0100-83582014000300011" TargetMode="External"/><Relationship Id="rId71216a90f0919bdeb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.cropro.2006.09.004" TargetMode="External"/><Relationship Id="rId77876a90f0919bff2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1163/002925990X00059" TargetMode="External"/><Relationship Id="rId60786a90f0919c2c6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/01448765.1984.9754415" TargetMode="External"/><Relationship Id="rId99346a90f0919c4b9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/biology10111163" TargetMode="External"/><Relationship Id="rId56766a90f0919c567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/min10040298" TargetMode="External"/><Relationship Id="rId74436a90f0919c652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/agriculture11010037" TargetMode="External"/><Relationship Id="rId52586a90f0919ca78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1163/156854103773040781" TargetMode="External"/><Relationship Id="rId67976a90f0919cc2a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1995.tb00576.x" TargetMode="External"/><Relationship Id="rId94206a90f0919ccbd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12666" TargetMode="External"/><Relationship Id="rId99386a90f0919cdec" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s13313-011-0029-y" TargetMode="External"/><Relationship Id="rId18406a90f0919ce9d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1163/15685411-00002719" TargetMode="External"/><Relationship Id="rId19296a90f0919cfde" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId49226a90f0919d0a3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.70005" TargetMode="External"/><Relationship Id="rId86056a90f09196266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId86056a90f09196266.jpg"/><Relationship Id="rId12816a90f091984d0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId12816a90f091984d0.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId784741782" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId724880362" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId37126aab89f211278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MELGGC/" TargetMode="External"/><Relationship Id="rId62166aab89f2112e3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MELGGC/categorization" TargetMode="External"/><Relationship Id="rId92616aab89f211b8c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MELGGC/photos" TargetMode="External"/><Relationship Id="rId71946aab89f215ea4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.4038/josuk.v13i0.8021" TargetMode="External"/><Relationship Id="rId98846aab89f215f3c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dx.doi.org/10.4038/josuk.v6i0.4221" TargetMode="External"/><Relationship Id="rId90816aab89f215fe2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.4038/josuk.v3i0.2736" TargetMode="External"/><Relationship Id="rId50346aab89f216073" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.crvi.2015.04.002" TargetMode="External"/><Relationship Id="rId29716aab89f216104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1996.tb01492.x" TargetMode="External"/><Relationship Id="rId95776aab89f21634d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1079/cabicompendium.33243" TargetMode="External"/><Relationship Id="rId73486aab89f2163cc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1186/s12284-023-00644-1" TargetMode="External"/><Relationship Id="rId84536aab89f216469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dx.doi.org/10.19263/REDIA-103.20.23" TargetMode="External"/><Relationship Id="rId94686aab89f2164dd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5281/zenodo.7303304" TargetMode="External"/><Relationship Id="rId43686aab89f21656d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5897/AJMR12.707" TargetMode="External"/><Relationship Id="rId20486aab89f2165dc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12077" TargetMode="External"/><Relationship Id="rId63796aab89f21662e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/reporting/article-6390" TargetMode="External"/><Relationship Id="rId80726aab89f21669e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MELGGC/documents" TargetMode="External"/><Relationship Id="rId30376aab89f21673f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.13054" TargetMode="External"/><Relationship Id="rId76766aab89f2167d2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://data.europa.eu/eli/reg_impl/2022/1372/oj" TargetMode="External"/><Relationship Id="rId86556aab89f216869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://data.europa.eu/eli/reg_impl/2025/1076/oj" TargetMode="External"/><Relationship Id="rId56856aab89f2168cc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5281/zenodo.14654535" TargetMode="External"/><Relationship Id="rId38986aab89f216962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10658-017-1196-7" TargetMode="External"/><Relationship Id="rId88256aab89f2169ea" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1002/ece3.9326" TargetMode="External"/><Relationship Id="rId94086aab89f216bef" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.biocontrol.2018.07.018" TargetMode="External"/><Relationship Id="rId71846aab89f216c90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/09670870802450235" TargetMode="External"/><Relationship Id="rId92366aab89f216d80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.protezionedellepiante.it/wp-content/uploads/2023/07/dtu-n.-43-melggc_signed.pdf" TargetMode="External"/><Relationship Id="rId66786aab89f216e21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dx.doi.org/10.1080/03235408.2011.588059" TargetMode="External"/><Relationship Id="rId53876aab89f216ef6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1038/srep22846" TargetMode="External"/><Relationship Id="rId25756aab89f216f6a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1469-8137.2012.04311.x" TargetMode="External"/><Relationship Id="rId95186aab89f217006" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mag.go.cr/rev_agr/v15n1-2_189.pdf" TargetMode="External"/><Relationship Id="rId56976aab89f2172e2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fdacs.gov/content/download/10961/file/nem172.pdf" TargetMode="External"/><Relationship Id="rId95676aab89f217418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/mpp.12394" TargetMode="External"/><Relationship Id="rId70986aab89f217603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.entomoljournal.com/achives/2018/vol6issue1/PartG/5-6-268-302.pdf" TargetMode="External"/><Relationship Id="rId68636aab89f2176c1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1590/S0100-83582014000300011" TargetMode="External"/><Relationship Id="rId35416aab89f2177f6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.cropro.2006.09.004" TargetMode="External"/><Relationship Id="rId57786aab89f2179e8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1163/002925990X00059" TargetMode="External"/><Relationship Id="rId62506aab89f217cc3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/01448765.1984.9754415" TargetMode="External"/><Relationship Id="rId91916aab89f217e6e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/biology10111163" TargetMode="External"/><Relationship Id="rId34466aab89f217ee1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/min10040298" TargetMode="External"/><Relationship Id="rId60256aab89f217f73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/agriculture11010037" TargetMode="External"/><Relationship Id="rId24636aab89f218267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1163/156854103773040781" TargetMode="External"/><Relationship Id="rId90436aab89f21840e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1995.tb00576.x" TargetMode="External"/><Relationship Id="rId94386aab89f21849f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12666" TargetMode="External"/><Relationship Id="rId73776aab89f2185cc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s13313-011-0029-y" TargetMode="External"/><Relationship Id="rId35426aab89f218695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1163/15685411-00002719" TargetMode="External"/><Relationship Id="rId88876aab89f2187e4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId12736aab89f21889c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.70005" TargetMode="External"/><Relationship Id="rId75996aab89f211a7d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId75996aab89f211a7d.jpg"/><Relationship Id="rId17586aab89f213eda" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId17586aab89f213eda.jpg"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>