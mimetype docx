--- v14 (2026-09-17)
+++ v15 (2026-10-07)
@@ -225,51 +225,51 @@
               <w:t xml:space="preserve"> Animalia: Nematoda: Chromadorea: Rhabditida: Meloidogynidae</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Rice root‐knot nematode</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37126aab89f211278" w:history="1">
+            <w:hyperlink r:id="rId18076ac634a812e39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -285,51 +285,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Emergency measures</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62166aab89f2112e3" w:history="1">
+            <w:hyperlink r:id="rId70926ac634a812ea7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -343,86 +343,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> MELGGC</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="45692335" name="name88266aab89f211a7f" descr="4607.jpg"/>
+                  <wp:docPr id="69231848" name="name70656ac634a813415" descr="4607.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="4607.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId75996aab89f211a7d" cstate="print"/>
+                          <a:blip r:embed="rId66006ac634a813413" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId92616aab89f211b8c" w:history="1">
+            <w:hyperlink r:id="rId67886ac634a8135b2" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
@@ -3769,63 +3769,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">M. graminicola</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> was first reported in 2016 in northern Italy in rice fields in Piedmont (provinces of Biella and Vercelli) (Fanelli et al., 2017), followed in 2018 by other outbreaks in Lombardy (province of Pavia) (EPPO, 2018). </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="77697176" name="name26606aab89f213edd" descr="MELGGC_distribution_map.jpg"/>
+            <wp:docPr id="74670287" name="name69656ac634a81561e" descr="MELGGC_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="MELGGC_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId17586aab89f213eda" cstate="print"/>
+                    <a:blip r:embed="rId31896ac634a815619" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -8349,51 +8349,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 18–34. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId71946aab89f215ea4" w:history="1">
+      <w:hyperlink r:id="rId57816ac634a8178f7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.4038/josuk.v13i0.8021</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8439,51 +8439,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">6</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 55–63. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId98846aab89f215f3c" w:history="1">
+      <w:hyperlink r:id="rId87506ac634a817996" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://dx.doi.org/10.4038/josuk.v6i0.4221</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8540,51 +8540,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 29–46. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId90816aab89f215fe2" w:history="1">
+      <w:hyperlink r:id="rId27806ac634a817a41" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.4038/josuk.v3i0.2736</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8630,51 +8630,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">338</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(7), 471–483. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId50346aab89f216073" w:history="1">
+      <w:hyperlink r:id="rId66116ac634a817ad6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/j.crvi.2015.04.002</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8720,51 +8720,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">26</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3-4), 495–509. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId29716aab89f216104" w:history="1">
+      <w:hyperlink r:id="rId40286ac634a817b6c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1996.tb01492.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -9082,51 +9082,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Invasive Species Compendium</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. CABI International, Wallingford, UK. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId95776aab89f21634d" w:history="1">
+      <w:hyperlink r:id="rId36886ac634a817dcb" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1079/cabicompendium.33243</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Accessed on 25 June 2025).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -9161,51 +9161,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">16</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(29), 1–16. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId73486aab89f2163cc" w:history="1">
+      <w:hyperlink r:id="rId42836ac634a817e4d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1186/s12284-023-00644-1</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -9251,51 +9251,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">103</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 147–151. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId84536aab89f216469" w:history="1">
+      <w:hyperlink r:id="rId37496ac634a817ee1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://dx.doi.org/10.19263/REDIA-103.20.23</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -9321,51 +9321,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">7</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(4), 15. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId94686aab89f2164dd" w:history="1">
+      <w:hyperlink r:id="rId56116ac634a817f53" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.5281/zenodo.7303304</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -9411,51 +9411,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">6</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(31), 6016–6021. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId43686aab89f21656d" w:history="1">
+      <w:hyperlink r:id="rId85996ac634a817fe7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.5897/AJMR12.707</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -9481,101 +9481,101 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">43</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 471–495. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId20486aab89f2165dc" w:history="1">
+      <w:hyperlink r:id="rId13416ac634a818058" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12077</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2018) Reporting Service n.10 (2018/196): </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Meloidogyne graminicola</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> found in 2018 in 4 Rice Fields in Lombardia Region (Province of Pavia). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId63796aab89f21662e" w:history="1">
+      <w:hyperlink r:id="rId51906ac634a8180af" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/reporting/article-6390</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -9599,51 +9599,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2023) Report of a pest risk analysis for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Meloidogyne graminicola</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO, Paris. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId80726aab89f21669e" w:history="1">
+      <w:hyperlink r:id="rId56366ac634a81811f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/MELGGC/documents</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Accessed 25 June 2025).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -9678,51 +9678,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Bulletin OEPP/EPPO Bulletin</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Version of Record online: 06 January 2025), 1–24. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId30376aab89f21673f" w:history="1">
+      <w:hyperlink r:id="rId93236ac634a81819f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.13054</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -9768,51 +9768,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> L </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">206</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">/16. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId76766aab89f2167d2" w:history="1">
+      <w:hyperlink r:id="rId45616ac634a818231" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://data.europa.eu/eli/reg_impl/2022/1372/oj</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -9861,51 +9861,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Official Journal of the European Union</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">2025/1076, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId86556aab89f216869" w:history="1">
+      <w:hyperlink r:id="rId18426ac634a8182c3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://data.europa.eu/eli/reg_impl/2025/1076/oj</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -9921,51 +9921,51 @@
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">European Union Reference Laboratory for Plant Parasitic Nematodes (2024) EURL Diagnostic Protocol for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Meloidogyne graminicola</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Morphological &amp; Molecular Methods (Version 1). Zenodo. 48 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId56856aab89f2168cc" w:history="1">
+      <w:hyperlink r:id="rId42776ac634a818327" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.5281/zenodo.14654535</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -10011,51 +10011,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">149</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 467–476. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId38986aab89f216962" w:history="1">
+      <w:hyperlink r:id="rId67386ac634a8183bc" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s10658-017-1196-7</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -10092,51 +10092,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ecology and Evolution </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(9), 1–14. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId88256aab89f2169ea" w:history="1">
+      <w:hyperlink r:id="rId58906ac634a818441" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1002/ece3.9326</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -10374,51 +10374,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">126</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 109–116. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId94086aab89f216bef" w:history="1">
+      <w:hyperlink r:id="rId80296ac634a818624" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/j.biocontrol.2018.07.018</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -10473,51 +10473,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">55</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 31–36. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId71846aab89f216c90" w:history="1">
+      <w:hyperlink r:id="rId67186ac634a8186c6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1080/09670870802450235</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -10621,51 +10621,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">43</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1–19. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId92366aab89f216d80" w:history="1">
+      <w:hyperlink r:id="rId49276ac634a8187b7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.protezionedellepiante.it/wp-content/uploads/2023/07/dtu-n.-43-melggc_signed.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Accessed 25 June 2025)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -10720,51 +10720,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">45</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(6), 635–645. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId66786aab89f216e21" w:history="1">
+      <w:hyperlink r:id="rId47036ac634a818856" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://dx.doi.org/10.1080/03235408.2011.588059</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -10848,51 +10848,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">6</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 22846. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId53876aab89f216ef6" w:history="1">
+      <w:hyperlink r:id="rId14576ac634a81893b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1038/srep22846</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -10918,51 +10918,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">196</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 887–900. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId25756aab89f216f6a" w:history="1">
+      <w:hyperlink r:id="rId42766ac634a8189ae" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1469-8137.2012.04311.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -11008,51 +11008,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">15</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1/2), 189–191. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId95186aab89f217006" w:history="1">
+      <w:hyperlink r:id="rId30226ac634a818a40" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.mag.go.cr/rev_agr/v15n1-2_189.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Accessed 25 June 2025)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -11096,51 +11096,51 @@
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Nematology Circular No. 172. Florida Department of Agriculture and Consumer Services, Division of Plant Industry.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId56976aab89f2172e2" w:history="1">
+      <w:hyperlink r:id="rId91326ac634a818acf" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.fdacs.gov/content/download/10961/file/nem172.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Accessed 25 June 2025)
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
@@ -11274,51 +11274,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">18</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 3–15. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId95676aab89f217418" w:history="1">
+      <w:hyperlink r:id="rId95896ac634a818bea" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/mpp.12394</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -11578,51 +11578,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">6</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 477–479. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId70986aab89f217603" w:history="1">
+      <w:hyperlink r:id="rId62276ac634a818dd1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.entomoljournal.com/achives/2018/vol6issue1/PartG/5-6-268-302.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Accessed 25 June 2025)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -11677,51 +11677,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">32</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 555–561. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId68636aab89f2176c1" w:history="1">
+      <w:hyperlink r:id="rId78676ac634a818e73" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1590/S0100-83582014000300011</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -11865,51 +11865,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">26</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(7), 971–977. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId35416aab89f2177f6" w:history="1">
+      <w:hyperlink r:id="rId84086ac634a818fa0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/j.cropro.2006.09.004</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -12169,51 +12169,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">36</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1-4), 81–89. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId57786aab89f2179e8" w:history="1">
+      <w:hyperlink r:id="rId63006ac634a819190" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1163/002925990X00059</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -12607,51 +12607,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 69–78. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId62506aab89f217cc3" w:history="1">
+      <w:hyperlink r:id="rId60236ac634a819476" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1080/01448765.1984.9754415</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -12873,51 +12873,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(11), 1163, 1–19. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId91916aab89f217e6e" w:history="1">
+      <w:hyperlink r:id="rId73686ac634a81964d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/biology10111163</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -12943,51 +12943,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(4), 298, 1–20. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId34466aab89f217ee1" w:history="1">
+      <w:hyperlink r:id="rId34986ac634a8196cd" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/min10040298</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -13033,51 +13033,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">11</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 37, 1–9. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId60256aab89f217f73" w:history="1">
+      <w:hyperlink r:id="rId82636ac634a819764" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/agriculture11010037</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -13504,51 +13504,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(6), 879–884. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId24636aab89f218267" w:history="1">
+      <w:hyperlink r:id="rId57176ac634a819a66" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1163/156854103773040781</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -13770,51 +13770,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">25</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 419–435. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId90436aab89f21840e" w:history="1">
+      <w:hyperlink r:id="rId60746ac634a819c12" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1995.tb00576.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -13860,51 +13860,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">50</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 330–339. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId94386aab89f21849f" w:history="1">
+      <w:hyperlink r:id="rId87026ac634a819ca2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12666</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -14048,51 +14048,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">40</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 187–196. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId73776aab89f2185cc" w:history="1">
+      <w:hyperlink r:id="rId83706ac634a819dd2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s13313-011-0029-y</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -14158,51 +14158,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">15</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(7), 795–807. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId35426aab89f218695" w:history="1">
+      <w:hyperlink r:id="rId99106ac634a819e83" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1163/15685411-00002719</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -14346,51 +14346,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Meloidogyne graminicola</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId88876aab89f2187e4" w:history="1">
+      <w:hyperlink r:id="rId79526ac634a819fd2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -14458,51 +14458,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">55</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 242-249.  </w:t>
       </w:r>
-      <w:hyperlink r:id="rId12736aab89f21889c" w:history="1">
+      <w:hyperlink r:id="rId78236ac634a81a094" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.70005</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
       <w:pgMar w:top="1100" w:right="1100" w:bottom="1100" w:left="1100" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708" w:num="1"/>
@@ -14598,137 +14598,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="34009957">
+  <w:abstractNum w:abstractNumId="95364249">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="52286320">
+    <w:lvl w:ilvl="0" w:tplc="96806915">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="52286320" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="96806915" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="52286320" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="96806915" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="52286320" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="96806915" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="52286320" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="96806915" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="52286320" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="96806915" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="52286320" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="96806915" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="52286320" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="96806915" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="52286320" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="96806915" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="34009956">
+  <w:abstractNum w:abstractNumId="95364248">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="45989354">
+    <w:lvl w:ilvl="0" w:tplc="99455888">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -15480,55 +15480,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="34009956">
-    <w:abstractNumId w:val="34009956"/>
+  <w:num w:numId="95364248">
+    <w:abstractNumId w:val="95364248"/>
   </w:num>
-  <w:num w:numId="34009957">
-    <w:abstractNumId w:val="34009957"/>
+  <w:num w:numId="95364249">
+    <w:abstractNumId w:val="95364249"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -27078,51 +27078,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId784741782" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId724880362" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId37126aab89f211278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MELGGC/" TargetMode="External"/><Relationship Id="rId62166aab89f2112e3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MELGGC/categorization" TargetMode="External"/><Relationship Id="rId92616aab89f211b8c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MELGGC/photos" TargetMode="External"/><Relationship Id="rId71946aab89f215ea4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.4038/josuk.v13i0.8021" TargetMode="External"/><Relationship Id="rId98846aab89f215f3c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dx.doi.org/10.4038/josuk.v6i0.4221" TargetMode="External"/><Relationship Id="rId90816aab89f215fe2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.4038/josuk.v3i0.2736" TargetMode="External"/><Relationship Id="rId50346aab89f216073" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.crvi.2015.04.002" TargetMode="External"/><Relationship Id="rId29716aab89f216104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1996.tb01492.x" TargetMode="External"/><Relationship Id="rId95776aab89f21634d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1079/cabicompendium.33243" TargetMode="External"/><Relationship Id="rId73486aab89f2163cc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1186/s12284-023-00644-1" TargetMode="External"/><Relationship Id="rId84536aab89f216469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dx.doi.org/10.19263/REDIA-103.20.23" TargetMode="External"/><Relationship Id="rId94686aab89f2164dd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5281/zenodo.7303304" TargetMode="External"/><Relationship Id="rId43686aab89f21656d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5897/AJMR12.707" TargetMode="External"/><Relationship Id="rId20486aab89f2165dc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12077" TargetMode="External"/><Relationship Id="rId63796aab89f21662e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/reporting/article-6390" TargetMode="External"/><Relationship Id="rId80726aab89f21669e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MELGGC/documents" TargetMode="External"/><Relationship Id="rId30376aab89f21673f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.13054" TargetMode="External"/><Relationship Id="rId76766aab89f2167d2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://data.europa.eu/eli/reg_impl/2022/1372/oj" TargetMode="External"/><Relationship Id="rId86556aab89f216869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://data.europa.eu/eli/reg_impl/2025/1076/oj" TargetMode="External"/><Relationship Id="rId56856aab89f2168cc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5281/zenodo.14654535" TargetMode="External"/><Relationship Id="rId38986aab89f216962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10658-017-1196-7" TargetMode="External"/><Relationship Id="rId88256aab89f2169ea" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1002/ece3.9326" TargetMode="External"/><Relationship Id="rId94086aab89f216bef" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.biocontrol.2018.07.018" TargetMode="External"/><Relationship Id="rId71846aab89f216c90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/09670870802450235" TargetMode="External"/><Relationship Id="rId92366aab89f216d80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.protezionedellepiante.it/wp-content/uploads/2023/07/dtu-n.-43-melggc_signed.pdf" TargetMode="External"/><Relationship Id="rId66786aab89f216e21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dx.doi.org/10.1080/03235408.2011.588059" TargetMode="External"/><Relationship Id="rId53876aab89f216ef6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1038/srep22846" TargetMode="External"/><Relationship Id="rId25756aab89f216f6a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1469-8137.2012.04311.x" TargetMode="External"/><Relationship Id="rId95186aab89f217006" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mag.go.cr/rev_agr/v15n1-2_189.pdf" TargetMode="External"/><Relationship Id="rId56976aab89f2172e2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fdacs.gov/content/download/10961/file/nem172.pdf" TargetMode="External"/><Relationship Id="rId95676aab89f217418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/mpp.12394" TargetMode="External"/><Relationship Id="rId70986aab89f217603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.entomoljournal.com/achives/2018/vol6issue1/PartG/5-6-268-302.pdf" TargetMode="External"/><Relationship Id="rId68636aab89f2176c1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1590/S0100-83582014000300011" TargetMode="External"/><Relationship Id="rId35416aab89f2177f6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.cropro.2006.09.004" TargetMode="External"/><Relationship Id="rId57786aab89f2179e8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1163/002925990X00059" TargetMode="External"/><Relationship Id="rId62506aab89f217cc3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/01448765.1984.9754415" TargetMode="External"/><Relationship Id="rId91916aab89f217e6e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/biology10111163" TargetMode="External"/><Relationship Id="rId34466aab89f217ee1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/min10040298" TargetMode="External"/><Relationship Id="rId60256aab89f217f73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/agriculture11010037" TargetMode="External"/><Relationship Id="rId24636aab89f218267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1163/156854103773040781" TargetMode="External"/><Relationship Id="rId90436aab89f21840e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1995.tb00576.x" TargetMode="External"/><Relationship Id="rId94386aab89f21849f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12666" TargetMode="External"/><Relationship Id="rId73776aab89f2185cc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s13313-011-0029-y" TargetMode="External"/><Relationship Id="rId35426aab89f218695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1163/15685411-00002719" TargetMode="External"/><Relationship Id="rId88876aab89f2187e4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId12736aab89f21889c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.70005" TargetMode="External"/><Relationship Id="rId75996aab89f211a7d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId75996aab89f211a7d.jpg"/><Relationship Id="rId17586aab89f213eda" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId17586aab89f213eda.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId985061861" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId674097594" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId18076ac634a812e39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MELGGC/" TargetMode="External"/><Relationship Id="rId70926ac634a812ea7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MELGGC/categorization" TargetMode="External"/><Relationship Id="rId67886ac634a8135b2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MELGGC/photos" TargetMode="External"/><Relationship Id="rId57816ac634a8178f7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.4038/josuk.v13i0.8021" TargetMode="External"/><Relationship Id="rId87506ac634a817996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dx.doi.org/10.4038/josuk.v6i0.4221" TargetMode="External"/><Relationship Id="rId27806ac634a817a41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.4038/josuk.v3i0.2736" TargetMode="External"/><Relationship Id="rId66116ac634a817ad6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.crvi.2015.04.002" TargetMode="External"/><Relationship Id="rId40286ac634a817b6c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1996.tb01492.x" TargetMode="External"/><Relationship Id="rId36886ac634a817dcb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1079/cabicompendium.33243" TargetMode="External"/><Relationship Id="rId42836ac634a817e4d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1186/s12284-023-00644-1" TargetMode="External"/><Relationship Id="rId37496ac634a817ee1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dx.doi.org/10.19263/REDIA-103.20.23" TargetMode="External"/><Relationship Id="rId56116ac634a817f53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5281/zenodo.7303304" TargetMode="External"/><Relationship Id="rId85996ac634a817fe7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5897/AJMR12.707" TargetMode="External"/><Relationship Id="rId13416ac634a818058" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12077" TargetMode="External"/><Relationship Id="rId51906ac634a8180af" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/reporting/article-6390" TargetMode="External"/><Relationship Id="rId56366ac634a81811f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MELGGC/documents" TargetMode="External"/><Relationship Id="rId93236ac634a81819f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.13054" TargetMode="External"/><Relationship Id="rId45616ac634a818231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://data.europa.eu/eli/reg_impl/2022/1372/oj" TargetMode="External"/><Relationship Id="rId18426ac634a8182c3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://data.europa.eu/eli/reg_impl/2025/1076/oj" TargetMode="External"/><Relationship Id="rId42776ac634a818327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5281/zenodo.14654535" TargetMode="External"/><Relationship Id="rId67386ac634a8183bc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10658-017-1196-7" TargetMode="External"/><Relationship Id="rId58906ac634a818441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1002/ece3.9326" TargetMode="External"/><Relationship Id="rId80296ac634a818624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.biocontrol.2018.07.018" TargetMode="External"/><Relationship Id="rId67186ac634a8186c6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/09670870802450235" TargetMode="External"/><Relationship Id="rId49276ac634a8187b7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.protezionedellepiante.it/wp-content/uploads/2023/07/dtu-n.-43-melggc_signed.pdf" TargetMode="External"/><Relationship Id="rId47036ac634a818856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dx.doi.org/10.1080/03235408.2011.588059" TargetMode="External"/><Relationship Id="rId14576ac634a81893b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1038/srep22846" TargetMode="External"/><Relationship Id="rId42766ac634a8189ae" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1469-8137.2012.04311.x" TargetMode="External"/><Relationship Id="rId30226ac634a818a40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mag.go.cr/rev_agr/v15n1-2_189.pdf" TargetMode="External"/><Relationship Id="rId91326ac634a818acf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fdacs.gov/content/download/10961/file/nem172.pdf" TargetMode="External"/><Relationship Id="rId95896ac634a818bea" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/mpp.12394" TargetMode="External"/><Relationship Id="rId62276ac634a818dd1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.entomoljournal.com/achives/2018/vol6issue1/PartG/5-6-268-302.pdf" TargetMode="External"/><Relationship Id="rId78676ac634a818e73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1590/S0100-83582014000300011" TargetMode="External"/><Relationship Id="rId84086ac634a818fa0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.cropro.2006.09.004" TargetMode="External"/><Relationship Id="rId63006ac634a819190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1163/002925990X00059" TargetMode="External"/><Relationship Id="rId60236ac634a819476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/01448765.1984.9754415" TargetMode="External"/><Relationship Id="rId73686ac634a81964d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/biology10111163" TargetMode="External"/><Relationship Id="rId34986ac634a8196cd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/min10040298" TargetMode="External"/><Relationship Id="rId82636ac634a819764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/agriculture11010037" TargetMode="External"/><Relationship Id="rId57176ac634a819a66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1163/156854103773040781" TargetMode="External"/><Relationship Id="rId60746ac634a819c12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1995.tb00576.x" TargetMode="External"/><Relationship Id="rId87026ac634a819ca2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12666" TargetMode="External"/><Relationship Id="rId83706ac634a819dd2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s13313-011-0029-y" TargetMode="External"/><Relationship Id="rId99106ac634a819e83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1163/15685411-00002719" TargetMode="External"/><Relationship Id="rId79526ac634a819fd2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId78236ac634a81a094" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.70005" TargetMode="External"/><Relationship Id="rId66006ac634a813413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId66006ac634a813413.jpg"/><Relationship Id="rId31896ac634a815619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId31896ac634a815619.jpg"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>