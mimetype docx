--- v6 (2026-03-10)
+++ v7 (2026-04-21)
@@ -225,51 +225,51 @@
               <w:t xml:space="preserve"> Animalia: Nematoda: Chromadorea: Rhabditida: Meloidogynidae</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Rice root‐knot nematode</w:t>
             </w:r>
-            <w:hyperlink r:id="rId526869b04895e1c2f" w:history="1">
+            <w:hyperlink r:id="rId212769e76541df383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -285,51 +285,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Emergency measures</w:t>
             </w:r>
-            <w:hyperlink r:id="rId945569b04895e1c98" w:history="1">
+            <w:hyperlink r:id="rId365269e76541df3f0" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -343,86 +343,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> MELGGC</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="17789110" name="name772069b04895e2113" descr="4607.jpg"/>
+                  <wp:docPr id="43171901" name="name597469e76541dfb38" descr="4607.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="4607.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId221069b04895e2112" cstate="print"/>
+                          <a:blip r:embed="rId468869e76541dfb37" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId290469b04895e2264" w:history="1">
+            <w:hyperlink r:id="rId843669e76541dfc68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
@@ -1031,50 +1031,70 @@
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Brassica juncea</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:t xml:space="preserve">Brassica napus</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve">Brassica oleracea var. botrytis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Brassica oleracea</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3729,63 +3749,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">M. graminicola</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> was first reported in 2016 in northern Italy in rice fields in Piedmont (provinces of Biella and Vercelli) (Fanelli et al., 2017), followed in 2018 by other outbreaks in Lombardy (province of Pavia) (EPPO, 2018). </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="58562797" name="name411769b04895e4140" descr="MELGGC_distribution_map.jpg"/>
+            <wp:docPr id="99792112" name="name162569e76541e1d83" descr="MELGGC_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="MELGGC_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId320469b04895e413c" cstate="print"/>
+                    <a:blip r:embed="rId696769e76541e1d80" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3858,50 +3878,71 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">North America:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> United States of America (Florida, Georgia, Indiana, Louisiana, Mississippi)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
+        <w:t xml:space="preserve">Central America and Caribbean:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Haiti</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br/>
         <w:t xml:space="preserve">South America:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Brazil (Parana, Rio Grande do Sul, Santa Catarina, Sao Paulo), Colombia, Ecuador</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -8288,51 +8329,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 18–34. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId409269b04895e60f6" w:history="1">
+      <w:hyperlink r:id="rId731069e76541e3d1d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.4038/josuk.v13i0.8021</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8378,51 +8419,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">6</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 55–63. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId860369b04895e6190" w:history="1">
+      <w:hyperlink r:id="rId150269e76541e3dc4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://dx.doi.org/10.4038/josuk.v6i0.4221</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8479,51 +8520,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 29–46. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId258169b04895e6241" w:history="1">
+      <w:hyperlink r:id="rId840869e76541e3e84" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.4038/josuk.v3i0.2736</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8569,51 +8610,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">338</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(7), 471–483. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId387169b04895e62d8" w:history="1">
+      <w:hyperlink r:id="rId205469e76541e3f1a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/j.crvi.2015.04.002</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8659,51 +8700,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">26</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3-4), 495–509. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId501169b04895e6369" w:history="1">
+      <w:hyperlink r:id="rId702469e76541e3faf" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1996.tb01492.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -9021,51 +9062,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Invasive Species Compendium</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. CABI International, Wallingford, UK. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId164969b04895e65ba" w:history="1">
+      <w:hyperlink r:id="rId927669e76541e41fe" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1079/cabicompendium.33243</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Accessed on 25 June 2025).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -9100,51 +9141,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">16</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(29), 1–16. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId392269b04895e663b" w:history="1">
+      <w:hyperlink r:id="rId997769e76541e427d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1186/s12284-023-00644-1</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -9190,51 +9231,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">103</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 147–151. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId674469b04895e66cf" w:history="1">
+      <w:hyperlink r:id="rId392669e76541e430e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://dx.doi.org/10.19263/REDIA-103.20.23</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -9260,51 +9301,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">7</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(4), 15. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId687069b04895e6838" w:history="1">
+      <w:hyperlink r:id="rId457269e76541e437e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.5281/zenodo.7303304</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -9350,51 +9391,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">6</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(31), 6016–6021. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId514369b04895e68e1" w:history="1">
+      <w:hyperlink r:id="rId236469e76541e440f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.5897/AJMR12.707</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -9420,101 +9461,101 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">43</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 471–495. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId477869b04895e6956" w:history="1">
+      <w:hyperlink r:id="rId435069e76541e447e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12077</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2018) Reporting Service n.10 (2018/196): </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Meloidogyne graminicola</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> found in 2018 in 4 Rice Fields in Lombardia Region (Province of Pavia). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId214269b04895e69ac" w:history="1">
+      <w:hyperlink r:id="rId205969e76541e44d3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/reporting/article-6390</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -9538,51 +9579,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2023) Report of a pest risk analysis for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Meloidogyne graminicola</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO, Paris. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId663369b04895e6a2f" w:history="1">
+      <w:hyperlink r:id="rId380769e76541e4542" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/MELGGC/documents</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Accessed 25 June 2025).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -9617,51 +9658,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Bulletin OEPP/EPPO Bulletin</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Version of Record online: 06 January 2025), 1–24. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId739269b04895e6aaf" w:history="1">
+      <w:hyperlink r:id="rId782969e76541e45c1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.13054</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -9707,51 +9748,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> L </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">206</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">/16. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId612669b04895e6b5b" w:history="1">
+      <w:hyperlink r:id="rId906869e76541e4652" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://data.europa.eu/eli/reg_impl/2022/1372/oj</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -9800,51 +9841,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Official Journal of the European Union</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">2025/1076, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId309769b04895e6bed" w:history="1">
+      <w:hyperlink r:id="rId966369e76541e46df" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://data.europa.eu/eli/reg_impl/2025/1076/oj</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -9860,51 +9901,51 @@
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">European Union Reference Laboratory for Plant Parasitic Nematodes (2024) EURL Diagnostic Protocol for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Meloidogyne graminicola</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Morphological &amp; Molecular Methods (Version 1). Zenodo. 48 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId236469b04895e6c70" w:history="1">
+      <w:hyperlink r:id="rId297269e76541e4741" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.5281/zenodo.14654535</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -9950,51 +9991,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">149</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 467–476. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId463069b04895e6d0a" w:history="1">
+      <w:hyperlink r:id="rId550869e76541e47d6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s10658-017-1196-7</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -10031,51 +10072,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ecology and Evolution </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(9), 1–14. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId741269b04895e6d96" w:history="1">
+      <w:hyperlink r:id="rId450969e76541e4870" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1002/ece3.9326</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -10313,51 +10354,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">126</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 109–116. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId777469b04895e6fc3" w:history="1">
+      <w:hyperlink r:id="rId720469e76541e4a53" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/j.biocontrol.2018.07.018</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -10412,51 +10453,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">55</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 31–36. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId292169b04895e7068" w:history="1">
+      <w:hyperlink r:id="rId126369e76541e4af6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1080/09670870802450235</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -10560,51 +10601,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">43</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1–19. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId277269b04895e7169" w:history="1">
+      <w:hyperlink r:id="rId311769e76541e4be4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.protezionedellepiante.it/wp-content/uploads/2023/07/dtu-n.-43-melggc_signed.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Accessed 25 June 2025)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -10659,51 +10700,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">45</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(6), 635–645. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId445269b04895e721e" w:history="1">
+      <w:hyperlink r:id="rId100969e76541e4c85" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://dx.doi.org/10.1080/03235408.2011.588059</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -10787,51 +10828,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">6</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 22846. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId309469b04895e7328" w:history="1">
+      <w:hyperlink r:id="rId268269e76541e4d58" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1038/srep22846</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -10857,51 +10898,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">196</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 887–900. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId869469b04895e73c0" w:history="1">
+      <w:hyperlink r:id="rId324669e76541e4dc9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1469-8137.2012.04311.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -10947,51 +10988,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">15</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1/2), 189–191. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId816569b04895e7462" w:history="1">
+      <w:hyperlink r:id="rId487269e76541e4e59" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.mag.go.cr/rev_agr/v15n1-2_189.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Accessed 25 June 2025)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -11035,51 +11076,51 @@
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Nematology Circular No. 172. Florida Department of Agriculture and Consumer Services, Division of Plant Industry.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId105469b04895e74f1" w:history="1">
+      <w:hyperlink r:id="rId742669e76541e4ee2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.fdacs.gov/content/download/10961/file/nem172.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Accessed 25 June 2025)
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
@@ -11213,51 +11254,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">18</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 3–15. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId270169b04895e7644" w:history="1">
+      <w:hyperlink r:id="rId312269e76541e4ffd" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/mpp.12394</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -11517,51 +11558,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">6</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 477–479. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId638569b04895e7894" w:history="1">
+      <w:hyperlink r:id="rId641169e76541e51e1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.entomoljournal.com/achives/2018/vol6issue1/PartG/5-6-268-302.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Accessed 25 June 2025)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -11616,51 +11657,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">32</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 555–561. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId840669b04895e7965" w:history="1">
+      <w:hyperlink r:id="rId145069e76541e527f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1590/S0100-83582014000300011</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -11804,51 +11845,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">26</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(7), 971–977. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId187469b04895e7aac" w:history="1">
+      <w:hyperlink r:id="rId150669e76541e53ac" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/j.cropro.2006.09.004</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -12108,51 +12149,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">36</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1-4), 81–89. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId391269b04895e7cde" w:history="1">
+      <w:hyperlink r:id="rId427869e76541e55a7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1163/002925990X00059</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -12546,51 +12587,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 69–78. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId174369b04895e8000" w:history="1">
+      <w:hyperlink r:id="rId342769e76541e5885" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1080/01448765.1984.9754415</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -12812,51 +12853,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(11), 1163, 1–19. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId495969b04895e81ec" w:history="1">
+      <w:hyperlink r:id="rId480369e76541e5a3f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/biology10111163</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -12882,51 +12923,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(4), 298, 1–20. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId679469b04895e8267" w:history="1">
+      <w:hyperlink r:id="rId467969e76541e5ab2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/min10040298</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -12972,51 +13013,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">11</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 37, 1–9. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId680569b04895e82ff" w:history="1">
+      <w:hyperlink r:id="rId726969e76541e5b43" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/agriculture11010037</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -13443,51 +13484,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(6), 879–884. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId492069b04895e863d" w:history="1">
+      <w:hyperlink r:id="rId203769e76541e5e34" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1163/156854103773040781</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -13709,51 +13750,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">25</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 419–435. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId954569b04895e8800" w:history="1">
+      <w:hyperlink r:id="rId129269e76541e5fd9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1995.tb00576.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -13799,51 +13840,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">50</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 330–339. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId791669b04895e8895" w:history="1">
+      <w:hyperlink r:id="rId245869e76541e606f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12666</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -13987,51 +14028,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">40</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 187–196. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId867369b04895e89e5" w:history="1">
+      <w:hyperlink r:id="rId365569e76541e619d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s13313-011-0029-y</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -14097,51 +14138,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">15</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(7), 795–807. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId627169b04895e8aa5" w:history="1">
+      <w:hyperlink r:id="rId565769e76541e624d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1163/15685411-00002719</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -14285,51 +14326,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Meloidogyne graminicola</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId121269b04895e8c1b" w:history="1">
+      <w:hyperlink r:id="rId920269e76541e6380" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -14397,51 +14438,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">55</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 242-249.  </w:t>
       </w:r>
-      <w:hyperlink r:id="rId811369b04895e8cd4" w:history="1">
+      <w:hyperlink r:id="rId186469e76541e6433" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.70005</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
       <w:pgMar w:top="1100" w:right="1100" w:bottom="1100" w:left="1100" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708" w:num="1"/>
@@ -14537,137 +14578,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="55402614">
+  <w:abstractNum w:abstractNumId="90944332">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="93719438">
+    <w:lvl w:ilvl="0" w:tplc="26503312">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="93719438" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="26503312" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="93719438" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="26503312" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="93719438" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="26503312" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="93719438" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="26503312" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="93719438" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="26503312" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="93719438" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="26503312" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="93719438" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="26503312" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="93719438" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="26503312" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="55402613">
+  <w:abstractNum w:abstractNumId="90944331">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="19571803">
+    <w:lvl w:ilvl="0" w:tplc="21259483">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -15419,55 +15460,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="55402613">
-    <w:abstractNumId w:val="55402613"/>
+  <w:num w:numId="90944331">
+    <w:abstractNumId w:val="90944331"/>
   </w:num>
-  <w:num w:numId="55402614">
-    <w:abstractNumId w:val="55402614"/>
+  <w:num w:numId="90944332">
+    <w:abstractNumId w:val="90944332"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -27017,51 +27058,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId525270319" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId716446444" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId526869b04895e1c2f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MELGGC/" TargetMode="External"/><Relationship Id="rId945569b04895e1c98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MELGGC/categorization" TargetMode="External"/><Relationship Id="rId290469b04895e2264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MELGGC/photos" TargetMode="External"/><Relationship Id="rId409269b04895e60f6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.4038/josuk.v13i0.8021" TargetMode="External"/><Relationship Id="rId860369b04895e6190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dx.doi.org/10.4038/josuk.v6i0.4221" TargetMode="External"/><Relationship Id="rId258169b04895e6241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.4038/josuk.v3i0.2736" TargetMode="External"/><Relationship Id="rId387169b04895e62d8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.crvi.2015.04.002" TargetMode="External"/><Relationship Id="rId501169b04895e6369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1996.tb01492.x" TargetMode="External"/><Relationship Id="rId164969b04895e65ba" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1079/cabicompendium.33243" TargetMode="External"/><Relationship Id="rId392269b04895e663b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1186/s12284-023-00644-1" TargetMode="External"/><Relationship Id="rId674469b04895e66cf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dx.doi.org/10.19263/REDIA-103.20.23" TargetMode="External"/><Relationship Id="rId687069b04895e6838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5281/zenodo.7303304" TargetMode="External"/><Relationship Id="rId514369b04895e68e1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5897/AJMR12.707" TargetMode="External"/><Relationship Id="rId477869b04895e6956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12077" TargetMode="External"/><Relationship Id="rId214269b04895e69ac" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/reporting/article-6390" TargetMode="External"/><Relationship Id="rId663369b04895e6a2f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MELGGC/documents" TargetMode="External"/><Relationship Id="rId739269b04895e6aaf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.13054" TargetMode="External"/><Relationship Id="rId612669b04895e6b5b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://data.europa.eu/eli/reg_impl/2022/1372/oj" TargetMode="External"/><Relationship Id="rId309769b04895e6bed" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://data.europa.eu/eli/reg_impl/2025/1076/oj" TargetMode="External"/><Relationship Id="rId236469b04895e6c70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5281/zenodo.14654535" TargetMode="External"/><Relationship Id="rId463069b04895e6d0a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10658-017-1196-7" TargetMode="External"/><Relationship Id="rId741269b04895e6d96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1002/ece3.9326" TargetMode="External"/><Relationship Id="rId777469b04895e6fc3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.biocontrol.2018.07.018" TargetMode="External"/><Relationship Id="rId292169b04895e7068" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/09670870802450235" TargetMode="External"/><Relationship Id="rId277269b04895e7169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.protezionedellepiante.it/wp-content/uploads/2023/07/dtu-n.-43-melggc_signed.pdf" TargetMode="External"/><Relationship Id="rId445269b04895e721e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dx.doi.org/10.1080/03235408.2011.588059" TargetMode="External"/><Relationship Id="rId309469b04895e7328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1038/srep22846" TargetMode="External"/><Relationship Id="rId869469b04895e73c0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1469-8137.2012.04311.x" TargetMode="External"/><Relationship Id="rId816569b04895e7462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mag.go.cr/rev_agr/v15n1-2_189.pdf" TargetMode="External"/><Relationship Id="rId105469b04895e74f1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fdacs.gov/content/download/10961/file/nem172.pdf" TargetMode="External"/><Relationship Id="rId270169b04895e7644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/mpp.12394" TargetMode="External"/><Relationship Id="rId638569b04895e7894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.entomoljournal.com/achives/2018/vol6issue1/PartG/5-6-268-302.pdf" TargetMode="External"/><Relationship Id="rId840669b04895e7965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1590/S0100-83582014000300011" TargetMode="External"/><Relationship Id="rId187469b04895e7aac" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.cropro.2006.09.004" TargetMode="External"/><Relationship Id="rId391269b04895e7cde" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1163/002925990X00059" TargetMode="External"/><Relationship Id="rId174369b04895e8000" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/01448765.1984.9754415" TargetMode="External"/><Relationship Id="rId495969b04895e81ec" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/biology10111163" TargetMode="External"/><Relationship Id="rId679469b04895e8267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/min10040298" TargetMode="External"/><Relationship Id="rId680569b04895e82ff" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/agriculture11010037" TargetMode="External"/><Relationship Id="rId492069b04895e863d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1163/156854103773040781" TargetMode="External"/><Relationship Id="rId954569b04895e8800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1995.tb00576.x" TargetMode="External"/><Relationship Id="rId791669b04895e8895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12666" TargetMode="External"/><Relationship Id="rId867369b04895e89e5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s13313-011-0029-y" TargetMode="External"/><Relationship Id="rId627169b04895e8aa5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1163/15685411-00002719" TargetMode="External"/><Relationship Id="rId121269b04895e8c1b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId811369b04895e8cd4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.70005" TargetMode="External"/><Relationship Id="rId221069b04895e2112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId221069b04895e2112.jpg"/><Relationship Id="rId320469b04895e413c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId320469b04895e413c.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId661755896" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId378065814" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId212769e76541df383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MELGGC/" TargetMode="External"/><Relationship Id="rId365269e76541df3f0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MELGGC/categorization" TargetMode="External"/><Relationship Id="rId843669e76541dfc68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MELGGC/photos" TargetMode="External"/><Relationship Id="rId731069e76541e3d1d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.4038/josuk.v13i0.8021" TargetMode="External"/><Relationship Id="rId150269e76541e3dc4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dx.doi.org/10.4038/josuk.v6i0.4221" TargetMode="External"/><Relationship Id="rId840869e76541e3e84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.4038/josuk.v3i0.2736" TargetMode="External"/><Relationship Id="rId205469e76541e3f1a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.crvi.2015.04.002" TargetMode="External"/><Relationship Id="rId702469e76541e3faf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1996.tb01492.x" TargetMode="External"/><Relationship Id="rId927669e76541e41fe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1079/cabicompendium.33243" TargetMode="External"/><Relationship Id="rId997769e76541e427d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1186/s12284-023-00644-1" TargetMode="External"/><Relationship Id="rId392669e76541e430e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dx.doi.org/10.19263/REDIA-103.20.23" TargetMode="External"/><Relationship Id="rId457269e76541e437e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5281/zenodo.7303304" TargetMode="External"/><Relationship Id="rId236469e76541e440f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5897/AJMR12.707" TargetMode="External"/><Relationship Id="rId435069e76541e447e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12077" TargetMode="External"/><Relationship Id="rId205969e76541e44d3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/reporting/article-6390" TargetMode="External"/><Relationship Id="rId380769e76541e4542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MELGGC/documents" TargetMode="External"/><Relationship Id="rId782969e76541e45c1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.13054" TargetMode="External"/><Relationship Id="rId906869e76541e4652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://data.europa.eu/eli/reg_impl/2022/1372/oj" TargetMode="External"/><Relationship Id="rId966369e76541e46df" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://data.europa.eu/eli/reg_impl/2025/1076/oj" TargetMode="External"/><Relationship Id="rId297269e76541e4741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5281/zenodo.14654535" TargetMode="External"/><Relationship Id="rId550869e76541e47d6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10658-017-1196-7" TargetMode="External"/><Relationship Id="rId450969e76541e4870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1002/ece3.9326" TargetMode="External"/><Relationship Id="rId720469e76541e4a53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.biocontrol.2018.07.018" TargetMode="External"/><Relationship Id="rId126369e76541e4af6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/09670870802450235" TargetMode="External"/><Relationship Id="rId311769e76541e4be4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.protezionedellepiante.it/wp-content/uploads/2023/07/dtu-n.-43-melggc_signed.pdf" TargetMode="External"/><Relationship Id="rId100969e76541e4c85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dx.doi.org/10.1080/03235408.2011.588059" TargetMode="External"/><Relationship Id="rId268269e76541e4d58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1038/srep22846" TargetMode="External"/><Relationship Id="rId324669e76541e4dc9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1469-8137.2012.04311.x" TargetMode="External"/><Relationship Id="rId487269e76541e4e59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mag.go.cr/rev_agr/v15n1-2_189.pdf" TargetMode="External"/><Relationship Id="rId742669e76541e4ee2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fdacs.gov/content/download/10961/file/nem172.pdf" TargetMode="External"/><Relationship Id="rId312269e76541e4ffd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/mpp.12394" TargetMode="External"/><Relationship Id="rId641169e76541e51e1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.entomoljournal.com/achives/2018/vol6issue1/PartG/5-6-268-302.pdf" TargetMode="External"/><Relationship Id="rId145069e76541e527f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1590/S0100-83582014000300011" TargetMode="External"/><Relationship Id="rId150669e76541e53ac" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.cropro.2006.09.004" TargetMode="External"/><Relationship Id="rId427869e76541e55a7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1163/002925990X00059" TargetMode="External"/><Relationship Id="rId342769e76541e5885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/01448765.1984.9754415" TargetMode="External"/><Relationship Id="rId480369e76541e5a3f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/biology10111163" TargetMode="External"/><Relationship Id="rId467969e76541e5ab2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/min10040298" TargetMode="External"/><Relationship Id="rId726969e76541e5b43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/agriculture11010037" TargetMode="External"/><Relationship Id="rId203769e76541e5e34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1163/156854103773040781" TargetMode="External"/><Relationship Id="rId129269e76541e5fd9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1995.tb00576.x" TargetMode="External"/><Relationship Id="rId245869e76541e606f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12666" TargetMode="External"/><Relationship Id="rId365569e76541e619d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s13313-011-0029-y" TargetMode="External"/><Relationship Id="rId565769e76541e624d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1163/15685411-00002719" TargetMode="External"/><Relationship Id="rId920269e76541e6380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId186469e76541e6433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.70005" TargetMode="External"/><Relationship Id="rId468869e76541dfb37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId468869e76541dfb37.jpg"/><Relationship Id="rId696769e76541e1d80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId696769e76541e1d80.jpg"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>