--- v7 (2026-04-21)
+++ v8 (2026-05-13)
@@ -225,51 +225,51 @@
               <w:t xml:space="preserve"> Animalia: Nematoda: Chromadorea: Rhabditida: Meloidogynidae</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Rice root‐knot nematode</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212769e76541df383" w:history="1">
+            <w:hyperlink r:id="rId40446a04e388d9d4c" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -285,51 +285,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Emergency measures</w:t>
             </w:r>
-            <w:hyperlink r:id="rId365269e76541df3f0" w:history="1">
+            <w:hyperlink r:id="rId59006a04e388d9db6" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -343,86 +343,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> MELGGC</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="43171901" name="name597469e76541dfb38" descr="4607.jpg"/>
+                  <wp:docPr id="57498106" name="name70846a04e388da07b" descr="4607.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="4607.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId468869e76541dfb37" cstate="print"/>
+                          <a:blip r:embed="rId41356a04e388da079" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId843669e76541dfc68" w:history="1">
+            <w:hyperlink r:id="rId14636a04e388da196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
@@ -3491,50 +3491,70 @@
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Triticum aestivum subsp. aestivum</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:t xml:space="preserve">Triticum durum</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve">Urena lobata</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Urochloa mutica</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3749,63 +3769,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">M. graminicola</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> was first reported in 2016 in northern Italy in rice fields in Piedmont (provinces of Biella and Vercelli) (Fanelli et al., 2017), followed in 2018 by other outbreaks in Lombardy (province of Pavia) (EPPO, 2018). </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="99792112" name="name162569e76541e1d83" descr="MELGGC_distribution_map.jpg"/>
+            <wp:docPr id="98228917" name="name17966a04e388dc27c" descr="MELGGC_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="MELGGC_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId696769e76541e1d80" cstate="print"/>
+                    <a:blip r:embed="rId18576a04e388dc279" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3845,51 +3865,51 @@
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Madagascar, South Africa</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Asia:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Bangladesh, Cambodia, China (Anhui, Fujian, Guangdong, Guangxi, Hainan, Henan, Hubei, Hunan, Jiangsu, Jiangxi, Sichuan, Zhejiang), India (Andaman and Nicobar Islands, Andhra Pradesh, Assam, Bihar, Delhi, Gujarat, Haryana, Himachal Pradesh, Jammu &amp; Kashmir, Jharkand, Karnataka, Kerala, Madhya Pradesh, Manipur, Odisha, Punjab, Sikkim, Tamil Nadu, Tripura, Uttarakhand, Uttar Pradesh, West Bengal), Indonesia (Java, Sulawesi), Lao People's Democratic Republic, Malaysia, Myanmar, Nepal, Pakistan, Philippines, Singapore, Sri Lanka, Thailand, Vietnam</w:t>
+        <w:t xml:space="preserve"> Bangladesh, Cambodia, China (Anhui, Fujian, Guangdong, Guangxi, Hainan, Henan, Hubei, Hunan, Jiangsu, Jiangxi, Sichuan, Zhejiang), India (Andaman and Nicobar Islands, Andhra Pradesh, Assam, Bihar, Chhattisgarh, Delhi, Gujarat, Haryana, Himachal Pradesh, Jammu &amp; Kashmir, Jharkand, Karnataka, Kerala, Madhya Pradesh, Manipur, Odisha, Punjab, Sikkim, Tamil Nadu, Telangana, Tripura, Uttarakhand, Uttar Pradesh, West Bengal), Indonesia (Java, Sulawesi), Lao People's Democratic Republic, Malaysia, Myanmar, Nepal, Pakistan, Philippines, Singapore, Sri Lanka, Thailand, Vietnam</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">North America:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> United States of America (Florida, Georgia, Indiana, Louisiana, Mississippi)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -8329,51 +8349,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 18–34. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId731069e76541e3d1d" w:history="1">
+      <w:hyperlink r:id="rId27116a04e388de297" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.4038/josuk.v13i0.8021</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8419,51 +8439,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">6</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 55–63. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId150269e76541e3dc4" w:history="1">
+      <w:hyperlink r:id="rId74476a04e388de330" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://dx.doi.org/10.4038/josuk.v6i0.4221</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8520,51 +8540,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 29–46. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId840869e76541e3e84" w:history="1">
+      <w:hyperlink r:id="rId97436a04e388de3d5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.4038/josuk.v3i0.2736</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8610,51 +8630,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">338</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(7), 471–483. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId205469e76541e3f1a" w:history="1">
+      <w:hyperlink r:id="rId81216a04e388de469" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/j.crvi.2015.04.002</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8700,51 +8720,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">26</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3-4), 495–509. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId702469e76541e3faf" w:history="1">
+      <w:hyperlink r:id="rId74276a04e388de4f9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1996.tb01492.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -9062,51 +9082,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Invasive Species Compendium</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. CABI International, Wallingford, UK. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId927669e76541e41fe" w:history="1">
+      <w:hyperlink r:id="rId18236a04e388de745" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1079/cabicompendium.33243</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Accessed on 25 June 2025).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -9141,51 +9161,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">16</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(29), 1–16. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId997769e76541e427d" w:history="1">
+      <w:hyperlink r:id="rId35176a04e388de7c2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1186/s12284-023-00644-1</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -9231,51 +9251,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">103</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 147–151. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId392669e76541e430e" w:history="1">
+      <w:hyperlink r:id="rId94096a04e388de854" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://dx.doi.org/10.19263/REDIA-103.20.23</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -9301,51 +9321,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">7</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(4), 15. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId457269e76541e437e" w:history="1">
+      <w:hyperlink r:id="rId98246a04e388de8d1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.5281/zenodo.7303304</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -9391,51 +9411,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">6</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(31), 6016–6021. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId236469e76541e440f" w:history="1">
+      <w:hyperlink r:id="rId90216a04e388de961" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.5897/AJMR12.707</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -9461,101 +9481,101 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">43</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 471–495. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId435069e76541e447e" w:history="1">
+      <w:hyperlink r:id="rId42576a04e388de9d1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12077</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2018) Reporting Service n.10 (2018/196): </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Meloidogyne graminicola</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> found in 2018 in 4 Rice Fields in Lombardia Region (Province of Pavia). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId205969e76541e44d3" w:history="1">
+      <w:hyperlink r:id="rId98846a04e388dea23" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/reporting/article-6390</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -9579,51 +9599,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2023) Report of a pest risk analysis for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Meloidogyne graminicola</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO, Paris. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId380769e76541e4542" w:history="1">
+      <w:hyperlink r:id="rId73436a04e388deaac" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/MELGGC/documents</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Accessed 25 June 2025).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -9658,51 +9678,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Bulletin OEPP/EPPO Bulletin</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Version of Record online: 06 January 2025), 1–24. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId782969e76541e45c1" w:history="1">
+      <w:hyperlink r:id="rId92466a04e388deb2a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.13054</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -9748,51 +9768,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> L </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">206</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">/16. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId906869e76541e4652" w:history="1">
+      <w:hyperlink r:id="rId84096a04e388debbc" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://data.europa.eu/eli/reg_impl/2022/1372/oj</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -9841,51 +9861,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Official Journal of the European Union</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">2025/1076, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId966369e76541e46df" w:history="1">
+      <w:hyperlink r:id="rId72596a04e388dec49" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://data.europa.eu/eli/reg_impl/2025/1076/oj</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -9901,51 +9921,51 @@
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">European Union Reference Laboratory for Plant Parasitic Nematodes (2024) EURL Diagnostic Protocol for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Meloidogyne graminicola</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Morphological &amp; Molecular Methods (Version 1). Zenodo. 48 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId297269e76541e4741" w:history="1">
+      <w:hyperlink r:id="rId33926a04e388decac" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.5281/zenodo.14654535</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -9991,51 +10011,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">149</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 467–476. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId550869e76541e47d6" w:history="1">
+      <w:hyperlink r:id="rId81696a04e388ded3d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s10658-017-1196-7</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -10072,51 +10092,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ecology and Evolution </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(9), 1–14. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId450969e76541e4870" w:history="1">
+      <w:hyperlink r:id="rId85576a04e388dedc1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1002/ece3.9326</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -10354,51 +10374,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">126</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 109–116. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId720469e76541e4a53" w:history="1">
+      <w:hyperlink r:id="rId97296a04e388def86" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/j.biocontrol.2018.07.018</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -10453,51 +10473,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">55</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 31–36. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId126369e76541e4af6" w:history="1">
+      <w:hyperlink r:id="rId85616a04e388df02f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1080/09670870802450235</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -10601,51 +10621,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">43</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1–19. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId311769e76541e4be4" w:history="1">
+      <w:hyperlink r:id="rId86806a04e388df119" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.protezionedellepiante.it/wp-content/uploads/2023/07/dtu-n.-43-melggc_signed.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Accessed 25 June 2025)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -10700,51 +10720,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">45</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(6), 635–645. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId100969e76541e4c85" w:history="1">
+      <w:hyperlink r:id="rId26666a04e388df1b4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://dx.doi.org/10.1080/03235408.2011.588059</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -10828,51 +10848,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">6</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 22846. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId268269e76541e4d58" w:history="1">
+      <w:hyperlink r:id="rId45666a04e388df284" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1038/srep22846</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -10898,51 +10918,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">196</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 887–900. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId324669e76541e4dc9" w:history="1">
+      <w:hyperlink r:id="rId12286a04e388df2f4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1469-8137.2012.04311.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -10988,51 +11008,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">15</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1/2), 189–191. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId487269e76541e4e59" w:history="1">
+      <w:hyperlink r:id="rId93876a04e388df382" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.mag.go.cr/rev_agr/v15n1-2_189.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Accessed 25 June 2025)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -11076,51 +11096,51 @@
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Nematology Circular No. 172. Florida Department of Agriculture and Consumer Services, Division of Plant Industry.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId742669e76541e4ee2" w:history="1">
+      <w:hyperlink r:id="rId73566a04e388df40a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.fdacs.gov/content/download/10961/file/nem172.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Accessed 25 June 2025)
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
@@ -11254,51 +11274,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">18</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 3–15. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId312269e76541e4ffd" w:history="1">
+      <w:hyperlink r:id="rId54686a04e388df531" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/mpp.12394</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -11558,51 +11578,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">6</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 477–479. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId641169e76541e51e1" w:history="1">
+      <w:hyperlink r:id="rId71276a04e388df714" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.entomoljournal.com/achives/2018/vol6issue1/PartG/5-6-268-302.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Accessed 25 June 2025)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -11657,51 +11677,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">32</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 555–561. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId145069e76541e527f" w:history="1">
+      <w:hyperlink r:id="rId44166a04e388df7de" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1590/S0100-83582014000300011</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -11845,51 +11865,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">26</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(7), 971–977. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId150669e76541e53ac" w:history="1">
+      <w:hyperlink r:id="rId50226a04e388dfc16" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/j.cropro.2006.09.004</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -12149,51 +12169,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">36</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1-4), 81–89. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId427869e76541e55a7" w:history="1">
+      <w:hyperlink r:id="rId71566a04e388dfe8b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1163/002925990X00059</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -12587,51 +12607,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 69–78. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId342769e76541e5885" w:history="1">
+      <w:hyperlink r:id="rId13056a04e388e029b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1080/01448765.1984.9754415</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -12853,51 +12873,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(11), 1163, 1–19. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId480369e76541e5a3f" w:history="1">
+      <w:hyperlink r:id="rId93606a04e388e046b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/biology10111163</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -12923,51 +12943,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(4), 298, 1–20. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId467969e76541e5ab2" w:history="1">
+      <w:hyperlink r:id="rId40036a04e388e04e0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/min10040298</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -13013,51 +13033,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">11</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 37, 1–9. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId726969e76541e5b43" w:history="1">
+      <w:hyperlink r:id="rId36316a04e388e059a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/agriculture11010037</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -13484,51 +13504,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(6), 879–884. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId203769e76541e5e34" w:history="1">
+      <w:hyperlink r:id="rId15616a04e388e090c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1163/156854103773040781</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -13750,51 +13770,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">25</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 419–435. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId129269e76541e5fd9" w:history="1">
+      <w:hyperlink r:id="rId71566a04e388e0b9f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1995.tb00576.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -13840,51 +13860,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">50</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 330–339. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId245869e76541e606f" w:history="1">
+      <w:hyperlink r:id="rId19826a04e388e0edf" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12666</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -14028,51 +14048,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">40</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 187–196. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId365569e76541e619d" w:history="1">
+      <w:hyperlink r:id="rId27936a04e388e1046" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s13313-011-0029-y</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -14138,51 +14158,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">15</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(7), 795–807. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId565769e76541e624d" w:history="1">
+      <w:hyperlink r:id="rId26216a04e388e10fa" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1163/15685411-00002719</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -14326,51 +14346,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Meloidogyne graminicola</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId920269e76541e6380" w:history="1">
+      <w:hyperlink r:id="rId59046a04e388e1266" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -14438,51 +14458,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">55</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 242-249.  </w:t>
       </w:r>
-      <w:hyperlink r:id="rId186469e76541e6433" w:history="1">
+      <w:hyperlink r:id="rId60036a04e388e1422" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.70005</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
       <w:pgMar w:top="1100" w:right="1100" w:bottom="1100" w:left="1100" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708" w:num="1"/>
@@ -14578,137 +14598,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="90944332">
+  <w:abstractNum w:abstractNumId="33283432">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="26503312">
+    <w:lvl w:ilvl="0" w:tplc="56126253">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="26503312" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="56126253" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="26503312" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="56126253" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="26503312" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="56126253" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="26503312" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="56126253" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="26503312" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="56126253" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="26503312" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="56126253" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="26503312" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="56126253" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="26503312" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="56126253" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="90944331">
+  <w:abstractNum w:abstractNumId="33283431">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="21259483">
+    <w:lvl w:ilvl="0" w:tplc="61686454">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -15460,55 +15480,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="90944331">
-    <w:abstractNumId w:val="90944331"/>
+  <w:num w:numId="33283431">
+    <w:abstractNumId w:val="33283431"/>
   </w:num>
-  <w:num w:numId="90944332">
-    <w:abstractNumId w:val="90944332"/>
+  <w:num w:numId="33283432">
+    <w:abstractNumId w:val="33283432"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -27058,51 +27078,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId661755896" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId378065814" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId212769e76541df383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MELGGC/" TargetMode="External"/><Relationship Id="rId365269e76541df3f0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MELGGC/categorization" TargetMode="External"/><Relationship Id="rId843669e76541dfc68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MELGGC/photos" TargetMode="External"/><Relationship Id="rId731069e76541e3d1d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.4038/josuk.v13i0.8021" TargetMode="External"/><Relationship Id="rId150269e76541e3dc4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dx.doi.org/10.4038/josuk.v6i0.4221" TargetMode="External"/><Relationship Id="rId840869e76541e3e84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.4038/josuk.v3i0.2736" TargetMode="External"/><Relationship Id="rId205469e76541e3f1a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.crvi.2015.04.002" TargetMode="External"/><Relationship Id="rId702469e76541e3faf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1996.tb01492.x" TargetMode="External"/><Relationship Id="rId927669e76541e41fe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1079/cabicompendium.33243" TargetMode="External"/><Relationship Id="rId997769e76541e427d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1186/s12284-023-00644-1" TargetMode="External"/><Relationship Id="rId392669e76541e430e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dx.doi.org/10.19263/REDIA-103.20.23" TargetMode="External"/><Relationship Id="rId457269e76541e437e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5281/zenodo.7303304" TargetMode="External"/><Relationship Id="rId236469e76541e440f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5897/AJMR12.707" TargetMode="External"/><Relationship Id="rId435069e76541e447e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12077" TargetMode="External"/><Relationship Id="rId205969e76541e44d3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/reporting/article-6390" TargetMode="External"/><Relationship Id="rId380769e76541e4542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MELGGC/documents" TargetMode="External"/><Relationship Id="rId782969e76541e45c1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.13054" TargetMode="External"/><Relationship Id="rId906869e76541e4652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://data.europa.eu/eli/reg_impl/2022/1372/oj" TargetMode="External"/><Relationship Id="rId966369e76541e46df" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://data.europa.eu/eli/reg_impl/2025/1076/oj" TargetMode="External"/><Relationship Id="rId297269e76541e4741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5281/zenodo.14654535" TargetMode="External"/><Relationship Id="rId550869e76541e47d6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10658-017-1196-7" TargetMode="External"/><Relationship Id="rId450969e76541e4870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1002/ece3.9326" TargetMode="External"/><Relationship Id="rId720469e76541e4a53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.biocontrol.2018.07.018" TargetMode="External"/><Relationship Id="rId126369e76541e4af6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/09670870802450235" TargetMode="External"/><Relationship Id="rId311769e76541e4be4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.protezionedellepiante.it/wp-content/uploads/2023/07/dtu-n.-43-melggc_signed.pdf" TargetMode="External"/><Relationship Id="rId100969e76541e4c85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dx.doi.org/10.1080/03235408.2011.588059" TargetMode="External"/><Relationship Id="rId268269e76541e4d58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1038/srep22846" TargetMode="External"/><Relationship Id="rId324669e76541e4dc9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1469-8137.2012.04311.x" TargetMode="External"/><Relationship Id="rId487269e76541e4e59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mag.go.cr/rev_agr/v15n1-2_189.pdf" TargetMode="External"/><Relationship Id="rId742669e76541e4ee2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fdacs.gov/content/download/10961/file/nem172.pdf" TargetMode="External"/><Relationship Id="rId312269e76541e4ffd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/mpp.12394" TargetMode="External"/><Relationship Id="rId641169e76541e51e1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.entomoljournal.com/achives/2018/vol6issue1/PartG/5-6-268-302.pdf" TargetMode="External"/><Relationship Id="rId145069e76541e527f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1590/S0100-83582014000300011" TargetMode="External"/><Relationship Id="rId150669e76541e53ac" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.cropro.2006.09.004" TargetMode="External"/><Relationship Id="rId427869e76541e55a7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1163/002925990X00059" TargetMode="External"/><Relationship Id="rId342769e76541e5885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/01448765.1984.9754415" TargetMode="External"/><Relationship Id="rId480369e76541e5a3f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/biology10111163" TargetMode="External"/><Relationship Id="rId467969e76541e5ab2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/min10040298" TargetMode="External"/><Relationship Id="rId726969e76541e5b43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/agriculture11010037" TargetMode="External"/><Relationship Id="rId203769e76541e5e34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1163/156854103773040781" TargetMode="External"/><Relationship Id="rId129269e76541e5fd9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1995.tb00576.x" TargetMode="External"/><Relationship Id="rId245869e76541e606f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12666" TargetMode="External"/><Relationship Id="rId365569e76541e619d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s13313-011-0029-y" TargetMode="External"/><Relationship Id="rId565769e76541e624d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1163/15685411-00002719" TargetMode="External"/><Relationship Id="rId920269e76541e6380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId186469e76541e6433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.70005" TargetMode="External"/><Relationship Id="rId468869e76541dfb37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId468869e76541dfb37.jpg"/><Relationship Id="rId696769e76541e1d80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId696769e76541e1d80.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId361574250" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId438685742" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId40446a04e388d9d4c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MELGGC/" TargetMode="External"/><Relationship Id="rId59006a04e388d9db6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MELGGC/categorization" TargetMode="External"/><Relationship Id="rId14636a04e388da196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MELGGC/photos" TargetMode="External"/><Relationship Id="rId27116a04e388de297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.4038/josuk.v13i0.8021" TargetMode="External"/><Relationship Id="rId74476a04e388de330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dx.doi.org/10.4038/josuk.v6i0.4221" TargetMode="External"/><Relationship Id="rId97436a04e388de3d5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.4038/josuk.v3i0.2736" TargetMode="External"/><Relationship Id="rId81216a04e388de469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.crvi.2015.04.002" TargetMode="External"/><Relationship Id="rId74276a04e388de4f9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1996.tb01492.x" TargetMode="External"/><Relationship Id="rId18236a04e388de745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1079/cabicompendium.33243" TargetMode="External"/><Relationship Id="rId35176a04e388de7c2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1186/s12284-023-00644-1" TargetMode="External"/><Relationship Id="rId94096a04e388de854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dx.doi.org/10.19263/REDIA-103.20.23" TargetMode="External"/><Relationship Id="rId98246a04e388de8d1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5281/zenodo.7303304" TargetMode="External"/><Relationship Id="rId90216a04e388de961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5897/AJMR12.707" TargetMode="External"/><Relationship Id="rId42576a04e388de9d1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12077" TargetMode="External"/><Relationship Id="rId98846a04e388dea23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/reporting/article-6390" TargetMode="External"/><Relationship Id="rId73436a04e388deaac" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MELGGC/documents" TargetMode="External"/><Relationship Id="rId92466a04e388deb2a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.13054" TargetMode="External"/><Relationship Id="rId84096a04e388debbc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://data.europa.eu/eli/reg_impl/2022/1372/oj" TargetMode="External"/><Relationship Id="rId72596a04e388dec49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://data.europa.eu/eli/reg_impl/2025/1076/oj" TargetMode="External"/><Relationship Id="rId33926a04e388decac" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5281/zenodo.14654535" TargetMode="External"/><Relationship Id="rId81696a04e388ded3d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10658-017-1196-7" TargetMode="External"/><Relationship Id="rId85576a04e388dedc1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1002/ece3.9326" TargetMode="External"/><Relationship Id="rId97296a04e388def86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.biocontrol.2018.07.018" TargetMode="External"/><Relationship Id="rId85616a04e388df02f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/09670870802450235" TargetMode="External"/><Relationship Id="rId86806a04e388df119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.protezionedellepiante.it/wp-content/uploads/2023/07/dtu-n.-43-melggc_signed.pdf" TargetMode="External"/><Relationship Id="rId26666a04e388df1b4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dx.doi.org/10.1080/03235408.2011.588059" TargetMode="External"/><Relationship Id="rId45666a04e388df284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1038/srep22846" TargetMode="External"/><Relationship Id="rId12286a04e388df2f4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1469-8137.2012.04311.x" TargetMode="External"/><Relationship Id="rId93876a04e388df382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mag.go.cr/rev_agr/v15n1-2_189.pdf" TargetMode="External"/><Relationship Id="rId73566a04e388df40a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fdacs.gov/content/download/10961/file/nem172.pdf" TargetMode="External"/><Relationship Id="rId54686a04e388df531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/mpp.12394" TargetMode="External"/><Relationship Id="rId71276a04e388df714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.entomoljournal.com/achives/2018/vol6issue1/PartG/5-6-268-302.pdf" TargetMode="External"/><Relationship Id="rId44166a04e388df7de" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1590/S0100-83582014000300011" TargetMode="External"/><Relationship Id="rId50226a04e388dfc16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.cropro.2006.09.004" TargetMode="External"/><Relationship Id="rId71566a04e388dfe8b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1163/002925990X00059" TargetMode="External"/><Relationship Id="rId13056a04e388e029b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/01448765.1984.9754415" TargetMode="External"/><Relationship Id="rId93606a04e388e046b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/biology10111163" TargetMode="External"/><Relationship Id="rId40036a04e388e04e0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/min10040298" TargetMode="External"/><Relationship Id="rId36316a04e388e059a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/agriculture11010037" TargetMode="External"/><Relationship Id="rId15616a04e388e090c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1163/156854103773040781" TargetMode="External"/><Relationship Id="rId71566a04e388e0b9f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1995.tb00576.x" TargetMode="External"/><Relationship Id="rId19826a04e388e0edf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12666" TargetMode="External"/><Relationship Id="rId27936a04e388e1046" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s13313-011-0029-y" TargetMode="External"/><Relationship Id="rId26216a04e388e10fa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1163/15685411-00002719" TargetMode="External"/><Relationship Id="rId59046a04e388e1266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId60036a04e388e1422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.70005" TargetMode="External"/><Relationship Id="rId41356a04e388da079" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId41356a04e388da079.jpg"/><Relationship Id="rId18576a04e388dc279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId18576a04e388dc279.jpg"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>