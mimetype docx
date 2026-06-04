--- v8 (2026-05-13)
+++ v9 (2026-06-04)
@@ -225,51 +225,51 @@
               <w:t xml:space="preserve"> Animalia: Nematoda: Chromadorea: Rhabditida: Meloidogynidae</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Rice root‐knot nematode</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40446a04e388d9d4c" w:history="1">
+            <w:hyperlink r:id="rId16806a20fd05e15c6" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -285,51 +285,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Emergency measures</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59006a04e388d9db6" w:history="1">
+            <w:hyperlink r:id="rId85836a20fd05e1632" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -343,86 +343,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> MELGGC</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="57498106" name="name70846a04e388da07b" descr="4607.jpg"/>
+                  <wp:docPr id="6003758" name="name48386a20fd05e1e7e" descr="4607.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="4607.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId41356a04e388da079" cstate="print"/>
+                          <a:blip r:embed="rId98466a20fd05e1e7c" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId14636a04e388da196" w:history="1">
+            <w:hyperlink r:id="rId75946a20fd05e1fa7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
@@ -3769,63 +3769,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">M. graminicola</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> was first reported in 2016 in northern Italy in rice fields in Piedmont (provinces of Biella and Vercelli) (Fanelli et al., 2017), followed in 2018 by other outbreaks in Lombardy (province of Pavia) (EPPO, 2018). </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="98228917" name="name17966a04e388dc27c" descr="MELGGC_distribution_map.jpg"/>
+            <wp:docPr id="11253621" name="name94086a20fd05e45fe" descr="MELGGC_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="MELGGC_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId18576a04e388dc279" cstate="print"/>
+                    <a:blip r:embed="rId45976a20fd05e45fa" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -8349,51 +8349,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 18–34. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId27116a04e388de297" w:history="1">
+      <w:hyperlink r:id="rId81526a20fd05e6c5b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.4038/josuk.v13i0.8021</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8439,51 +8439,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">6</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 55–63. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId74476a04e388de330" w:history="1">
+      <w:hyperlink r:id="rId84226a20fd05e6d59" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://dx.doi.org/10.4038/josuk.v6i0.4221</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8540,51 +8540,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 29–46. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId97436a04e388de3d5" w:history="1">
+      <w:hyperlink r:id="rId98476a20fd05e6e14" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.4038/josuk.v3i0.2736</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8630,51 +8630,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">338</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(7), 471–483. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId81216a04e388de469" w:history="1">
+      <w:hyperlink r:id="rId48546a20fd05e6eac" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/j.crvi.2015.04.002</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8720,51 +8720,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">26</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3-4), 495–509. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId74276a04e388de4f9" w:history="1">
+      <w:hyperlink r:id="rId15316a20fd05e6f42" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1996.tb01492.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -9082,51 +9082,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Invasive Species Compendium</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. CABI International, Wallingford, UK. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId18236a04e388de745" w:history="1">
+      <w:hyperlink r:id="rId95126a20fd05e719b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1079/cabicompendium.33243</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Accessed on 25 June 2025).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -9161,51 +9161,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">16</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(29), 1–16. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId35176a04e388de7c2" w:history="1">
+      <w:hyperlink r:id="rId72446a20fd05e721b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1186/s12284-023-00644-1</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -9251,51 +9251,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">103</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 147–151. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId94096a04e388de854" w:history="1">
+      <w:hyperlink r:id="rId69686a20fd05e72cd" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://dx.doi.org/10.19263/REDIA-103.20.23</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -9321,51 +9321,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">7</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(4), 15. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId98246a04e388de8d1" w:history="1">
+      <w:hyperlink r:id="rId24406a20fd05e7342" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.5281/zenodo.7303304</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -9411,51 +9411,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">6</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(31), 6016–6021. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId90216a04e388de961" w:history="1">
+      <w:hyperlink r:id="rId90646a20fd05e73d8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.5897/AJMR12.707</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -9481,101 +9481,101 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">43</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 471–495. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId42576a04e388de9d1" w:history="1">
+      <w:hyperlink r:id="rId17686a20fd05e7449" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12077</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2018) Reporting Service n.10 (2018/196): </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Meloidogyne graminicola</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> found in 2018 in 4 Rice Fields in Lombardia Region (Province of Pavia). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId98846a04e388dea23" w:history="1">
+      <w:hyperlink r:id="rId63326a20fd05e74a2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/reporting/article-6390</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -9599,51 +9599,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2023) Report of a pest risk analysis for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Meloidogyne graminicola</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO, Paris. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId73436a04e388deaac" w:history="1">
+      <w:hyperlink r:id="rId80646a20fd05e7512" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/MELGGC/documents</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Accessed 25 June 2025).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -9678,51 +9678,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Bulletin OEPP/EPPO Bulletin</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Version of Record online: 06 January 2025), 1–24. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId92466a04e388deb2a" w:history="1">
+      <w:hyperlink r:id="rId87436a20fd05e7594" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.13054</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -9768,51 +9768,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> L </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">206</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">/16. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId84096a04e388debbc" w:history="1">
+      <w:hyperlink r:id="rId41266a20fd05e7626" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://data.europa.eu/eli/reg_impl/2022/1372/oj</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -9861,51 +9861,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Official Journal of the European Union</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">2025/1076, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId72596a04e388dec49" w:history="1">
+      <w:hyperlink r:id="rId89176a20fd05e76b7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://data.europa.eu/eli/reg_impl/2025/1076/oj</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -9921,51 +9921,51 @@
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">European Union Reference Laboratory for Plant Parasitic Nematodes (2024) EURL Diagnostic Protocol for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Meloidogyne graminicola</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Morphological &amp; Molecular Methods (Version 1). Zenodo. 48 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId33926a04e388decac" w:history="1">
+      <w:hyperlink r:id="rId37856a20fd05e773c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.5281/zenodo.14654535</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -10011,51 +10011,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">149</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 467–476. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId81696a04e388ded3d" w:history="1">
+      <w:hyperlink r:id="rId76696a20fd05e77d4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s10658-017-1196-7</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -10092,51 +10092,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ecology and Evolution </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(9), 1–14. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId85576a04e388dedc1" w:history="1">
+      <w:hyperlink r:id="rId34366a20fd05e785b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1002/ece3.9326</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -10374,51 +10374,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">126</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 109–116. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId97296a04e388def86" w:history="1">
+      <w:hyperlink r:id="rId11496a20fd05e7a41" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/j.biocontrol.2018.07.018</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -10473,51 +10473,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">55</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 31–36. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId85616a04e388df02f" w:history="1">
+      <w:hyperlink r:id="rId26686a20fd05e7ae3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1080/09670870802450235</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -10621,51 +10621,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">43</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1–19. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId86806a04e388df119" w:history="1">
+      <w:hyperlink r:id="rId86146a20fd05e7bd5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.protezionedellepiante.it/wp-content/uploads/2023/07/dtu-n.-43-melggc_signed.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Accessed 25 June 2025)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -10720,51 +10720,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">45</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(6), 635–645. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId26666a04e388df1b4" w:history="1">
+      <w:hyperlink r:id="rId35316a20fd05e7c74" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://dx.doi.org/10.1080/03235408.2011.588059</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -10848,51 +10848,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">6</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 22846. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId45666a04e388df284" w:history="1">
+      <w:hyperlink r:id="rId59136a20fd05e7d4a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1038/srep22846</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -10918,51 +10918,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">196</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 887–900. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId12286a04e388df2f4" w:history="1">
+      <w:hyperlink r:id="rId12186a20fd05e7dbd" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1469-8137.2012.04311.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -11008,51 +11008,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">15</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1/2), 189–191. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId93876a04e388df382" w:history="1">
+      <w:hyperlink r:id="rId48266a20fd05e7e50" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.mag.go.cr/rev_agr/v15n1-2_189.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Accessed 25 June 2025)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -11096,51 +11096,51 @@
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Nematology Circular No. 172. Florida Department of Agriculture and Consumer Services, Division of Plant Industry.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId73566a04e388df40a" w:history="1">
+      <w:hyperlink r:id="rId74786a20fd05e7edf" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.fdacs.gov/content/download/10961/file/nem172.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Accessed 25 June 2025)
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
@@ -11274,51 +11274,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">18</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 3–15. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId54686a04e388df531" w:history="1">
+      <w:hyperlink r:id="rId80796a20fd05e7ffc" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/mpp.12394</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -11578,51 +11578,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">6</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 477–479. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId71276a04e388df714" w:history="1">
+      <w:hyperlink r:id="rId22736a20fd05e81e6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.entomoljournal.com/achives/2018/vol6issue1/PartG/5-6-268-302.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Accessed 25 June 2025)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -11677,51 +11677,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">32</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 555–561. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId44166a04e388df7de" w:history="1">
+      <w:hyperlink r:id="rId42616a20fd05e8288" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1590/S0100-83582014000300011</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -11865,51 +11865,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">26</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(7), 971–977. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId50226a04e388dfc16" w:history="1">
+      <w:hyperlink r:id="rId87556a20fd05e83b7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/j.cropro.2006.09.004</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -12169,51 +12169,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">36</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1-4), 81–89. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId71566a04e388dfe8b" w:history="1">
+      <w:hyperlink r:id="rId48526a20fd05e85b9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1163/002925990X00059</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -12607,51 +12607,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 69–78. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId13056a04e388e029b" w:history="1">
+      <w:hyperlink r:id="rId40676a20fd05e88b0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1080/01448765.1984.9754415</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -12873,51 +12873,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(11), 1163, 1–19. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId93606a04e388e046b" w:history="1">
+      <w:hyperlink r:id="rId71776a20fd05e8a5e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/biology10111163</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -12943,51 +12943,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(4), 298, 1–20. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId40036a04e388e04e0" w:history="1">
+      <w:hyperlink r:id="rId82526a20fd05e8ae2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/min10040298</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -13033,51 +13033,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">11</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 37, 1–9. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId36316a04e388e059a" w:history="1">
+      <w:hyperlink r:id="rId27896a20fd05e8b90" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/agriculture11010037</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -13504,51 +13504,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(6), 879–884. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId15616a04e388e090c" w:history="1">
+      <w:hyperlink r:id="rId68446a20fd05e8ebb" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1163/156854103773040781</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -13770,51 +13770,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">25</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 419–435. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId71566a04e388e0b9f" w:history="1">
+      <w:hyperlink r:id="rId64676a20fd05e906d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1995.tb00576.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -13860,51 +13860,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">50</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 330–339. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId19826a04e388e0edf" w:history="1">
+      <w:hyperlink r:id="rId18456a20fd05e9101" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12666</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -14048,51 +14048,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">40</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 187–196. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId27936a04e388e1046" w:history="1">
+      <w:hyperlink r:id="rId61256a20fd05e925b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s13313-011-0029-y</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -14158,51 +14158,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">15</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(7), 795–807. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId26216a04e388e10fa" w:history="1">
+      <w:hyperlink r:id="rId73006a20fd05e9310" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1163/15685411-00002719</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -14346,51 +14346,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Meloidogyne graminicola</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId59046a04e388e1266" w:history="1">
+      <w:hyperlink r:id="rId94586a20fd05e9451" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -14458,51 +14458,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">55</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 242-249.  </w:t>
       </w:r>
-      <w:hyperlink r:id="rId60036a04e388e1422" w:history="1">
+      <w:hyperlink r:id="rId55256a20fd05e950a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.70005</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
       <w:pgMar w:top="1100" w:right="1100" w:bottom="1100" w:left="1100" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708" w:num="1"/>
@@ -14598,137 +14598,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="33283432">
+  <w:abstractNum w:abstractNumId="10483080">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="56126253">
+    <w:lvl w:ilvl="0" w:tplc="48535405">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="56126253" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="48535405" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="56126253" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="48535405" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="56126253" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="48535405" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="56126253" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="48535405" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="56126253" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="48535405" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="56126253" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="48535405" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="56126253" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="48535405" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="56126253" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="48535405" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="33283431">
+  <w:abstractNum w:abstractNumId="10483079">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="61686454">
+    <w:lvl w:ilvl="0" w:tplc="67729592">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -15480,55 +15480,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="33283431">
-    <w:abstractNumId w:val="33283431"/>
+  <w:num w:numId="10483079">
+    <w:abstractNumId w:val="10483079"/>
   </w:num>
-  <w:num w:numId="33283432">
-    <w:abstractNumId w:val="33283432"/>
+  <w:num w:numId="10483080">
+    <w:abstractNumId w:val="10483080"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -27078,51 +27078,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId361574250" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId438685742" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId40446a04e388d9d4c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MELGGC/" TargetMode="External"/><Relationship Id="rId59006a04e388d9db6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MELGGC/categorization" TargetMode="External"/><Relationship Id="rId14636a04e388da196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MELGGC/photos" TargetMode="External"/><Relationship Id="rId27116a04e388de297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.4038/josuk.v13i0.8021" TargetMode="External"/><Relationship Id="rId74476a04e388de330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dx.doi.org/10.4038/josuk.v6i0.4221" TargetMode="External"/><Relationship Id="rId97436a04e388de3d5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.4038/josuk.v3i0.2736" TargetMode="External"/><Relationship Id="rId81216a04e388de469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.crvi.2015.04.002" TargetMode="External"/><Relationship Id="rId74276a04e388de4f9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1996.tb01492.x" TargetMode="External"/><Relationship Id="rId18236a04e388de745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1079/cabicompendium.33243" TargetMode="External"/><Relationship Id="rId35176a04e388de7c2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1186/s12284-023-00644-1" TargetMode="External"/><Relationship Id="rId94096a04e388de854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dx.doi.org/10.19263/REDIA-103.20.23" TargetMode="External"/><Relationship Id="rId98246a04e388de8d1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5281/zenodo.7303304" TargetMode="External"/><Relationship Id="rId90216a04e388de961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5897/AJMR12.707" TargetMode="External"/><Relationship Id="rId42576a04e388de9d1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12077" TargetMode="External"/><Relationship Id="rId98846a04e388dea23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/reporting/article-6390" TargetMode="External"/><Relationship Id="rId73436a04e388deaac" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MELGGC/documents" TargetMode="External"/><Relationship Id="rId92466a04e388deb2a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.13054" TargetMode="External"/><Relationship Id="rId84096a04e388debbc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://data.europa.eu/eli/reg_impl/2022/1372/oj" TargetMode="External"/><Relationship Id="rId72596a04e388dec49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://data.europa.eu/eli/reg_impl/2025/1076/oj" TargetMode="External"/><Relationship Id="rId33926a04e388decac" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5281/zenodo.14654535" TargetMode="External"/><Relationship Id="rId81696a04e388ded3d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10658-017-1196-7" TargetMode="External"/><Relationship Id="rId85576a04e388dedc1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1002/ece3.9326" TargetMode="External"/><Relationship Id="rId97296a04e388def86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.biocontrol.2018.07.018" TargetMode="External"/><Relationship Id="rId85616a04e388df02f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/09670870802450235" TargetMode="External"/><Relationship Id="rId86806a04e388df119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.protezionedellepiante.it/wp-content/uploads/2023/07/dtu-n.-43-melggc_signed.pdf" TargetMode="External"/><Relationship Id="rId26666a04e388df1b4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dx.doi.org/10.1080/03235408.2011.588059" TargetMode="External"/><Relationship Id="rId45666a04e388df284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1038/srep22846" TargetMode="External"/><Relationship Id="rId12286a04e388df2f4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1469-8137.2012.04311.x" TargetMode="External"/><Relationship Id="rId93876a04e388df382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mag.go.cr/rev_agr/v15n1-2_189.pdf" TargetMode="External"/><Relationship Id="rId73566a04e388df40a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fdacs.gov/content/download/10961/file/nem172.pdf" TargetMode="External"/><Relationship Id="rId54686a04e388df531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/mpp.12394" TargetMode="External"/><Relationship Id="rId71276a04e388df714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.entomoljournal.com/achives/2018/vol6issue1/PartG/5-6-268-302.pdf" TargetMode="External"/><Relationship Id="rId44166a04e388df7de" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1590/S0100-83582014000300011" TargetMode="External"/><Relationship Id="rId50226a04e388dfc16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.cropro.2006.09.004" TargetMode="External"/><Relationship Id="rId71566a04e388dfe8b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1163/002925990X00059" TargetMode="External"/><Relationship Id="rId13056a04e388e029b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/01448765.1984.9754415" TargetMode="External"/><Relationship Id="rId93606a04e388e046b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/biology10111163" TargetMode="External"/><Relationship Id="rId40036a04e388e04e0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/min10040298" TargetMode="External"/><Relationship Id="rId36316a04e388e059a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/agriculture11010037" TargetMode="External"/><Relationship Id="rId15616a04e388e090c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1163/156854103773040781" TargetMode="External"/><Relationship Id="rId71566a04e388e0b9f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1995.tb00576.x" TargetMode="External"/><Relationship Id="rId19826a04e388e0edf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12666" TargetMode="External"/><Relationship Id="rId27936a04e388e1046" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s13313-011-0029-y" TargetMode="External"/><Relationship Id="rId26216a04e388e10fa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1163/15685411-00002719" TargetMode="External"/><Relationship Id="rId59046a04e388e1266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId60036a04e388e1422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.70005" TargetMode="External"/><Relationship Id="rId41356a04e388da079" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId41356a04e388da079.jpg"/><Relationship Id="rId18576a04e388dc279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId18576a04e388dc279.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId991905056" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId899869999" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId16806a20fd05e15c6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MELGGC/" TargetMode="External"/><Relationship Id="rId85836a20fd05e1632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MELGGC/categorization" TargetMode="External"/><Relationship Id="rId75946a20fd05e1fa7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MELGGC/photos" TargetMode="External"/><Relationship Id="rId81526a20fd05e6c5b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.4038/josuk.v13i0.8021" TargetMode="External"/><Relationship Id="rId84226a20fd05e6d59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dx.doi.org/10.4038/josuk.v6i0.4221" TargetMode="External"/><Relationship Id="rId98476a20fd05e6e14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.4038/josuk.v3i0.2736" TargetMode="External"/><Relationship Id="rId48546a20fd05e6eac" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.crvi.2015.04.002" TargetMode="External"/><Relationship Id="rId15316a20fd05e6f42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1996.tb01492.x" TargetMode="External"/><Relationship Id="rId95126a20fd05e719b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1079/cabicompendium.33243" TargetMode="External"/><Relationship Id="rId72446a20fd05e721b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1186/s12284-023-00644-1" TargetMode="External"/><Relationship Id="rId69686a20fd05e72cd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dx.doi.org/10.19263/REDIA-103.20.23" TargetMode="External"/><Relationship Id="rId24406a20fd05e7342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5281/zenodo.7303304" TargetMode="External"/><Relationship Id="rId90646a20fd05e73d8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5897/AJMR12.707" TargetMode="External"/><Relationship Id="rId17686a20fd05e7449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12077" TargetMode="External"/><Relationship Id="rId63326a20fd05e74a2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/reporting/article-6390" TargetMode="External"/><Relationship Id="rId80646a20fd05e7512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MELGGC/documents" TargetMode="External"/><Relationship Id="rId87436a20fd05e7594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.13054" TargetMode="External"/><Relationship Id="rId41266a20fd05e7626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://data.europa.eu/eli/reg_impl/2022/1372/oj" TargetMode="External"/><Relationship Id="rId89176a20fd05e76b7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://data.europa.eu/eli/reg_impl/2025/1076/oj" TargetMode="External"/><Relationship Id="rId37856a20fd05e773c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5281/zenodo.14654535" TargetMode="External"/><Relationship Id="rId76696a20fd05e77d4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10658-017-1196-7" TargetMode="External"/><Relationship Id="rId34366a20fd05e785b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1002/ece3.9326" TargetMode="External"/><Relationship Id="rId11496a20fd05e7a41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.biocontrol.2018.07.018" TargetMode="External"/><Relationship Id="rId26686a20fd05e7ae3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/09670870802450235" TargetMode="External"/><Relationship Id="rId86146a20fd05e7bd5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.protezionedellepiante.it/wp-content/uploads/2023/07/dtu-n.-43-melggc_signed.pdf" TargetMode="External"/><Relationship Id="rId35316a20fd05e7c74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dx.doi.org/10.1080/03235408.2011.588059" TargetMode="External"/><Relationship Id="rId59136a20fd05e7d4a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1038/srep22846" TargetMode="External"/><Relationship Id="rId12186a20fd05e7dbd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1469-8137.2012.04311.x" TargetMode="External"/><Relationship Id="rId48266a20fd05e7e50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mag.go.cr/rev_agr/v15n1-2_189.pdf" TargetMode="External"/><Relationship Id="rId74786a20fd05e7edf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fdacs.gov/content/download/10961/file/nem172.pdf" TargetMode="External"/><Relationship Id="rId80796a20fd05e7ffc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/mpp.12394" TargetMode="External"/><Relationship Id="rId22736a20fd05e81e6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.entomoljournal.com/achives/2018/vol6issue1/PartG/5-6-268-302.pdf" TargetMode="External"/><Relationship Id="rId42616a20fd05e8288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1590/S0100-83582014000300011" TargetMode="External"/><Relationship Id="rId87556a20fd05e83b7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.cropro.2006.09.004" TargetMode="External"/><Relationship Id="rId48526a20fd05e85b9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1163/002925990X00059" TargetMode="External"/><Relationship Id="rId40676a20fd05e88b0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/01448765.1984.9754415" TargetMode="External"/><Relationship Id="rId71776a20fd05e8a5e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/biology10111163" TargetMode="External"/><Relationship Id="rId82526a20fd05e8ae2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/min10040298" TargetMode="External"/><Relationship Id="rId27896a20fd05e8b90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/agriculture11010037" TargetMode="External"/><Relationship Id="rId68446a20fd05e8ebb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1163/156854103773040781" TargetMode="External"/><Relationship Id="rId64676a20fd05e906d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1995.tb00576.x" TargetMode="External"/><Relationship Id="rId18456a20fd05e9101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12666" TargetMode="External"/><Relationship Id="rId61256a20fd05e925b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s13313-011-0029-y" TargetMode="External"/><Relationship Id="rId73006a20fd05e9310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1163/15685411-00002719" TargetMode="External"/><Relationship Id="rId94586a20fd05e9451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId55256a20fd05e950a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.70005" TargetMode="External"/><Relationship Id="rId98466a20fd05e1e7c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId98466a20fd05e1e7c.jpg"/><Relationship Id="rId45976a20fd05e45fa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId45976a20fd05e45fa.jpg"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>