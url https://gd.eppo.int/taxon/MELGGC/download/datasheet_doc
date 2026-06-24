--- v9 (2026-06-04)
+++ v10 (2026-06-24)
@@ -225,51 +225,51 @@
               <w:t xml:space="preserve"> Animalia: Nematoda: Chromadorea: Rhabditida: Meloidogynidae</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Rice root‐knot nematode</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16806a20fd05e15c6" w:history="1">
+            <w:hyperlink r:id="rId53956a3b9be3757e1" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -285,51 +285,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Emergency measures</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85836a20fd05e1632" w:history="1">
+            <w:hyperlink r:id="rId70476a3b9be37584d" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -343,86 +343,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> MELGGC</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="6003758" name="name48386a20fd05e1e7e" descr="4607.jpg"/>
+                  <wp:docPr id="13829570" name="name54496a3b9be375b77" descr="4607.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="4607.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId98466a20fd05e1e7c" cstate="print"/>
+                          <a:blip r:embed="rId24366a3b9be375b76" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId75946a20fd05e1fa7" w:history="1">
+            <w:hyperlink r:id="rId74216a3b9be375cc5" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
@@ -3769,63 +3769,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">M. graminicola</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> was first reported in 2016 in northern Italy in rice fields in Piedmont (provinces of Biella and Vercelli) (Fanelli et al., 2017), followed in 2018 by other outbreaks in Lombardy (province of Pavia) (EPPO, 2018). </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="11253621" name="name94086a20fd05e45fe" descr="MELGGC_distribution_map.jpg"/>
+            <wp:docPr id="35011467" name="name66686a3b9be377b40" descr="MELGGC_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="MELGGC_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId45976a20fd05e45fa" cstate="print"/>
+                    <a:blip r:embed="rId90326a3b9be377b3d" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -8349,51 +8349,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 18–34. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId81526a20fd05e6c5b" w:history="1">
+      <w:hyperlink r:id="rId24116a3b9be379b58" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.4038/josuk.v13i0.8021</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8439,51 +8439,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">6</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 55–63. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId84226a20fd05e6d59" w:history="1">
+      <w:hyperlink r:id="rId38076a3b9be379bf2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://dx.doi.org/10.4038/josuk.v6i0.4221</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8540,51 +8540,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 29–46. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId98476a20fd05e6e14" w:history="1">
+      <w:hyperlink r:id="rId85026a3b9be379c97" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.4038/josuk.v3i0.2736</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8630,51 +8630,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">338</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(7), 471–483. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId48546a20fd05e6eac" w:history="1">
+      <w:hyperlink r:id="rId22186a3b9be379d27" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/j.crvi.2015.04.002</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8720,51 +8720,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">26</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3-4), 495–509. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId15316a20fd05e6f42" w:history="1">
+      <w:hyperlink r:id="rId88266a3b9be379db7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1996.tb01492.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -9082,51 +9082,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Invasive Species Compendium</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. CABI International, Wallingford, UK. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId95126a20fd05e719b" w:history="1">
+      <w:hyperlink r:id="rId32756a3b9be37a015" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1079/cabicompendium.33243</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Accessed on 25 June 2025).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -9161,51 +9161,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">16</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(29), 1–16. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId72446a20fd05e721b" w:history="1">
+      <w:hyperlink r:id="rId94446a3b9be37a094" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1186/s12284-023-00644-1</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -9251,51 +9251,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">103</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 147–151. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId69686a20fd05e72cd" w:history="1">
+      <w:hyperlink r:id="rId20396a3b9be37a137" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://dx.doi.org/10.19263/REDIA-103.20.23</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -9321,51 +9321,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">7</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(4), 15. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId24406a20fd05e7342" w:history="1">
+      <w:hyperlink r:id="rId15946a3b9be37a1ac" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.5281/zenodo.7303304</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -9411,51 +9411,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">6</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(31), 6016–6021. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId90646a20fd05e73d8" w:history="1">
+      <w:hyperlink r:id="rId13356a3b9be37a23f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.5897/AJMR12.707</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -9481,101 +9481,101 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">43</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 471–495. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId17686a20fd05e7449" w:history="1">
+      <w:hyperlink r:id="rId86636a3b9be37a2af" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12077</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2018) Reporting Service n.10 (2018/196): </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Meloidogyne graminicola</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> found in 2018 in 4 Rice Fields in Lombardia Region (Province of Pavia). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId63326a20fd05e74a2" w:history="1">
+      <w:hyperlink r:id="rId81216a3b9be37a302" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/reporting/article-6390</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -9599,51 +9599,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2023) Report of a pest risk analysis for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Meloidogyne graminicola</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO, Paris. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId80646a20fd05e7512" w:history="1">
+      <w:hyperlink r:id="rId69306a3b9be37a37d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/MELGGC/documents</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Accessed 25 June 2025).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -9678,51 +9678,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Bulletin OEPP/EPPO Bulletin</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Version of Record online: 06 January 2025), 1–24. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId87436a20fd05e7594" w:history="1">
+      <w:hyperlink r:id="rId56416a3b9be37a3ff" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.13054</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -9768,51 +9768,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> L </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">206</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">/16. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId41266a20fd05e7626" w:history="1">
+      <w:hyperlink r:id="rId70926a3b9be37a490" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://data.europa.eu/eli/reg_impl/2022/1372/oj</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -9861,51 +9861,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Official Journal of the European Union</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">2025/1076, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId89176a20fd05e76b7" w:history="1">
+      <w:hyperlink r:id="rId49126a3b9be37a51e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://data.europa.eu/eli/reg_impl/2025/1076/oj</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -9921,51 +9921,51 @@
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">European Union Reference Laboratory for Plant Parasitic Nematodes (2024) EURL Diagnostic Protocol for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Meloidogyne graminicola</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Morphological &amp; Molecular Methods (Version 1). Zenodo. 48 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId37856a20fd05e773c" w:history="1">
+      <w:hyperlink r:id="rId78196a3b9be37a580" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.5281/zenodo.14654535</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -10011,51 +10011,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">149</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 467–476. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId76696a20fd05e77d4" w:history="1">
+      <w:hyperlink r:id="rId57896a3b9be37a613" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s10658-017-1196-7</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -10092,51 +10092,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ecology and Evolution </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(9), 1–14. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId34366a20fd05e785b" w:history="1">
+      <w:hyperlink r:id="rId56286a3b9be37a698" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1002/ece3.9326</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -10374,51 +10374,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">126</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 109–116. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId11496a20fd05e7a41" w:history="1">
+      <w:hyperlink r:id="rId79406a3b9be37a86c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/j.biocontrol.2018.07.018</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -10473,51 +10473,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">55</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 31–36. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId26686a20fd05e7ae3" w:history="1">
+      <w:hyperlink r:id="rId77926a3b9be37a90a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1080/09670870802450235</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -10621,51 +10621,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">43</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1–19. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId86146a20fd05e7bd5" w:history="1">
+      <w:hyperlink r:id="rId62086a3b9be37a9f8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.protezionedellepiante.it/wp-content/uploads/2023/07/dtu-n.-43-melggc_signed.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Accessed 25 June 2025)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -10720,51 +10720,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">45</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(6), 635–645. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId35316a20fd05e7c74" w:history="1">
+      <w:hyperlink r:id="rId40726a3b9be37aa95" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://dx.doi.org/10.1080/03235408.2011.588059</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -10848,51 +10848,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">6</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 22846. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId59136a20fd05e7d4a" w:history="1">
+      <w:hyperlink r:id="rId24716a3b9be37ab67" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1038/srep22846</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -10918,51 +10918,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">196</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 887–900. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId12186a20fd05e7dbd" w:history="1">
+      <w:hyperlink r:id="rId62226a3b9be37abd7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1469-8137.2012.04311.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -11008,51 +11008,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">15</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1/2), 189–191. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId48266a20fd05e7e50" w:history="1">
+      <w:hyperlink r:id="rId27276a3b9be37ac66" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.mag.go.cr/rev_agr/v15n1-2_189.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Accessed 25 June 2025)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -11096,51 +11096,51 @@
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Nematology Circular No. 172. Florida Department of Agriculture and Consumer Services, Division of Plant Industry.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId74786a20fd05e7edf" w:history="1">
+      <w:hyperlink r:id="rId97576a3b9be37acf1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.fdacs.gov/content/download/10961/file/nem172.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Accessed 25 June 2025)
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
@@ -11274,51 +11274,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">18</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 3–15. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId80796a20fd05e7ffc" w:history="1">
+      <w:hyperlink r:id="rId42036a3b9be37ae0c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/mpp.12394</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -11578,51 +11578,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">6</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 477–479. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId22736a20fd05e81e6" w:history="1">
+      <w:hyperlink r:id="rId50516a3b9be37b00b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.entomoljournal.com/achives/2018/vol6issue1/PartG/5-6-268-302.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Accessed 25 June 2025)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -11677,51 +11677,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">32</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 555–561. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId42616a20fd05e8288" w:history="1">
+      <w:hyperlink r:id="rId55806a3b9be37b0c1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1590/S0100-83582014000300011</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -11865,51 +11865,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">26</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(7), 971–977. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId87556a20fd05e83b7" w:history="1">
+      <w:hyperlink r:id="rId24436a3b9be37b1f4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/j.cropro.2006.09.004</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -12169,51 +12169,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">36</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1-4), 81–89. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId48526a20fd05e85b9" w:history="1">
+      <w:hyperlink r:id="rId21956a3b9be37b404" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1163/002925990X00059</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -12607,51 +12607,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 69–78. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId40676a20fd05e88b0" w:history="1">
+      <w:hyperlink r:id="rId11286a3b9be37b6c6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1080/01448765.1984.9754415</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -12873,51 +12873,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(11), 1163, 1–19. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId71776a20fd05e8a5e" w:history="1">
+      <w:hyperlink r:id="rId11056a3b9be37b86a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/biology10111163</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -12943,51 +12943,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(4), 298, 1–20. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId82526a20fd05e8ae2" w:history="1">
+      <w:hyperlink r:id="rId60876a3b9be37b8dc" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/min10040298</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -13033,51 +13033,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">11</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 37, 1–9. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId27896a20fd05e8b90" w:history="1">
+      <w:hyperlink r:id="rId11496a3b9be37b96a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/agriculture11010037</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -13504,51 +13504,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(6), 879–884. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId68446a20fd05e8ebb" w:history="1">
+      <w:hyperlink r:id="rId37846a3b9be37bc6e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1163/156854103773040781</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -13770,51 +13770,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">25</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 419–435. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId64676a20fd05e906d" w:history="1">
+      <w:hyperlink r:id="rId94946a3b9be37be17" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1995.tb00576.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -13860,51 +13860,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">50</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 330–339. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId18456a20fd05e9101" w:history="1">
+      <w:hyperlink r:id="rId69176a3b9be37beb0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12666</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -14048,51 +14048,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">40</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 187–196. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId61256a20fd05e925b" w:history="1">
+      <w:hyperlink r:id="rId54326a3b9be37bfe9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s13313-011-0029-y</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -14158,51 +14158,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">15</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(7), 795–807. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId73006a20fd05e9310" w:history="1">
+      <w:hyperlink r:id="rId18926a3b9be37c0b3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1163/15685411-00002719</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -14346,51 +14346,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Meloidogyne graminicola</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId94586a20fd05e9451" w:history="1">
+      <w:hyperlink r:id="rId73886a3b9be37c1f1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -14458,51 +14458,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">55</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 242-249.  </w:t>
       </w:r>
-      <w:hyperlink r:id="rId55256a20fd05e950a" w:history="1">
+      <w:hyperlink r:id="rId27806a3b9be37c2a7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.70005</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
       <w:pgMar w:top="1100" w:right="1100" w:bottom="1100" w:left="1100" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708" w:num="1"/>
@@ -14598,137 +14598,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="10483080">
+  <w:abstractNum w:abstractNumId="86532783">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="48535405">
+    <w:lvl w:ilvl="0" w:tplc="75088410">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="48535405" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="75088410" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="48535405" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="75088410" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="48535405" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="75088410" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="48535405" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="75088410" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="48535405" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="75088410" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="48535405" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="75088410" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="48535405" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="75088410" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="48535405" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="75088410" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10483079">
+  <w:abstractNum w:abstractNumId="86532782">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="67729592">
+    <w:lvl w:ilvl="0" w:tplc="29393793">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -15480,55 +15480,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="10483079">
-    <w:abstractNumId w:val="10483079"/>
+  <w:num w:numId="86532782">
+    <w:abstractNumId w:val="86532782"/>
   </w:num>
-  <w:num w:numId="10483080">
-    <w:abstractNumId w:val="10483080"/>
+  <w:num w:numId="86532783">
+    <w:abstractNumId w:val="86532783"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -27078,51 +27078,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId991905056" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId899869999" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId16806a20fd05e15c6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MELGGC/" TargetMode="External"/><Relationship Id="rId85836a20fd05e1632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MELGGC/categorization" TargetMode="External"/><Relationship Id="rId75946a20fd05e1fa7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MELGGC/photos" TargetMode="External"/><Relationship Id="rId81526a20fd05e6c5b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.4038/josuk.v13i0.8021" TargetMode="External"/><Relationship Id="rId84226a20fd05e6d59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dx.doi.org/10.4038/josuk.v6i0.4221" TargetMode="External"/><Relationship Id="rId98476a20fd05e6e14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.4038/josuk.v3i0.2736" TargetMode="External"/><Relationship Id="rId48546a20fd05e6eac" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.crvi.2015.04.002" TargetMode="External"/><Relationship Id="rId15316a20fd05e6f42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1996.tb01492.x" TargetMode="External"/><Relationship Id="rId95126a20fd05e719b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1079/cabicompendium.33243" TargetMode="External"/><Relationship Id="rId72446a20fd05e721b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1186/s12284-023-00644-1" TargetMode="External"/><Relationship Id="rId69686a20fd05e72cd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dx.doi.org/10.19263/REDIA-103.20.23" TargetMode="External"/><Relationship Id="rId24406a20fd05e7342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5281/zenodo.7303304" TargetMode="External"/><Relationship Id="rId90646a20fd05e73d8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5897/AJMR12.707" TargetMode="External"/><Relationship Id="rId17686a20fd05e7449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12077" TargetMode="External"/><Relationship Id="rId63326a20fd05e74a2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/reporting/article-6390" TargetMode="External"/><Relationship Id="rId80646a20fd05e7512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MELGGC/documents" TargetMode="External"/><Relationship Id="rId87436a20fd05e7594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.13054" TargetMode="External"/><Relationship Id="rId41266a20fd05e7626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://data.europa.eu/eli/reg_impl/2022/1372/oj" TargetMode="External"/><Relationship Id="rId89176a20fd05e76b7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://data.europa.eu/eli/reg_impl/2025/1076/oj" TargetMode="External"/><Relationship Id="rId37856a20fd05e773c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5281/zenodo.14654535" TargetMode="External"/><Relationship Id="rId76696a20fd05e77d4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10658-017-1196-7" TargetMode="External"/><Relationship Id="rId34366a20fd05e785b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1002/ece3.9326" TargetMode="External"/><Relationship Id="rId11496a20fd05e7a41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.biocontrol.2018.07.018" TargetMode="External"/><Relationship Id="rId26686a20fd05e7ae3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/09670870802450235" TargetMode="External"/><Relationship Id="rId86146a20fd05e7bd5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.protezionedellepiante.it/wp-content/uploads/2023/07/dtu-n.-43-melggc_signed.pdf" TargetMode="External"/><Relationship Id="rId35316a20fd05e7c74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dx.doi.org/10.1080/03235408.2011.588059" TargetMode="External"/><Relationship Id="rId59136a20fd05e7d4a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1038/srep22846" TargetMode="External"/><Relationship Id="rId12186a20fd05e7dbd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1469-8137.2012.04311.x" TargetMode="External"/><Relationship Id="rId48266a20fd05e7e50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mag.go.cr/rev_agr/v15n1-2_189.pdf" TargetMode="External"/><Relationship Id="rId74786a20fd05e7edf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fdacs.gov/content/download/10961/file/nem172.pdf" TargetMode="External"/><Relationship Id="rId80796a20fd05e7ffc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/mpp.12394" TargetMode="External"/><Relationship Id="rId22736a20fd05e81e6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.entomoljournal.com/achives/2018/vol6issue1/PartG/5-6-268-302.pdf" TargetMode="External"/><Relationship Id="rId42616a20fd05e8288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1590/S0100-83582014000300011" TargetMode="External"/><Relationship Id="rId87556a20fd05e83b7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.cropro.2006.09.004" TargetMode="External"/><Relationship Id="rId48526a20fd05e85b9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1163/002925990X00059" TargetMode="External"/><Relationship Id="rId40676a20fd05e88b0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/01448765.1984.9754415" TargetMode="External"/><Relationship Id="rId71776a20fd05e8a5e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/biology10111163" TargetMode="External"/><Relationship Id="rId82526a20fd05e8ae2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/min10040298" TargetMode="External"/><Relationship Id="rId27896a20fd05e8b90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/agriculture11010037" TargetMode="External"/><Relationship Id="rId68446a20fd05e8ebb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1163/156854103773040781" TargetMode="External"/><Relationship Id="rId64676a20fd05e906d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1995.tb00576.x" TargetMode="External"/><Relationship Id="rId18456a20fd05e9101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12666" TargetMode="External"/><Relationship Id="rId61256a20fd05e925b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s13313-011-0029-y" TargetMode="External"/><Relationship Id="rId73006a20fd05e9310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1163/15685411-00002719" TargetMode="External"/><Relationship Id="rId94586a20fd05e9451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId55256a20fd05e950a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.70005" TargetMode="External"/><Relationship Id="rId98466a20fd05e1e7c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId98466a20fd05e1e7c.jpg"/><Relationship Id="rId45976a20fd05e45fa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId45976a20fd05e45fa.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId710995359" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId248162685" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId53956a3b9be3757e1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MELGGC/" TargetMode="External"/><Relationship Id="rId70476a3b9be37584d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MELGGC/categorization" TargetMode="External"/><Relationship Id="rId74216a3b9be375cc5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MELGGC/photos" TargetMode="External"/><Relationship Id="rId24116a3b9be379b58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.4038/josuk.v13i0.8021" TargetMode="External"/><Relationship Id="rId38076a3b9be379bf2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dx.doi.org/10.4038/josuk.v6i0.4221" TargetMode="External"/><Relationship Id="rId85026a3b9be379c97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.4038/josuk.v3i0.2736" TargetMode="External"/><Relationship Id="rId22186a3b9be379d27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.crvi.2015.04.002" TargetMode="External"/><Relationship Id="rId88266a3b9be379db7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1996.tb01492.x" TargetMode="External"/><Relationship Id="rId32756a3b9be37a015" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1079/cabicompendium.33243" TargetMode="External"/><Relationship Id="rId94446a3b9be37a094" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1186/s12284-023-00644-1" TargetMode="External"/><Relationship Id="rId20396a3b9be37a137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dx.doi.org/10.19263/REDIA-103.20.23" TargetMode="External"/><Relationship Id="rId15946a3b9be37a1ac" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5281/zenodo.7303304" TargetMode="External"/><Relationship Id="rId13356a3b9be37a23f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5897/AJMR12.707" TargetMode="External"/><Relationship Id="rId86636a3b9be37a2af" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12077" TargetMode="External"/><Relationship Id="rId81216a3b9be37a302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/reporting/article-6390" TargetMode="External"/><Relationship Id="rId69306a3b9be37a37d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MELGGC/documents" TargetMode="External"/><Relationship Id="rId56416a3b9be37a3ff" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.13054" TargetMode="External"/><Relationship Id="rId70926a3b9be37a490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://data.europa.eu/eli/reg_impl/2022/1372/oj" TargetMode="External"/><Relationship Id="rId49126a3b9be37a51e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://data.europa.eu/eli/reg_impl/2025/1076/oj" TargetMode="External"/><Relationship Id="rId78196a3b9be37a580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5281/zenodo.14654535" TargetMode="External"/><Relationship Id="rId57896a3b9be37a613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10658-017-1196-7" TargetMode="External"/><Relationship Id="rId56286a3b9be37a698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1002/ece3.9326" TargetMode="External"/><Relationship Id="rId79406a3b9be37a86c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.biocontrol.2018.07.018" TargetMode="External"/><Relationship Id="rId77926a3b9be37a90a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/09670870802450235" TargetMode="External"/><Relationship Id="rId62086a3b9be37a9f8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.protezionedellepiante.it/wp-content/uploads/2023/07/dtu-n.-43-melggc_signed.pdf" TargetMode="External"/><Relationship Id="rId40726a3b9be37aa95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dx.doi.org/10.1080/03235408.2011.588059" TargetMode="External"/><Relationship Id="rId24716a3b9be37ab67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1038/srep22846" TargetMode="External"/><Relationship Id="rId62226a3b9be37abd7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1469-8137.2012.04311.x" TargetMode="External"/><Relationship Id="rId27276a3b9be37ac66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mag.go.cr/rev_agr/v15n1-2_189.pdf" TargetMode="External"/><Relationship Id="rId97576a3b9be37acf1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fdacs.gov/content/download/10961/file/nem172.pdf" TargetMode="External"/><Relationship Id="rId42036a3b9be37ae0c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/mpp.12394" TargetMode="External"/><Relationship Id="rId50516a3b9be37b00b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.entomoljournal.com/achives/2018/vol6issue1/PartG/5-6-268-302.pdf" TargetMode="External"/><Relationship Id="rId55806a3b9be37b0c1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1590/S0100-83582014000300011" TargetMode="External"/><Relationship Id="rId24436a3b9be37b1f4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.cropro.2006.09.004" TargetMode="External"/><Relationship Id="rId21956a3b9be37b404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1163/002925990X00059" TargetMode="External"/><Relationship Id="rId11286a3b9be37b6c6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/01448765.1984.9754415" TargetMode="External"/><Relationship Id="rId11056a3b9be37b86a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/biology10111163" TargetMode="External"/><Relationship Id="rId60876a3b9be37b8dc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/min10040298" TargetMode="External"/><Relationship Id="rId11496a3b9be37b96a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/agriculture11010037" TargetMode="External"/><Relationship Id="rId37846a3b9be37bc6e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1163/156854103773040781" TargetMode="External"/><Relationship Id="rId94946a3b9be37be17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1995.tb00576.x" TargetMode="External"/><Relationship Id="rId69176a3b9be37beb0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12666" TargetMode="External"/><Relationship Id="rId54326a3b9be37bfe9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s13313-011-0029-y" TargetMode="External"/><Relationship Id="rId18926a3b9be37c0b3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1163/15685411-00002719" TargetMode="External"/><Relationship Id="rId73886a3b9be37c1f1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId27806a3b9be37c2a7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.70005" TargetMode="External"/><Relationship Id="rId24366a3b9be375b76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId24366a3b9be375b76.jpg"/><Relationship Id="rId90326a3b9be377b3d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId90326a3b9be377b3d.jpg"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>