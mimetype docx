--- v10 (2026-06-24)
+++ v11 (2026-07-18)
@@ -225,51 +225,51 @@
               <w:t xml:space="preserve"> Animalia: Nematoda: Chromadorea: Rhabditida: Meloidogynidae</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Rice root‐knot nematode</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53956a3b9be3757e1" w:history="1">
+            <w:hyperlink r:id="rId90036a5ba13e511e3" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -285,51 +285,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Emergency measures</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70476a3b9be37584d" w:history="1">
+            <w:hyperlink r:id="rId83546a5ba13e5124e" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -343,86 +343,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> MELGGC</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="13829570" name="name54496a3b9be375b77" descr="4607.jpg"/>
+                  <wp:docPr id="29407264" name="name74446a5ba13e5184d" descr="4607.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="4607.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId24366a3b9be375b76" cstate="print"/>
+                          <a:blip r:embed="rId38896a5ba13e5184c" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId74216a3b9be375cc5" w:history="1">
+            <w:hyperlink r:id="rId54676a5ba13e5197f" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
@@ -3769,63 +3769,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">M. graminicola</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> was first reported in 2016 in northern Italy in rice fields in Piedmont (provinces of Biella and Vercelli) (Fanelli et al., 2017), followed in 2018 by other outbreaks in Lombardy (province of Pavia) (EPPO, 2018). </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="35011467" name="name66686a3b9be377b40" descr="MELGGC_distribution_map.jpg"/>
+            <wp:docPr id="10720633" name="name98676a5ba13e53a27" descr="MELGGC_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="MELGGC_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId90326a3b9be377b3d" cstate="print"/>
+                    <a:blip r:embed="rId72486a5ba13e53a24" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -8349,51 +8349,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 18–34. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId24116a3b9be379b58" w:history="1">
+      <w:hyperlink r:id="rId96886a5ba13e559e1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.4038/josuk.v13i0.8021</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8439,51 +8439,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">6</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 55–63. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId38076a3b9be379bf2" w:history="1">
+      <w:hyperlink r:id="rId39546a5ba13e55aa6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://dx.doi.org/10.4038/josuk.v6i0.4221</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8540,51 +8540,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 29–46. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId85026a3b9be379c97" w:history="1">
+      <w:hyperlink r:id="rId80446a5ba13e55b4e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.4038/josuk.v3i0.2736</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8630,51 +8630,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">338</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(7), 471–483. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId22186a3b9be379d27" w:history="1">
+      <w:hyperlink r:id="rId69586a5ba13e55be0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/j.crvi.2015.04.002</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8720,51 +8720,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">26</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3-4), 495–509. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId88266a3b9be379db7" w:history="1">
+      <w:hyperlink r:id="rId79706a5ba13e55c70" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1996.tb01492.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -9082,51 +9082,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Invasive Species Compendium</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. CABI International, Wallingford, UK. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId32756a3b9be37a015" w:history="1">
+      <w:hyperlink r:id="rId75466a5ba13e55eb5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1079/cabicompendium.33243</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Accessed on 25 June 2025).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -9161,51 +9161,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">16</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(29), 1–16. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId94446a3b9be37a094" w:history="1">
+      <w:hyperlink r:id="rId81306a5ba13e55f63" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1186/s12284-023-00644-1</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -9251,51 +9251,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">103</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 147–151. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId20396a3b9be37a137" w:history="1">
+      <w:hyperlink r:id="rId53236a5ba13e5600c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://dx.doi.org/10.19263/REDIA-103.20.23</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -9321,51 +9321,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">7</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(4), 15. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId15946a3b9be37a1ac" w:history="1">
+      <w:hyperlink r:id="rId69806a5ba13e5608a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.5281/zenodo.7303304</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -9411,51 +9411,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">6</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(31), 6016–6021. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId13356a3b9be37a23f" w:history="1">
+      <w:hyperlink r:id="rId92576a5ba13e5611d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.5897/AJMR12.707</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -9481,101 +9481,101 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">43</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 471–495. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId86636a3b9be37a2af" w:history="1">
+      <w:hyperlink r:id="rId76086a5ba13e5618c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12077</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2018) Reporting Service n.10 (2018/196): </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Meloidogyne graminicola</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> found in 2018 in 4 Rice Fields in Lombardia Region (Province of Pavia). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId81216a3b9be37a302" w:history="1">
+      <w:hyperlink r:id="rId29586a5ba13e561e0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/reporting/article-6390</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -9599,51 +9599,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2023) Report of a pest risk analysis for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Meloidogyne graminicola</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO, Paris. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId69306a3b9be37a37d" w:history="1">
+      <w:hyperlink r:id="rId90286a5ba13e5624e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/MELGGC/documents</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Accessed 25 June 2025).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -9678,51 +9678,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Bulletin OEPP/EPPO Bulletin</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Version of Record online: 06 January 2025), 1–24. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId56416a3b9be37a3ff" w:history="1">
+      <w:hyperlink r:id="rId55076a5ba13e562ca" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.13054</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -9768,51 +9768,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> L </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">206</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">/16. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId70926a3b9be37a490" w:history="1">
+      <w:hyperlink r:id="rId58836a5ba13e5635a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://data.europa.eu/eli/reg_impl/2022/1372/oj</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -9861,51 +9861,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Official Journal of the European Union</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">2025/1076, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId49126a3b9be37a51e" w:history="1">
+      <w:hyperlink r:id="rId19586a5ba13e563f5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://data.europa.eu/eli/reg_impl/2025/1076/oj</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -9921,51 +9921,51 @@
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">European Union Reference Laboratory for Plant Parasitic Nematodes (2024) EURL Diagnostic Protocol for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Meloidogyne graminicola</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Morphological &amp; Molecular Methods (Version 1). Zenodo. 48 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId78196a3b9be37a580" w:history="1">
+      <w:hyperlink r:id="rId65276a5ba13e56457" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.5281/zenodo.14654535</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -10011,51 +10011,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">149</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 467–476. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId57896a3b9be37a613" w:history="1">
+      <w:hyperlink r:id="rId34586a5ba13e564e6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s10658-017-1196-7</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -10092,51 +10092,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ecology and Evolution </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(9), 1–14. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId56286a3b9be37a698" w:history="1">
+      <w:hyperlink r:id="rId55986a5ba13e56568" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1002/ece3.9326</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -10374,51 +10374,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">126</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 109–116. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId79406a3b9be37a86c" w:history="1">
+      <w:hyperlink r:id="rId68196a5ba13e56805" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/j.biocontrol.2018.07.018</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -10473,51 +10473,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">55</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 31–36. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId77926a3b9be37a90a" w:history="1">
+      <w:hyperlink r:id="rId98966a5ba13e568a3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1080/09670870802450235</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -10621,51 +10621,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">43</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1–19. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId62086a3b9be37a9f8" w:history="1">
+      <w:hyperlink r:id="rId89886a5ba13e5698d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.protezionedellepiante.it/wp-content/uploads/2023/07/dtu-n.-43-melggc_signed.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Accessed 25 June 2025)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -10720,51 +10720,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">45</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(6), 635–645. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId40726a3b9be37aa95" w:history="1">
+      <w:hyperlink r:id="rId36166a5ba13e56a28" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://dx.doi.org/10.1080/03235408.2011.588059</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -10848,51 +10848,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">6</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 22846. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId24716a3b9be37ab67" w:history="1">
+      <w:hyperlink r:id="rId92336a5ba13e56af7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1038/srep22846</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -10918,51 +10918,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">196</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 887–900. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId62226a3b9be37abd7" w:history="1">
+      <w:hyperlink r:id="rId49886a5ba13e56b73" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1469-8137.2012.04311.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -11008,51 +11008,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">15</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1/2), 189–191. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId27276a3b9be37ac66" w:history="1">
+      <w:hyperlink r:id="rId93236a5ba13e56c0b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.mag.go.cr/rev_agr/v15n1-2_189.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Accessed 25 June 2025)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -11096,51 +11096,51 @@
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Nematology Circular No. 172. Florida Department of Agriculture and Consumer Services, Division of Plant Industry.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId97576a3b9be37acf1" w:history="1">
+      <w:hyperlink r:id="rId95246a5ba13e56c99" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.fdacs.gov/content/download/10961/file/nem172.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Accessed 25 June 2025)
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
@@ -11274,51 +11274,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">18</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 3–15. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId42036a3b9be37ae0c" w:history="1">
+      <w:hyperlink r:id="rId92436a5ba13e56dad" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/mpp.12394</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -11578,51 +11578,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">6</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 477–479. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId50516a3b9be37b00b" w:history="1">
+      <w:hyperlink r:id="rId49546a5ba13e56fac" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.entomoljournal.com/achives/2018/vol6issue1/PartG/5-6-268-302.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Accessed 25 June 2025)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -11677,51 +11677,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">32</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 555–561. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId55806a3b9be37b0c1" w:history="1">
+      <w:hyperlink r:id="rId63086a5ba13e5704a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1590/S0100-83582014000300011</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -11865,51 +11865,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">26</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(7), 971–977. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId24436a3b9be37b1f4" w:history="1">
+      <w:hyperlink r:id="rId30306a5ba13e57174" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/j.cropro.2006.09.004</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -12169,51 +12169,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">36</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1-4), 81–89. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId21956a3b9be37b404" w:history="1">
+      <w:hyperlink r:id="rId67306a5ba13e57388" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1163/002925990X00059</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -12607,51 +12607,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 69–78. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId11286a3b9be37b6c6" w:history="1">
+      <w:hyperlink r:id="rId74556a5ba13e57645" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1080/01448765.1984.9754415</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -12873,51 +12873,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(11), 1163, 1–19. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId11056a3b9be37b86a" w:history="1">
+      <w:hyperlink r:id="rId80286a5ba13e577ff" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/biology10111163</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -12943,51 +12943,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(4), 298, 1–20. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId60876a3b9be37b8dc" w:history="1">
+      <w:hyperlink r:id="rId25016a5ba13e57873" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/min10040298</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -13033,51 +13033,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">11</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 37, 1–9. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId11496a3b9be37b96a" w:history="1">
+      <w:hyperlink r:id="rId79236a5ba13e57903" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/agriculture11010037</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -13504,51 +13504,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(6), 879–884. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId37846a3b9be37bc6e" w:history="1">
+      <w:hyperlink r:id="rId74246a5ba13e57bf7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1163/156854103773040781</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -13770,51 +13770,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">25</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 419–435. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId94946a3b9be37be17" w:history="1">
+      <w:hyperlink r:id="rId38246a5ba13e57d9a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1995.tb00576.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -13860,51 +13860,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">50</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 330–339. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId69176a3b9be37beb0" w:history="1">
+      <w:hyperlink r:id="rId80446a5ba13e57e4a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12666</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -14048,51 +14048,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">40</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 187–196. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId54326a3b9be37bfe9" w:history="1">
+      <w:hyperlink r:id="rId76566a5ba13e57f78" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s13313-011-0029-y</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -14158,51 +14158,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">15</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(7), 795–807. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId18926a3b9be37c0b3" w:history="1">
+      <w:hyperlink r:id="rId70886a5ba13e58027" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1163/15685411-00002719</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -14346,51 +14346,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Meloidogyne graminicola</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId73886a3b9be37c1f1" w:history="1">
+      <w:hyperlink r:id="rId28076a5ba13e5815b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -14458,51 +14458,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">55</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 242-249.  </w:t>
       </w:r>
-      <w:hyperlink r:id="rId27806a3b9be37c2a7" w:history="1">
+      <w:hyperlink r:id="rId44936a5ba13e5820a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.70005</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
       <w:pgMar w:top="1100" w:right="1100" w:bottom="1100" w:left="1100" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708" w:num="1"/>
@@ -14598,137 +14598,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="86532783">
+  <w:abstractNum w:abstractNumId="58422836">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="75088410">
+    <w:lvl w:ilvl="0" w:tplc="49259060">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="75088410" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="49259060" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="75088410" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="49259060" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="75088410" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="49259060" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="75088410" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="49259060" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="75088410" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="49259060" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="75088410" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="49259060" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="75088410" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="49259060" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="75088410" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="49259060" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="86532782">
+  <w:abstractNum w:abstractNumId="58422835">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="29393793">
+    <w:lvl w:ilvl="0" w:tplc="89770707">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -15480,55 +15480,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="86532782">
-    <w:abstractNumId w:val="86532782"/>
+  <w:num w:numId="58422835">
+    <w:abstractNumId w:val="58422835"/>
   </w:num>
-  <w:num w:numId="86532783">
-    <w:abstractNumId w:val="86532783"/>
+  <w:num w:numId="58422836">
+    <w:abstractNumId w:val="58422836"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -27078,51 +27078,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId710995359" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId248162685" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId53956a3b9be3757e1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MELGGC/" TargetMode="External"/><Relationship Id="rId70476a3b9be37584d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MELGGC/categorization" TargetMode="External"/><Relationship Id="rId74216a3b9be375cc5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MELGGC/photos" TargetMode="External"/><Relationship Id="rId24116a3b9be379b58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.4038/josuk.v13i0.8021" TargetMode="External"/><Relationship Id="rId38076a3b9be379bf2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dx.doi.org/10.4038/josuk.v6i0.4221" TargetMode="External"/><Relationship Id="rId85026a3b9be379c97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.4038/josuk.v3i0.2736" TargetMode="External"/><Relationship Id="rId22186a3b9be379d27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.crvi.2015.04.002" TargetMode="External"/><Relationship Id="rId88266a3b9be379db7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1996.tb01492.x" TargetMode="External"/><Relationship Id="rId32756a3b9be37a015" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1079/cabicompendium.33243" TargetMode="External"/><Relationship Id="rId94446a3b9be37a094" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1186/s12284-023-00644-1" TargetMode="External"/><Relationship Id="rId20396a3b9be37a137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dx.doi.org/10.19263/REDIA-103.20.23" TargetMode="External"/><Relationship Id="rId15946a3b9be37a1ac" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5281/zenodo.7303304" TargetMode="External"/><Relationship Id="rId13356a3b9be37a23f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5897/AJMR12.707" TargetMode="External"/><Relationship Id="rId86636a3b9be37a2af" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12077" TargetMode="External"/><Relationship Id="rId81216a3b9be37a302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/reporting/article-6390" TargetMode="External"/><Relationship Id="rId69306a3b9be37a37d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MELGGC/documents" TargetMode="External"/><Relationship Id="rId56416a3b9be37a3ff" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.13054" TargetMode="External"/><Relationship Id="rId70926a3b9be37a490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://data.europa.eu/eli/reg_impl/2022/1372/oj" TargetMode="External"/><Relationship Id="rId49126a3b9be37a51e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://data.europa.eu/eli/reg_impl/2025/1076/oj" TargetMode="External"/><Relationship Id="rId78196a3b9be37a580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5281/zenodo.14654535" TargetMode="External"/><Relationship Id="rId57896a3b9be37a613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10658-017-1196-7" TargetMode="External"/><Relationship Id="rId56286a3b9be37a698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1002/ece3.9326" TargetMode="External"/><Relationship Id="rId79406a3b9be37a86c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.biocontrol.2018.07.018" TargetMode="External"/><Relationship Id="rId77926a3b9be37a90a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/09670870802450235" TargetMode="External"/><Relationship Id="rId62086a3b9be37a9f8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.protezionedellepiante.it/wp-content/uploads/2023/07/dtu-n.-43-melggc_signed.pdf" TargetMode="External"/><Relationship Id="rId40726a3b9be37aa95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dx.doi.org/10.1080/03235408.2011.588059" TargetMode="External"/><Relationship Id="rId24716a3b9be37ab67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1038/srep22846" TargetMode="External"/><Relationship Id="rId62226a3b9be37abd7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1469-8137.2012.04311.x" TargetMode="External"/><Relationship Id="rId27276a3b9be37ac66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mag.go.cr/rev_agr/v15n1-2_189.pdf" TargetMode="External"/><Relationship Id="rId97576a3b9be37acf1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fdacs.gov/content/download/10961/file/nem172.pdf" TargetMode="External"/><Relationship Id="rId42036a3b9be37ae0c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/mpp.12394" TargetMode="External"/><Relationship Id="rId50516a3b9be37b00b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.entomoljournal.com/achives/2018/vol6issue1/PartG/5-6-268-302.pdf" TargetMode="External"/><Relationship Id="rId55806a3b9be37b0c1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1590/S0100-83582014000300011" TargetMode="External"/><Relationship Id="rId24436a3b9be37b1f4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.cropro.2006.09.004" TargetMode="External"/><Relationship Id="rId21956a3b9be37b404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1163/002925990X00059" TargetMode="External"/><Relationship Id="rId11286a3b9be37b6c6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/01448765.1984.9754415" TargetMode="External"/><Relationship Id="rId11056a3b9be37b86a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/biology10111163" TargetMode="External"/><Relationship Id="rId60876a3b9be37b8dc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/min10040298" TargetMode="External"/><Relationship Id="rId11496a3b9be37b96a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/agriculture11010037" TargetMode="External"/><Relationship Id="rId37846a3b9be37bc6e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1163/156854103773040781" TargetMode="External"/><Relationship Id="rId94946a3b9be37be17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1995.tb00576.x" TargetMode="External"/><Relationship Id="rId69176a3b9be37beb0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12666" TargetMode="External"/><Relationship Id="rId54326a3b9be37bfe9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s13313-011-0029-y" TargetMode="External"/><Relationship Id="rId18926a3b9be37c0b3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1163/15685411-00002719" TargetMode="External"/><Relationship Id="rId73886a3b9be37c1f1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId27806a3b9be37c2a7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.70005" TargetMode="External"/><Relationship Id="rId24366a3b9be375b76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId24366a3b9be375b76.jpg"/><Relationship Id="rId90326a3b9be377b3d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId90326a3b9be377b3d.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId845571067" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId200805869" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId90036a5ba13e511e3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MELGGC/" TargetMode="External"/><Relationship Id="rId83546a5ba13e5124e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MELGGC/categorization" TargetMode="External"/><Relationship Id="rId54676a5ba13e5197f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MELGGC/photos" TargetMode="External"/><Relationship Id="rId96886a5ba13e559e1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.4038/josuk.v13i0.8021" TargetMode="External"/><Relationship Id="rId39546a5ba13e55aa6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dx.doi.org/10.4038/josuk.v6i0.4221" TargetMode="External"/><Relationship Id="rId80446a5ba13e55b4e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.4038/josuk.v3i0.2736" TargetMode="External"/><Relationship Id="rId69586a5ba13e55be0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.crvi.2015.04.002" TargetMode="External"/><Relationship Id="rId79706a5ba13e55c70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1996.tb01492.x" TargetMode="External"/><Relationship Id="rId75466a5ba13e55eb5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1079/cabicompendium.33243" TargetMode="External"/><Relationship Id="rId81306a5ba13e55f63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1186/s12284-023-00644-1" TargetMode="External"/><Relationship Id="rId53236a5ba13e5600c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dx.doi.org/10.19263/REDIA-103.20.23" TargetMode="External"/><Relationship Id="rId69806a5ba13e5608a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5281/zenodo.7303304" TargetMode="External"/><Relationship Id="rId92576a5ba13e5611d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5897/AJMR12.707" TargetMode="External"/><Relationship Id="rId76086a5ba13e5618c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12077" TargetMode="External"/><Relationship Id="rId29586a5ba13e561e0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/reporting/article-6390" TargetMode="External"/><Relationship Id="rId90286a5ba13e5624e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MELGGC/documents" TargetMode="External"/><Relationship Id="rId55076a5ba13e562ca" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.13054" TargetMode="External"/><Relationship Id="rId58836a5ba13e5635a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://data.europa.eu/eli/reg_impl/2022/1372/oj" TargetMode="External"/><Relationship Id="rId19586a5ba13e563f5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://data.europa.eu/eli/reg_impl/2025/1076/oj" TargetMode="External"/><Relationship Id="rId65276a5ba13e56457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5281/zenodo.14654535" TargetMode="External"/><Relationship Id="rId34586a5ba13e564e6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10658-017-1196-7" TargetMode="External"/><Relationship Id="rId55986a5ba13e56568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1002/ece3.9326" TargetMode="External"/><Relationship Id="rId68196a5ba13e56805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.biocontrol.2018.07.018" TargetMode="External"/><Relationship Id="rId98966a5ba13e568a3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/09670870802450235" TargetMode="External"/><Relationship Id="rId89886a5ba13e5698d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.protezionedellepiante.it/wp-content/uploads/2023/07/dtu-n.-43-melggc_signed.pdf" TargetMode="External"/><Relationship Id="rId36166a5ba13e56a28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dx.doi.org/10.1080/03235408.2011.588059" TargetMode="External"/><Relationship Id="rId92336a5ba13e56af7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1038/srep22846" TargetMode="External"/><Relationship Id="rId49886a5ba13e56b73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1469-8137.2012.04311.x" TargetMode="External"/><Relationship Id="rId93236a5ba13e56c0b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mag.go.cr/rev_agr/v15n1-2_189.pdf" TargetMode="External"/><Relationship Id="rId95246a5ba13e56c99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fdacs.gov/content/download/10961/file/nem172.pdf" TargetMode="External"/><Relationship Id="rId92436a5ba13e56dad" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/mpp.12394" TargetMode="External"/><Relationship Id="rId49546a5ba13e56fac" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.entomoljournal.com/achives/2018/vol6issue1/PartG/5-6-268-302.pdf" TargetMode="External"/><Relationship Id="rId63086a5ba13e5704a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1590/S0100-83582014000300011" TargetMode="External"/><Relationship Id="rId30306a5ba13e57174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.cropro.2006.09.004" TargetMode="External"/><Relationship Id="rId67306a5ba13e57388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1163/002925990X00059" TargetMode="External"/><Relationship Id="rId74556a5ba13e57645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/01448765.1984.9754415" TargetMode="External"/><Relationship Id="rId80286a5ba13e577ff" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/biology10111163" TargetMode="External"/><Relationship Id="rId25016a5ba13e57873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/min10040298" TargetMode="External"/><Relationship Id="rId79236a5ba13e57903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/agriculture11010037" TargetMode="External"/><Relationship Id="rId74246a5ba13e57bf7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1163/156854103773040781" TargetMode="External"/><Relationship Id="rId38246a5ba13e57d9a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1995.tb00576.x" TargetMode="External"/><Relationship Id="rId80446a5ba13e57e4a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12666" TargetMode="External"/><Relationship Id="rId76566a5ba13e57f78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s13313-011-0029-y" TargetMode="External"/><Relationship Id="rId70886a5ba13e58027" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1163/15685411-00002719" TargetMode="External"/><Relationship Id="rId28076a5ba13e5815b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId44936a5ba13e5820a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.70005" TargetMode="External"/><Relationship Id="rId38896a5ba13e5184c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId38896a5ba13e5184c.jpg"/><Relationship Id="rId72486a5ba13e53a24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId72486a5ba13e53a24.jpg"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>