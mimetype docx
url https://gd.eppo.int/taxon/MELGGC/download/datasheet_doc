--- v11 (2026-07-18)
+++ v12 (2026-08-07)
@@ -225,51 +225,51 @@
               <w:t xml:space="preserve"> Animalia: Nematoda: Chromadorea: Rhabditida: Meloidogynidae</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Rice root‐knot nematode</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90036a5ba13e511e3" w:history="1">
+            <w:hyperlink r:id="rId33206a765eeae263a" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -285,51 +285,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Emergency measures</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83546a5ba13e5124e" w:history="1">
+            <w:hyperlink r:id="rId30586a765eeae26a9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -343,86 +343,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> MELGGC</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="29407264" name="name74446a5ba13e5184d" descr="4607.jpg"/>
+                  <wp:docPr id="79044123" name="name72426a765eeae2e17" descr="4607.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="4607.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId38896a5ba13e5184c" cstate="print"/>
+                          <a:blip r:embed="rId18966a765eeae2e15" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId54676a5ba13e5197f" w:history="1">
+            <w:hyperlink r:id="rId19326a765eeae2f22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
@@ -3769,63 +3769,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">M. graminicola</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> was first reported in 2016 in northern Italy in rice fields in Piedmont (provinces of Biella and Vercelli) (Fanelli et al., 2017), followed in 2018 by other outbreaks in Lombardy (province of Pavia) (EPPO, 2018). </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="10720633" name="name98676a5ba13e53a27" descr="MELGGC_distribution_map.jpg"/>
+            <wp:docPr id="61214045" name="name31476a765eeae5590" descr="MELGGC_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="MELGGC_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId72486a5ba13e53a24" cstate="print"/>
+                    <a:blip r:embed="rId52026a765eeae558d" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -8349,51 +8349,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 18–34. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId96886a5ba13e559e1" w:history="1">
+      <w:hyperlink r:id="rId11396a765eeae78b1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.4038/josuk.v13i0.8021</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8439,51 +8439,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">6</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 55–63. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId39546a5ba13e55aa6" w:history="1">
+      <w:hyperlink r:id="rId31836a765eeae7b9b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://dx.doi.org/10.4038/josuk.v6i0.4221</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8540,51 +8540,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 29–46. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId80446a5ba13e55b4e" w:history="1">
+      <w:hyperlink r:id="rId85546a765eeae7c5e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.4038/josuk.v3i0.2736</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8630,51 +8630,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">338</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(7), 471–483. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId69586a5ba13e55be0" w:history="1">
+      <w:hyperlink r:id="rId47106a765eeae7d31" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/j.crvi.2015.04.002</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8720,51 +8720,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">26</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3-4), 495–509. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId79706a5ba13e55c70" w:history="1">
+      <w:hyperlink r:id="rId61176a765eeae7def" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1996.tb01492.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -9082,51 +9082,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Invasive Species Compendium</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. CABI International, Wallingford, UK. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId75466a5ba13e55eb5" w:history="1">
+      <w:hyperlink r:id="rId83686a765eeae81c6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1079/cabicompendium.33243</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Accessed on 25 June 2025).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -9161,51 +9161,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">16</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(29), 1–16. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId81306a5ba13e55f63" w:history="1">
+      <w:hyperlink r:id="rId70856a765eeae826c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1186/s12284-023-00644-1</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -9251,51 +9251,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">103</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 147–151. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId53236a5ba13e5600c" w:history="1">
+      <w:hyperlink r:id="rId83086a765eeae8322" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://dx.doi.org/10.19263/REDIA-103.20.23</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -9321,51 +9321,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">7</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(4), 15. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId69806a5ba13e5608a" w:history="1">
+      <w:hyperlink r:id="rId20386a765eeae83c5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.5281/zenodo.7303304</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -9411,51 +9411,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">6</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(31), 6016–6021. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId92576a5ba13e5611d" w:history="1">
+      <w:hyperlink r:id="rId80076a765eeae8478" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.5897/AJMR12.707</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -9481,101 +9481,101 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">43</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 471–495. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId76086a5ba13e5618c" w:history="1">
+      <w:hyperlink r:id="rId17876a765eeae84ef" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12077</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2018) Reporting Service n.10 (2018/196): </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Meloidogyne graminicola</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> found in 2018 in 4 Rice Fields in Lombardia Region (Province of Pavia). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId29586a5ba13e561e0" w:history="1">
+      <w:hyperlink r:id="rId49716a765eeae854b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/reporting/article-6390</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -9599,51 +9599,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2023) Report of a pest risk analysis for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Meloidogyne graminicola</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO, Paris. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId90286a5ba13e5624e" w:history="1">
+      <w:hyperlink r:id="rId92656a765eeae8644" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/MELGGC/documents</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Accessed 25 June 2025).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -9678,51 +9678,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Bulletin OEPP/EPPO Bulletin</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Version of Record online: 06 January 2025), 1–24. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId55076a5ba13e562ca" w:history="1">
+      <w:hyperlink r:id="rId36806a765eeae86e4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.13054</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -9768,51 +9768,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> L </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">206</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">/16. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId58836a5ba13e5635a" w:history="1">
+      <w:hyperlink r:id="rId76706a765eeae879a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://data.europa.eu/eli/reg_impl/2022/1372/oj</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -9861,51 +9861,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Official Journal of the European Union</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">2025/1076, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId19586a5ba13e563f5" w:history="1">
+      <w:hyperlink r:id="rId75006a765eeae8847" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://data.europa.eu/eli/reg_impl/2025/1076/oj</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -9921,51 +9921,51 @@
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">European Union Reference Laboratory for Plant Parasitic Nematodes (2024) EURL Diagnostic Protocol for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Meloidogyne graminicola</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Morphological &amp; Molecular Methods (Version 1). Zenodo. 48 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId65276a5ba13e56457" w:history="1">
+      <w:hyperlink r:id="rId54236a765eeae88b2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.5281/zenodo.14654535</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -10011,51 +10011,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">149</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 467–476. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId34586a5ba13e564e6" w:history="1">
+      <w:hyperlink r:id="rId52396a765eeae8c74" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s10658-017-1196-7</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -10092,51 +10092,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ecology and Evolution </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(9), 1–14. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId55986a5ba13e56568" w:history="1">
+      <w:hyperlink r:id="rId17086a765eeae8d1a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1002/ece3.9326</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -10374,51 +10374,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">126</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 109–116. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId68196a5ba13e56805" w:history="1">
+      <w:hyperlink r:id="rId87866a765eeae8ef9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/j.biocontrol.2018.07.018</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -10473,51 +10473,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">55</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 31–36. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId98966a5ba13e568a3" w:history="1">
+      <w:hyperlink r:id="rId14216a765eeae8f9c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1080/09670870802450235</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -10621,51 +10621,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">43</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1–19. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId89886a5ba13e5698d" w:history="1">
+      <w:hyperlink r:id="rId14136a765eeae908f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.protezionedellepiante.it/wp-content/uploads/2023/07/dtu-n.-43-melggc_signed.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Accessed 25 June 2025)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -10720,51 +10720,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">45</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(6), 635–645. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId36166a5ba13e56a28" w:history="1">
+      <w:hyperlink r:id="rId33446a765eeae912f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://dx.doi.org/10.1080/03235408.2011.588059</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -10848,51 +10848,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">6</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 22846. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId92336a5ba13e56af7" w:history="1">
+      <w:hyperlink r:id="rId51406a765eeae9204" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1038/srep22846</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -10918,51 +10918,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">196</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 887–900. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId49886a5ba13e56b73" w:history="1">
+      <w:hyperlink r:id="rId81936a765eeae9a24" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1469-8137.2012.04311.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -11008,51 +11008,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">15</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1/2), 189–191. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId93236a5ba13e56c0b" w:history="1">
+      <w:hyperlink r:id="rId89066a765eeae9add" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.mag.go.cr/rev_agr/v15n1-2_189.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Accessed 25 June 2025)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -11096,51 +11096,51 @@
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Nematology Circular No. 172. Florida Department of Agriculture and Consumer Services, Division of Plant Industry.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId95246a5ba13e56c99" w:history="1">
+      <w:hyperlink r:id="rId30776a765eeae9b8a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.fdacs.gov/content/download/10961/file/nem172.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Accessed 25 June 2025)
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
@@ -11274,51 +11274,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">18</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 3–15. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId92436a5ba13e56dad" w:history="1">
+      <w:hyperlink r:id="rId25116a765eeae9cc3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/mpp.12394</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -11578,51 +11578,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">6</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 477–479. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId49546a5ba13e56fac" w:history="1">
+      <w:hyperlink r:id="rId61736a765eeae9f70" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.entomoljournal.com/achives/2018/vol6issue1/PartG/5-6-268-302.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Accessed 25 June 2025)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -11677,51 +11677,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">32</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 555–561. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId63086a5ba13e5704a" w:history="1">
+      <w:hyperlink r:id="rId92896a765eeaea057" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1590/S0100-83582014000300011</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -11865,51 +11865,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">26</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(7), 971–977. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId30306a5ba13e57174" w:history="1">
+      <w:hyperlink r:id="rId43076a765eeaea1b4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/j.cropro.2006.09.004</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -12169,51 +12169,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">36</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1-4), 81–89. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId67306a5ba13e57388" w:history="1">
+      <w:hyperlink r:id="rId55396a765eeaea43c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1163/002925990X00059</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -12607,51 +12607,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 69–78. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId74556a5ba13e57645" w:history="1">
+      <w:hyperlink r:id="rId69146a765eeaea756" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1080/01448765.1984.9754415</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -12873,51 +12873,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(11), 1163, 1–19. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId80286a5ba13e577ff" w:history="1">
+      <w:hyperlink r:id="rId85916a765eeaea907" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/biology10111163</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -12943,51 +12943,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(4), 298, 1–20. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId25016a5ba13e57873" w:history="1">
+      <w:hyperlink r:id="rId92826a765eeaea97d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/min10040298</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -13033,51 +13033,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">11</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 37, 1–9. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId79236a5ba13e57903" w:history="1">
+      <w:hyperlink r:id="rId99566a765eeaeaa0e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/agriculture11010037</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -13504,51 +13504,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(6), 879–884. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId74246a5ba13e57bf7" w:history="1">
+      <w:hyperlink r:id="rId24696a765eeaead97" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1163/156854103773040781</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -13770,51 +13770,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">25</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 419–435. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId38246a5ba13e57d9a" w:history="1">
+      <w:hyperlink r:id="rId67266a765eeaeaf6d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1995.tb00576.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -13860,51 +13860,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">50</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 330–339. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId80446a5ba13e57e4a" w:history="1">
+      <w:hyperlink r:id="rId60586a765eeaeb001" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12666</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -14048,51 +14048,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">40</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 187–196. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId76566a5ba13e57f78" w:history="1">
+      <w:hyperlink r:id="rId11336a765eeaeb134" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s13313-011-0029-y</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -14158,51 +14158,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">15</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(7), 795–807. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId70886a5ba13e58027" w:history="1">
+      <w:hyperlink r:id="rId41926a765eeaeb1e8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1163/15685411-00002719</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -14346,51 +14346,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Meloidogyne graminicola</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId28076a5ba13e5815b" w:history="1">
+      <w:hyperlink r:id="rId36916a765eeaeb484" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -14458,51 +14458,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">55</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 242-249.  </w:t>
       </w:r>
-      <w:hyperlink r:id="rId44936a5ba13e5820a" w:history="1">
+      <w:hyperlink r:id="rId16056a765eeaeb552" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.70005</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
       <w:pgMar w:top="1100" w:right="1100" w:bottom="1100" w:left="1100" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708" w:num="1"/>
@@ -14598,137 +14598,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="58422836">
+  <w:abstractNum w:abstractNumId="45834535">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="49259060">
+    <w:lvl w:ilvl="0" w:tplc="58877714">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="49259060" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="58877714" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="49259060" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="58877714" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="49259060" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="58877714" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="49259060" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="58877714" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="49259060" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="58877714" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="49259060" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="58877714" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="49259060" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="58877714" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="49259060" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="58877714" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="58422835">
+  <w:abstractNum w:abstractNumId="45834534">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="89770707">
+    <w:lvl w:ilvl="0" w:tplc="82192499">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -15480,55 +15480,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="58422835">
-    <w:abstractNumId w:val="58422835"/>
+  <w:num w:numId="45834534">
+    <w:abstractNumId w:val="45834534"/>
   </w:num>
-  <w:num w:numId="58422836">
-    <w:abstractNumId w:val="58422836"/>
+  <w:num w:numId="45834535">
+    <w:abstractNumId w:val="45834535"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -27078,51 +27078,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId845571067" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId200805869" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId90036a5ba13e511e3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MELGGC/" TargetMode="External"/><Relationship Id="rId83546a5ba13e5124e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MELGGC/categorization" TargetMode="External"/><Relationship Id="rId54676a5ba13e5197f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MELGGC/photos" TargetMode="External"/><Relationship Id="rId96886a5ba13e559e1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.4038/josuk.v13i0.8021" TargetMode="External"/><Relationship Id="rId39546a5ba13e55aa6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dx.doi.org/10.4038/josuk.v6i0.4221" TargetMode="External"/><Relationship Id="rId80446a5ba13e55b4e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.4038/josuk.v3i0.2736" TargetMode="External"/><Relationship Id="rId69586a5ba13e55be0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.crvi.2015.04.002" TargetMode="External"/><Relationship Id="rId79706a5ba13e55c70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1996.tb01492.x" TargetMode="External"/><Relationship Id="rId75466a5ba13e55eb5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1079/cabicompendium.33243" TargetMode="External"/><Relationship Id="rId81306a5ba13e55f63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1186/s12284-023-00644-1" TargetMode="External"/><Relationship Id="rId53236a5ba13e5600c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dx.doi.org/10.19263/REDIA-103.20.23" TargetMode="External"/><Relationship Id="rId69806a5ba13e5608a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5281/zenodo.7303304" TargetMode="External"/><Relationship Id="rId92576a5ba13e5611d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5897/AJMR12.707" TargetMode="External"/><Relationship Id="rId76086a5ba13e5618c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12077" TargetMode="External"/><Relationship Id="rId29586a5ba13e561e0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/reporting/article-6390" TargetMode="External"/><Relationship Id="rId90286a5ba13e5624e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MELGGC/documents" TargetMode="External"/><Relationship Id="rId55076a5ba13e562ca" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.13054" TargetMode="External"/><Relationship Id="rId58836a5ba13e5635a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://data.europa.eu/eli/reg_impl/2022/1372/oj" TargetMode="External"/><Relationship Id="rId19586a5ba13e563f5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://data.europa.eu/eli/reg_impl/2025/1076/oj" TargetMode="External"/><Relationship Id="rId65276a5ba13e56457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5281/zenodo.14654535" TargetMode="External"/><Relationship Id="rId34586a5ba13e564e6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10658-017-1196-7" TargetMode="External"/><Relationship Id="rId55986a5ba13e56568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1002/ece3.9326" TargetMode="External"/><Relationship Id="rId68196a5ba13e56805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.biocontrol.2018.07.018" TargetMode="External"/><Relationship Id="rId98966a5ba13e568a3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/09670870802450235" TargetMode="External"/><Relationship Id="rId89886a5ba13e5698d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.protezionedellepiante.it/wp-content/uploads/2023/07/dtu-n.-43-melggc_signed.pdf" TargetMode="External"/><Relationship Id="rId36166a5ba13e56a28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dx.doi.org/10.1080/03235408.2011.588059" TargetMode="External"/><Relationship Id="rId92336a5ba13e56af7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1038/srep22846" TargetMode="External"/><Relationship Id="rId49886a5ba13e56b73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1469-8137.2012.04311.x" TargetMode="External"/><Relationship Id="rId93236a5ba13e56c0b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mag.go.cr/rev_agr/v15n1-2_189.pdf" TargetMode="External"/><Relationship Id="rId95246a5ba13e56c99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fdacs.gov/content/download/10961/file/nem172.pdf" TargetMode="External"/><Relationship Id="rId92436a5ba13e56dad" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/mpp.12394" TargetMode="External"/><Relationship Id="rId49546a5ba13e56fac" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.entomoljournal.com/achives/2018/vol6issue1/PartG/5-6-268-302.pdf" TargetMode="External"/><Relationship Id="rId63086a5ba13e5704a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1590/S0100-83582014000300011" TargetMode="External"/><Relationship Id="rId30306a5ba13e57174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.cropro.2006.09.004" TargetMode="External"/><Relationship Id="rId67306a5ba13e57388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1163/002925990X00059" TargetMode="External"/><Relationship Id="rId74556a5ba13e57645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/01448765.1984.9754415" TargetMode="External"/><Relationship Id="rId80286a5ba13e577ff" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/biology10111163" TargetMode="External"/><Relationship Id="rId25016a5ba13e57873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/min10040298" TargetMode="External"/><Relationship Id="rId79236a5ba13e57903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/agriculture11010037" TargetMode="External"/><Relationship Id="rId74246a5ba13e57bf7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1163/156854103773040781" TargetMode="External"/><Relationship Id="rId38246a5ba13e57d9a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1995.tb00576.x" TargetMode="External"/><Relationship Id="rId80446a5ba13e57e4a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12666" TargetMode="External"/><Relationship Id="rId76566a5ba13e57f78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s13313-011-0029-y" TargetMode="External"/><Relationship Id="rId70886a5ba13e58027" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1163/15685411-00002719" TargetMode="External"/><Relationship Id="rId28076a5ba13e5815b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId44936a5ba13e5820a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.70005" TargetMode="External"/><Relationship Id="rId38896a5ba13e5184c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId38896a5ba13e5184c.jpg"/><Relationship Id="rId72486a5ba13e53a24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId72486a5ba13e53a24.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId159495799" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId674289121" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId33206a765eeae263a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MELGGC/" TargetMode="External"/><Relationship Id="rId30586a765eeae26a9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MELGGC/categorization" TargetMode="External"/><Relationship Id="rId19326a765eeae2f22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MELGGC/photos" TargetMode="External"/><Relationship Id="rId11396a765eeae78b1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.4038/josuk.v13i0.8021" TargetMode="External"/><Relationship Id="rId31836a765eeae7b9b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dx.doi.org/10.4038/josuk.v6i0.4221" TargetMode="External"/><Relationship Id="rId85546a765eeae7c5e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.4038/josuk.v3i0.2736" TargetMode="External"/><Relationship Id="rId47106a765eeae7d31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.crvi.2015.04.002" TargetMode="External"/><Relationship Id="rId61176a765eeae7def" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1996.tb01492.x" TargetMode="External"/><Relationship Id="rId83686a765eeae81c6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1079/cabicompendium.33243" TargetMode="External"/><Relationship Id="rId70856a765eeae826c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1186/s12284-023-00644-1" TargetMode="External"/><Relationship Id="rId83086a765eeae8322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dx.doi.org/10.19263/REDIA-103.20.23" TargetMode="External"/><Relationship Id="rId20386a765eeae83c5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5281/zenodo.7303304" TargetMode="External"/><Relationship Id="rId80076a765eeae8478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5897/AJMR12.707" TargetMode="External"/><Relationship Id="rId17876a765eeae84ef" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12077" TargetMode="External"/><Relationship Id="rId49716a765eeae854b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/reporting/article-6390" TargetMode="External"/><Relationship Id="rId92656a765eeae8644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MELGGC/documents" TargetMode="External"/><Relationship Id="rId36806a765eeae86e4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.13054" TargetMode="External"/><Relationship Id="rId76706a765eeae879a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://data.europa.eu/eli/reg_impl/2022/1372/oj" TargetMode="External"/><Relationship Id="rId75006a765eeae8847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://data.europa.eu/eli/reg_impl/2025/1076/oj" TargetMode="External"/><Relationship Id="rId54236a765eeae88b2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5281/zenodo.14654535" TargetMode="External"/><Relationship Id="rId52396a765eeae8c74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10658-017-1196-7" TargetMode="External"/><Relationship Id="rId17086a765eeae8d1a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1002/ece3.9326" TargetMode="External"/><Relationship Id="rId87866a765eeae8ef9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.biocontrol.2018.07.018" TargetMode="External"/><Relationship Id="rId14216a765eeae8f9c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/09670870802450235" TargetMode="External"/><Relationship Id="rId14136a765eeae908f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.protezionedellepiante.it/wp-content/uploads/2023/07/dtu-n.-43-melggc_signed.pdf" TargetMode="External"/><Relationship Id="rId33446a765eeae912f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dx.doi.org/10.1080/03235408.2011.588059" TargetMode="External"/><Relationship Id="rId51406a765eeae9204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1038/srep22846" TargetMode="External"/><Relationship Id="rId81936a765eeae9a24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1469-8137.2012.04311.x" TargetMode="External"/><Relationship Id="rId89066a765eeae9add" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mag.go.cr/rev_agr/v15n1-2_189.pdf" TargetMode="External"/><Relationship Id="rId30776a765eeae9b8a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fdacs.gov/content/download/10961/file/nem172.pdf" TargetMode="External"/><Relationship Id="rId25116a765eeae9cc3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/mpp.12394" TargetMode="External"/><Relationship Id="rId61736a765eeae9f70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.entomoljournal.com/achives/2018/vol6issue1/PartG/5-6-268-302.pdf" TargetMode="External"/><Relationship Id="rId92896a765eeaea057" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1590/S0100-83582014000300011" TargetMode="External"/><Relationship Id="rId43076a765eeaea1b4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.cropro.2006.09.004" TargetMode="External"/><Relationship Id="rId55396a765eeaea43c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1163/002925990X00059" TargetMode="External"/><Relationship Id="rId69146a765eeaea756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/01448765.1984.9754415" TargetMode="External"/><Relationship Id="rId85916a765eeaea907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/biology10111163" TargetMode="External"/><Relationship Id="rId92826a765eeaea97d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/min10040298" TargetMode="External"/><Relationship Id="rId99566a765eeaeaa0e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/agriculture11010037" TargetMode="External"/><Relationship Id="rId24696a765eeaead97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1163/156854103773040781" TargetMode="External"/><Relationship Id="rId67266a765eeaeaf6d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1995.tb00576.x" TargetMode="External"/><Relationship Id="rId60586a765eeaeb001" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12666" TargetMode="External"/><Relationship Id="rId11336a765eeaeb134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s13313-011-0029-y" TargetMode="External"/><Relationship Id="rId41926a765eeaeb1e8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1163/15685411-00002719" TargetMode="External"/><Relationship Id="rId36916a765eeaeb484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId16056a765eeaeb552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.70005" TargetMode="External"/><Relationship Id="rId18966a765eeae2e15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId18966a765eeae2e15.jpg"/><Relationship Id="rId52026a765eeae558d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId52026a765eeae558d.jpg"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>