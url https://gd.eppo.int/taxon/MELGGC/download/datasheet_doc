--- v12 (2026-08-07)
+++ v13 (2026-08-28)
@@ -225,51 +225,51 @@
               <w:t xml:space="preserve"> Animalia: Nematoda: Chromadorea: Rhabditida: Meloidogynidae</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Rice root‐knot nematode</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33206a765eeae263a" w:history="1">
+            <w:hyperlink r:id="rId33056a90f09195b37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -285,51 +285,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Emergency measures</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30586a765eeae26a9" w:history="1">
+            <w:hyperlink r:id="rId71176a90f09195ba5" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -343,86 +343,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> MELGGC</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="79044123" name="name72426a765eeae2e17" descr="4607.jpg"/>
+                  <wp:docPr id="20812608" name="name98456a90f09196268" descr="4607.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="4607.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId18966a765eeae2e15" cstate="print"/>
+                          <a:blip r:embed="rId86056a90f09196266" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId19326a765eeae2f22" w:history="1">
+            <w:hyperlink r:id="rId97226a90f09196392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
@@ -3769,63 +3769,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">M. graminicola</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> was first reported in 2016 in northern Italy in rice fields in Piedmont (provinces of Biella and Vercelli) (Fanelli et al., 2017), followed in 2018 by other outbreaks in Lombardy (province of Pavia) (EPPO, 2018). </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="61214045" name="name31476a765eeae5590" descr="MELGGC_distribution_map.jpg"/>
+            <wp:docPr id="53812049" name="name16446a90f091984d3" descr="MELGGC_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="MELGGC_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId52026a765eeae558d" cstate="print"/>
+                    <a:blip r:embed="rId12816a90f091984d0" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -8349,51 +8349,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 18–34. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId11396a765eeae78b1" w:history="1">
+      <w:hyperlink r:id="rId38866a90f0919a632" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.4038/josuk.v13i0.8021</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8439,51 +8439,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">6</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 55–63. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId31836a765eeae7b9b" w:history="1">
+      <w:hyperlink r:id="rId94116a90f0919a741" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://dx.doi.org/10.4038/josuk.v6i0.4221</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8540,51 +8540,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 29–46. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId85546a765eeae7c5e" w:history="1">
+      <w:hyperlink r:id="rId95916a90f0919a7ff" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.4038/josuk.v3i0.2736</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8630,51 +8630,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">338</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(7), 471–483. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId47106a765eeae7d31" w:history="1">
+      <w:hyperlink r:id="rId77626a90f0919a897" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/j.crvi.2015.04.002</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8720,51 +8720,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">26</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3-4), 495–509. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId61176a765eeae7def" w:history="1">
+      <w:hyperlink r:id="rId83746a90f0919a92a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1996.tb01492.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -9082,51 +9082,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Invasive Species Compendium</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. CABI International, Wallingford, UK. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId83686a765eeae81c6" w:history="1">
+      <w:hyperlink r:id="rId63986a90f0919ab85" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1079/cabicompendium.33243</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Accessed on 25 June 2025).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -9161,51 +9161,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">16</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(29), 1–16. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId70856a765eeae826c" w:history="1">
+      <w:hyperlink r:id="rId92926a90f0919ac06" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1186/s12284-023-00644-1</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -9251,51 +9251,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">103</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 147–151. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId83086a765eeae8322" w:history="1">
+      <w:hyperlink r:id="rId19036a90f0919ac9c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://dx.doi.org/10.19263/REDIA-103.20.23</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -9321,51 +9321,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">7</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(4), 15. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId20386a765eeae83c5" w:history="1">
+      <w:hyperlink r:id="rId19216a90f0919ad0f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.5281/zenodo.7303304</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -9411,51 +9411,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">6</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(31), 6016–6021. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId80076a765eeae8478" w:history="1">
+      <w:hyperlink r:id="rId51766a90f0919ada5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.5897/AJMR12.707</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -9481,101 +9481,101 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">43</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 471–495. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId17876a765eeae84ef" w:history="1">
+      <w:hyperlink r:id="rId28256a90f0919ae17" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12077</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2018) Reporting Service n.10 (2018/196): </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Meloidogyne graminicola</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> found in 2018 in 4 Rice Fields in Lombardia Region (Province of Pavia). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId49716a765eeae854b" w:history="1">
+      <w:hyperlink r:id="rId81376a90f0919ae6b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/reporting/article-6390</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -9599,51 +9599,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2023) Report of a pest risk analysis for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Meloidogyne graminicola</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO, Paris. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId92656a765eeae8644" w:history="1">
+      <w:hyperlink r:id="rId15186a90f0919aedc" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/MELGGC/documents</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Accessed 25 June 2025).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -9678,51 +9678,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Bulletin OEPP/EPPO Bulletin</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Version of Record online: 06 January 2025), 1–24. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId36806a765eeae86e4" w:history="1">
+      <w:hyperlink r:id="rId69566a90f0919af5c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.13054</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -9768,51 +9768,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> L </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">206</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">/16. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId76706a765eeae879a" w:history="1">
+      <w:hyperlink r:id="rId83826a90f0919afef" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://data.europa.eu/eli/reg_impl/2022/1372/oj</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -9861,51 +9861,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Official Journal of the European Union</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">2025/1076, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId75006a765eeae8847" w:history="1">
+      <w:hyperlink r:id="rId82796a90f0919b07e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://data.europa.eu/eli/reg_impl/2025/1076/oj</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -9921,51 +9921,51 @@
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">European Union Reference Laboratory for Plant Parasitic Nematodes (2024) EURL Diagnostic Protocol for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Meloidogyne graminicola</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Morphological &amp; Molecular Methods (Version 1). Zenodo. 48 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId54236a765eeae88b2" w:history="1">
+      <w:hyperlink r:id="rId78876a90f0919b0f1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.5281/zenodo.14654535</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -10011,51 +10011,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">149</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 467–476. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId52396a765eeae8c74" w:history="1">
+      <w:hyperlink r:id="rId69916a90f0919b187" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s10658-017-1196-7</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -10092,51 +10092,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ecology and Evolution </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(9), 1–14. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId17086a765eeae8d1a" w:history="1">
+      <w:hyperlink r:id="rId13066a90f0919b20e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1002/ece3.9326</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -10374,51 +10374,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">126</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 109–116. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId87866a765eeae8ef9" w:history="1">
+      <w:hyperlink r:id="rId40876a90f0919b3fa" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/j.biocontrol.2018.07.018</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -10473,51 +10473,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">55</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 31–36. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId14216a765eeae8f9c" w:history="1">
+      <w:hyperlink r:id="rId18636a90f0919b49f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1080/09670870802450235</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -10621,51 +10621,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">43</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1–19. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId14136a765eeae908f" w:history="1">
+      <w:hyperlink r:id="rId17606a90f0919b593" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.protezionedellepiante.it/wp-content/uploads/2023/07/dtu-n.-43-melggc_signed.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Accessed 25 June 2025)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -10720,51 +10720,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">45</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(6), 635–645. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId33446a765eeae912f" w:history="1">
+      <w:hyperlink r:id="rId76706a90f0919b636" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://dx.doi.org/10.1080/03235408.2011.588059</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -10848,51 +10848,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">6</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 22846. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId51406a765eeae9204" w:history="1">
+      <w:hyperlink r:id="rId10886a90f0919b71f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1038/srep22846</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -10918,51 +10918,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">196</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 887–900. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId81936a765eeae9a24" w:history="1">
+      <w:hyperlink r:id="rId47846a90f0919b7a4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1469-8137.2012.04311.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -11008,51 +11008,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">15</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1/2), 189–191. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId89066a765eeae9add" w:history="1">
+      <w:hyperlink r:id="rId65556a90f0919b849" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.mag.go.cr/rev_agr/v15n1-2_189.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Accessed 25 June 2025)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -11096,51 +11096,51 @@
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Nematology Circular No. 172. Florida Department of Agriculture and Consumer Services, Division of Plant Industry.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId30776a765eeae9b8a" w:history="1">
+      <w:hyperlink r:id="rId72006a90f0919b8d9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.fdacs.gov/content/download/10961/file/nem172.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Accessed 25 June 2025)
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
@@ -11274,51 +11274,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">18</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 3–15. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId25116a765eeae9cc3" w:history="1">
+      <w:hyperlink r:id="rId45636a90f0919b9f9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/mpp.12394</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -11578,51 +11578,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">6</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 477–479. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId61736a765eeae9f70" w:history="1">
+      <w:hyperlink r:id="rId15446a90f0919bc11" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.entomoljournal.com/achives/2018/vol6issue1/PartG/5-6-268-302.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Accessed 25 June 2025)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -11677,51 +11677,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">32</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 555–561. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId92896a765eeaea057" w:history="1">
+      <w:hyperlink r:id="rId44656a90f0919bcb5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1590/S0100-83582014000300011</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -11865,51 +11865,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">26</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(7), 971–977. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId43076a765eeaea1b4" w:history="1">
+      <w:hyperlink r:id="rId71216a90f0919bdeb" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/j.cropro.2006.09.004</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -12169,51 +12169,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">36</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1-4), 81–89. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId55396a765eeaea43c" w:history="1">
+      <w:hyperlink r:id="rId77876a90f0919bff2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1163/002925990X00059</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -12607,51 +12607,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 69–78. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId69146a765eeaea756" w:history="1">
+      <w:hyperlink r:id="rId60786a90f0919c2c6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1080/01448765.1984.9754415</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -12873,51 +12873,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(11), 1163, 1–19. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId85916a765eeaea907" w:history="1">
+      <w:hyperlink r:id="rId99346a90f0919c4b9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/biology10111163</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -12943,51 +12943,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(4), 298, 1–20. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId92826a765eeaea97d" w:history="1">
+      <w:hyperlink r:id="rId56766a90f0919c567" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/min10040298</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -13033,51 +13033,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">11</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 37, 1–9. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId99566a765eeaeaa0e" w:history="1">
+      <w:hyperlink r:id="rId74436a90f0919c652" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/agriculture11010037</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -13504,51 +13504,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(6), 879–884. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId24696a765eeaead97" w:history="1">
+      <w:hyperlink r:id="rId52586a90f0919ca78" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1163/156854103773040781</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -13770,51 +13770,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">25</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 419–435. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId67266a765eeaeaf6d" w:history="1">
+      <w:hyperlink r:id="rId67976a90f0919cc2a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1995.tb00576.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -13860,51 +13860,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">50</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 330–339. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId60586a765eeaeb001" w:history="1">
+      <w:hyperlink r:id="rId94206a90f0919ccbd" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12666</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -14048,51 +14048,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">40</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 187–196. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId11336a765eeaeb134" w:history="1">
+      <w:hyperlink r:id="rId99386a90f0919cdec" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s13313-011-0029-y</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -14158,51 +14158,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">15</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(7), 795–807. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId41926a765eeaeb1e8" w:history="1">
+      <w:hyperlink r:id="rId18406a90f0919ce9d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1163/15685411-00002719</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -14346,51 +14346,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Meloidogyne graminicola</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId36916a765eeaeb484" w:history="1">
+      <w:hyperlink r:id="rId19296a90f0919cfde" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -14458,51 +14458,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">55</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 242-249.  </w:t>
       </w:r>
-      <w:hyperlink r:id="rId16056a765eeaeb552" w:history="1">
+      <w:hyperlink r:id="rId49226a90f0919d0a3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.70005</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
       <w:pgMar w:top="1100" w:right="1100" w:bottom="1100" w:left="1100" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708" w:num="1"/>
@@ -14598,137 +14598,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="45834535">
+  <w:abstractNum w:abstractNumId="51340197">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="58877714">
+    <w:lvl w:ilvl="0" w:tplc="21196316">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="58877714" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="21196316" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="58877714" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="21196316" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="58877714" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="21196316" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="58877714" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="21196316" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="58877714" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="21196316" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="58877714" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="21196316" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="58877714" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="21196316" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="58877714" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="21196316" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="45834534">
+  <w:abstractNum w:abstractNumId="51340196">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="82192499">
+    <w:lvl w:ilvl="0" w:tplc="75408845">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -15480,55 +15480,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="45834534">
-    <w:abstractNumId w:val="45834534"/>
+  <w:num w:numId="51340196">
+    <w:abstractNumId w:val="51340196"/>
   </w:num>
-  <w:num w:numId="45834535">
-    <w:abstractNumId w:val="45834535"/>
+  <w:num w:numId="51340197">
+    <w:abstractNumId w:val="51340197"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -27078,51 +27078,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId159495799" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId674289121" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId33206a765eeae263a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MELGGC/" TargetMode="External"/><Relationship Id="rId30586a765eeae26a9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MELGGC/categorization" TargetMode="External"/><Relationship Id="rId19326a765eeae2f22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MELGGC/photos" TargetMode="External"/><Relationship Id="rId11396a765eeae78b1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.4038/josuk.v13i0.8021" TargetMode="External"/><Relationship Id="rId31836a765eeae7b9b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dx.doi.org/10.4038/josuk.v6i0.4221" TargetMode="External"/><Relationship Id="rId85546a765eeae7c5e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.4038/josuk.v3i0.2736" TargetMode="External"/><Relationship Id="rId47106a765eeae7d31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.crvi.2015.04.002" TargetMode="External"/><Relationship Id="rId61176a765eeae7def" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1996.tb01492.x" TargetMode="External"/><Relationship Id="rId83686a765eeae81c6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1079/cabicompendium.33243" TargetMode="External"/><Relationship Id="rId70856a765eeae826c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1186/s12284-023-00644-1" TargetMode="External"/><Relationship Id="rId83086a765eeae8322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dx.doi.org/10.19263/REDIA-103.20.23" TargetMode="External"/><Relationship Id="rId20386a765eeae83c5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5281/zenodo.7303304" TargetMode="External"/><Relationship Id="rId80076a765eeae8478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5897/AJMR12.707" TargetMode="External"/><Relationship Id="rId17876a765eeae84ef" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12077" TargetMode="External"/><Relationship Id="rId49716a765eeae854b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/reporting/article-6390" TargetMode="External"/><Relationship Id="rId92656a765eeae8644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MELGGC/documents" TargetMode="External"/><Relationship Id="rId36806a765eeae86e4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.13054" TargetMode="External"/><Relationship Id="rId76706a765eeae879a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://data.europa.eu/eli/reg_impl/2022/1372/oj" TargetMode="External"/><Relationship Id="rId75006a765eeae8847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://data.europa.eu/eli/reg_impl/2025/1076/oj" TargetMode="External"/><Relationship Id="rId54236a765eeae88b2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5281/zenodo.14654535" TargetMode="External"/><Relationship Id="rId52396a765eeae8c74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10658-017-1196-7" TargetMode="External"/><Relationship Id="rId17086a765eeae8d1a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1002/ece3.9326" TargetMode="External"/><Relationship Id="rId87866a765eeae8ef9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.biocontrol.2018.07.018" TargetMode="External"/><Relationship Id="rId14216a765eeae8f9c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/09670870802450235" TargetMode="External"/><Relationship Id="rId14136a765eeae908f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.protezionedellepiante.it/wp-content/uploads/2023/07/dtu-n.-43-melggc_signed.pdf" TargetMode="External"/><Relationship Id="rId33446a765eeae912f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dx.doi.org/10.1080/03235408.2011.588059" TargetMode="External"/><Relationship Id="rId51406a765eeae9204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1038/srep22846" TargetMode="External"/><Relationship Id="rId81936a765eeae9a24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1469-8137.2012.04311.x" TargetMode="External"/><Relationship Id="rId89066a765eeae9add" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mag.go.cr/rev_agr/v15n1-2_189.pdf" TargetMode="External"/><Relationship Id="rId30776a765eeae9b8a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fdacs.gov/content/download/10961/file/nem172.pdf" TargetMode="External"/><Relationship Id="rId25116a765eeae9cc3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/mpp.12394" TargetMode="External"/><Relationship Id="rId61736a765eeae9f70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.entomoljournal.com/achives/2018/vol6issue1/PartG/5-6-268-302.pdf" TargetMode="External"/><Relationship Id="rId92896a765eeaea057" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1590/S0100-83582014000300011" TargetMode="External"/><Relationship Id="rId43076a765eeaea1b4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.cropro.2006.09.004" TargetMode="External"/><Relationship Id="rId55396a765eeaea43c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1163/002925990X00059" TargetMode="External"/><Relationship Id="rId69146a765eeaea756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/01448765.1984.9754415" TargetMode="External"/><Relationship Id="rId85916a765eeaea907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/biology10111163" TargetMode="External"/><Relationship Id="rId92826a765eeaea97d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/min10040298" TargetMode="External"/><Relationship Id="rId99566a765eeaeaa0e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/agriculture11010037" TargetMode="External"/><Relationship Id="rId24696a765eeaead97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1163/156854103773040781" TargetMode="External"/><Relationship Id="rId67266a765eeaeaf6d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1995.tb00576.x" TargetMode="External"/><Relationship Id="rId60586a765eeaeb001" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12666" TargetMode="External"/><Relationship Id="rId11336a765eeaeb134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s13313-011-0029-y" TargetMode="External"/><Relationship Id="rId41926a765eeaeb1e8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1163/15685411-00002719" TargetMode="External"/><Relationship Id="rId36916a765eeaeb484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId16056a765eeaeb552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.70005" TargetMode="External"/><Relationship Id="rId18966a765eeae2e15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId18966a765eeae2e15.jpg"/><Relationship Id="rId52026a765eeae558d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId52026a765eeae558d.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId470193112" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId468839472" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId33056a90f09195b37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MELGGC/" TargetMode="External"/><Relationship Id="rId71176a90f09195ba5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MELGGC/categorization" TargetMode="External"/><Relationship Id="rId97226a90f09196392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MELGGC/photos" TargetMode="External"/><Relationship Id="rId38866a90f0919a632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.4038/josuk.v13i0.8021" TargetMode="External"/><Relationship Id="rId94116a90f0919a741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dx.doi.org/10.4038/josuk.v6i0.4221" TargetMode="External"/><Relationship Id="rId95916a90f0919a7ff" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.4038/josuk.v3i0.2736" TargetMode="External"/><Relationship Id="rId77626a90f0919a897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.crvi.2015.04.002" TargetMode="External"/><Relationship Id="rId83746a90f0919a92a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1996.tb01492.x" TargetMode="External"/><Relationship Id="rId63986a90f0919ab85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1079/cabicompendium.33243" TargetMode="External"/><Relationship Id="rId92926a90f0919ac06" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1186/s12284-023-00644-1" TargetMode="External"/><Relationship Id="rId19036a90f0919ac9c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dx.doi.org/10.19263/REDIA-103.20.23" TargetMode="External"/><Relationship Id="rId19216a90f0919ad0f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5281/zenodo.7303304" TargetMode="External"/><Relationship Id="rId51766a90f0919ada5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5897/AJMR12.707" TargetMode="External"/><Relationship Id="rId28256a90f0919ae17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12077" TargetMode="External"/><Relationship Id="rId81376a90f0919ae6b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/reporting/article-6390" TargetMode="External"/><Relationship Id="rId15186a90f0919aedc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MELGGC/documents" TargetMode="External"/><Relationship Id="rId69566a90f0919af5c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.13054" TargetMode="External"/><Relationship Id="rId83826a90f0919afef" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://data.europa.eu/eli/reg_impl/2022/1372/oj" TargetMode="External"/><Relationship Id="rId82796a90f0919b07e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://data.europa.eu/eli/reg_impl/2025/1076/oj" TargetMode="External"/><Relationship Id="rId78876a90f0919b0f1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5281/zenodo.14654535" TargetMode="External"/><Relationship Id="rId69916a90f0919b187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10658-017-1196-7" TargetMode="External"/><Relationship Id="rId13066a90f0919b20e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1002/ece3.9326" TargetMode="External"/><Relationship Id="rId40876a90f0919b3fa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.biocontrol.2018.07.018" TargetMode="External"/><Relationship Id="rId18636a90f0919b49f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/09670870802450235" TargetMode="External"/><Relationship Id="rId17606a90f0919b593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.protezionedellepiante.it/wp-content/uploads/2023/07/dtu-n.-43-melggc_signed.pdf" TargetMode="External"/><Relationship Id="rId76706a90f0919b636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dx.doi.org/10.1080/03235408.2011.588059" TargetMode="External"/><Relationship Id="rId10886a90f0919b71f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1038/srep22846" TargetMode="External"/><Relationship Id="rId47846a90f0919b7a4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1469-8137.2012.04311.x" TargetMode="External"/><Relationship Id="rId65556a90f0919b849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mag.go.cr/rev_agr/v15n1-2_189.pdf" TargetMode="External"/><Relationship Id="rId72006a90f0919b8d9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fdacs.gov/content/download/10961/file/nem172.pdf" TargetMode="External"/><Relationship Id="rId45636a90f0919b9f9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/mpp.12394" TargetMode="External"/><Relationship Id="rId15446a90f0919bc11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.entomoljournal.com/achives/2018/vol6issue1/PartG/5-6-268-302.pdf" TargetMode="External"/><Relationship Id="rId44656a90f0919bcb5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1590/S0100-83582014000300011" TargetMode="External"/><Relationship Id="rId71216a90f0919bdeb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.cropro.2006.09.004" TargetMode="External"/><Relationship Id="rId77876a90f0919bff2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1163/002925990X00059" TargetMode="External"/><Relationship Id="rId60786a90f0919c2c6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/01448765.1984.9754415" TargetMode="External"/><Relationship Id="rId99346a90f0919c4b9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/biology10111163" TargetMode="External"/><Relationship Id="rId56766a90f0919c567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/min10040298" TargetMode="External"/><Relationship Id="rId74436a90f0919c652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/agriculture11010037" TargetMode="External"/><Relationship Id="rId52586a90f0919ca78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1163/156854103773040781" TargetMode="External"/><Relationship Id="rId67976a90f0919cc2a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1995.tb00576.x" TargetMode="External"/><Relationship Id="rId94206a90f0919ccbd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12666" TargetMode="External"/><Relationship Id="rId99386a90f0919cdec" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s13313-011-0029-y" TargetMode="External"/><Relationship Id="rId18406a90f0919ce9d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1163/15685411-00002719" TargetMode="External"/><Relationship Id="rId19296a90f0919cfde" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId49226a90f0919d0a3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.70005" TargetMode="External"/><Relationship Id="rId86056a90f09196266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId86056a90f09196266.jpg"/><Relationship Id="rId12816a90f091984d0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId12816a90f091984d0.jpg"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>