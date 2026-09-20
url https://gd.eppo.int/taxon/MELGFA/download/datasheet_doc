--- v15 (2026-08-31)
+++ v16 (2026-09-20)
@@ -225,51 +225,51 @@
               <w:t xml:space="preserve"> Animalia: Nematoda: Chromadorea: Rhabditida: Meloidogynidae</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> false Columbia root-knot nematode</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43856a94e6e017f5b" w:history="1">
+            <w:hyperlink r:id="rId32556aaf63b48c9e2" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -285,51 +285,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II B)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11076a94e6e017fc4" w:history="1">
+            <w:hyperlink r:id="rId54426aaf63b48ca52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -343,86 +343,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> MELGFA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="83265754" name="name31836a94e6e01872b" descr="1037.jpg"/>
+                  <wp:docPr id="21568517" name="name37546aaf63b48cb6f" descr="1037.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="1037.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId56306a94e6e018729" cstate="print"/>
+                          <a:blip r:embed="rId70036aaf63b48cb6d" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId26736a94e6e018847" w:history="1">
+            <w:hyperlink r:id="rId41206aaf63b48cc8f" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1194,50 +1194,70 @@
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Cichorium intybus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:t xml:space="preserve">Coriandrum sativum</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve">Cynara scolymus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Daucus carota subsp. sativus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -1750,63 +1770,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2016), strongly suggesting that it could be the place of origin of this pest. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="59164918" name="name72256a94e6e01a1bb" descr="MELGFA_distribution_map.jpg"/>
+            <wp:docPr id="15790190" name="name27686aaf63b48e55b" descr="MELGFA_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="MELGFA_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId98966a94e6e01a1b9" cstate="print"/>
+                    <a:blip r:embed="rId95726aaf63b48e550" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -6539,51 +6559,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">37</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 592-597. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId97306a94e6e01c18a" w:history="1">
+      <w:hyperlink r:id="rId86366aaf63b491098" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/standards/PM3/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6618,51 +6638,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">43</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 471-495. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId43136a94e6e01c20a" w:history="1">
+      <w:hyperlink r:id="rId80666aaf63b49111e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/standards/PM7/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6728,51 +6748,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">43</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 527-533. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId75716a94e6e01c2c4" w:history="1">
+      <w:hyperlink r:id="rId90376aaf63b4911ce" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/standards/PM9/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6847,51 +6867,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">46</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 171-189. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId47736a94e6e01c37f" w:history="1">
+      <w:hyperlink r:id="rId14606aaf63b491288" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/standards/PM7/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6917,51 +6937,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">46</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 501-537. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId90336a94e6e01c3f0" w:history="1">
+      <w:hyperlink r:id="rId85036aaf63b4912f9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/standards/PM7/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7027,51 +7047,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">49</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 486-487. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId15306a94e6e01c4b1" w:history="1">
+      <w:hyperlink r:id="rId99116aaf63b4913a5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/standards/PM3/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7106,51 +7126,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">49</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 480-481. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId77126a94e6e01c534" w:history="1">
+      <w:hyperlink r:id="rId63276aaf63b491422" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/standards/PM3/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -9046,51 +9066,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">643</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 33–52. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId20286a94e6e01d1a0" w:history="1">
+      <w:hyperlink r:id="rId98476aaf63b49220f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3897/zookeys.643.11266</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -10753,51 +10773,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Meloidogyne fallax</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId28736a94e6e01dc7e" w:history="1">
+      <w:hyperlink r:id="rId66676aaf63b492e0c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -10873,90 +10893,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">29</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(4), 493-496. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId24246a94e6e01dd48" w:history="1">
+      <w:hyperlink r:id="rId84876aaf63b492ef7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1999.tb01425.x</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="94916502" name="name81676a94e6e01dddf" descr="eu_funding_250.png"/>
+            <wp:docPr id="15111403" name="name15286aaf63b492f7a" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId15366a94e6e01ddde" cstate="print"/>
+                    <a:blip r:embed="rId91316aaf63b492f79" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -11054,137 +11074,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="60387777">
+  <w:abstractNum w:abstractNumId="39666863">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="73616624">
+    <w:lvl w:ilvl="0" w:tplc="39693420">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="73616624" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="39693420" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="73616624" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="39693420" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="73616624" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="39693420" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="73616624" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="39693420" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="73616624" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="39693420" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="73616624" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="39693420" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="73616624" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="39693420" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="73616624" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="39693420" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="60387776">
+  <w:abstractNum w:abstractNumId="39666862">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="31524037">
+    <w:lvl w:ilvl="0" w:tplc="66128363">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -11936,55 +11956,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="60387776">
-    <w:abstractNumId w:val="60387776"/>
+  <w:num w:numId="39666862">
+    <w:abstractNumId w:val="39666862"/>
   </w:num>
-  <w:num w:numId="60387777">
-    <w:abstractNumId w:val="60387777"/>
+  <w:num w:numId="39666863">
+    <w:abstractNumId w:val="39666863"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -23534,51 +23554,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId446688817" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId933459406" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId43856a94e6e017f5b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MELGFA/" TargetMode="External"/><Relationship Id="rId11076a94e6e017fc4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MELGFA/categorization" TargetMode="External"/><Relationship Id="rId26736a94e6e018847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MELGFA/photos" TargetMode="External"/><Relationship Id="rId97306a94e6e01c18a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM3/" TargetMode="External"/><Relationship Id="rId43136a94e6e01c20a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM7/" TargetMode="External"/><Relationship Id="rId75716a94e6e01c2c4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM9/" TargetMode="External"/><Relationship Id="rId47736a94e6e01c37f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM7/" TargetMode="External"/><Relationship Id="rId90336a94e6e01c3f0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM7/" TargetMode="External"/><Relationship Id="rId15306a94e6e01c4b1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM3/" TargetMode="External"/><Relationship Id="rId77126a94e6e01c534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM3/" TargetMode="External"/><Relationship Id="rId20286a94e6e01d1a0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3897/zookeys.643.11266" TargetMode="External"/><Relationship Id="rId28736a94e6e01dc7e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId24246a94e6e01dd48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1999.tb01425.x" TargetMode="External"/><Relationship Id="rId56306a94e6e018729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId56306a94e6e018729.jpg"/><Relationship Id="rId98966a94e6e01a1b9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId98966a94e6e01a1b9.jpg"/><Relationship Id="rId15366a94e6e01ddde" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId15366a94e6e01ddde.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId726660081" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId856601188" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId32556aaf63b48c9e2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MELGFA/" TargetMode="External"/><Relationship Id="rId54426aaf63b48ca52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MELGFA/categorization" TargetMode="External"/><Relationship Id="rId41206aaf63b48cc8f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MELGFA/photos" TargetMode="External"/><Relationship Id="rId86366aaf63b491098" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM3/" TargetMode="External"/><Relationship Id="rId80666aaf63b49111e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM7/" TargetMode="External"/><Relationship Id="rId90376aaf63b4911ce" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM9/" TargetMode="External"/><Relationship Id="rId14606aaf63b491288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM7/" TargetMode="External"/><Relationship Id="rId85036aaf63b4912f9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM7/" TargetMode="External"/><Relationship Id="rId99116aaf63b4913a5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM3/" TargetMode="External"/><Relationship Id="rId63276aaf63b491422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM3/" TargetMode="External"/><Relationship Id="rId98476aaf63b49220f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3897/zookeys.643.11266" TargetMode="External"/><Relationship Id="rId66676aaf63b492e0c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId84876aaf63b492ef7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1999.tb01425.x" TargetMode="External"/><Relationship Id="rId70036aaf63b48cb6d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId70036aaf63b48cb6d.jpg"/><Relationship Id="rId95726aaf63b48e550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId95726aaf63b48e550.jpg"/><Relationship Id="rId91316aaf63b492f79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId91316aaf63b492f79.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>