--- v16 (2026-09-20)
+++ v17 (2026-10-15)
@@ -225,51 +225,51 @@
               <w:t xml:space="preserve"> Animalia: Nematoda: Chromadorea: Rhabditida: Meloidogynidae</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> false Columbia root-knot nematode</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32556aaf63b48c9e2" w:history="1">
+            <w:hyperlink r:id="rId21736ad07b8d2a4c4" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -285,51 +285,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II B)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54426aaf63b48ca52" w:history="1">
+            <w:hyperlink r:id="rId44626ad07b8d2a52f" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -343,86 +343,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> MELGFA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="21568517" name="name37546aaf63b48cb6f" descr="1037.jpg"/>
+                  <wp:docPr id="12393921" name="name12566ad07b8d2a628" descr="1037.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="1037.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId70036aaf63b48cb6d" cstate="print"/>
+                          <a:blip r:embed="rId49246ad07b8d2a626" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId41206aaf63b48cc8f" w:history="1">
+            <w:hyperlink r:id="rId83716ad07b8d2a730" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1770,63 +1770,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2016), strongly suggesting that it could be the place of origin of this pest. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="15790190" name="name27686aaf63b48e55b" descr="MELGFA_distribution_map.jpg"/>
+            <wp:docPr id="41357642" name="name25366ad07b8d2bfd6" descr="MELGFA_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="MELGFA_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId95726aaf63b48e550" cstate="print"/>
+                    <a:blip r:embed="rId70446ad07b8d2bfd3" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -6559,51 +6559,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">37</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 592-597. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId86366aaf63b491098" w:history="1">
+      <w:hyperlink r:id="rId78416ad07b8d2dfe4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/standards/PM3/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6638,51 +6638,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">43</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 471-495. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId80666aaf63b49111e" w:history="1">
+      <w:hyperlink r:id="rId12276ad07b8d2e068" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/standards/PM7/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6748,51 +6748,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">43</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 527-533. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId90376aaf63b4911ce" w:history="1">
+      <w:hyperlink r:id="rId12176ad07b8d2e117" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/standards/PM9/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6867,51 +6867,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">46</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 171-189. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId14606aaf63b491288" w:history="1">
+      <w:hyperlink r:id="rId26136ad07b8d2e1d9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/standards/PM7/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6937,51 +6937,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">46</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 501-537. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId85036aaf63b4912f9" w:history="1">
+      <w:hyperlink r:id="rId28416ad07b8d2e258" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/standards/PM7/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7047,51 +7047,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">49</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 486-487. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId99116aaf63b4913a5" w:history="1">
+      <w:hyperlink r:id="rId88466ad07b8d2e308" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/standards/PM3/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7126,51 +7126,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">49</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 480-481. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId63276aaf63b491422" w:history="1">
+      <w:hyperlink r:id="rId36616ad07b8d2e388" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/standards/PM3/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -9066,51 +9066,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">643</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 33–52. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId98476aaf63b49220f" w:history="1">
+      <w:hyperlink r:id="rId89526ad07b8d2f001" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3897/zookeys.643.11266</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -10773,51 +10773,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Meloidogyne fallax</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId66676aaf63b492e0c" w:history="1">
+      <w:hyperlink r:id="rId55126ad07b8d2fab0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -10893,90 +10893,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">29</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(4), 493-496. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId84876aaf63b492ef7" w:history="1">
+      <w:hyperlink r:id="rId20856ad07b8d2fb78" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1999.tb01425.x</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="15111403" name="name15286aaf63b492f7a" descr="eu_funding_250.png"/>
+            <wp:docPr id="29363561" name="name20006ad07b8d2fc11" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId91316aaf63b492f79" cstate="print"/>
+                    <a:blip r:embed="rId11206ad07b8d2fc0f" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -11074,137 +11074,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="39666863">
+  <w:abstractNum w:abstractNumId="69836141">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="39693420">
+    <w:lvl w:ilvl="0" w:tplc="49030872">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="39693420" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="49030872" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="39693420" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="49030872" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="39693420" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="49030872" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="39693420" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="49030872" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="39693420" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="49030872" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="39693420" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="49030872" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="39693420" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="49030872" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="39693420" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="49030872" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="39666862">
+  <w:abstractNum w:abstractNumId="69836140">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="66128363">
+    <w:lvl w:ilvl="0" w:tplc="51102201">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -11956,55 +11956,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="39666862">
-    <w:abstractNumId w:val="39666862"/>
+  <w:num w:numId="69836140">
+    <w:abstractNumId w:val="69836140"/>
   </w:num>
-  <w:num w:numId="39666863">
-    <w:abstractNumId w:val="39666863"/>
+  <w:num w:numId="69836141">
+    <w:abstractNumId w:val="69836141"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -23554,51 +23554,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId726660081" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId856601188" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId32556aaf63b48c9e2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MELGFA/" TargetMode="External"/><Relationship Id="rId54426aaf63b48ca52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MELGFA/categorization" TargetMode="External"/><Relationship Id="rId41206aaf63b48cc8f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MELGFA/photos" TargetMode="External"/><Relationship Id="rId86366aaf63b491098" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM3/" TargetMode="External"/><Relationship Id="rId80666aaf63b49111e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM7/" TargetMode="External"/><Relationship Id="rId90376aaf63b4911ce" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM9/" TargetMode="External"/><Relationship Id="rId14606aaf63b491288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM7/" TargetMode="External"/><Relationship Id="rId85036aaf63b4912f9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM7/" TargetMode="External"/><Relationship Id="rId99116aaf63b4913a5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM3/" TargetMode="External"/><Relationship Id="rId63276aaf63b491422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM3/" TargetMode="External"/><Relationship Id="rId98476aaf63b49220f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3897/zookeys.643.11266" TargetMode="External"/><Relationship Id="rId66676aaf63b492e0c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId84876aaf63b492ef7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1999.tb01425.x" TargetMode="External"/><Relationship Id="rId70036aaf63b48cb6d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId70036aaf63b48cb6d.jpg"/><Relationship Id="rId95726aaf63b48e550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId95726aaf63b48e550.jpg"/><Relationship Id="rId91316aaf63b492f79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId91316aaf63b492f79.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId692018477" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId464616218" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId21736ad07b8d2a4c4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MELGFA/" TargetMode="External"/><Relationship Id="rId44626ad07b8d2a52f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MELGFA/categorization" TargetMode="External"/><Relationship Id="rId83716ad07b8d2a730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MELGFA/photos" TargetMode="External"/><Relationship Id="rId78416ad07b8d2dfe4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM3/" TargetMode="External"/><Relationship Id="rId12276ad07b8d2e068" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM7/" TargetMode="External"/><Relationship Id="rId12176ad07b8d2e117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM9/" TargetMode="External"/><Relationship Id="rId26136ad07b8d2e1d9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM7/" TargetMode="External"/><Relationship Id="rId28416ad07b8d2e258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM7/" TargetMode="External"/><Relationship Id="rId88466ad07b8d2e308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM3/" TargetMode="External"/><Relationship Id="rId36616ad07b8d2e388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM3/" TargetMode="External"/><Relationship Id="rId89526ad07b8d2f001" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3897/zookeys.643.11266" TargetMode="External"/><Relationship Id="rId55126ad07b8d2fab0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId20856ad07b8d2fb78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1999.tb01425.x" TargetMode="External"/><Relationship Id="rId49246ad07b8d2a626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId49246ad07b8d2a626.jpg"/><Relationship Id="rId70446ad07b8d2bfd3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId70446ad07b8d2bfd3.jpg"/><Relationship Id="rId11206ad07b8d2fc0f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId11206ad07b8d2fc0f.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>