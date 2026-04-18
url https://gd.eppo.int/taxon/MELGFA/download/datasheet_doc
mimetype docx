--- v7 (2026-03-23)
+++ v8 (2026-04-18)
@@ -225,51 +225,51 @@
               <w:t xml:space="preserve"> Animalia: Nematoda: Chromadorea: Rhabditida: Meloidogynidae</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> false Columbia root-knot nematode</w:t>
             </w:r>
-            <w:hyperlink r:id="rId711869c15ae43e3ca" w:history="1">
+            <w:hyperlink r:id="rId936269e304872285d" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -285,51 +285,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II B)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113369c15ae43e43a" w:history="1">
+            <w:hyperlink r:id="rId402469e30487228c6" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -343,86 +343,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> MELGFA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="82868190" name="name810369c15ae43f4d1" descr="1037.jpg"/>
+                  <wp:docPr id="25401013" name="name570169e3048722d93" descr="1037.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="1037.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId162769c15ae43f4c9" cstate="print"/>
+                          <a:blip r:embed="rId395969e3048722d92" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId673769c15ae43f7d4" w:history="1">
+            <w:hyperlink r:id="rId636569e3048722ec3" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1750,63 +1750,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2016), strongly suggesting that it could be the place of origin of this pest. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="79481121" name="name405869c15ae441b31" descr="MELGFA_distribution_map.jpg"/>
+            <wp:docPr id="73555748" name="name845269e304872468b" descr="MELGFA_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="MELGFA_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId481369c15ae441b2c" cstate="print"/>
+                    <a:blip r:embed="rId613169e3048724688" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -6539,51 +6539,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">37</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 592-597. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId566169c15ae443d81" w:history="1">
+      <w:hyperlink r:id="rId192169e3048726719" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/standards/PM3/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6618,51 +6618,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">43</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 471-495. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId358069c15ae443e03" w:history="1">
+      <w:hyperlink r:id="rId901769e304872679c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/standards/PM7/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6728,51 +6728,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">43</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 527-533. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId266469c15ae443eb2" w:history="1">
+      <w:hyperlink r:id="rId463869e3048726858" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/standards/PM9/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6847,51 +6847,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">46</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 171-189. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId199869c15ae443f6a" w:history="1">
+      <w:hyperlink r:id="rId756669e3048726917" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/standards/PM7/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6917,51 +6917,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">46</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 501-537. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId386069c15ae443fdb" w:history="1">
+      <w:hyperlink r:id="rId376869e3048726989" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/standards/PM7/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7027,51 +7027,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">49</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 486-487. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId910469c15ae444086" w:history="1">
+      <w:hyperlink r:id="rId800269e3048726a38" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/standards/PM3/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7106,51 +7106,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">49</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 480-481. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId383369c15ae444102" w:history="1">
+      <w:hyperlink r:id="rId580269e3048726ab6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/standards/PM3/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -9046,51 +9046,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">643</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 33–52. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId730969c15ae444d4e" w:history="1">
+      <w:hyperlink r:id="rId422569e304872775a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3897/zookeys.643.11266</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -10753,51 +10753,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Meloidogyne fallax</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId544569c15ae4458d8" w:history="1">
+      <w:hyperlink r:id="rId953469e3048728238" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -10873,90 +10873,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">29</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(4), 493-496. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId556669c15ae4459a0" w:history="1">
+      <w:hyperlink r:id="rId963369e304872830a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1999.tb01425.x</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="24149975" name="name227569c15ae445a1b" descr="eu_funding_250.png"/>
+            <wp:docPr id="54686193" name="name940669e3048728497" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId216969c15ae445a1a" cstate="print"/>
+                    <a:blip r:embed="rId795369e3048728496" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -11054,137 +11054,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="75330838">
+  <w:abstractNum w:abstractNumId="31434478">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="79434981">
+    <w:lvl w:ilvl="0" w:tplc="82008337">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="79434981" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="82008337" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="79434981" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="82008337" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="79434981" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="82008337" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="79434981" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="82008337" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="79434981" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="82008337" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="79434981" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="82008337" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="79434981" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="82008337" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="79434981" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="82008337" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="75330837">
+  <w:abstractNum w:abstractNumId="31434477">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="66407818">
+    <w:lvl w:ilvl="0" w:tplc="70540428">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -11936,55 +11936,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="75330837">
-    <w:abstractNumId w:val="75330837"/>
+  <w:num w:numId="31434477">
+    <w:abstractNumId w:val="31434477"/>
   </w:num>
-  <w:num w:numId="75330838">
-    <w:abstractNumId w:val="75330838"/>
+  <w:num w:numId="31434478">
+    <w:abstractNumId w:val="31434478"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -23534,51 +23534,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId164350495" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId372549061" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId711869c15ae43e3ca" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MELGFA/" TargetMode="External"/><Relationship Id="rId113369c15ae43e43a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MELGFA/categorization" TargetMode="External"/><Relationship Id="rId673769c15ae43f7d4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MELGFA/photos" TargetMode="External"/><Relationship Id="rId566169c15ae443d81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM3/" TargetMode="External"/><Relationship Id="rId358069c15ae443e03" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM7/" TargetMode="External"/><Relationship Id="rId266469c15ae443eb2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM9/" TargetMode="External"/><Relationship Id="rId199869c15ae443f6a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM7/" TargetMode="External"/><Relationship Id="rId386069c15ae443fdb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM7/" TargetMode="External"/><Relationship Id="rId910469c15ae444086" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM3/" TargetMode="External"/><Relationship Id="rId383369c15ae444102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM3/" TargetMode="External"/><Relationship Id="rId730969c15ae444d4e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3897/zookeys.643.11266" TargetMode="External"/><Relationship Id="rId544569c15ae4458d8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId556669c15ae4459a0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1999.tb01425.x" TargetMode="External"/><Relationship Id="rId162769c15ae43f4c9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId162769c15ae43f4c9.jpg"/><Relationship Id="rId481369c15ae441b2c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId481369c15ae441b2c.jpg"/><Relationship Id="rId216969c15ae445a1a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId216969c15ae445a1a.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId756875306" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId829897780" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId936269e304872285d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MELGFA/" TargetMode="External"/><Relationship Id="rId402469e30487228c6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MELGFA/categorization" TargetMode="External"/><Relationship Id="rId636569e3048722ec3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MELGFA/photos" TargetMode="External"/><Relationship Id="rId192169e3048726719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM3/" TargetMode="External"/><Relationship Id="rId901769e304872679c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM7/" TargetMode="External"/><Relationship Id="rId463869e3048726858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM9/" TargetMode="External"/><Relationship Id="rId756669e3048726917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM7/" TargetMode="External"/><Relationship Id="rId376869e3048726989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM7/" TargetMode="External"/><Relationship Id="rId800269e3048726a38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM3/" TargetMode="External"/><Relationship Id="rId580269e3048726ab6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM3/" TargetMode="External"/><Relationship Id="rId422569e304872775a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3897/zookeys.643.11266" TargetMode="External"/><Relationship Id="rId953469e3048728238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId963369e304872830a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1999.tb01425.x" TargetMode="External"/><Relationship Id="rId395969e3048722d92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId395969e3048722d92.jpg"/><Relationship Id="rId613169e3048724688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId613169e3048724688.jpg"/><Relationship Id="rId795369e3048728496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId795369e3048728496.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>