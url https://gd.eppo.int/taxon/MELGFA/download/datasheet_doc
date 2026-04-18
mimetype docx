--- v8 (2026-04-18)
+++ v9 (2026-04-18)
@@ -225,51 +225,51 @@
               <w:t xml:space="preserve"> Animalia: Nematoda: Chromadorea: Rhabditida: Meloidogynidae</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> false Columbia root-knot nematode</w:t>
             </w:r>
-            <w:hyperlink r:id="rId936269e304872285d" w:history="1">
+            <w:hyperlink r:id="rId956869e316b3d5a64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -285,51 +285,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II B)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId402469e30487228c6" w:history="1">
+            <w:hyperlink r:id="rId784269e316b3d5ad3" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -343,86 +343,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> MELGFA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="25401013" name="name570169e3048722d93" descr="1037.jpg"/>
+                  <wp:docPr id="94840559" name="name123969e316b3d6134" descr="1037.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="1037.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId395969e3048722d92" cstate="print"/>
+                          <a:blip r:embed="rId872069e316b3d6131" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId636569e3048722ec3" w:history="1">
+            <w:hyperlink r:id="rId751969e316b3d6270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1750,63 +1750,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2016), strongly suggesting that it could be the place of origin of this pest. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="73555748" name="name845269e304872468b" descr="MELGFA_distribution_map.jpg"/>
+            <wp:docPr id="37719342" name="name740969e316b3d78f7" descr="MELGFA_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="MELGFA_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId613169e3048724688" cstate="print"/>
+                    <a:blip r:embed="rId640769e316b3d78f4" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -6539,51 +6539,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">37</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 592-597. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId192169e3048726719" w:history="1">
+      <w:hyperlink r:id="rId745669e316b3d9977" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/standards/PM3/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6618,51 +6618,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">43</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 471-495. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId901769e304872679c" w:history="1">
+      <w:hyperlink r:id="rId828569e316b3d99fb" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/standards/PM7/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6728,51 +6728,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">43</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 527-533. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId463869e3048726858" w:history="1">
+      <w:hyperlink r:id="rId757869e316b3d9ab9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/standards/PM9/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6847,51 +6847,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">46</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 171-189. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId756669e3048726917" w:history="1">
+      <w:hyperlink r:id="rId378069e316b3d9b78" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/standards/PM7/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6917,51 +6917,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">46</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 501-537. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId376869e3048726989" w:history="1">
+      <w:hyperlink r:id="rId288669e316b3d9beb" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/standards/PM7/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7027,51 +7027,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">49</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 486-487. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId800269e3048726a38" w:history="1">
+      <w:hyperlink r:id="rId452069e316b3d9cad" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/standards/PM3/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7106,51 +7106,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">49</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 480-481. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId580269e3048726ab6" w:history="1">
+      <w:hyperlink r:id="rId429469e316b3d9d30" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/standards/PM3/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -9046,51 +9046,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">643</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 33–52. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId422569e304872775a" w:history="1">
+      <w:hyperlink r:id="rId795869e316b3da986" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3897/zookeys.643.11266</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -10753,51 +10753,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Meloidogyne fallax</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId953469e3048728238" w:history="1">
+      <w:hyperlink r:id="rId859969e316b3db480" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -10873,90 +10873,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">29</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(4), 493-496. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId963369e304872830a" w:history="1">
+      <w:hyperlink r:id="rId907069e316b3db54a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1999.tb01425.x</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="54686193" name="name940669e3048728497" descr="eu_funding_250.png"/>
+            <wp:docPr id="87186785" name="name744469e316b3db5fc" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId795369e3048728496" cstate="print"/>
+                    <a:blip r:embed="rId946769e316b3db5fb" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -11054,137 +11054,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="31434478">
+  <w:abstractNum w:abstractNumId="86371701">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="82008337">
+    <w:lvl w:ilvl="0" w:tplc="25716185">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="82008337" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="25716185" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="82008337" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="25716185" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="82008337" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="25716185" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="82008337" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="25716185" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="82008337" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="25716185" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="82008337" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="25716185" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="82008337" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="25716185" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="82008337" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="25716185" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="31434477">
+  <w:abstractNum w:abstractNumId="86371700">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="70540428">
+    <w:lvl w:ilvl="0" w:tplc="40676886">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -11936,55 +11936,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="31434477">
-    <w:abstractNumId w:val="31434477"/>
+  <w:num w:numId="86371700">
+    <w:abstractNumId w:val="86371700"/>
   </w:num>
-  <w:num w:numId="31434478">
-    <w:abstractNumId w:val="31434478"/>
+  <w:num w:numId="86371701">
+    <w:abstractNumId w:val="86371701"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -23534,51 +23534,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId756875306" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId829897780" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId936269e304872285d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MELGFA/" TargetMode="External"/><Relationship Id="rId402469e30487228c6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MELGFA/categorization" TargetMode="External"/><Relationship Id="rId636569e3048722ec3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MELGFA/photos" TargetMode="External"/><Relationship Id="rId192169e3048726719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM3/" TargetMode="External"/><Relationship Id="rId901769e304872679c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM7/" TargetMode="External"/><Relationship Id="rId463869e3048726858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM9/" TargetMode="External"/><Relationship Id="rId756669e3048726917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM7/" TargetMode="External"/><Relationship Id="rId376869e3048726989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM7/" TargetMode="External"/><Relationship Id="rId800269e3048726a38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM3/" TargetMode="External"/><Relationship Id="rId580269e3048726ab6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM3/" TargetMode="External"/><Relationship Id="rId422569e304872775a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3897/zookeys.643.11266" TargetMode="External"/><Relationship Id="rId953469e3048728238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId963369e304872830a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1999.tb01425.x" TargetMode="External"/><Relationship Id="rId395969e3048722d92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId395969e3048722d92.jpg"/><Relationship Id="rId613169e3048724688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId613169e3048724688.jpg"/><Relationship Id="rId795369e3048728496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId795369e3048728496.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId909090578" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId106103243" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId956869e316b3d5a64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MELGFA/" TargetMode="External"/><Relationship Id="rId784269e316b3d5ad3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MELGFA/categorization" TargetMode="External"/><Relationship Id="rId751969e316b3d6270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MELGFA/photos" TargetMode="External"/><Relationship Id="rId745669e316b3d9977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM3/" TargetMode="External"/><Relationship Id="rId828569e316b3d99fb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM7/" TargetMode="External"/><Relationship Id="rId757869e316b3d9ab9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM9/" TargetMode="External"/><Relationship Id="rId378069e316b3d9b78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM7/" TargetMode="External"/><Relationship Id="rId288669e316b3d9beb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM7/" TargetMode="External"/><Relationship Id="rId452069e316b3d9cad" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM3/" TargetMode="External"/><Relationship Id="rId429469e316b3d9d30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM3/" TargetMode="External"/><Relationship Id="rId795869e316b3da986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3897/zookeys.643.11266" TargetMode="External"/><Relationship Id="rId859969e316b3db480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId907069e316b3db54a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1999.tb01425.x" TargetMode="External"/><Relationship Id="rId872069e316b3d6131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId872069e316b3d6131.jpg"/><Relationship Id="rId640769e316b3d78f4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId640769e316b3d78f4.jpg"/><Relationship Id="rId946769e316b3db5fb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId946769e316b3db5fb.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>