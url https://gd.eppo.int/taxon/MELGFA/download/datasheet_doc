--- v9 (2026-04-18)
+++ v10 (2026-05-13)
@@ -225,51 +225,51 @@
               <w:t xml:space="preserve"> Animalia: Nematoda: Chromadorea: Rhabditida: Meloidogynidae</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> false Columbia root-knot nematode</w:t>
             </w:r>
-            <w:hyperlink r:id="rId956869e316b3d5a64" w:history="1">
+            <w:hyperlink r:id="rId71496a04aeb32dd63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -285,51 +285,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II B)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId784269e316b3d5ad3" w:history="1">
+            <w:hyperlink r:id="rId13366a04aeb32ddcd" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -343,86 +343,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> MELGFA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="94840559" name="name123969e316b3d6134" descr="1037.jpg"/>
+                  <wp:docPr id="8188572" name="name28806a04aeb32e39f" descr="1037.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="1037.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId872069e316b3d6131" cstate="print"/>
+                          <a:blip r:embed="rId56966a04aeb32e39d" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId751969e316b3d6270" w:history="1">
+            <w:hyperlink r:id="rId17106a04aeb32e4cb" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1750,63 +1750,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2016), strongly suggesting that it could be the place of origin of this pest. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="37719342" name="name740969e316b3d78f7" descr="MELGFA_distribution_map.jpg"/>
+            <wp:docPr id="99413173" name="name55996a04aeb32f846" descr="MELGFA_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="MELGFA_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId640769e316b3d78f4" cstate="print"/>
+                    <a:blip r:embed="rId31186a04aeb32f843" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -6539,51 +6539,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">37</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 592-597. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId745669e316b3d9977" w:history="1">
+      <w:hyperlink r:id="rId38686a04aeb331dbb" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/standards/PM3/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6618,51 +6618,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">43</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 471-495. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId828569e316b3d99fb" w:history="1">
+      <w:hyperlink r:id="rId98986a04aeb331e5c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/standards/PM7/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6728,51 +6728,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">43</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 527-533. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId757869e316b3d9ab9" w:history="1">
+      <w:hyperlink r:id="rId73946a04aeb331f18" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/standards/PM9/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6847,51 +6847,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">46</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 171-189. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId378069e316b3d9b78" w:history="1">
+      <w:hyperlink r:id="rId30446a04aeb331ffa" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/standards/PM7/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6917,51 +6917,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">46</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 501-537. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId288669e316b3d9beb" w:history="1">
+      <w:hyperlink r:id="rId47946a04aeb332073" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/standards/PM7/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7027,51 +7027,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">49</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 486-487. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId452069e316b3d9cad" w:history="1">
+      <w:hyperlink r:id="rId82366a04aeb332178" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/standards/PM3/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7106,51 +7106,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">49</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 480-481. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId429469e316b3d9d30" w:history="1">
+      <w:hyperlink r:id="rId58166a04aeb3321ff" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/standards/PM3/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -9046,51 +9046,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">643</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 33–52. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId795869e316b3da986" w:history="1">
+      <w:hyperlink r:id="rId76686a04aeb33309d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3897/zookeys.643.11266</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -10753,51 +10753,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Meloidogyne fallax</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId859969e316b3db480" w:history="1">
+      <w:hyperlink r:id="rId37956a04aeb333dee" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -10873,90 +10873,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">29</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(4), 493-496. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId907069e316b3db54a" w:history="1">
+      <w:hyperlink r:id="rId47796a04aeb333ebe" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1999.tb01425.x</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="87186785" name="name744469e316b3db5fc" descr="eu_funding_250.png"/>
+            <wp:docPr id="48896966" name="name70376a04aeb333f62" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId946769e316b3db5fb" cstate="print"/>
+                    <a:blip r:embed="rId19576a04aeb333f61" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -11054,137 +11054,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="86371701">
+  <w:abstractNum w:abstractNumId="53986243">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="25716185">
+    <w:lvl w:ilvl="0" w:tplc="91641448">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="25716185" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="91641448" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="25716185" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="91641448" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="25716185" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="91641448" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="25716185" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="91641448" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="25716185" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="91641448" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="25716185" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="91641448" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="25716185" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="91641448" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="25716185" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="91641448" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="86371700">
+  <w:abstractNum w:abstractNumId="53986242">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="40676886">
+    <w:lvl w:ilvl="0" w:tplc="54946141">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -11936,55 +11936,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="86371700">
-    <w:abstractNumId w:val="86371700"/>
+  <w:num w:numId="53986242">
+    <w:abstractNumId w:val="53986242"/>
   </w:num>
-  <w:num w:numId="86371701">
-    <w:abstractNumId w:val="86371701"/>
+  <w:num w:numId="53986243">
+    <w:abstractNumId w:val="53986243"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -23534,51 +23534,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId909090578" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId106103243" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId956869e316b3d5a64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MELGFA/" TargetMode="External"/><Relationship Id="rId784269e316b3d5ad3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MELGFA/categorization" TargetMode="External"/><Relationship Id="rId751969e316b3d6270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MELGFA/photos" TargetMode="External"/><Relationship Id="rId745669e316b3d9977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM3/" TargetMode="External"/><Relationship Id="rId828569e316b3d99fb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM7/" TargetMode="External"/><Relationship Id="rId757869e316b3d9ab9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM9/" TargetMode="External"/><Relationship Id="rId378069e316b3d9b78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM7/" TargetMode="External"/><Relationship Id="rId288669e316b3d9beb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM7/" TargetMode="External"/><Relationship Id="rId452069e316b3d9cad" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM3/" TargetMode="External"/><Relationship Id="rId429469e316b3d9d30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM3/" TargetMode="External"/><Relationship Id="rId795869e316b3da986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3897/zookeys.643.11266" TargetMode="External"/><Relationship Id="rId859969e316b3db480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId907069e316b3db54a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1999.tb01425.x" TargetMode="External"/><Relationship Id="rId872069e316b3d6131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId872069e316b3d6131.jpg"/><Relationship Id="rId640769e316b3d78f4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId640769e316b3d78f4.jpg"/><Relationship Id="rId946769e316b3db5fb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId946769e316b3db5fb.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId505397213" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId317601787" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId71496a04aeb32dd63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MELGFA/" TargetMode="External"/><Relationship Id="rId13366a04aeb32ddcd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MELGFA/categorization" TargetMode="External"/><Relationship Id="rId17106a04aeb32e4cb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MELGFA/photos" TargetMode="External"/><Relationship Id="rId38686a04aeb331dbb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM3/" TargetMode="External"/><Relationship Id="rId98986a04aeb331e5c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM7/" TargetMode="External"/><Relationship Id="rId73946a04aeb331f18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM9/" TargetMode="External"/><Relationship Id="rId30446a04aeb331ffa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM7/" TargetMode="External"/><Relationship Id="rId47946a04aeb332073" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM7/" TargetMode="External"/><Relationship Id="rId82366a04aeb332178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM3/" TargetMode="External"/><Relationship Id="rId58166a04aeb3321ff" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM3/" TargetMode="External"/><Relationship Id="rId76686a04aeb33309d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3897/zookeys.643.11266" TargetMode="External"/><Relationship Id="rId37956a04aeb333dee" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId47796a04aeb333ebe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1999.tb01425.x" TargetMode="External"/><Relationship Id="rId56966a04aeb32e39d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId56966a04aeb32e39d.jpg"/><Relationship Id="rId31186a04aeb32f843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId31186a04aeb32f843.jpg"/><Relationship Id="rId19576a04aeb333f61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId19576a04aeb333f61.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>