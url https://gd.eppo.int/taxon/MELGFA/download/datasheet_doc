--- v10 (2026-05-13)
+++ v11 (2026-06-03)
@@ -225,51 +225,51 @@
               <w:t xml:space="preserve"> Animalia: Nematoda: Chromadorea: Rhabditida: Meloidogynidae</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> false Columbia root-knot nematode</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71496a04aeb32dd63" w:history="1">
+            <w:hyperlink r:id="rId59986a1fbef9d9ed7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -285,51 +285,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II B)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13366a04aeb32ddcd" w:history="1">
+            <w:hyperlink r:id="rId69986a1fbef9d9f41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -343,86 +343,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> MELGFA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="8188572" name="name28806a04aeb32e39f" descr="1037.jpg"/>
+                  <wp:docPr id="29029181" name="name54026a1fbef9da025" descr="1037.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="1037.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId56966a04aeb32e39d" cstate="print"/>
+                          <a:blip r:embed="rId77796a1fbef9da024" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId17106a04aeb32e4cb" w:history="1">
+            <w:hyperlink r:id="rId30846a1fbef9da1ae" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1750,63 +1750,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2016), strongly suggesting that it could be the place of origin of this pest. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="99413173" name="name55996a04aeb32f846" descr="MELGFA_distribution_map.jpg"/>
+            <wp:docPr id="94740284" name="name84826a1fbef9dc07d" descr="MELGFA_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="MELGFA_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId31186a04aeb32f843" cstate="print"/>
+                    <a:blip r:embed="rId69756a1fbef9dc079" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -6539,51 +6539,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">37</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 592-597. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId38686a04aeb331dbb" w:history="1">
+      <w:hyperlink r:id="rId64966a1fbef9ded5a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/standards/PM3/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6618,51 +6618,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">43</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 471-495. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId98986a04aeb331e5c" w:history="1">
+      <w:hyperlink r:id="rId93126a1fbef9dee10" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/standards/PM7/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6728,51 +6728,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">43</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 527-533. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId73946a04aeb331f18" w:history="1">
+      <w:hyperlink r:id="rId61666a1fbef9deec3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/standards/PM9/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6847,51 +6847,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">46</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 171-189. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId30446a04aeb331ffa" w:history="1">
+      <w:hyperlink r:id="rId61196a1fbef9defad" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/standards/PM7/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6917,51 +6917,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">46</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 501-537. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId47946a04aeb332073" w:history="1">
+      <w:hyperlink r:id="rId22796a1fbef9df023" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/standards/PM7/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7027,51 +7027,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">49</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 486-487. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId82366a04aeb332178" w:history="1">
+      <w:hyperlink r:id="rId14596a1fbef9df15b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/standards/PM3/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7106,51 +7106,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">49</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 480-481. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId58166a04aeb3321ff" w:history="1">
+      <w:hyperlink r:id="rId60486a1fbef9df1e2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/standards/PM3/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -9046,51 +9046,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">643</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 33–52. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId76686a04aeb33309d" w:history="1">
+      <w:hyperlink r:id="rId29086a1fbef9e0a49" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3897/zookeys.643.11266</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -10753,51 +10753,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Meloidogyne fallax</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId37956a04aeb333dee" w:history="1">
+      <w:hyperlink r:id="rId25676a1fbef9e17d7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -10873,90 +10873,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">29</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(4), 493-496. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId47796a04aeb333ebe" w:history="1">
+      <w:hyperlink r:id="rId78086a1fbef9e18a5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1999.tb01425.x</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="48896966" name="name70376a04aeb333f62" descr="eu_funding_250.png"/>
+            <wp:docPr id="72429095" name="name33246a1fbef9e191c" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId19576a04aeb333f61" cstate="print"/>
+                    <a:blip r:embed="rId24116a1fbef9e191b" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -11054,137 +11054,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="53986243">
+  <w:abstractNum w:abstractNumId="24453752">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="91641448">
+    <w:lvl w:ilvl="0" w:tplc="85640967">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="91641448" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="85640967" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="91641448" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="85640967" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="91641448" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="85640967" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="91641448" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="85640967" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="91641448" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="85640967" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="91641448" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="85640967" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="91641448" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="85640967" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="91641448" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="85640967" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="53986242">
+  <w:abstractNum w:abstractNumId="24453751">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="54946141">
+    <w:lvl w:ilvl="0" w:tplc="28950020">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -11936,55 +11936,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="53986242">
-    <w:abstractNumId w:val="53986242"/>
+  <w:num w:numId="24453751">
+    <w:abstractNumId w:val="24453751"/>
   </w:num>
-  <w:num w:numId="53986243">
-    <w:abstractNumId w:val="53986243"/>
+  <w:num w:numId="24453752">
+    <w:abstractNumId w:val="24453752"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -23534,51 +23534,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId505397213" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId317601787" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId71496a04aeb32dd63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MELGFA/" TargetMode="External"/><Relationship Id="rId13366a04aeb32ddcd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MELGFA/categorization" TargetMode="External"/><Relationship Id="rId17106a04aeb32e4cb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MELGFA/photos" TargetMode="External"/><Relationship Id="rId38686a04aeb331dbb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM3/" TargetMode="External"/><Relationship Id="rId98986a04aeb331e5c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM7/" TargetMode="External"/><Relationship Id="rId73946a04aeb331f18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM9/" TargetMode="External"/><Relationship Id="rId30446a04aeb331ffa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM7/" TargetMode="External"/><Relationship Id="rId47946a04aeb332073" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM7/" TargetMode="External"/><Relationship Id="rId82366a04aeb332178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM3/" TargetMode="External"/><Relationship Id="rId58166a04aeb3321ff" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM3/" TargetMode="External"/><Relationship Id="rId76686a04aeb33309d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3897/zookeys.643.11266" TargetMode="External"/><Relationship Id="rId37956a04aeb333dee" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId47796a04aeb333ebe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1999.tb01425.x" TargetMode="External"/><Relationship Id="rId56966a04aeb32e39d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId56966a04aeb32e39d.jpg"/><Relationship Id="rId31186a04aeb32f843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId31186a04aeb32f843.jpg"/><Relationship Id="rId19576a04aeb333f61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId19576a04aeb333f61.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId366138546" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId371234217" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId59986a1fbef9d9ed7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MELGFA/" TargetMode="External"/><Relationship Id="rId69986a1fbef9d9f41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MELGFA/categorization" TargetMode="External"/><Relationship Id="rId30846a1fbef9da1ae" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MELGFA/photos" TargetMode="External"/><Relationship Id="rId64966a1fbef9ded5a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM3/" TargetMode="External"/><Relationship Id="rId93126a1fbef9dee10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM7/" TargetMode="External"/><Relationship Id="rId61666a1fbef9deec3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM9/" TargetMode="External"/><Relationship Id="rId61196a1fbef9defad" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM7/" TargetMode="External"/><Relationship Id="rId22796a1fbef9df023" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM7/" TargetMode="External"/><Relationship Id="rId14596a1fbef9df15b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM3/" TargetMode="External"/><Relationship Id="rId60486a1fbef9df1e2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM3/" TargetMode="External"/><Relationship Id="rId29086a1fbef9e0a49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3897/zookeys.643.11266" TargetMode="External"/><Relationship Id="rId25676a1fbef9e17d7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId78086a1fbef9e18a5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1999.tb01425.x" TargetMode="External"/><Relationship Id="rId77796a1fbef9da024" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId77796a1fbef9da024.jpg"/><Relationship Id="rId69756a1fbef9dc079" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId69756a1fbef9dc079.jpg"/><Relationship Id="rId24116a1fbef9e191b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId24116a1fbef9e191b.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>