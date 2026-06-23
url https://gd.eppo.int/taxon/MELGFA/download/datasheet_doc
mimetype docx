--- v11 (2026-06-03)
+++ v12 (2026-06-23)
@@ -225,51 +225,51 @@
               <w:t xml:space="preserve"> Animalia: Nematoda: Chromadorea: Rhabditida: Meloidogynidae</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> false Columbia root-knot nematode</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59986a1fbef9d9ed7" w:history="1">
+            <w:hyperlink r:id="rId45306a3a9f1e7f2f0" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -285,51 +285,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II B)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69986a1fbef9d9f41" w:history="1">
+            <w:hyperlink r:id="rId88116a3a9f1e7f35b" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -343,86 +343,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> MELGFA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="29029181" name="name54026a1fbef9da025" descr="1037.jpg"/>
+                  <wp:docPr id="35757450" name="name19986a3a9f1e7ff49" descr="1037.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="1037.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId77796a1fbef9da024" cstate="print"/>
+                          <a:blip r:embed="rId42876a3a9f1e7ff45" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId30846a1fbef9da1ae" w:history="1">
+            <w:hyperlink r:id="rId28186a3a9f1e800bd" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1750,63 +1750,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2016), strongly suggesting that it could be the place of origin of this pest. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="94740284" name="name84826a1fbef9dc07d" descr="MELGFA_distribution_map.jpg"/>
+            <wp:docPr id="75679117" name="name92396a3a9f1e8173a" descr="MELGFA_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="MELGFA_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId69756a1fbef9dc079" cstate="print"/>
+                    <a:blip r:embed="rId30286a3a9f1e81736" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -6539,51 +6539,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">37</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 592-597. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId64966a1fbef9ded5a" w:history="1">
+      <w:hyperlink r:id="rId86556a3a9f1e83724" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/standards/PM3/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6618,51 +6618,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">43</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 471-495. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId93126a1fbef9dee10" w:history="1">
+      <w:hyperlink r:id="rId57386a3a9f1e837a5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/standards/PM7/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6728,51 +6728,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">43</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 527-533. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId61666a1fbef9deec3" w:history="1">
+      <w:hyperlink r:id="rId50396a3a9f1e83852" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/standards/PM9/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6847,51 +6847,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">46</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 171-189. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId61196a1fbef9defad" w:history="1">
+      <w:hyperlink r:id="rId20166a3a9f1e8390b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/standards/PM7/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6917,51 +6917,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">46</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 501-537. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId22796a1fbef9df023" w:history="1">
+      <w:hyperlink r:id="rId90376a3a9f1e83986" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/standards/PM7/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7027,51 +7027,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">49</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 486-487. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId14596a1fbef9df15b" w:history="1">
+      <w:hyperlink r:id="rId92146a3a9f1e83a3c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/standards/PM3/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7106,51 +7106,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">49</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 480-481. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId60486a1fbef9df1e2" w:history="1">
+      <w:hyperlink r:id="rId71846a3a9f1e83abd" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/standards/PM3/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -9046,51 +9046,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">643</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 33–52. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId29086a1fbef9e0a49" w:history="1">
+      <w:hyperlink r:id="rId17586a3a9f1e847a5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3897/zookeys.643.11266</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -10753,51 +10753,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Meloidogyne fallax</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId25676a1fbef9e17d7" w:history="1">
+      <w:hyperlink r:id="rId22706a3a9f1e852ae" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -10873,90 +10873,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">29</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(4), 493-496. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId78086a1fbef9e18a5" w:history="1">
+      <w:hyperlink r:id="rId12946a3a9f1e85377" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1999.tb01425.x</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="72429095" name="name33246a1fbef9e191c" descr="eu_funding_250.png"/>
+            <wp:docPr id="90323904" name="name80976a3a9f1e8558d" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId24116a1fbef9e191b" cstate="print"/>
+                    <a:blip r:embed="rId52896a3a9f1e8558b" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -11054,137 +11054,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="24453752">
+  <w:abstractNum w:abstractNumId="48908137">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="85640967">
+    <w:lvl w:ilvl="0" w:tplc="79770321">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="85640967" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="79770321" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="85640967" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="79770321" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="85640967" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="79770321" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="85640967" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="79770321" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="85640967" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="79770321" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="85640967" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="79770321" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="85640967" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="79770321" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="85640967" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="79770321" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="24453751">
+  <w:abstractNum w:abstractNumId="48908136">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="28950020">
+    <w:lvl w:ilvl="0" w:tplc="80200406">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -11936,55 +11936,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="24453751">
-    <w:abstractNumId w:val="24453751"/>
+  <w:num w:numId="48908136">
+    <w:abstractNumId w:val="48908136"/>
   </w:num>
-  <w:num w:numId="24453752">
-    <w:abstractNumId w:val="24453752"/>
+  <w:num w:numId="48908137">
+    <w:abstractNumId w:val="48908137"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -23534,51 +23534,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId366138546" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId371234217" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId59986a1fbef9d9ed7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MELGFA/" TargetMode="External"/><Relationship Id="rId69986a1fbef9d9f41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MELGFA/categorization" TargetMode="External"/><Relationship Id="rId30846a1fbef9da1ae" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MELGFA/photos" TargetMode="External"/><Relationship Id="rId64966a1fbef9ded5a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM3/" TargetMode="External"/><Relationship Id="rId93126a1fbef9dee10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM7/" TargetMode="External"/><Relationship Id="rId61666a1fbef9deec3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM9/" TargetMode="External"/><Relationship Id="rId61196a1fbef9defad" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM7/" TargetMode="External"/><Relationship Id="rId22796a1fbef9df023" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM7/" TargetMode="External"/><Relationship Id="rId14596a1fbef9df15b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM3/" TargetMode="External"/><Relationship Id="rId60486a1fbef9df1e2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM3/" TargetMode="External"/><Relationship Id="rId29086a1fbef9e0a49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3897/zookeys.643.11266" TargetMode="External"/><Relationship Id="rId25676a1fbef9e17d7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId78086a1fbef9e18a5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1999.tb01425.x" TargetMode="External"/><Relationship Id="rId77796a1fbef9da024" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId77796a1fbef9da024.jpg"/><Relationship Id="rId69756a1fbef9dc079" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId69756a1fbef9dc079.jpg"/><Relationship Id="rId24116a1fbef9e191b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId24116a1fbef9e191b.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId445829454" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId113900348" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId45306a3a9f1e7f2f0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MELGFA/" TargetMode="External"/><Relationship Id="rId88116a3a9f1e7f35b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MELGFA/categorization" TargetMode="External"/><Relationship Id="rId28186a3a9f1e800bd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MELGFA/photos" TargetMode="External"/><Relationship Id="rId86556a3a9f1e83724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM3/" TargetMode="External"/><Relationship Id="rId57386a3a9f1e837a5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM7/" TargetMode="External"/><Relationship Id="rId50396a3a9f1e83852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM9/" TargetMode="External"/><Relationship Id="rId20166a3a9f1e8390b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM7/" TargetMode="External"/><Relationship Id="rId90376a3a9f1e83986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM7/" TargetMode="External"/><Relationship Id="rId92146a3a9f1e83a3c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM3/" TargetMode="External"/><Relationship Id="rId71846a3a9f1e83abd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM3/" TargetMode="External"/><Relationship Id="rId17586a3a9f1e847a5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3897/zookeys.643.11266" TargetMode="External"/><Relationship Id="rId22706a3a9f1e852ae" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId12946a3a9f1e85377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1999.tb01425.x" TargetMode="External"/><Relationship Id="rId42876a3a9f1e7ff45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId42876a3a9f1e7ff45.jpg"/><Relationship Id="rId30286a3a9f1e81736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId30286a3a9f1e81736.jpg"/><Relationship Id="rId52896a3a9f1e8558b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId52896a3a9f1e8558b.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>