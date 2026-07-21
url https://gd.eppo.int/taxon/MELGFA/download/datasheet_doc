--- v12 (2026-06-23)
+++ v13 (2026-07-21)
@@ -225,51 +225,51 @@
               <w:t xml:space="preserve"> Animalia: Nematoda: Chromadorea: Rhabditida: Meloidogynidae</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> false Columbia root-knot nematode</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45306a3a9f1e7f2f0" w:history="1">
+            <w:hyperlink r:id="rId25646a5f8742cfff0" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -285,51 +285,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II B)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88116a3a9f1e7f35b" w:history="1">
+            <w:hyperlink r:id="rId32226a5f8742d0068" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -343,86 +343,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> MELGFA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="35757450" name="name19986a3a9f1e7ff49" descr="1037.jpg"/>
+                  <wp:docPr id="89457347" name="name99526a5f8742d054a" descr="1037.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="1037.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId42876a3a9f1e7ff45" cstate="print"/>
+                          <a:blip r:embed="rId48146a5f8742d0549" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId28186a3a9f1e800bd" w:history="1">
+            <w:hyperlink r:id="rId12866a5f8742d0625" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1750,63 +1750,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2016), strongly suggesting that it could be the place of origin of this pest. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="75679117" name="name92396a3a9f1e8173a" descr="MELGFA_distribution_map.jpg"/>
+            <wp:docPr id="71582326" name="name56156a5f8742d17dd" descr="MELGFA_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="MELGFA_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId30286a3a9f1e81736" cstate="print"/>
+                    <a:blip r:embed="rId71286a5f8742d17db" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -6539,51 +6539,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">37</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 592-597. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId86556a3a9f1e83724" w:history="1">
+      <w:hyperlink r:id="rId23306a5f8742d379f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/standards/PM3/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6618,51 +6618,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">43</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 471-495. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId57386a3a9f1e837a5" w:history="1">
+      <w:hyperlink r:id="rId27146a5f8742d3821" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/standards/PM7/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6728,51 +6728,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">43</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 527-533. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId50396a3a9f1e83852" w:history="1">
+      <w:hyperlink r:id="rId11126a5f8742d38d0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/standards/PM9/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6847,51 +6847,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">46</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 171-189. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId20166a3a9f1e8390b" w:history="1">
+      <w:hyperlink r:id="rId70816a5f8742d398a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/standards/PM7/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6917,51 +6917,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">46</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 501-537. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId90376a3a9f1e83986" w:history="1">
+      <w:hyperlink r:id="rId79996a5f8742d39fb" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/standards/PM7/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7027,51 +7027,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">49</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 486-487. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId92146a3a9f1e83a3c" w:history="1">
+      <w:hyperlink r:id="rId77896a5f8742d3ab2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/standards/PM3/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7106,51 +7106,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">49</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 480-481. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId71846a3a9f1e83abd" w:history="1">
+      <w:hyperlink r:id="rId65866a5f8742d3b34" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/standards/PM3/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -9046,51 +9046,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">643</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 33–52. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId17586a3a9f1e847a5" w:history="1">
+      <w:hyperlink r:id="rId83706a5f8742d47ad" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3897/zookeys.643.11266</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -10753,51 +10753,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Meloidogyne fallax</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId22706a3a9f1e852ae" w:history="1">
+      <w:hyperlink r:id="rId72706a5f8742d5270" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -10873,90 +10873,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">29</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(4), 493-496. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId12946a3a9f1e85377" w:history="1">
+      <w:hyperlink r:id="rId40306a5f8742d5339" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1999.tb01425.x</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="90323904" name="name80976a3a9f1e8558d" descr="eu_funding_250.png"/>
+            <wp:docPr id="22865557" name="name62566a5f8742d53ca" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId52896a3a9f1e8558b" cstate="print"/>
+                    <a:blip r:embed="rId98916a5f8742d53c9" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -11054,137 +11054,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="48908137">
+  <w:abstractNum w:abstractNumId="95455295">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="79770321">
+    <w:lvl w:ilvl="0" w:tplc="62169932">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="79770321" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="62169932" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="79770321" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="62169932" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="79770321" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="62169932" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="79770321" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="62169932" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="79770321" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="62169932" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="79770321" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="62169932" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="79770321" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="62169932" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="79770321" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="62169932" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="48908136">
+  <w:abstractNum w:abstractNumId="95455294">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="80200406">
+    <w:lvl w:ilvl="0" w:tplc="74842506">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -11936,55 +11936,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="48908136">
-    <w:abstractNumId w:val="48908136"/>
+  <w:num w:numId="95455294">
+    <w:abstractNumId w:val="95455294"/>
   </w:num>
-  <w:num w:numId="48908137">
-    <w:abstractNumId w:val="48908137"/>
+  <w:num w:numId="95455295">
+    <w:abstractNumId w:val="95455295"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -23534,51 +23534,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId445829454" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId113900348" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId45306a3a9f1e7f2f0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MELGFA/" TargetMode="External"/><Relationship Id="rId88116a3a9f1e7f35b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MELGFA/categorization" TargetMode="External"/><Relationship Id="rId28186a3a9f1e800bd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MELGFA/photos" TargetMode="External"/><Relationship Id="rId86556a3a9f1e83724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM3/" TargetMode="External"/><Relationship Id="rId57386a3a9f1e837a5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM7/" TargetMode="External"/><Relationship Id="rId50396a3a9f1e83852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM9/" TargetMode="External"/><Relationship Id="rId20166a3a9f1e8390b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM7/" TargetMode="External"/><Relationship Id="rId90376a3a9f1e83986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM7/" TargetMode="External"/><Relationship Id="rId92146a3a9f1e83a3c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM3/" TargetMode="External"/><Relationship Id="rId71846a3a9f1e83abd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM3/" TargetMode="External"/><Relationship Id="rId17586a3a9f1e847a5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3897/zookeys.643.11266" TargetMode="External"/><Relationship Id="rId22706a3a9f1e852ae" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId12946a3a9f1e85377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1999.tb01425.x" TargetMode="External"/><Relationship Id="rId42876a3a9f1e7ff45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId42876a3a9f1e7ff45.jpg"/><Relationship Id="rId30286a3a9f1e81736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId30286a3a9f1e81736.jpg"/><Relationship Id="rId52896a3a9f1e8558b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId52896a3a9f1e8558b.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId338252050" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId892197949" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId25646a5f8742cfff0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MELGFA/" TargetMode="External"/><Relationship Id="rId32226a5f8742d0068" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MELGFA/categorization" TargetMode="External"/><Relationship Id="rId12866a5f8742d0625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MELGFA/photos" TargetMode="External"/><Relationship Id="rId23306a5f8742d379f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM3/" TargetMode="External"/><Relationship Id="rId27146a5f8742d3821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM7/" TargetMode="External"/><Relationship Id="rId11126a5f8742d38d0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM9/" TargetMode="External"/><Relationship Id="rId70816a5f8742d398a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM7/" TargetMode="External"/><Relationship Id="rId79996a5f8742d39fb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM7/" TargetMode="External"/><Relationship Id="rId77896a5f8742d3ab2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM3/" TargetMode="External"/><Relationship Id="rId65866a5f8742d3b34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM3/" TargetMode="External"/><Relationship Id="rId83706a5f8742d47ad" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3897/zookeys.643.11266" TargetMode="External"/><Relationship Id="rId72706a5f8742d5270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId40306a5f8742d5339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1999.tb01425.x" TargetMode="External"/><Relationship Id="rId48146a5f8742d0549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId48146a5f8742d0549.jpg"/><Relationship Id="rId71286a5f8742d17db" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId71286a5f8742d17db.jpg"/><Relationship Id="rId98916a5f8742d53c9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId98916a5f8742d53c9.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>