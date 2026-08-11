--- v13 (2026-07-21)
+++ v14 (2026-08-11)
@@ -225,51 +225,51 @@
               <w:t xml:space="preserve"> Animalia: Nematoda: Chromadorea: Rhabditida: Meloidogynidae</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> false Columbia root-knot nematode</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25646a5f8742cfff0" w:history="1">
+            <w:hyperlink r:id="rId53436a7a6a7274183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -285,51 +285,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II B)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32226a5f8742d0068" w:history="1">
+            <w:hyperlink r:id="rId75706a7a6a72741ec" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -343,86 +343,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> MELGFA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="89457347" name="name99526a5f8742d054a" descr="1037.jpg"/>
+                  <wp:docPr id="62721677" name="name30996a7a6a7274a6f" descr="1037.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="1037.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId48146a5f8742d0549" cstate="print"/>
+                          <a:blip r:embed="rId32866a7a6a7274a6d" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId12866a5f8742d0625" w:history="1">
+            <w:hyperlink r:id="rId65686a7a6a7274b83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1750,63 +1750,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2016), strongly suggesting that it could be the place of origin of this pest. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="71582326" name="name56156a5f8742d17dd" descr="MELGFA_distribution_map.jpg"/>
+            <wp:docPr id="54377290" name="name46346a7a6a7276114" descr="MELGFA_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="MELGFA_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId71286a5f8742d17db" cstate="print"/>
+                    <a:blip r:embed="rId62056a7a6a7276111" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -6539,51 +6539,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">37</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 592-597. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId23306a5f8742d379f" w:history="1">
+      <w:hyperlink r:id="rId89566a7a6a727821c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/standards/PM3/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6618,51 +6618,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">43</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 471-495. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId27146a5f8742d3821" w:history="1">
+      <w:hyperlink r:id="rId36556a7a6a72782a2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/standards/PM7/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6728,51 +6728,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">43</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 527-533. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId11126a5f8742d38d0" w:history="1">
+      <w:hyperlink r:id="rId39816a7a6a7278357" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/standards/PM9/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6847,51 +6847,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">46</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 171-189. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId70816a5f8742d398a" w:history="1">
+      <w:hyperlink r:id="rId92886a7a6a7278416" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/standards/PM7/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6917,51 +6917,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">46</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 501-537. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId79996a5f8742d39fb" w:history="1">
+      <w:hyperlink r:id="rId53346a7a6a7278489" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/standards/PM7/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7027,51 +7027,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">49</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 486-487. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId77896a5f8742d3ab2" w:history="1">
+      <w:hyperlink r:id="rId72626a7a6a727853b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/standards/PM3/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7106,51 +7106,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">49</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 480-481. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId65866a5f8742d3b34" w:history="1">
+      <w:hyperlink r:id="rId53536a7a6a72785bb" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/standards/PM3/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -9046,51 +9046,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">643</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 33–52. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId83706a5f8742d47ad" w:history="1">
+      <w:hyperlink r:id="rId87216a7a6a7279248" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3897/zookeys.643.11266</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -10753,51 +10753,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Meloidogyne fallax</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId72706a5f8742d5270" w:history="1">
+      <w:hyperlink r:id="rId87026a7a6a727a355" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -10873,90 +10873,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">29</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(4), 493-496. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId40306a5f8742d5339" w:history="1">
+      <w:hyperlink r:id="rId28906a7a6a727a42f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1999.tb01425.x</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="22865557" name="name62566a5f8742d53ca" descr="eu_funding_250.png"/>
+            <wp:docPr id="64806202" name="name47716a7a6a727a4e2" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId98916a5f8742d53c9" cstate="print"/>
+                    <a:blip r:embed="rId82886a7a6a727a4e1" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -11054,137 +11054,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="95455295">
+  <w:abstractNum w:abstractNumId="52247834">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="62169932">
+    <w:lvl w:ilvl="0" w:tplc="16931779">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="62169932" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="16931779" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="62169932" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="16931779" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="62169932" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="16931779" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="62169932" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="16931779" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="62169932" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="16931779" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="62169932" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="16931779" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="62169932" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="16931779" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="62169932" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="16931779" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="95455294">
+  <w:abstractNum w:abstractNumId="52247833">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="74842506">
+    <w:lvl w:ilvl="0" w:tplc="60547608">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -11936,55 +11936,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="95455294">
-    <w:abstractNumId w:val="95455294"/>
+  <w:num w:numId="52247833">
+    <w:abstractNumId w:val="52247833"/>
   </w:num>
-  <w:num w:numId="95455295">
-    <w:abstractNumId w:val="95455295"/>
+  <w:num w:numId="52247834">
+    <w:abstractNumId w:val="52247834"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -23534,51 +23534,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId338252050" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId892197949" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId25646a5f8742cfff0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MELGFA/" TargetMode="External"/><Relationship Id="rId32226a5f8742d0068" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MELGFA/categorization" TargetMode="External"/><Relationship Id="rId12866a5f8742d0625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MELGFA/photos" TargetMode="External"/><Relationship Id="rId23306a5f8742d379f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM3/" TargetMode="External"/><Relationship Id="rId27146a5f8742d3821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM7/" TargetMode="External"/><Relationship Id="rId11126a5f8742d38d0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM9/" TargetMode="External"/><Relationship Id="rId70816a5f8742d398a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM7/" TargetMode="External"/><Relationship Id="rId79996a5f8742d39fb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM7/" TargetMode="External"/><Relationship Id="rId77896a5f8742d3ab2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM3/" TargetMode="External"/><Relationship Id="rId65866a5f8742d3b34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM3/" TargetMode="External"/><Relationship Id="rId83706a5f8742d47ad" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3897/zookeys.643.11266" TargetMode="External"/><Relationship Id="rId72706a5f8742d5270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId40306a5f8742d5339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1999.tb01425.x" TargetMode="External"/><Relationship Id="rId48146a5f8742d0549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId48146a5f8742d0549.jpg"/><Relationship Id="rId71286a5f8742d17db" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId71286a5f8742d17db.jpg"/><Relationship Id="rId98916a5f8742d53c9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId98916a5f8742d53c9.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId347820753" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId943177178" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId53436a7a6a7274183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MELGFA/" TargetMode="External"/><Relationship Id="rId75706a7a6a72741ec" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MELGFA/categorization" TargetMode="External"/><Relationship Id="rId65686a7a6a7274b83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MELGFA/photos" TargetMode="External"/><Relationship Id="rId89566a7a6a727821c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM3/" TargetMode="External"/><Relationship Id="rId36556a7a6a72782a2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM7/" TargetMode="External"/><Relationship Id="rId39816a7a6a7278357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM9/" TargetMode="External"/><Relationship Id="rId92886a7a6a7278416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM7/" TargetMode="External"/><Relationship Id="rId53346a7a6a7278489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM7/" TargetMode="External"/><Relationship Id="rId72626a7a6a727853b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM3/" TargetMode="External"/><Relationship Id="rId53536a7a6a72785bb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM3/" TargetMode="External"/><Relationship Id="rId87216a7a6a7279248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3897/zookeys.643.11266" TargetMode="External"/><Relationship Id="rId87026a7a6a727a355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId28906a7a6a727a42f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1999.tb01425.x" TargetMode="External"/><Relationship Id="rId32866a7a6a7274a6d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId32866a7a6a7274a6d.jpg"/><Relationship Id="rId62056a7a6a7276111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId62056a7a6a7276111.jpg"/><Relationship Id="rId82886a7a6a727a4e1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId82886a7a6a727a4e1.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>