--- v14 (2026-08-11)
+++ v15 (2026-08-31)
@@ -225,51 +225,51 @@
               <w:t xml:space="preserve"> Animalia: Nematoda: Chromadorea: Rhabditida: Meloidogynidae</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> false Columbia root-knot nematode</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53436a7a6a7274183" w:history="1">
+            <w:hyperlink r:id="rId43856a94e6e017f5b" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -285,51 +285,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II B)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75706a7a6a72741ec" w:history="1">
+            <w:hyperlink r:id="rId11076a94e6e017fc4" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -343,86 +343,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> MELGFA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="62721677" name="name30996a7a6a7274a6f" descr="1037.jpg"/>
+                  <wp:docPr id="83265754" name="name31836a94e6e01872b" descr="1037.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="1037.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId32866a7a6a7274a6d" cstate="print"/>
+                          <a:blip r:embed="rId56306a94e6e018729" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId65686a7a6a7274b83" w:history="1">
+            <w:hyperlink r:id="rId26736a94e6e018847" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1750,63 +1750,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2016), strongly suggesting that it could be the place of origin of this pest. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="54377290" name="name46346a7a6a7276114" descr="MELGFA_distribution_map.jpg"/>
+            <wp:docPr id="59164918" name="name72256a94e6e01a1bb" descr="MELGFA_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="MELGFA_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId62056a7a6a7276111" cstate="print"/>
+                    <a:blip r:embed="rId98966a94e6e01a1b9" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -6539,51 +6539,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">37</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 592-597. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId89566a7a6a727821c" w:history="1">
+      <w:hyperlink r:id="rId97306a94e6e01c18a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/standards/PM3/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6618,51 +6618,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">43</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 471-495. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId36556a7a6a72782a2" w:history="1">
+      <w:hyperlink r:id="rId43136a94e6e01c20a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/standards/PM7/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6728,51 +6728,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">43</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 527-533. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId39816a7a6a7278357" w:history="1">
+      <w:hyperlink r:id="rId75716a94e6e01c2c4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/standards/PM9/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6847,51 +6847,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">46</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 171-189. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId92886a7a6a7278416" w:history="1">
+      <w:hyperlink r:id="rId47736a94e6e01c37f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/standards/PM7/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6917,51 +6917,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">46</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 501-537. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId53346a7a6a7278489" w:history="1">
+      <w:hyperlink r:id="rId90336a94e6e01c3f0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/standards/PM7/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7027,51 +7027,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">49</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 486-487. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId72626a7a6a727853b" w:history="1">
+      <w:hyperlink r:id="rId15306a94e6e01c4b1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/standards/PM3/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7106,51 +7106,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">49</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 480-481. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId53536a7a6a72785bb" w:history="1">
+      <w:hyperlink r:id="rId77126a94e6e01c534" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/standards/PM3/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -9046,51 +9046,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">643</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 33–52. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId87216a7a6a7279248" w:history="1">
+      <w:hyperlink r:id="rId20286a94e6e01d1a0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3897/zookeys.643.11266</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -10753,51 +10753,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Meloidogyne fallax</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId87026a7a6a727a355" w:history="1">
+      <w:hyperlink r:id="rId28736a94e6e01dc7e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -10873,90 +10873,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">29</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(4), 493-496. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId28906a7a6a727a42f" w:history="1">
+      <w:hyperlink r:id="rId24246a94e6e01dd48" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1999.tb01425.x</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="64806202" name="name47716a7a6a727a4e2" descr="eu_funding_250.png"/>
+            <wp:docPr id="94916502" name="name81676a94e6e01dddf" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId82886a7a6a727a4e1" cstate="print"/>
+                    <a:blip r:embed="rId15366a94e6e01ddde" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -11054,137 +11054,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="52247834">
+  <w:abstractNum w:abstractNumId="60387777">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="16931779">
+    <w:lvl w:ilvl="0" w:tplc="73616624">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="16931779" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="73616624" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="16931779" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="73616624" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="16931779" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="73616624" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="16931779" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="73616624" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="16931779" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="73616624" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="16931779" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="73616624" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="16931779" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="73616624" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="16931779" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="73616624" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="52247833">
+  <w:abstractNum w:abstractNumId="60387776">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="60547608">
+    <w:lvl w:ilvl="0" w:tplc="31524037">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -11936,55 +11936,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="52247833">
-    <w:abstractNumId w:val="52247833"/>
+  <w:num w:numId="60387776">
+    <w:abstractNumId w:val="60387776"/>
   </w:num>
-  <w:num w:numId="52247834">
-    <w:abstractNumId w:val="52247834"/>
+  <w:num w:numId="60387777">
+    <w:abstractNumId w:val="60387777"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -23534,51 +23534,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId347820753" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId943177178" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId53436a7a6a7274183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MELGFA/" TargetMode="External"/><Relationship Id="rId75706a7a6a72741ec" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MELGFA/categorization" TargetMode="External"/><Relationship Id="rId65686a7a6a7274b83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MELGFA/photos" TargetMode="External"/><Relationship Id="rId89566a7a6a727821c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM3/" TargetMode="External"/><Relationship Id="rId36556a7a6a72782a2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM7/" TargetMode="External"/><Relationship Id="rId39816a7a6a7278357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM9/" TargetMode="External"/><Relationship Id="rId92886a7a6a7278416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM7/" TargetMode="External"/><Relationship Id="rId53346a7a6a7278489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM7/" TargetMode="External"/><Relationship Id="rId72626a7a6a727853b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM3/" TargetMode="External"/><Relationship Id="rId53536a7a6a72785bb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM3/" TargetMode="External"/><Relationship Id="rId87216a7a6a7279248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3897/zookeys.643.11266" TargetMode="External"/><Relationship Id="rId87026a7a6a727a355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId28906a7a6a727a42f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1999.tb01425.x" TargetMode="External"/><Relationship Id="rId32866a7a6a7274a6d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId32866a7a6a7274a6d.jpg"/><Relationship Id="rId62056a7a6a7276111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId62056a7a6a7276111.jpg"/><Relationship Id="rId82886a7a6a727a4e1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId82886a7a6a727a4e1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId446688817" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId933459406" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId43856a94e6e017f5b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MELGFA/" TargetMode="External"/><Relationship Id="rId11076a94e6e017fc4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MELGFA/categorization" TargetMode="External"/><Relationship Id="rId26736a94e6e018847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MELGFA/photos" TargetMode="External"/><Relationship Id="rId97306a94e6e01c18a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM3/" TargetMode="External"/><Relationship Id="rId43136a94e6e01c20a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM7/" TargetMode="External"/><Relationship Id="rId75716a94e6e01c2c4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM9/" TargetMode="External"/><Relationship Id="rId47736a94e6e01c37f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM7/" TargetMode="External"/><Relationship Id="rId90336a94e6e01c3f0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM7/" TargetMode="External"/><Relationship Id="rId15306a94e6e01c4b1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM3/" TargetMode="External"/><Relationship Id="rId77126a94e6e01c534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM3/" TargetMode="External"/><Relationship Id="rId20286a94e6e01d1a0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3897/zookeys.643.11266" TargetMode="External"/><Relationship Id="rId28736a94e6e01dc7e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId24246a94e6e01dd48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1999.tb01425.x" TargetMode="External"/><Relationship Id="rId56306a94e6e018729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId56306a94e6e018729.jpg"/><Relationship Id="rId98966a94e6e01a1b9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId98966a94e6e01a1b9.jpg"/><Relationship Id="rId15366a94e6e01ddde" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId15366a94e6e01ddde.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>