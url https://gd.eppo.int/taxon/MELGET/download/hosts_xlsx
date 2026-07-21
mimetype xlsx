--- v0 (2025-10-08)
+++ v1 (2026-07-21)
@@ -161,51 +161,52 @@
   <si>
     <t>* Lima E A, Mattos J K, Moita A W, Carneiro R G &amp; Carneiro R M D G (2009) Host status of different crops for Meloidogyne ethiopica control. Tropical Plant Pathology 34, 152-157.
 -------In experiments, cv 'IAPAR83' was found to be an excellent  host</t>
   </si>
   <si>
     <t>LYPES</t>
   </si>
   <si>
     <t>Solanum lycopersicum</t>
   </si>
   <si>
     <t>* Carneiro R M D G, Gomes C B, Almeida M R A, Gomes A C M M &amp; Martins I (2003) First record of Meloidogyne ethiopica Whitehead, 1968 on kiwi in Brazil and reaction of different plant species. (Primeiro Registro de Meloidogyne ethiopica Whitehead, 1968, em plantas de quivi no Brasil e reação em diferentes plantas cultivadas.). Nematologia Brasileira, 27(2), 151-158.
 * Mandefro W &amp; Dagne K (2000) Cytogenetic and esterase isozyme variation of root-knot nematode populations from Ethiopia. Afr. J. Plant. Prot. 10, 39-47.
 * Gabriel M, Kulczynski SM, Belle C, Kirsch VG &amp; Calderan-Bisognin A (2018) Reação de gramíneas forrageiras a Meloidogyne spp. e Pratylenchus brachyurus. Nematropica 48(2), 155-163.
 -------In experiments, cv. Santa Cruz was found to be a good host.</t>
   </si>
   <si>
     <t>SOLTU</t>
   </si>
   <si>
     <t>Solanum tuberosum</t>
   </si>
   <si>
     <t>* Whitehead AG (1968) Taxonomy of Meloidogyne (Nematoda: Heteroderidae) with description of four new species. Transactions of the Zoological Society of London 31, 263-401.
 * Whitehead A G (1969) The distribution of root-knot nematodes (Meloidogyne spp.) in tropical Africa. Nematologica 15, 315-333.
-* Lima-Medina I, Gomes C B &amp; Nazareno N X R (2011) Occurrence of Meloidogyne ethiopica in potato in the state of Parana. W: 44th Brazilian Congress of Plant Pathology, 36 [ed. Lavras, M.G.], Brazil, 177.</t>
+* Lima-Medina I, Gomes C B &amp; Nazareno N X R (2011) Occurrence of Meloidogyne ethiopica in potato in the state of Parana. W: 44th Brazilian Congress of Plant Pathology, 36 [ed. Lavras, M.G.], Brazil, 177.
+* Lima-Medina I, Bravo-Portocarrero R, Gonzales-Gonzales VA, Cornejo-Condori GB (2026) Response of potato varieties to different species of root-knot nematode (Meloidogyne spp.). Bioagro 38(2), 285-298. https://revistas.uclave.org/index.php/bioagro/article/view/5742</t>
   </si>
   <si>
     <t>VITLA</t>
   </si>
   <si>
     <t>Vitis labrusca</t>
   </si>
   <si>
     <t>VITVI</t>
   </si>
   <si>
     <t>Vitis vinifera</t>
   </si>
   <si>
     <t>* Carneiro R M D G, Randig O, Almeida M R A, Gomes A C M M (2004) Additional information on Meloidogyne ethiopica Whitehead, 1968 (Tylenchida: Meloidogynidae), a root-knot nematode parasitising kiwi fruit and grape-vine from Brazil and Chile. Nematology 6(1), 109-123.
 * Carneiro RM, Almeida MR, Cofcewicz ET, Magunacelaya JC, Aballay E (2007) Meloidogyne ethiopica, a major root-knot nematode parasitising Vitis vinifera and other crops in Chile. Nematology 9(5), 633-639.</t>
   </si>
   <si>
     <t>Wild/Weed</t>
   </si>
   <si>
     <t>ACNAU</t>
   </si>
   <si>
     <t>Acanthospermum australe</t>
@@ -745,60 +746,50 @@
   <si>
     <t>* Lima E A, Mattos J K, Moita A W, Carneiro R G &amp; Carneiro R M D G (2009) Host status of different crops for Meloidogyne ethiopica control. Tropical Plant Pathology 34, 152-157.
 -------As Glycine wightii. In experiments, it was found to be moderatly resistant (But with RF &gt;=1)</t>
   </si>
   <si>
     <t>NIOTA</t>
   </si>
   <si>
     <t>Nicotiana tabacum</t>
   </si>
   <si>
     <t>OROCO</t>
   </si>
   <si>
     <t>Ornithopus compressus</t>
   </si>
   <si>
     <t>ORYSA</t>
   </si>
   <si>
     <t>Oryza sativa</t>
   </si>
   <si>
     <t>* Lima E A, Mattos J K, Moita A W, Carneiro R G &amp; Carneiro R M D G (2009) Host status of different crops for Meloidogyne ethiopica control. Tropical Plant Pathology 34, 152-157.
 -------In experiments, cv 'Pelotas' was found to be moderatly resistant (But with RF &gt;=1)</t>
-  </si>
-[...7 lines deleted...]
-    <t>* Lima E A, Mattos J K, Moita A W, Carneiro R G &amp; Carneiro R M D G (2009) Host status of different crops for Meloidogyne ethiopica control. Tropical Plant Pathology 34, 152-157.
--------As Vigna umbellata. In experiments, it was found to be an excellent host</t>
   </si>
   <si>
     <t>PRNPS</t>
   </si>
   <si>
     <t>Prunus persica</t>
   </si>
   <si>
     <t>* Carneiro R M D G, Gomes C B, Almeida M R A, Gomes A C M M &amp; Martins I (2003) First record of Meloidogyne ethiopica Whitehead, 1968 on kiwi in Brazil and reaction of different plant species. (Primeiro Registro de Meloidogyne ethiopica Whitehead, 1968, em plantas de quivi no Brasil e reação em diferentes plantas cultivadas.). Nematologia Brasileira, 27(2), 151-158.
 * Somavilla L, Gomes C B, Antunes L E C, de Oliveira R P &amp; Carneiro R M D G (2009) [Reaction of different fruit crops to Meloidogyne ethiopica]. Nematologia Brasileira Piracicaba 33(3), 252‒255. (portugalski: abs.).</t>
   </si>
   <si>
     <t>PSIGU</t>
   </si>
   <si>
     <t>Psidium guajava</t>
   </si>
   <si>
     <t>* Dias W P, de Freitas V M, Ribeiro N R, Moita A W &amp; Carneiro R M D G (2010) Reaction of corn genotypes to Meloidogyne mayaguensis and M. ethiopica. Nematologia Brasileira 34(2), 98‒105.</t>
   </si>
   <si>
     <t>RAPSR</t>
   </si>
   <si>
     <t>Raphanus sativus</t>
@@ -921,50 +912,60 @@
   </si>
   <si>
     <t>Vicia faba</t>
   </si>
   <si>
     <t>VICSA</t>
   </si>
   <si>
     <t>Vicia sativa</t>
   </si>
   <si>
     <t>VICVI</t>
   </si>
   <si>
     <t>Vicia villosa</t>
   </si>
   <si>
     <t>* Lima E A, Mattos J K, Moita A W, Carneiro R G &amp; Carneiro R M D G (2009) Host status of different crops for Meloidogyne ethiopica control. Tropical Plant Pathology 34, 152-157.
 -------In experiments, cv. 'OSTSSAT' was found to be a good host (RF&gt;= 1)</t>
   </si>
   <si>
     <t>PHSAU</t>
   </si>
   <si>
     <t>Vigna radiata</t>
+  </si>
+  <si>
+    <t>PHSPU</t>
+  </si>
+  <si>
+    <t>Vigna umbellata</t>
+  </si>
+  <si>
+    <t>* Lima E A, Mattos J K, Moita A W, Carneiro R G &amp; Carneiro R M D G (2009) Host status of different crops for Meloidogyne ethiopica control. Tropical Plant Pathology 34, 152-157.
+-------As Vigna umbellata. In experiments, it was found to be an excellent host</t>
   </si>
   <si>
     <t>VIGSI</t>
   </si>
   <si>
     <t>Vigna unguiculata</t>
   </si>
   <si>
     <t>* Whitehead AG (1968) Taxonomy of Meloidogyne (Nematoda: Heteroderidae) with description of four new species. Transactions of the Zoological Society of London 31, 263-401.
 * Lima E A, Mattos J K, Moita A W, Carneiro R G &amp; Carneiro R M D G (2009) Host status of different crops for Meloidogyne ethiopica control. Tropical Plant Pathology 34, 152-157. 
 ------In experiments, cvs. 'Espace 10' and 'Australian' were found to be poor hosts (0.1&lt;RF&lt;1).</t>
   </si>
   <si>
     <t>VITSS</t>
   </si>
   <si>
     <t>Vitis sp.</t>
   </si>
   <si>
     <t>ZEAMX</t>
   </si>
   <si>
     <t>Zea mays</t>
   </si>
   <si>
@@ -2670,219 +2671,219 @@
     <row r="95" spans="1:4">
       <c r="A95" t="s">
         <v>112</v>
       </c>
       <c r="B95" t="s">
         <v>245</v>
       </c>
       <c r="C95" t="s">
         <v>246</v>
       </c>
       <c r="D95" t="s">
         <v>247</v>
       </c>
     </row>
     <row r="96" spans="1:4">
       <c r="A96" t="s">
         <v>112</v>
       </c>
       <c r="B96" t="s">
         <v>248</v>
       </c>
       <c r="C96" t="s">
         <v>249</v>
       </c>
       <c r="D96" t="s">
-        <v>250</v>
+        <v>131</v>
       </c>
     </row>
     <row r="97" spans="1:4">
       <c r="A97" t="s">
         <v>112</v>
       </c>
       <c r="B97" t="s">
+        <v>250</v>
+      </c>
+      <c r="C97" t="s">
         <v>251</v>
       </c>
-      <c r="C97" t="s">
+      <c r="D97" t="s">
         <v>252</v>
-      </c>
-[...1 lines deleted...]
-        <v>131</v>
       </c>
     </row>
     <row r="98" spans="1:4">
       <c r="A98" t="s">
         <v>112</v>
       </c>
       <c r="B98" t="s">
         <v>253</v>
       </c>
       <c r="C98" t="s">
         <v>254</v>
       </c>
       <c r="D98" t="s">
         <v>255</v>
       </c>
     </row>
     <row r="99" spans="1:4">
       <c r="A99" t="s">
         <v>112</v>
       </c>
       <c r="B99" t="s">
         <v>256</v>
       </c>
       <c r="C99" t="s">
         <v>257</v>
       </c>
       <c r="D99" t="s">
-        <v>258</v>
+        <v>19</v>
       </c>
     </row>
     <row r="100" spans="1:4">
       <c r="A100" t="s">
         <v>112</v>
       </c>
       <c r="B100" t="s">
+        <v>258</v>
+      </c>
+      <c r="C100" t="s">
         <v>259</v>
       </c>
-      <c r="C100" t="s">
+      <c r="D100" t="s">
         <v>260</v>
-      </c>
-[...1 lines deleted...]
-        <v>19</v>
       </c>
     </row>
     <row r="101" spans="1:4">
       <c r="A101" t="s">
         <v>112</v>
       </c>
       <c r="B101" t="s">
         <v>261</v>
       </c>
       <c r="C101" t="s">
         <v>262</v>
       </c>
       <c r="D101" t="s">
-        <v>263</v>
+        <v>19</v>
       </c>
     </row>
     <row r="102" spans="1:4">
       <c r="A102" t="s">
         <v>112</v>
       </c>
       <c r="B102" t="s">
+        <v>263</v>
+      </c>
+      <c r="C102" t="s">
         <v>264</v>
       </c>
-      <c r="C102" t="s">
+      <c r="D102" t="s">
         <v>265</v>
-      </c>
-[...1 lines deleted...]
-        <v>19</v>
       </c>
     </row>
     <row r="103" spans="1:4">
       <c r="A103" t="s">
         <v>112</v>
       </c>
       <c r="B103" t="s">
         <v>266</v>
       </c>
       <c r="C103" t="s">
         <v>267</v>
       </c>
       <c r="D103" t="s">
         <v>268</v>
       </c>
     </row>
     <row r="104" spans="1:4">
       <c r="A104" t="s">
         <v>112</v>
       </c>
       <c r="B104" t="s">
         <v>269</v>
       </c>
       <c r="C104" t="s">
         <v>270</v>
       </c>
       <c r="D104" t="s">
-        <v>271</v>
+        <v>22</v>
       </c>
     </row>
     <row r="105" spans="1:4">
       <c r="A105" t="s">
         <v>112</v>
       </c>
       <c r="B105" t="s">
+        <v>271</v>
+      </c>
+      <c r="C105" t="s">
         <v>272</v>
       </c>
-      <c r="C105" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D105" t="s">
-        <v>22</v>
+        <v>265</v>
       </c>
     </row>
     <row r="106" spans="1:4">
       <c r="A106" t="s">
         <v>112</v>
       </c>
       <c r="B106" t="s">
+        <v>273</v>
+      </c>
+      <c r="C106" t="s">
         <v>274</v>
       </c>
-      <c r="C106" t="s">
+      <c r="D106" t="s">
         <v>275</v>
-      </c>
-[...1 lines deleted...]
-        <v>268</v>
       </c>
     </row>
     <row r="107" spans="1:4">
       <c r="A107" t="s">
         <v>112</v>
       </c>
       <c r="B107" t="s">
         <v>276</v>
       </c>
       <c r="C107" t="s">
         <v>277</v>
       </c>
       <c r="D107" t="s">
-        <v>278</v>
+        <v>265</v>
       </c>
     </row>
     <row r="108" spans="1:4">
       <c r="A108" t="s">
         <v>112</v>
       </c>
       <c r="B108" t="s">
+        <v>278</v>
+      </c>
+      <c r="C108" t="s">
         <v>279</v>
       </c>
-      <c r="C108" t="s">
+      <c r="D108" t="s">
         <v>280</v>
-      </c>
-[...1 lines deleted...]
-        <v>268</v>
       </c>
     </row>
     <row r="109" spans="1:4">
       <c r="A109" t="s">
         <v>112</v>
       </c>
       <c r="B109" t="s">
         <v>281</v>
       </c>
       <c r="C109" t="s">
         <v>282</v>
       </c>
       <c r="D109" t="s">
         <v>283</v>
       </c>
     </row>
     <row r="110" spans="1:4">
       <c r="A110" t="s">
         <v>112</v>
       </c>
       <c r="B110" t="s">
         <v>284</v>
       </c>
       <c r="C110" t="s">
         <v>285</v>