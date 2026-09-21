--- v1 (2026-07-21)
+++ v2 (2026-09-21)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="MELGET" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="296">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="293">
   <si>
     <t>type</t>
   </si>
   <si>
     <t>EPPOCode</t>
   </si>
   <si>
     <t>Pref_name</t>
   </si>
   <si>
     <t>References</t>
   </si>
   <si>
     <t>Major host</t>
   </si>
   <si>
     <t>ATICH</t>
   </si>
   <si>
     <t>Actinidia chinensis</t>
   </si>
   <si>
     <t>* Carneiro RMDG, Gomes CB, Almeida MRA, Gomes ACMM, Martins I (2003) [First record of Meloidogyne ethiopica Whitehead, 1968 on kiwi in Brazil and reaction on different plant species]. Nematologia Brasileira 27, 151-158.
 -------In Rio Grande do Sul (Brazil) in commercial kiwifruit orchards.
 * Gomes CB, Carbonari JJ, Medina IL, Lima DL (2005) [Survey of Meloidogyne ethiopica in kiwi in Rio Grande do Sul State, Brazil, and its association with Nicotiana tabacum and Sida rhombifolia]. Abstract of a paper presented at the XXV Congresso Brasileiro de Nematologia (Piracicaba, BR, 2005-02-13/18). Nematologia Brasileira 29(1), p 114.
@@ -73,59 +73,50 @@
 * Carneiro R M D G, Randig O, Almeida M R A, Gomes A C M M (2004) Additional information on Meloidogyne ethiopica Whitehead, 1968 (Tylenchida: Meloidogynidae), a root-knot nematode parasitising kiwi fruit and grape-vine from Brazil and Chile. Nematology 6(1), 109-123.</t>
   </si>
   <si>
     <t>BRSNN</t>
   </si>
   <si>
     <t>Brassica napus</t>
   </si>
   <si>
     <t>* Lima E A, Mattos J K, Moita A W, Carneiro R G &amp; Carneiro R M D G (2009) Host status of different crops for Meloidogyne ethiopica control. Tropical Plant Pathology 34, 152-157.
 -------In experiments, cv. ‘Can420’ was found to be a good host (RF&gt;= 1)</t>
   </si>
   <si>
     <t>BRSOX</t>
   </si>
   <si>
     <t>Brassica oleracea</t>
   </si>
   <si>
     <t>* O’Bannon J H (1975) Nematode survey in Ethiopia. Institute of Agricultural Research, Addis Ababa, Ethiopia and FAO, Rome, [unpubl.].
 * Whitehead AG (1968) Taxonomy of Meloidogyne (Nematoda: Heteroderidae) with description of four new species. Transactions of the Zoological Society of London 31, 263-401.
 * Whitehead A G (1969) The distribution of root-knot nematodes (Meloidogyne spp.) in tropical Africa. Nematologica 15, 315-333.
 * Carneiro R M D G, Correa V R, Almeida M R A, Gomes A C M M, Deimi A M, Castagnone-Sereno P &amp; Karssen G (2014) Meloidogyne luci n. sp. (Nematoda: Meloidogynidae), a root-knot nematode parasitising different crops in Brazil, Chile and Iran. Nematology 16, 289-301.</t>
   </si>
   <si>
-    <t>CUMSA</t>
-[...7 lines deleted...]
-  <si>
     <t>CUUSS</t>
   </si>
   <si>
     <t>Cucurbita sp.</t>
   </si>
   <si>
     <t>* Whitehead A G (1969) The distribution of root-knot nematodes (Meloidogyne spp.) in tropical Africa. Nematologica 15, 315-333.</t>
   </si>
   <si>
     <t>FRAAN</t>
   </si>
   <si>
     <t>Fragaria x ananassa</t>
   </si>
   <si>
     <t>* Caproni CM, das Graças Souza A, Menegatti RD, Ferreira S, Smiderle OJ &amp; de Souza AA (2017) Reação de oito cultivares de morangueiro (Fragaria x ananassa Duch) a Meloidogyne ethiopica. Scientia Agraria Paranaensis, 20-25. Available at https://e-revista.unioeste.br/index.php/scientiaagraria/article/view/16054/12726</t>
   </si>
   <si>
     <t>HELAN</t>
   </si>
   <si>
     <t>Helianthus annuus</t>
   </si>
   <si>
     <t>* Lima E A, Mattos J K, Moita A W, Carneiro R G &amp; Carneiro R M D G (2009) Host status of different crops for Meloidogyne ethiopica control. Tropical Plant Pathology 34, 152-157.
@@ -587,60 +578,50 @@
   </si>
   <si>
     <t>DAHPE</t>
   </si>
   <si>
     <t>Dahlstedtia pentaphylla</t>
   </si>
   <si>
     <t>* Lima E A, Mattos J K, Moita A W, Carneiro R G &amp; Carneiro R M D G (2009) Host status of different crops for Meloidogyne ethiopica control. Tropical Plant Pathology 34, 152-157.
 -------In experiments, it was found to be moderatly resistant (But with RF &gt;=1)</t>
   </si>
   <si>
     <t>ELECO</t>
   </si>
   <si>
     <t>Eleusine coracana</t>
   </si>
   <si>
     <t>ENSVE</t>
   </si>
   <si>
     <t>Ensete ventricosum</t>
   </si>
   <si>
     <t>* Mandefro W &amp; Dagne K (2000) Cytogenetic and esterase isozyme variation of root-knot nematode populations from Ethiopia. Afr. J. Plant. Prot. 10, 39-47.</t>
-  </si>
-[...7 lines deleted...]
-    <t>* Carneiro R M D G, Correa V R, Almeida M R A, Gomes A C M M, Deimi A M, Castagnone-Sereno P &amp; Karssen G (2014) Meloidogyne luci n. sp. (Nematoda: Meloidogynidae), a root-knot nematode parasitising different crops in Brazil, Chile and Iran. Nematology 16, 289-301.
--------As Eruca sativa.</t>
   </si>
   <si>
     <t>FAGES</t>
   </si>
   <si>
     <t>Fagopyrum esculentum</t>
   </si>
   <si>
     <t>* Lima E A, Mattos J K, Moita A W, Carneiro R G &amp; Carneiro R M D G (2009) Host status of different crops for Meloidogyne ethiopica control. Tropical Plant Pathology 34, 152-157.
 -------In experiments, cv. IPR92 was found to be moderatly resistant (But with RF &gt;=1)</t>
   </si>
   <si>
     <t>GLXMA</t>
   </si>
   <si>
     <t>Glycine max</t>
   </si>
   <si>
     <t>* O’Bannon J H (1975) Nematode survey in Ethiopia. Institute of Agricultural Research, Addis Ababa, Ethiopia and FAO, Rome, [unpubl.].
 * Castro JMC, Lima RD de &amp; Carneiro RMDG (2003) Isoenzymatic variability in Brazilian populations of Meloidogyne spp. from soybean. Nematologia Brasileira 27, 1-12.
 * Carneiro R M D G, Gomes C B, Almeida M R A, Gomes A C M M &amp; Martins I (2003) First record of Meloidogyne ethiopica Whitehead, 1968 on kiwi in Brazil and reaction of different plant species. (Primeiro Registro de Meloidogyne ethiopica Whitehead, 1968, em plantas de quivi no Brasil e reação em diferentes plantas cultivadas.). Nematologia Brasileira, 27(2), 151-158.</t>
   </si>
   <si>
     <t>GOSHI</t>
   </si>
@@ -844,70 +825,58 @@
   </si>
   <si>
     <t>SIDRH</t>
   </si>
   <si>
     <t>Sida rhombifolia</t>
   </si>
   <si>
     <t>* Gomes CB, Carbonari JJ, Medina IL, Lima DL (2005) [Survey of Meloidogyne ethiopica in kiwi in Rio Grande do Sul State, Brazil, and its association with Nicotiana tabacum and Sida rhombifolia]. Abstract of a paper presented at the XXV Congresso Brasileiro de Nematologia (Piracicaba, BR, 2005-02-13/18). Nematologia Brasileira 29(1), p 114.
 ------- In Frederico Westphallen (Rio Grande do Sul, Brazil).
 * Bellé C, Ramos RF, Balardin RR, Nora DD &amp; Kaspary TE (2020) Host weed species range of Meloidogyne ethiopica whitehead (Tylenchida: Meloidogynidae) found in Brazil. European Journal of Plant Pathology 156(3), 979-985.
 -------In experiments, it was found to be a good host (RF&gt;=1).
 * Lima-Medina I, Somavilla L, Carneiro R M D G &amp; Gomes C B (2013) Species of Meloidogyne associated with fig (Ficus carica) and host weeds. Nematropica 43, 56–62.</t>
   </si>
   <si>
     <t>POMSO</t>
   </si>
   <si>
     <t>Smallanthus sonchifolius</t>
   </si>
   <si>
     <t>* Carneiro R M D G &amp; Almeida M R A (2005) [Record of Meloidogyne ethiopica Whitehead on yacon and tomato plants in Brasília, DF, Brazil]. Nematologia Brasileira 29(2), 285‒287.
 -------As Polymnia sonchifolia</t>
   </si>
   <si>
-    <t>SOLME</t>
-[...4 lines deleted...]
-  <si>
     <t>SORSU</t>
   </si>
   <si>
     <t>Sorghum x drummondii</t>
   </si>
   <si>
     <t>* Gabriel M, Kulczynski SM, Belle C, Kirsch VG &amp; Calderan-Bisognin A (2018) Reação de gramíneas forrageiras a Meloidogyne spp. e Pratylenchus brachyurus. Nematropica 48(2), 155-163.
 -------As Sorghum sudanense. In experiments, cv. BRS Estribo was found to be a poor host</t>
-  </si>
-[...4 lines deleted...]
-    <t>Spinacia oleracea</t>
   </si>
   <si>
     <t>TEPCA</t>
   </si>
   <si>
     <t>Tephrosia candida</t>
   </si>
   <si>
     <t>* Lima E A, Mattos J K, Moita A W, Carneiro R G &amp; Carneiro R M D G (2009) Host status of different crops for Meloidogyne ethiopica control. Tropical Plant Pathology 34, 152-157.
 -------In experiments, it was found to be an excellent host</t>
   </si>
   <si>
     <t>TTLRI</t>
   </si>
   <si>
     <t>Triticosecale rimpaui</t>
   </si>
   <si>
     <t>* Lima E A, Mattos J K, Moita A W, Carneiro R G &amp; Carneiro R M D G (2009) Host status of different crops for Meloidogyne ethiopica control. Tropical Plant Pathology 34, 152-157.
 -------As triticum aestivum x Secale cereale. In experiments, cv. 'IPR 111' was found to be a good host (RF&gt;= 1)</t>
   </si>
   <si>
     <t>VICFX</t>
   </si>
   <si>
@@ -973,50 +942,78 @@
 ------In experiments, cv. 'AG 50 20' was found to be a good host (RF&gt;= 1)</t>
   </si>
   <si>
     <t>EUHME</t>
   </si>
   <si>
     <t>Zea mexicana</t>
   </si>
   <si>
     <t>* Lima E A, Mattos J K, Moita A W, Carneiro R G &amp; Carneiro R M D G (2009) Host status of different crops for Meloidogyne ethiopica control. Tropical Plant Pathology 34, 152-157.
 -------As Euchlaena mexicana. In experiments, it was found to be moderatly resistant (but with RF = 1)</t>
   </si>
   <si>
     <t>Doubtful host</t>
   </si>
   <si>
     <t>BEAVX</t>
   </si>
   <si>
     <t>Beta vulgaris</t>
   </si>
   <si>
     <t xml:space="preserve">Later research showed that the species in Slovenia was not Meloidogyne  ethiopica but Meloidogyne luci.
 * Strajnar P, Širca S, Knapič M &amp; Urek G (2011) Effect of Slovenian climatic conditions on the development and survival of the root-knot nematode Meloidogyne ethiopica. European Journal of Plant Pathology 129, 81-88
 </t>
+  </si>
+  <si>
+    <t>Non-host</t>
+  </si>
+  <si>
+    <t>CUMSA</t>
+  </si>
+  <si>
+    <t>Cucumis sativus</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Not a host.  The species found on cucumber was later shown to be M. luci,  not M. ethiopica.
+* Aydınlı G, Mennan S, Devran Z, Širca S, Urek G (2013) First report of the root-knot nematode Meloidogyne ethiopica on tomato and cucumber in Turkey. Plant Disease 97(9), p 1262.
+------- this species found in  Turkey was later shown to be M.luci,  not M. ethiopica.
+* Strajnar P, Širca S, Knapič M, Urek G (2011) Effect of Slovenian climatic conditions on the development and survival of the root-knot nematode Meloidogyne ethiopica. European Journal of Plant Pathology 129(1), 81-88.
+------- this species found in  Slovenia was later shown to be M.luci,  not M. ethiopica.
+</t>
+  </si>
+  <si>
+    <t>SPQOL</t>
+  </si>
+  <si>
+    <t>Spinacia oleracea</t>
+  </si>
+  <si>
+    <t>Not a host.  The species found was later shown to be M. luci,  not M. ethiopica.
+* Strajnar P, Širca S, Knapič M, Urek G (2011) Effect of Slovenian climatic conditions on the development and survival of the root-knot nematode Meloidogyne ethiopica. European Journal of Plant Pathology 129(1), 81-88.
+------- this species found in  Slovenia was later shown to be M.luci,  not M. ethiopica.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -1320,61 +1317,61 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D113"/>
+  <dimension ref="A1:D111"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.569" bestFit="true" customWidth="true" style="0"/>
-    <col min="3" max="3" width="35.277" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="34.135" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="434.037" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" t="s">
         <v>4</v>
       </c>
       <c r="B2" t="s">
         <v>5</v>
       </c>
       <c r="C2" t="s">
@@ -1526,1434 +1523,1406 @@
     </row>
     <row r="13" spans="1:4">
       <c r="A13" t="s">
         <v>4</v>
       </c>
       <c r="B13" t="s">
         <v>38</v>
       </c>
       <c r="C13" t="s">
         <v>39</v>
       </c>
       <c r="D13" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="14" spans="1:4">
       <c r="A14" t="s">
         <v>4</v>
       </c>
       <c r="B14" t="s">
         <v>41</v>
       </c>
       <c r="C14" t="s">
         <v>42</v>
       </c>
-      <c r="D14" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D14"/>
     </row>
     <row r="15" spans="1:4">
       <c r="A15" t="s">
         <v>4</v>
       </c>
       <c r="B15" t="s">
+        <v>43</v>
+      </c>
+      <c r="C15" t="s">
         <v>44</v>
       </c>
-      <c r="C15" t="s">
+      <c r="D15" t="s">
         <v>45</v>
       </c>
-      <c r="D15"/>
     </row>
     <row r="16" spans="1:4">
       <c r="A16" t="s">
-        <v>4</v>
+        <v>46</v>
       </c>
       <c r="B16" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="C16" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="D16" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
     </row>
     <row r="17" spans="1:4">
       <c r="A17" t="s">
-        <v>49</v>
+        <v>46</v>
       </c>
       <c r="B17" t="s">
         <v>50</v>
       </c>
       <c r="C17" t="s">
         <v>51</v>
       </c>
       <c r="D17" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="18" spans="1:4">
       <c r="A18" t="s">
-        <v>49</v>
+        <v>46</v>
       </c>
       <c r="B18" t="s">
         <v>53</v>
       </c>
       <c r="C18" t="s">
         <v>54</v>
       </c>
       <c r="D18" t="s">
-        <v>55</v>
+        <v>49</v>
       </c>
     </row>
     <row r="19" spans="1:4">
       <c r="A19" t="s">
+        <v>46</v>
+      </c>
+      <c r="B19" t="s">
+        <v>55</v>
+      </c>
+      <c r="C19" t="s">
+        <v>56</v>
+      </c>
+      <c r="D19" t="s">
         <v>49</v>
-      </c>
-[...7 lines deleted...]
-        <v>52</v>
       </c>
     </row>
     <row r="20" spans="1:4">
       <c r="A20" t="s">
+        <v>46</v>
+      </c>
+      <c r="B20" t="s">
+        <v>57</v>
+      </c>
+      <c r="C20" t="s">
+        <v>58</v>
+      </c>
+      <c r="D20" t="s">
         <v>49</v>
-      </c>
-[...7 lines deleted...]
-        <v>52</v>
       </c>
     </row>
     <row r="21" spans="1:4">
       <c r="A21" t="s">
-        <v>49</v>
+        <v>46</v>
       </c>
       <c r="B21" t="s">
+        <v>59</v>
+      </c>
+      <c r="C21" t="s">
         <v>60</v>
       </c>
-      <c r="C21" t="s">
+      <c r="D21" t="s">
         <v>61</v>
-      </c>
-[...1 lines deleted...]
-        <v>52</v>
       </c>
     </row>
     <row r="22" spans="1:4">
       <c r="A22" t="s">
-        <v>49</v>
+        <v>46</v>
       </c>
       <c r="B22" t="s">
         <v>62</v>
       </c>
       <c r="C22" t="s">
         <v>63</v>
       </c>
       <c r="D22" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="23" spans="1:4">
       <c r="A23" t="s">
-        <v>49</v>
+        <v>46</v>
       </c>
       <c r="B23" t="s">
         <v>65</v>
       </c>
       <c r="C23" t="s">
         <v>66</v>
       </c>
       <c r="D23" t="s">
-        <v>67</v>
+        <v>49</v>
       </c>
     </row>
     <row r="24" spans="1:4">
       <c r="A24" t="s">
+        <v>46</v>
+      </c>
+      <c r="B24" t="s">
+        <v>67</v>
+      </c>
+      <c r="C24" t="s">
+        <v>68</v>
+      </c>
+      <c r="D24" t="s">
         <v>49</v>
-      </c>
-[...7 lines deleted...]
-        <v>52</v>
       </c>
     </row>
     <row r="25" spans="1:4">
       <c r="A25" t="s">
+        <v>46</v>
+      </c>
+      <c r="B25" t="s">
+        <v>69</v>
+      </c>
+      <c r="C25" t="s">
+        <v>70</v>
+      </c>
+      <c r="D25" t="s">
         <v>49</v>
-      </c>
-[...7 lines deleted...]
-        <v>52</v>
       </c>
     </row>
     <row r="26" spans="1:4">
       <c r="A26" t="s">
+        <v>46</v>
+      </c>
+      <c r="B26" t="s">
+        <v>71</v>
+      </c>
+      <c r="C26" t="s">
+        <v>72</v>
+      </c>
+      <c r="D26" t="s">
         <v>49</v>
-      </c>
-[...7 lines deleted...]
-        <v>52</v>
       </c>
     </row>
     <row r="27" spans="1:4">
       <c r="A27" t="s">
+        <v>46</v>
+      </c>
+      <c r="B27" t="s">
+        <v>73</v>
+      </c>
+      <c r="C27" t="s">
+        <v>74</v>
+      </c>
+      <c r="D27" t="s">
         <v>49</v>
-      </c>
-[...7 lines deleted...]
-        <v>52</v>
       </c>
     </row>
     <row r="28" spans="1:4">
       <c r="A28" t="s">
-        <v>49</v>
+        <v>46</v>
       </c>
       <c r="B28" t="s">
+        <v>75</v>
+      </c>
+      <c r="C28" t="s">
         <v>76</v>
-      </c>
-[...1 lines deleted...]
-        <v>77</v>
       </c>
       <c r="D28" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="29" spans="1:4">
       <c r="A29" t="s">
+        <v>46</v>
+      </c>
+      <c r="B29" t="s">
+        <v>77</v>
+      </c>
+      <c r="C29" t="s">
+        <v>78</v>
+      </c>
+      <c r="D29" t="s">
         <v>49</v>
-      </c>
-[...7 lines deleted...]
-        <v>55</v>
       </c>
     </row>
     <row r="30" spans="1:4">
       <c r="A30" t="s">
+        <v>46</v>
+      </c>
+      <c r="B30" t="s">
+        <v>79</v>
+      </c>
+      <c r="C30" t="s">
+        <v>80</v>
+      </c>
+      <c r="D30" t="s">
         <v>49</v>
-      </c>
-[...7 lines deleted...]
-        <v>52</v>
       </c>
     </row>
     <row r="31" spans="1:4">
       <c r="A31" t="s">
+        <v>46</v>
+      </c>
+      <c r="B31" t="s">
+        <v>81</v>
+      </c>
+      <c r="C31" t="s">
+        <v>82</v>
+      </c>
+      <c r="D31" t="s">
         <v>49</v>
-      </c>
-[...7 lines deleted...]
-        <v>52</v>
       </c>
     </row>
     <row r="32" spans="1:4">
       <c r="A32" t="s">
+        <v>46</v>
+      </c>
+      <c r="B32" t="s">
+        <v>83</v>
+      </c>
+      <c r="C32" t="s">
+        <v>84</v>
+      </c>
+      <c r="D32" t="s">
         <v>49</v>
-      </c>
-[...7 lines deleted...]
-        <v>52</v>
       </c>
     </row>
     <row r="33" spans="1:4">
       <c r="A33" t="s">
+        <v>46</v>
+      </c>
+      <c r="B33" t="s">
+        <v>85</v>
+      </c>
+      <c r="C33" t="s">
+        <v>86</v>
+      </c>
+      <c r="D33" t="s">
         <v>49</v>
-      </c>
-[...7 lines deleted...]
-        <v>52</v>
       </c>
     </row>
     <row r="34" spans="1:4">
       <c r="A34" t="s">
+        <v>46</v>
+      </c>
+      <c r="B34" t="s">
+        <v>87</v>
+      </c>
+      <c r="C34" t="s">
+        <v>88</v>
+      </c>
+      <c r="D34" t="s">
         <v>49</v>
-      </c>
-[...7 lines deleted...]
-        <v>52</v>
       </c>
     </row>
     <row r="35" spans="1:4">
       <c r="A35" t="s">
+        <v>46</v>
+      </c>
+      <c r="B35" t="s">
+        <v>89</v>
+      </c>
+      <c r="C35" t="s">
+        <v>90</v>
+      </c>
+      <c r="D35" t="s">
         <v>49</v>
-      </c>
-[...7 lines deleted...]
-        <v>52</v>
       </c>
     </row>
     <row r="36" spans="1:4">
       <c r="A36" t="s">
+        <v>46</v>
+      </c>
+      <c r="B36" t="s">
+        <v>91</v>
+      </c>
+      <c r="C36" t="s">
+        <v>92</v>
+      </c>
+      <c r="D36" t="s">
         <v>49</v>
-      </c>
-[...7 lines deleted...]
-        <v>52</v>
       </c>
     </row>
     <row r="37" spans="1:4">
       <c r="A37" t="s">
+        <v>46</v>
+      </c>
+      <c r="B37" t="s">
+        <v>93</v>
+      </c>
+      <c r="C37" t="s">
+        <v>94</v>
+      </c>
+      <c r="D37" t="s">
         <v>49</v>
-      </c>
-[...7 lines deleted...]
-        <v>52</v>
       </c>
     </row>
     <row r="38" spans="1:4">
       <c r="A38" t="s">
+        <v>46</v>
+      </c>
+      <c r="B38" t="s">
+        <v>95</v>
+      </c>
+      <c r="C38" t="s">
+        <v>96</v>
+      </c>
+      <c r="D38" t="s">
         <v>49</v>
-      </c>
-[...7 lines deleted...]
-        <v>52</v>
       </c>
     </row>
     <row r="39" spans="1:4">
       <c r="A39" t="s">
+        <v>46</v>
+      </c>
+      <c r="B39" t="s">
+        <v>97</v>
+      </c>
+      <c r="C39" t="s">
+        <v>98</v>
+      </c>
+      <c r="D39" t="s">
         <v>49</v>
-      </c>
-[...7 lines deleted...]
-        <v>52</v>
       </c>
     </row>
     <row r="40" spans="1:4">
       <c r="A40" t="s">
-        <v>49</v>
+        <v>46</v>
       </c>
       <c r="B40" t="s">
+        <v>99</v>
+      </c>
+      <c r="C40" t="s">
         <v>100</v>
-      </c>
-[...1 lines deleted...]
-        <v>101</v>
       </c>
       <c r="D40" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="41" spans="1:4">
       <c r="A41" t="s">
+        <v>46</v>
+      </c>
+      <c r="B41" t="s">
+        <v>101</v>
+      </c>
+      <c r="C41" t="s">
+        <v>102</v>
+      </c>
+      <c r="D41" t="s">
         <v>49</v>
-      </c>
-[...7 lines deleted...]
-        <v>55</v>
       </c>
     </row>
     <row r="42" spans="1:4">
       <c r="A42" t="s">
+        <v>46</v>
+      </c>
+      <c r="B42" t="s">
+        <v>103</v>
+      </c>
+      <c r="C42" t="s">
+        <v>104</v>
+      </c>
+      <c r="D42" t="s">
         <v>49</v>
-      </c>
-[...7 lines deleted...]
-        <v>52</v>
       </c>
     </row>
     <row r="43" spans="1:4">
       <c r="A43" t="s">
+        <v>46</v>
+      </c>
+      <c r="B43" t="s">
+        <v>105</v>
+      </c>
+      <c r="C43" t="s">
+        <v>106</v>
+      </c>
+      <c r="D43" t="s">
         <v>49</v>
-      </c>
-[...7 lines deleted...]
-        <v>52</v>
       </c>
     </row>
     <row r="44" spans="1:4">
       <c r="A44" t="s">
+        <v>46</v>
+      </c>
+      <c r="B44" t="s">
+        <v>107</v>
+      </c>
+      <c r="C44" t="s">
+        <v>108</v>
+      </c>
+      <c r="D44" t="s">
         <v>49</v>
-      </c>
-[...7 lines deleted...]
-        <v>52</v>
       </c>
     </row>
     <row r="45" spans="1:4">
       <c r="A45" t="s">
-        <v>49</v>
+        <v>109</v>
       </c>
       <c r="B45" t="s">
         <v>110</v>
       </c>
       <c r="C45" t="s">
         <v>111</v>
       </c>
       <c r="D45" t="s">
-        <v>52</v>
+        <v>19</v>
       </c>
     </row>
     <row r="46" spans="1:4">
       <c r="A46" t="s">
+        <v>109</v>
+      </c>
+      <c r="B46" t="s">
         <v>112</v>
       </c>
-      <c r="B46" t="s">
+      <c r="C46" t="s">
         <v>113</v>
       </c>
-      <c r="C46" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D46" t="s">
-        <v>22</v>
+        <v>52</v>
       </c>
     </row>
     <row r="47" spans="1:4">
       <c r="A47" t="s">
-        <v>112</v>
+        <v>109</v>
       </c>
       <c r="B47" t="s">
+        <v>114</v>
+      </c>
+      <c r="C47" t="s">
         <v>115</v>
       </c>
-      <c r="C47" t="s">
+      <c r="D47" t="s">
         <v>116</v>
-      </c>
-[...1 lines deleted...]
-        <v>55</v>
       </c>
     </row>
     <row r="48" spans="1:4">
       <c r="A48" t="s">
-        <v>112</v>
+        <v>109</v>
       </c>
       <c r="B48" t="s">
         <v>117</v>
       </c>
       <c r="C48" t="s">
         <v>118</v>
       </c>
       <c r="D48" t="s">
         <v>119</v>
       </c>
     </row>
     <row r="49" spans="1:4">
       <c r="A49" t="s">
-        <v>112</v>
+        <v>109</v>
       </c>
       <c r="B49" t="s">
         <v>120</v>
       </c>
       <c r="C49" t="s">
         <v>121</v>
       </c>
       <c r="D49" t="s">
         <v>122</v>
       </c>
     </row>
     <row r="50" spans="1:4">
       <c r="A50" t="s">
-        <v>112</v>
+        <v>109</v>
       </c>
       <c r="B50" t="s">
         <v>123</v>
       </c>
       <c r="C50" t="s">
         <v>124</v>
       </c>
       <c r="D50" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="51" spans="1:4">
       <c r="A51" t="s">
-        <v>112</v>
+        <v>109</v>
       </c>
       <c r="B51" t="s">
         <v>126</v>
       </c>
       <c r="C51" t="s">
         <v>127</v>
       </c>
       <c r="D51" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="52" spans="1:4">
       <c r="A52" t="s">
-        <v>112</v>
+        <v>109</v>
       </c>
       <c r="B52" t="s">
         <v>129</v>
       </c>
       <c r="C52" t="s">
         <v>130</v>
       </c>
       <c r="D52" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="53" spans="1:4">
       <c r="A53" t="s">
-        <v>112</v>
+        <v>109</v>
       </c>
       <c r="B53" t="s">
         <v>132</v>
       </c>
       <c r="C53" t="s">
         <v>133</v>
       </c>
       <c r="D53" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="54" spans="1:4">
       <c r="A54" t="s">
-        <v>112</v>
+        <v>109</v>
       </c>
       <c r="B54" t="s">
         <v>135</v>
       </c>
       <c r="C54" t="s">
         <v>136</v>
       </c>
       <c r="D54" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="55" spans="1:4">
       <c r="A55" t="s">
-        <v>112</v>
+        <v>109</v>
       </c>
       <c r="B55" t="s">
         <v>138</v>
       </c>
       <c r="C55" t="s">
         <v>139</v>
       </c>
       <c r="D55" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="56" spans="1:4">
       <c r="A56" t="s">
-        <v>112</v>
+        <v>109</v>
       </c>
       <c r="B56" t="s">
         <v>141</v>
       </c>
       <c r="C56" t="s">
         <v>142</v>
       </c>
       <c r="D56" t="s">
-        <v>143</v>
+        <v>10</v>
       </c>
     </row>
     <row r="57" spans="1:4">
       <c r="A57" t="s">
-        <v>112</v>
+        <v>109</v>
       </c>
       <c r="B57" t="s">
+        <v>143</v>
+      </c>
+      <c r="C57" t="s">
         <v>144</v>
       </c>
-      <c r="C57" t="s">
+      <c r="D57" t="s">
         <v>145</v>
-      </c>
-[...1 lines deleted...]
-        <v>10</v>
       </c>
     </row>
     <row r="58" spans="1:4">
       <c r="A58" t="s">
-        <v>112</v>
+        <v>109</v>
       </c>
       <c r="B58" t="s">
         <v>146</v>
       </c>
       <c r="C58" t="s">
         <v>147</v>
       </c>
       <c r="D58" t="s">
-        <v>148</v>
+        <v>145</v>
       </c>
     </row>
     <row r="59" spans="1:4">
       <c r="A59" t="s">
-        <v>112</v>
+        <v>109</v>
       </c>
       <c r="B59" t="s">
+        <v>148</v>
+      </c>
+      <c r="C59" t="s">
         <v>149</v>
       </c>
-      <c r="C59" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D59" t="s">
-        <v>148</v>
+        <v>145</v>
       </c>
     </row>
     <row r="60" spans="1:4">
       <c r="A60" t="s">
-        <v>112</v>
+        <v>109</v>
       </c>
       <c r="B60" t="s">
+        <v>150</v>
+      </c>
+      <c r="C60" t="s">
         <v>151</v>
       </c>
-      <c r="C60" t="s">
+      <c r="D60" t="s">
         <v>152</v>
-      </c>
-[...1 lines deleted...]
-        <v>148</v>
       </c>
     </row>
     <row r="61" spans="1:4">
       <c r="A61" t="s">
-        <v>112</v>
+        <v>109</v>
       </c>
       <c r="B61" t="s">
         <v>153</v>
       </c>
       <c r="C61" t="s">
         <v>154</v>
       </c>
       <c r="D61" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="62" spans="1:4">
       <c r="A62" t="s">
-        <v>112</v>
+        <v>109</v>
       </c>
       <c r="B62" t="s">
         <v>156</v>
       </c>
       <c r="C62" t="s">
         <v>157</v>
       </c>
       <c r="D62" t="s">
         <v>158</v>
       </c>
     </row>
     <row r="63" spans="1:4">
       <c r="A63" t="s">
-        <v>112</v>
+        <v>109</v>
       </c>
       <c r="B63" t="s">
         <v>159</v>
       </c>
       <c r="C63" t="s">
         <v>160</v>
       </c>
       <c r="D63" t="s">
         <v>161</v>
       </c>
     </row>
     <row r="64" spans="1:4">
       <c r="A64" t="s">
-        <v>112</v>
+        <v>109</v>
       </c>
       <c r="B64" t="s">
         <v>162</v>
       </c>
       <c r="C64" t="s">
         <v>163</v>
       </c>
       <c r="D64" t="s">
         <v>164</v>
       </c>
     </row>
     <row r="65" spans="1:4">
       <c r="A65" t="s">
-        <v>112</v>
+        <v>109</v>
       </c>
       <c r="B65" t="s">
         <v>165</v>
       </c>
       <c r="C65" t="s">
         <v>166</v>
       </c>
-      <c r="D65" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D65"/>
     </row>
     <row r="66" spans="1:4">
       <c r="A66" t="s">
-        <v>112</v>
+        <v>109</v>
       </c>
       <c r="B66" t="s">
+        <v>167</v>
+      </c>
+      <c r="C66" t="s">
         <v>168</v>
       </c>
-      <c r="C66" t="s">
+      <c r="D66" t="s">
         <v>169</v>
       </c>
-      <c r="D66"/>
     </row>
     <row r="67" spans="1:4">
       <c r="A67" t="s">
-        <v>112</v>
+        <v>109</v>
       </c>
       <c r="B67" t="s">
         <v>170</v>
       </c>
       <c r="C67" t="s">
         <v>171</v>
       </c>
       <c r="D67" t="s">
-        <v>172</v>
+        <v>128</v>
       </c>
     </row>
     <row r="68" spans="1:4">
       <c r="A68" t="s">
-        <v>112</v>
+        <v>109</v>
       </c>
       <c r="B68" t="s">
+        <v>172</v>
+      </c>
+      <c r="C68" t="s">
         <v>173</v>
       </c>
-      <c r="C68" t="s">
+      <c r="D68" t="s">
         <v>174</v>
-      </c>
-[...1 lines deleted...]
-        <v>131</v>
       </c>
     </row>
     <row r="69" spans="1:4">
       <c r="A69" t="s">
-        <v>112</v>
+        <v>109</v>
       </c>
       <c r="B69" t="s">
         <v>175</v>
       </c>
       <c r="C69" t="s">
         <v>176</v>
       </c>
       <c r="D69" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="70" spans="1:4">
       <c r="A70" t="s">
-        <v>112</v>
+        <v>109</v>
       </c>
       <c r="B70" t="s">
         <v>178</v>
       </c>
       <c r="C70" t="s">
         <v>179</v>
       </c>
       <c r="D70" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="71" spans="1:4">
       <c r="A71" t="s">
-        <v>112</v>
+        <v>109</v>
       </c>
       <c r="B71" t="s">
         <v>181</v>
       </c>
       <c r="C71" t="s">
         <v>182</v>
       </c>
       <c r="D71" t="s">
-        <v>183</v>
+        <v>52</v>
       </c>
     </row>
     <row r="72" spans="1:4">
       <c r="A72" t="s">
-        <v>112</v>
+        <v>109</v>
       </c>
       <c r="B72" t="s">
+        <v>183</v>
+      </c>
+      <c r="C72" t="s">
         <v>184</v>
       </c>
-      <c r="C72" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D72" t="s">
-        <v>186</v>
+        <v>128</v>
       </c>
     </row>
     <row r="73" spans="1:4">
       <c r="A73" t="s">
-        <v>112</v>
+        <v>109</v>
       </c>
       <c r="B73" t="s">
+        <v>185</v>
+      </c>
+      <c r="C73" t="s">
+        <v>186</v>
+      </c>
+      <c r="D73" t="s">
         <v>187</v>
-      </c>
-[...4 lines deleted...]
-        <v>55</v>
       </c>
     </row>
     <row r="74" spans="1:4">
       <c r="A74" t="s">
-        <v>112</v>
+        <v>109</v>
       </c>
       <c r="B74" t="s">
+        <v>188</v>
+      </c>
+      <c r="C74" t="s">
         <v>189</v>
       </c>
-      <c r="C74" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D74" t="s">
-        <v>131</v>
+        <v>52</v>
       </c>
     </row>
     <row r="75" spans="1:4">
       <c r="A75" t="s">
-        <v>112</v>
+        <v>109</v>
       </c>
       <c r="B75" t="s">
+        <v>190</v>
+      </c>
+      <c r="C75" t="s">
         <v>191</v>
       </c>
-      <c r="C75" t="s">
+      <c r="D75" t="s">
         <v>192</v>
-      </c>
-[...1 lines deleted...]
-        <v>193</v>
       </c>
     </row>
     <row r="76" spans="1:4">
       <c r="A76" t="s">
-        <v>112</v>
+        <v>109</v>
       </c>
       <c r="B76" t="s">
+        <v>193</v>
+      </c>
+      <c r="C76" t="s">
         <v>194</v>
       </c>
-      <c r="C76" t="s">
+      <c r="D76" t="s">
         <v>195</v>
-      </c>
-[...1 lines deleted...]
-        <v>55</v>
       </c>
     </row>
     <row r="77" spans="1:4">
       <c r="A77" t="s">
-        <v>112</v>
+        <v>109</v>
       </c>
       <c r="B77" t="s">
         <v>196</v>
       </c>
       <c r="C77" t="s">
         <v>197</v>
       </c>
       <c r="D77" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="78" spans="1:4">
       <c r="A78" t="s">
-        <v>112</v>
+        <v>109</v>
       </c>
       <c r="B78" t="s">
         <v>199</v>
       </c>
       <c r="C78" t="s">
         <v>200</v>
       </c>
       <c r="D78" t="s">
         <v>201</v>
       </c>
     </row>
     <row r="79" spans="1:4">
       <c r="A79" t="s">
-        <v>112</v>
+        <v>109</v>
       </c>
       <c r="B79" t="s">
         <v>202</v>
       </c>
       <c r="C79" t="s">
         <v>203</v>
       </c>
       <c r="D79" t="s">
-        <v>204</v>
+        <v>169</v>
       </c>
     </row>
     <row r="80" spans="1:4">
       <c r="A80" t="s">
-        <v>112</v>
+        <v>109</v>
       </c>
       <c r="B80" t="s">
+        <v>204</v>
+      </c>
+      <c r="C80" t="s">
         <v>205</v>
       </c>
-      <c r="C80" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D80" t="s">
-        <v>207</v>
+        <v>158</v>
       </c>
     </row>
     <row r="81" spans="1:4">
       <c r="A81" t="s">
-        <v>112</v>
+        <v>109</v>
       </c>
       <c r="B81" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
       <c r="C81" t="s">
-        <v>209</v>
+        <v>207</v>
       </c>
       <c r="D81" t="s">
-        <v>172</v>
+        <v>128</v>
       </c>
     </row>
     <row r="82" spans="1:4">
       <c r="A82" t="s">
-        <v>112</v>
+        <v>109</v>
       </c>
       <c r="B82" t="s">
+        <v>208</v>
+      </c>
+      <c r="C82" t="s">
+        <v>209</v>
+      </c>
+      <c r="D82" t="s">
         <v>210</v>
-      </c>
-[...4 lines deleted...]
-        <v>161</v>
       </c>
     </row>
     <row r="83" spans="1:4">
       <c r="A83" t="s">
-        <v>112</v>
+        <v>109</v>
       </c>
       <c r="B83" t="s">
+        <v>211</v>
+      </c>
+      <c r="C83" t="s">
         <v>212</v>
       </c>
-      <c r="C83" t="s">
+      <c r="D83" t="s">
         <v>213</v>
-      </c>
-[...1 lines deleted...]
-        <v>131</v>
       </c>
     </row>
     <row r="84" spans="1:4">
       <c r="A84" t="s">
-        <v>112</v>
+        <v>109</v>
       </c>
       <c r="B84" t="s">
         <v>214</v>
       </c>
       <c r="C84" t="s">
         <v>215</v>
       </c>
       <c r="D84" t="s">
-        <v>216</v>
+        <v>134</v>
       </c>
     </row>
     <row r="85" spans="1:4">
       <c r="A85" t="s">
-        <v>112</v>
+        <v>109</v>
       </c>
       <c r="B85" t="s">
+        <v>216</v>
+      </c>
+      <c r="C85" t="s">
         <v>217</v>
       </c>
-      <c r="C85" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D85" t="s">
-        <v>219</v>
+        <v>169</v>
       </c>
     </row>
     <row r="86" spans="1:4">
       <c r="A86" t="s">
-        <v>112</v>
+        <v>109</v>
       </c>
       <c r="B86" t="s">
+        <v>218</v>
+      </c>
+      <c r="C86" t="s">
+        <v>219</v>
+      </c>
+      <c r="D86" t="s">
         <v>220</v>
-      </c>
-[...4 lines deleted...]
-        <v>137</v>
       </c>
     </row>
     <row r="87" spans="1:4">
       <c r="A87" t="s">
-        <v>112</v>
+        <v>109</v>
       </c>
       <c r="B87" t="s">
+        <v>221</v>
+      </c>
+      <c r="C87" t="s">
         <v>222</v>
       </c>
-      <c r="C87" t="s">
+      <c r="D87" t="s">
         <v>223</v>
-      </c>
-[...1 lines deleted...]
-        <v>172</v>
       </c>
     </row>
     <row r="88" spans="1:4">
       <c r="A88" t="s">
-        <v>112</v>
+        <v>109</v>
       </c>
       <c r="B88" t="s">
         <v>224</v>
       </c>
       <c r="C88" t="s">
         <v>225</v>
       </c>
       <c r="D88" t="s">
         <v>226</v>
       </c>
     </row>
     <row r="89" spans="1:4">
       <c r="A89" t="s">
-        <v>112</v>
+        <v>109</v>
       </c>
       <c r="B89" t="s">
         <v>227</v>
       </c>
       <c r="C89" t="s">
         <v>228</v>
       </c>
       <c r="D89" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="90" spans="1:4">
       <c r="A90" t="s">
-        <v>112</v>
+        <v>109</v>
       </c>
       <c r="B90" t="s">
         <v>230</v>
       </c>
       <c r="C90" t="s">
         <v>231</v>
       </c>
       <c r="D90" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="91" spans="1:4">
       <c r="A91" t="s">
-        <v>112</v>
+        <v>109</v>
       </c>
       <c r="B91" t="s">
         <v>233</v>
       </c>
       <c r="C91" t="s">
         <v>234</v>
       </c>
       <c r="D91" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="92" spans="1:4">
       <c r="A92" t="s">
-        <v>112</v>
+        <v>109</v>
       </c>
       <c r="B92" t="s">
         <v>236</v>
       </c>
       <c r="C92" t="s">
         <v>237</v>
       </c>
       <c r="D92" t="s">
         <v>238</v>
       </c>
     </row>
     <row r="93" spans="1:4">
       <c r="A93" t="s">
-        <v>112</v>
+        <v>109</v>
       </c>
       <c r="B93" t="s">
         <v>239</v>
       </c>
       <c r="C93" t="s">
         <v>240</v>
       </c>
       <c r="D93" t="s">
         <v>241</v>
       </c>
     </row>
     <row r="94" spans="1:4">
       <c r="A94" t="s">
-        <v>112</v>
+        <v>109</v>
       </c>
       <c r="B94" t="s">
         <v>242</v>
       </c>
       <c r="C94" t="s">
         <v>243</v>
       </c>
       <c r="D94" t="s">
-        <v>244</v>
+        <v>128</v>
       </c>
     </row>
     <row r="95" spans="1:4">
       <c r="A95" t="s">
-        <v>112</v>
+        <v>109</v>
       </c>
       <c r="B95" t="s">
+        <v>244</v>
+      </c>
+      <c r="C95" t="s">
         <v>245</v>
       </c>
-      <c r="C95" t="s">
+      <c r="D95" t="s">
         <v>246</v>
-      </c>
-[...1 lines deleted...]
-        <v>247</v>
       </c>
     </row>
     <row r="96" spans="1:4">
       <c r="A96" t="s">
-        <v>112</v>
+        <v>109</v>
       </c>
       <c r="B96" t="s">
+        <v>247</v>
+      </c>
+      <c r="C96" t="s">
         <v>248</v>
       </c>
-      <c r="C96" t="s">
+      <c r="D96" t="s">
         <v>249</v>
-      </c>
-[...1 lines deleted...]
-        <v>131</v>
       </c>
     </row>
     <row r="97" spans="1:4">
       <c r="A97" t="s">
-        <v>112</v>
+        <v>109</v>
       </c>
       <c r="B97" t="s">
         <v>250</v>
       </c>
       <c r="C97" t="s">
         <v>251</v>
       </c>
       <c r="D97" t="s">
         <v>252</v>
       </c>
     </row>
     <row r="98" spans="1:4">
       <c r="A98" t="s">
-        <v>112</v>
+        <v>109</v>
       </c>
       <c r="B98" t="s">
         <v>253</v>
       </c>
       <c r="C98" t="s">
         <v>254</v>
       </c>
       <c r="D98" t="s">
         <v>255</v>
       </c>
     </row>
     <row r="99" spans="1:4">
       <c r="A99" t="s">
-        <v>112</v>
+        <v>109</v>
       </c>
       <c r="B99" t="s">
         <v>256</v>
       </c>
       <c r="C99" t="s">
         <v>257</v>
       </c>
       <c r="D99" t="s">
-        <v>19</v>
+        <v>258</v>
       </c>
     </row>
     <row r="100" spans="1:4">
       <c r="A100" t="s">
-        <v>112</v>
+        <v>109</v>
       </c>
       <c r="B100" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="C100" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
       <c r="D100" t="s">
-        <v>260</v>
+        <v>19</v>
       </c>
     </row>
     <row r="101" spans="1:4">
       <c r="A101" t="s">
-        <v>112</v>
+        <v>109</v>
       </c>
       <c r="B101" t="s">
         <v>261</v>
       </c>
       <c r="C101" t="s">
         <v>262</v>
       </c>
       <c r="D101" t="s">
-        <v>19</v>
+        <v>255</v>
       </c>
     </row>
     <row r="102" spans="1:4">
       <c r="A102" t="s">
-        <v>112</v>
+        <v>109</v>
       </c>
       <c r="B102" t="s">
         <v>263</v>
       </c>
       <c r="C102" t="s">
         <v>264</v>
       </c>
       <c r="D102" t="s">
         <v>265</v>
       </c>
     </row>
     <row r="103" spans="1:4">
       <c r="A103" t="s">
-        <v>112</v>
+        <v>109</v>
       </c>
       <c r="B103" t="s">
         <v>266</v>
       </c>
       <c r="C103" t="s">
         <v>267</v>
       </c>
       <c r="D103" t="s">
-        <v>268</v>
+        <v>255</v>
       </c>
     </row>
     <row r="104" spans="1:4">
       <c r="A104" t="s">
-        <v>112</v>
+        <v>109</v>
       </c>
       <c r="B104" t="s">
+        <v>268</v>
+      </c>
+      <c r="C104" t="s">
         <v>269</v>
       </c>
-      <c r="C104" t="s">
+      <c r="D104" t="s">
         <v>270</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
     </row>
     <row r="105" spans="1:4">
       <c r="A105" t="s">
-        <v>112</v>
+        <v>109</v>
       </c>
       <c r="B105" t="s">
         <v>271</v>
       </c>
       <c r="C105" t="s">
         <v>272</v>
       </c>
       <c r="D105" t="s">
-        <v>265</v>
+        <v>273</v>
       </c>
     </row>
     <row r="106" spans="1:4">
       <c r="A106" t="s">
-        <v>112</v>
+        <v>109</v>
       </c>
       <c r="B106" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="C106" t="s">
-        <v>274</v>
+        <v>275</v>
       </c>
       <c r="D106" t="s">
-        <v>275</v>
+        <v>10</v>
       </c>
     </row>
     <row r="107" spans="1:4">
       <c r="A107" t="s">
-        <v>112</v>
+        <v>109</v>
       </c>
       <c r="B107" t="s">
         <v>276</v>
       </c>
       <c r="C107" t="s">
         <v>277</v>
       </c>
       <c r="D107" t="s">
-        <v>265</v>
+        <v>278</v>
       </c>
     </row>
     <row r="108" spans="1:4">
       <c r="A108" t="s">
-        <v>112</v>
+        <v>109</v>
       </c>
       <c r="B108" t="s">
-        <v>278</v>
+        <v>279</v>
       </c>
       <c r="C108" t="s">
-        <v>279</v>
+        <v>280</v>
       </c>
       <c r="D108" t="s">
-        <v>280</v>
+        <v>281</v>
       </c>
     </row>
     <row r="109" spans="1:4">
       <c r="A109" t="s">
-        <v>112</v>
+        <v>282</v>
       </c>
       <c r="B109" t="s">
-        <v>281</v>
+        <v>283</v>
       </c>
       <c r="C109" t="s">
-        <v>282</v>
+        <v>284</v>
       </c>
       <c r="D109" t="s">
-        <v>283</v>
+        <v>285</v>
       </c>
     </row>
     <row r="110" spans="1:4">
       <c r="A110" t="s">
-        <v>112</v>
+        <v>286</v>
       </c>
       <c r="B110" t="s">
-        <v>284</v>
+        <v>287</v>
       </c>
       <c r="C110" t="s">
-        <v>285</v>
+        <v>288</v>
       </c>
       <c r="D110" t="s">
-        <v>10</v>
+        <v>289</v>
       </c>
     </row>
     <row r="111" spans="1:4">
       <c r="A111" t="s">
-        <v>112</v>
+        <v>286</v>
       </c>
       <c r="B111" t="s">
-        <v>286</v>
+        <v>290</v>
       </c>
       <c r="C111" t="s">
-        <v>287</v>
+        <v>291</v>
       </c>
       <c r="D111" t="s">
-        <v>288</v>
-[...17 lines deleted...]
-      <c r="A113" t="s">
         <v>292</v>
-      </c>
-[...7 lines deleted...]
-        <v>295</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">