--- v0 (2025-11-14)
+++ v1 (2026-05-23)
@@ -1350,51 +1350,51 @@
       <c r="B38" t="s">
         <v>88</v>
       </c>
       <c r="C38"/>
       <c r="D38" t="s">
         <v>89</v>
       </c>
       <c r="E38"/>
       <c r="F38" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39" t="s">
         <v>55</v>
       </c>
       <c r="B39" t="s">
         <v>90</v>
       </c>
       <c r="C39"/>
       <c r="D39" t="s">
         <v>91</v>
       </c>
       <c r="E39"/>
       <c r="F39" t="s">
-        <v>62</v>
+        <v>21</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40" t="s">
         <v>55</v>
       </c>
       <c r="B40" t="s">
         <v>92</v>
       </c>
       <c r="C40"/>
       <c r="D40" t="s">
         <v>93</v>
       </c>
       <c r="E40"/>
       <c r="F40" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41" t="s">
         <v>55</v>
       </c>
       <c r="B41" t="s">
         <v>94</v>
       </c>