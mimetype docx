--- v6 (2026-03-20)
+++ v7 (2026-04-15)
@@ -225,51 +225,51 @@
               <w:t xml:space="preserve"> Animalia: Nematoda: Chromadorea: Rhabditida: Meloidogynidae</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Columbia root-knot nematode (US)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214769bd80a180174" w:history="1">
+            <w:hyperlink r:id="rId451369dede2cdd680" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -285,51 +285,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II B)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId469769bd80a1801ed" w:history="1">
+            <w:hyperlink r:id="rId344369dede2cdd6ea" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -343,86 +343,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> MELGCH</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="59982504" name="name844969bd80a1807e7" descr="17623.jpg"/>
+                  <wp:docPr id="16476883" name="name684869dede2cdd7a6" descr="17623.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="17623.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId658369bd80a1807e5" cstate="print"/>
+                          <a:blip r:embed="rId453569dede2cdd7a5" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId365669bd80a18093b" w:history="1">
+            <w:hyperlink r:id="rId474169dede2cdd88a" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
@@ -3760,63 +3760,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">M. chitwoodi</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> has a wider distribution in Europe, than is currently known, remaining undetected, but this is now actively under investigation.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="79856624" name="name677669bd80a182e26" descr="MELGCH_distribution_map.jpg"/>
+            <wp:docPr id="93239929" name="name173469dede2cdfd52" descr="MELGCH_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="MELGCH_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId301269bd80a182e23" cstate="print"/>
+                    <a:blip r:embed="rId766969dede2cdfd4f" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -5946,51 +5946,51 @@
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">REFERENCES</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Best4Soils (2020) A network of practioners, for sharing knowledge on prevention and reduction of soil borne diseases. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId866269bd80a183e65" w:history="1">
+      <w:hyperlink r:id="rId648069dede2ce0dec" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.best4soil.eu/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed at 18.12.2020).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6328,51 +6328,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">37</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 592-597. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId618169bd80a1840d7" w:history="1">
+      <w:hyperlink r:id="rId313569dede2ce105e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/standards/PM3/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6857,51 +6857,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">49</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 480-481. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId142569bd80a18441b" w:history="1">
+      <w:hyperlink r:id="rId346069dede2ce13a7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/standards/PM3/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -8625,51 +8625,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Meloidogyne chitwoodi</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId664469bd80a184fb9" w:history="1">
+      <w:hyperlink r:id="rId929169dede2ce1f10" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -8744,63 +8744,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> edition).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> CABI, Wallingford (GB).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="9256621" name="name991769bd80a1850dc" descr="eu_funding_250.png"/>
+            <wp:docPr id="73440852" name="name424869dede2ce202a" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId154569bd80a1850db" cstate="print"/>
+                    <a:blip r:embed="rId426569dede2ce2029" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -8898,137 +8898,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="10902827">
+  <w:abstractNum w:abstractNumId="58315463">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="51730034">
+    <w:lvl w:ilvl="0" w:tplc="63816821">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="51730034" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="63816821" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="51730034" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="63816821" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="51730034" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="63816821" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="51730034" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="63816821" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="51730034" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="63816821" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="51730034" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="63816821" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="51730034" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="63816821" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="51730034" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="63816821" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10902826">
+  <w:abstractNum w:abstractNumId="58315462">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="48804951">
+    <w:lvl w:ilvl="0" w:tplc="55880873">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -9780,55 +9780,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="10902826">
-    <w:abstractNumId w:val="10902826"/>
+  <w:num w:numId="58315462">
+    <w:abstractNumId w:val="58315462"/>
   </w:num>
-  <w:num w:numId="10902827">
-    <w:abstractNumId w:val="10902827"/>
+  <w:num w:numId="58315463">
+    <w:abstractNumId w:val="58315463"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -21378,51 +21378,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId634237561" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId453274992" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId214769bd80a180174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MELGCH/" TargetMode="External"/><Relationship Id="rId469769bd80a1801ed" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MELGCH/categorization" TargetMode="External"/><Relationship Id="rId365669bd80a18093b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MELGCH/photos" TargetMode="External"/><Relationship Id="rId866269bd80a183e65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.best4soil.eu/" TargetMode="External"/><Relationship Id="rId618169bd80a1840d7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM3/" TargetMode="External"/><Relationship Id="rId142569bd80a18441b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM3/" TargetMode="External"/><Relationship Id="rId664469bd80a184fb9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId658369bd80a1807e5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId658369bd80a1807e5.jpg"/><Relationship Id="rId301269bd80a182e23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId301269bd80a182e23.jpg"/><Relationship Id="rId154569bd80a1850db" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId154569bd80a1850db.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId207184614" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId815547594" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId451369dede2cdd680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MELGCH/" TargetMode="External"/><Relationship Id="rId344369dede2cdd6ea" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MELGCH/categorization" TargetMode="External"/><Relationship Id="rId474169dede2cdd88a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MELGCH/photos" TargetMode="External"/><Relationship Id="rId648069dede2ce0dec" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.best4soil.eu/" TargetMode="External"/><Relationship Id="rId313569dede2ce105e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM3/" TargetMode="External"/><Relationship Id="rId346069dede2ce13a7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM3/" TargetMode="External"/><Relationship Id="rId929169dede2ce1f10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId453569dede2cdd7a5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId453569dede2cdd7a5.jpg"/><Relationship Id="rId766969dede2cdfd4f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId766969dede2cdfd4f.jpg"/><Relationship Id="rId426569dede2ce2029" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId426569dede2ce2029.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>