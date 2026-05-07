--- v7 (2026-04-15)
+++ v8 (2026-05-07)
@@ -225,51 +225,51 @@
               <w:t xml:space="preserve"> Animalia: Nematoda: Chromadorea: Rhabditida: Meloidogynidae</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Columbia root-knot nematode (US)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId451369dede2cdd680" w:history="1">
+            <w:hyperlink r:id="rId790369fc019bbc913" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -285,51 +285,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II B)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId344369dede2cdd6ea" w:history="1">
+            <w:hyperlink r:id="rId245169fc019bbc980" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -343,86 +343,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> MELGCH</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="16476883" name="name684869dede2cdd7a6" descr="17623.jpg"/>
+                  <wp:docPr id="20392665" name="name710269fc019bbd00f" descr="17623.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="17623.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId453569dede2cdd7a5" cstate="print"/>
+                          <a:blip r:embed="rId870869fc019bbd00c" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId474169dede2cdd88a" w:history="1">
+            <w:hyperlink r:id="rId179869fc019bbd48d" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
@@ -3760,105 +3760,105 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">M. chitwoodi</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> has a wider distribution in Europe, than is currently known, remaining undetected, but this is now actively under investigation.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="93239929" name="name173469dede2cdfd52" descr="MELGCH_distribution_map.jpg"/>
+            <wp:docPr id="17163390" name="name458669fc019bbfa25" descr="MELGCH_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="MELGCH_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId766969dede2cdfd4f" cstate="print"/>
+                    <a:blip r:embed="rId100969fc019bbfa21" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">EPPO Region:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Belgium, Bulgaria, Denmark, France (mainland), Germany, Lithuania, Netherlands, Portugal (mainland, Madeira), Romania, Spain (mainland), Sweden, Switzerland, Türkiye, United Kingdom (England)</w:t>
+        <w:t xml:space="preserve"> Belgium, Bulgaria, Denmark, France (mainland), Germany, Lithuania, Netherlands, Portugal (mainland, Madeira), Romania, Spain (mainland), Sweden, Türkiye, United Kingdom (England)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Africa:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Mozambique, South Africa</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -5946,51 +5946,51 @@
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">REFERENCES</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Best4Soils (2020) A network of practioners, for sharing knowledge on prevention and reduction of soil borne diseases. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId648069dede2ce0dec" w:history="1">
+      <w:hyperlink r:id="rId411069fc019bc0b17" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.best4soil.eu/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed at 18.12.2020).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6328,51 +6328,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">37</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 592-597. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId313569dede2ce105e" w:history="1">
+      <w:hyperlink r:id="rId907969fc019bc0d9a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/standards/PM3/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6857,51 +6857,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">49</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 480-481. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId346069dede2ce13a7" w:history="1">
+      <w:hyperlink r:id="rId198669fc019bc1101" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/standards/PM3/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -8625,51 +8625,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Meloidogyne chitwoodi</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId929169dede2ce1f10" w:history="1">
+      <w:hyperlink r:id="rId210069fc019bc1cac" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -8744,63 +8744,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> edition).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> CABI, Wallingford (GB).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="73440852" name="name424869dede2ce202a" descr="eu_funding_250.png"/>
+            <wp:docPr id="46292457" name="name420069fc019bc1df0" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId426569dede2ce2029" cstate="print"/>
+                    <a:blip r:embed="rId869569fc019bc1dee" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -8898,137 +8898,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="58315463">
+  <w:abstractNum w:abstractNumId="26738304">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="63816821">
+    <w:lvl w:ilvl="0" w:tplc="43268999">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="63816821" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="43268999" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="63816821" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="43268999" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="63816821" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="43268999" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="63816821" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="43268999" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="63816821" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="43268999" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="63816821" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="43268999" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="63816821" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="43268999" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="63816821" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="43268999" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="58315462">
+  <w:abstractNum w:abstractNumId="26738303">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="55880873">
+    <w:lvl w:ilvl="0" w:tplc="36686156">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -9780,55 +9780,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="58315462">
-    <w:abstractNumId w:val="58315462"/>
+  <w:num w:numId="26738303">
+    <w:abstractNumId w:val="26738303"/>
   </w:num>
-  <w:num w:numId="58315463">
-    <w:abstractNumId w:val="58315463"/>
+  <w:num w:numId="26738304">
+    <w:abstractNumId w:val="26738304"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -21378,51 +21378,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId207184614" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId815547594" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId451369dede2cdd680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MELGCH/" TargetMode="External"/><Relationship Id="rId344369dede2cdd6ea" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MELGCH/categorization" TargetMode="External"/><Relationship Id="rId474169dede2cdd88a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MELGCH/photos" TargetMode="External"/><Relationship Id="rId648069dede2ce0dec" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.best4soil.eu/" TargetMode="External"/><Relationship Id="rId313569dede2ce105e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM3/" TargetMode="External"/><Relationship Id="rId346069dede2ce13a7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM3/" TargetMode="External"/><Relationship Id="rId929169dede2ce1f10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId453569dede2cdd7a5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId453569dede2cdd7a5.jpg"/><Relationship Id="rId766969dede2cdfd4f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId766969dede2cdfd4f.jpg"/><Relationship Id="rId426569dede2ce2029" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId426569dede2ce2029.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId307402002" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId844147511" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId790369fc019bbc913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MELGCH/" TargetMode="External"/><Relationship Id="rId245169fc019bbc980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MELGCH/categorization" TargetMode="External"/><Relationship Id="rId179869fc019bbd48d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MELGCH/photos" TargetMode="External"/><Relationship Id="rId411069fc019bc0b17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.best4soil.eu/" TargetMode="External"/><Relationship Id="rId907969fc019bc0d9a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM3/" TargetMode="External"/><Relationship Id="rId198669fc019bc1101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM3/" TargetMode="External"/><Relationship Id="rId210069fc019bc1cac" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId870869fc019bbd00c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId870869fc019bbd00c.jpg"/><Relationship Id="rId100969fc019bbfa21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId100969fc019bbfa21.jpg"/><Relationship Id="rId869569fc019bc1dee" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId869569fc019bc1dee.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>