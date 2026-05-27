--- v8 (2026-05-07)
+++ v9 (2026-05-27)
@@ -225,51 +225,51 @@
               <w:t xml:space="preserve"> Animalia: Nematoda: Chromadorea: Rhabditida: Meloidogynidae</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Columbia root-knot nematode (US)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId790369fc019bbc913" w:history="1">
+            <w:hyperlink r:id="rId31956a16e76649257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -285,51 +285,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II B)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245169fc019bbc980" w:history="1">
+            <w:hyperlink r:id="rId26856a16e766492d6" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -343,86 +343,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> MELGCH</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="20392665" name="name710269fc019bbd00f" descr="17623.jpg"/>
+                  <wp:docPr id="1782494" name="name27126a16e76649417" descr="17623.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="17623.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId870869fc019bbd00c" cstate="print"/>
+                          <a:blip r:embed="rId49666a16e76649415" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId179869fc019bbd48d" w:history="1">
+            <w:hyperlink r:id="rId47326a16e7664954c" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
@@ -3760,63 +3760,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">M. chitwoodi</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> has a wider distribution in Europe, than is currently known, remaining undetected, but this is now actively under investigation.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="17163390" name="name458669fc019bbfa25" descr="MELGCH_distribution_map.jpg"/>
+            <wp:docPr id="62014945" name="name69236a16e7664b6c5" descr="MELGCH_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="MELGCH_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId100969fc019bbfa21" cstate="print"/>
+                    <a:blip r:embed="rId81396a16e7664b6c2" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -5946,51 +5946,51 @@
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">REFERENCES</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Best4Soils (2020) A network of practioners, for sharing knowledge on prevention and reduction of soil borne diseases. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId411069fc019bc0b17" w:history="1">
+      <w:hyperlink r:id="rId64426a16e7664c74a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.best4soil.eu/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed at 18.12.2020).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6328,51 +6328,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">37</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 592-597. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId907969fc019bc0d9a" w:history="1">
+      <w:hyperlink r:id="rId89196a16e7664c9b6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/standards/PM3/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6857,51 +6857,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">49</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 480-481. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId198669fc019bc1101" w:history="1">
+      <w:hyperlink r:id="rId47826a16e7664cd02" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/standards/PM3/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -8625,51 +8625,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Meloidogyne chitwoodi</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId210069fc019bc1cac" w:history="1">
+      <w:hyperlink r:id="rId36126a16e7664d868" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -8744,63 +8744,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> edition).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> CABI, Wallingford (GB).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="46292457" name="name420069fc019bc1df0" descr="eu_funding_250.png"/>
+            <wp:docPr id="40774310" name="name14026a16e7664d9b6" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId869569fc019bc1dee" cstate="print"/>
+                    <a:blip r:embed="rId81586a16e7664d9b4" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -8898,137 +8898,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="26738304">
+  <w:abstractNum w:abstractNumId="43489743">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="43268999">
+    <w:lvl w:ilvl="0" w:tplc="27829862">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="43268999" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="27829862" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="43268999" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="27829862" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="43268999" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="27829862" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="43268999" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="27829862" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="43268999" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="27829862" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="43268999" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="27829862" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="43268999" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="27829862" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="43268999" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="27829862" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="26738303">
+  <w:abstractNum w:abstractNumId="43489742">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="36686156">
+    <w:lvl w:ilvl="0" w:tplc="14346854">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -9780,55 +9780,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="26738303">
-    <w:abstractNumId w:val="26738303"/>
+  <w:num w:numId="43489742">
+    <w:abstractNumId w:val="43489742"/>
   </w:num>
-  <w:num w:numId="26738304">
-    <w:abstractNumId w:val="26738304"/>
+  <w:num w:numId="43489743">
+    <w:abstractNumId w:val="43489743"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -21378,51 +21378,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId307402002" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId844147511" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId790369fc019bbc913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MELGCH/" TargetMode="External"/><Relationship Id="rId245169fc019bbc980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MELGCH/categorization" TargetMode="External"/><Relationship Id="rId179869fc019bbd48d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MELGCH/photos" TargetMode="External"/><Relationship Id="rId411069fc019bc0b17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.best4soil.eu/" TargetMode="External"/><Relationship Id="rId907969fc019bc0d9a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM3/" TargetMode="External"/><Relationship Id="rId198669fc019bc1101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM3/" TargetMode="External"/><Relationship Id="rId210069fc019bc1cac" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId870869fc019bbd00c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId870869fc019bbd00c.jpg"/><Relationship Id="rId100969fc019bbfa21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId100969fc019bbfa21.jpg"/><Relationship Id="rId869569fc019bc1dee" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId869569fc019bc1dee.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId748112469" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId813683142" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId31956a16e76649257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MELGCH/" TargetMode="External"/><Relationship Id="rId26856a16e766492d6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MELGCH/categorization" TargetMode="External"/><Relationship Id="rId47326a16e7664954c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MELGCH/photos" TargetMode="External"/><Relationship Id="rId64426a16e7664c74a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.best4soil.eu/" TargetMode="External"/><Relationship Id="rId89196a16e7664c9b6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM3/" TargetMode="External"/><Relationship Id="rId47826a16e7664cd02" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM3/" TargetMode="External"/><Relationship Id="rId36126a16e7664d868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId49666a16e76649415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId49666a16e76649415.jpg"/><Relationship Id="rId81396a16e7664b6c2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId81396a16e7664b6c2.jpg"/><Relationship Id="rId81586a16e7664d9b4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId81586a16e7664d9b4.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>