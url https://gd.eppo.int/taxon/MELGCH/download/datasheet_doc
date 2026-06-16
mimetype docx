--- v9 (2026-05-27)
+++ v10 (2026-06-16)
@@ -225,51 +225,51 @@
               <w:t xml:space="preserve"> Animalia: Nematoda: Chromadorea: Rhabditida: Meloidogynidae</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Columbia root-knot nematode (US)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31956a16e76649257" w:history="1">
+            <w:hyperlink r:id="rId19256a31ad6ff2e31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -285,51 +285,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II B)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26856a16e766492d6" w:history="1">
+            <w:hyperlink r:id="rId85586a31ad6ff2eaa" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -343,86 +343,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> MELGCH</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="1782494" name="name27126a16e76649417" descr="17623.jpg"/>
+                  <wp:docPr id="32239367" name="name34606a31ad6ff35a4" descr="17623.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="17623.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId49666a16e76649415" cstate="print"/>
+                          <a:blip r:embed="rId13856a31ad6ff35a2" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId47326a16e7664954c" w:history="1">
+            <w:hyperlink r:id="rId57926a31ad6ff3773" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
@@ -3760,63 +3760,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">M. chitwoodi</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> has a wider distribution in Europe, than is currently known, remaining undetected, but this is now actively under investigation.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="62014945" name="name69236a16e7664b6c5" descr="MELGCH_distribution_map.jpg"/>
+            <wp:docPr id="63803454" name="name74396a31ad7001fa4" descr="MELGCH_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="MELGCH_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId81396a16e7664b6c2" cstate="print"/>
+                    <a:blip r:embed="rId76296a31ad7001fa0" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -5946,51 +5946,51 @@
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">REFERENCES</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Best4Soils (2020) A network of practioners, for sharing knowledge on prevention and reduction of soil borne diseases. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId64426a16e7664c74a" w:history="1">
+      <w:hyperlink r:id="rId44196a31ad70034d7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.best4soil.eu/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed at 18.12.2020).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6328,51 +6328,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">37</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 592-597. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId89196a16e7664c9b6" w:history="1">
+      <w:hyperlink r:id="rId76886a31ad7003750" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/standards/PM3/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6857,51 +6857,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">49</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 480-481. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId47826a16e7664cd02" w:history="1">
+      <w:hyperlink r:id="rId15226a31ad7003a8d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/standards/PM3/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -8625,51 +8625,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Meloidogyne chitwoodi</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId36126a16e7664d868" w:history="1">
+      <w:hyperlink r:id="rId13516a31ad7004741" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -8744,63 +8744,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> edition).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> CABI, Wallingford (GB).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="40774310" name="name14026a16e7664d9b6" descr="eu_funding_250.png"/>
+            <wp:docPr id="43957494" name="name11906a31ad7004892" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId81586a16e7664d9b4" cstate="print"/>
+                    <a:blip r:embed="rId33346a31ad7004890" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -8898,137 +8898,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="43489743">
+  <w:abstractNum w:abstractNumId="16657583">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="27829862">
+    <w:lvl w:ilvl="0" w:tplc="64850705">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="27829862" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="64850705" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="27829862" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="64850705" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="27829862" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="64850705" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="27829862" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="64850705" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="27829862" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="64850705" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="27829862" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="64850705" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="27829862" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="64850705" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="27829862" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="64850705" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="43489742">
+  <w:abstractNum w:abstractNumId="16657582">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="14346854">
+    <w:lvl w:ilvl="0" w:tplc="37155416">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -9780,55 +9780,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="43489742">
-    <w:abstractNumId w:val="43489742"/>
+  <w:num w:numId="16657582">
+    <w:abstractNumId w:val="16657582"/>
   </w:num>
-  <w:num w:numId="43489743">
-    <w:abstractNumId w:val="43489743"/>
+  <w:num w:numId="16657583">
+    <w:abstractNumId w:val="16657583"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -21378,51 +21378,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId748112469" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId813683142" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId31956a16e76649257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MELGCH/" TargetMode="External"/><Relationship Id="rId26856a16e766492d6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MELGCH/categorization" TargetMode="External"/><Relationship Id="rId47326a16e7664954c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MELGCH/photos" TargetMode="External"/><Relationship Id="rId64426a16e7664c74a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.best4soil.eu/" TargetMode="External"/><Relationship Id="rId89196a16e7664c9b6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM3/" TargetMode="External"/><Relationship Id="rId47826a16e7664cd02" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM3/" TargetMode="External"/><Relationship Id="rId36126a16e7664d868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId49666a16e76649415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId49666a16e76649415.jpg"/><Relationship Id="rId81396a16e7664b6c2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId81396a16e7664b6c2.jpg"/><Relationship Id="rId81586a16e7664d9b4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId81586a16e7664d9b4.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId245268177" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId932792735" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId19256a31ad6ff2e31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MELGCH/" TargetMode="External"/><Relationship Id="rId85586a31ad6ff2eaa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MELGCH/categorization" TargetMode="External"/><Relationship Id="rId57926a31ad6ff3773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MELGCH/photos" TargetMode="External"/><Relationship Id="rId44196a31ad70034d7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.best4soil.eu/" TargetMode="External"/><Relationship Id="rId76886a31ad7003750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM3/" TargetMode="External"/><Relationship Id="rId15226a31ad7003a8d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM3/" TargetMode="External"/><Relationship Id="rId13516a31ad7004741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId13856a31ad6ff35a2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId13856a31ad6ff35a2.jpg"/><Relationship Id="rId76296a31ad7001fa0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId76296a31ad7001fa0.jpg"/><Relationship Id="rId33346a31ad7004890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId33346a31ad7004890.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>