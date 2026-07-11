--- v10 (2026-06-16)
+++ v11 (2026-07-11)
@@ -225,51 +225,51 @@
               <w:t xml:space="preserve"> Animalia: Nematoda: Chromadorea: Rhabditida: Meloidogynidae</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Columbia root-knot nematode (US)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19256a31ad6ff2e31" w:history="1">
+            <w:hyperlink r:id="rId74146a520386b73ba" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -285,51 +285,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II B)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85586a31ad6ff2eaa" w:history="1">
+            <w:hyperlink r:id="rId60676a520386b7425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -343,86 +343,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> MELGCH</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="32239367" name="name34606a31ad6ff35a4" descr="17623.jpg"/>
+                  <wp:docPr id="59492858" name="name39736a520386b7b88" descr="17623.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="17623.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId13856a31ad6ff35a2" cstate="print"/>
+                          <a:blip r:embed="rId73466a520386b7b86" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId57926a31ad6ff3773" w:history="1">
+            <w:hyperlink r:id="rId63866a520386b7d08" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
@@ -3760,63 +3760,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">M. chitwoodi</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> has a wider distribution in Europe, than is currently known, remaining undetected, but this is now actively under investigation.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="63803454" name="name74396a31ad7001fa4" descr="MELGCH_distribution_map.jpg"/>
+            <wp:docPr id="95912002" name="name56256a520386b9d4b" descr="MELGCH_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="MELGCH_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId76296a31ad7001fa0" cstate="print"/>
+                    <a:blip r:embed="rId39256a520386b9d48" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -5946,51 +5946,51 @@
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">REFERENCES</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Best4Soils (2020) A network of practioners, for sharing knowledge on prevention and reduction of soil borne diseases. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId44196a31ad70034d7" w:history="1">
+      <w:hyperlink r:id="rId57046a520386bad42" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.best4soil.eu/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed at 18.12.2020).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6328,51 +6328,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">37</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 592-597. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId76886a31ad7003750" w:history="1">
+      <w:hyperlink r:id="rId52006a520386bafad" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/standards/PM3/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6857,51 +6857,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">49</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 480-481. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId15226a31ad7003a8d" w:history="1">
+      <w:hyperlink r:id="rId21166a520386bb2ec" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/standards/PM3/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -8625,51 +8625,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Meloidogyne chitwoodi</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId13516a31ad7004741" w:history="1">
+      <w:hyperlink r:id="rId24076a520386bbe35" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -8744,63 +8744,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> edition).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> CABI, Wallingford (GB).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="43957494" name="name11906a31ad7004892" descr="eu_funding_250.png"/>
+            <wp:docPr id="82924442" name="name84766a520386bbfe4" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId33346a31ad7004890" cstate="print"/>
+                    <a:blip r:embed="rId80736a520386bbfe3" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -8898,137 +8898,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="16657583">
+  <w:abstractNum w:abstractNumId="79153554">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="64850705">
+    <w:lvl w:ilvl="0" w:tplc="90459362">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="64850705" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="90459362" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="64850705" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="90459362" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="64850705" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="90459362" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="64850705" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="90459362" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="64850705" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="90459362" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="64850705" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="90459362" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="64850705" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="90459362" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="64850705" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="90459362" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16657582">
+  <w:abstractNum w:abstractNumId="79153553">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="37155416">
+    <w:lvl w:ilvl="0" w:tplc="56207452">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -9780,55 +9780,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="16657582">
-    <w:abstractNumId w:val="16657582"/>
+  <w:num w:numId="79153553">
+    <w:abstractNumId w:val="79153553"/>
   </w:num>
-  <w:num w:numId="16657583">
-    <w:abstractNumId w:val="16657583"/>
+  <w:num w:numId="79153554">
+    <w:abstractNumId w:val="79153554"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -21378,51 +21378,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId245268177" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId932792735" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId19256a31ad6ff2e31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MELGCH/" TargetMode="External"/><Relationship Id="rId85586a31ad6ff2eaa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MELGCH/categorization" TargetMode="External"/><Relationship Id="rId57926a31ad6ff3773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MELGCH/photos" TargetMode="External"/><Relationship Id="rId44196a31ad70034d7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.best4soil.eu/" TargetMode="External"/><Relationship Id="rId76886a31ad7003750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM3/" TargetMode="External"/><Relationship Id="rId15226a31ad7003a8d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM3/" TargetMode="External"/><Relationship Id="rId13516a31ad7004741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId13856a31ad6ff35a2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId13856a31ad6ff35a2.jpg"/><Relationship Id="rId76296a31ad7001fa0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId76296a31ad7001fa0.jpg"/><Relationship Id="rId33346a31ad7004890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId33346a31ad7004890.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId176173987" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId610958171" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId74146a520386b73ba" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MELGCH/" TargetMode="External"/><Relationship Id="rId60676a520386b7425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MELGCH/categorization" TargetMode="External"/><Relationship Id="rId63866a520386b7d08" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MELGCH/photos" TargetMode="External"/><Relationship Id="rId57046a520386bad42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.best4soil.eu/" TargetMode="External"/><Relationship Id="rId52006a520386bafad" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM3/" TargetMode="External"/><Relationship Id="rId21166a520386bb2ec" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM3/" TargetMode="External"/><Relationship Id="rId24076a520386bbe35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId73466a520386b7b86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId73466a520386b7b86.jpg"/><Relationship Id="rId39256a520386b9d48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId39256a520386b9d48.jpg"/><Relationship Id="rId80736a520386bbfe3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId80736a520386bbfe3.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>