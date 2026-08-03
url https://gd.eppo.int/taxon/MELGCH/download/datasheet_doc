--- v11 (2026-07-11)
+++ v12 (2026-08-03)
@@ -225,51 +225,51 @@
               <w:t xml:space="preserve"> Animalia: Nematoda: Chromadorea: Rhabditida: Meloidogynidae</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Columbia root-knot nematode (US)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74146a520386b73ba" w:history="1">
+            <w:hyperlink r:id="rId77896a70810878a57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -285,51 +285,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II B)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60676a520386b7425" w:history="1">
+            <w:hyperlink r:id="rId15096a70810878ac1" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -343,86 +343,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> MELGCH</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="59492858" name="name39736a520386b7b88" descr="17623.jpg"/>
+                  <wp:docPr id="52039514" name="name61976a70810879394" descr="17623.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="17623.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId73466a520386b7b86" cstate="print"/>
+                          <a:blip r:embed="rId52846a70810879392" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId63866a520386b7d08" w:history="1">
+            <w:hyperlink r:id="rId49356a708108794da" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
@@ -3760,63 +3760,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">M. chitwoodi</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> has a wider distribution in Europe, than is currently known, remaining undetected, but this is now actively under investigation.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="95912002" name="name56256a520386b9d4b" descr="MELGCH_distribution_map.jpg"/>
+            <wp:docPr id="32249302" name="name99656a7081087b50c" descr="MELGCH_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="MELGCH_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId39256a520386b9d48" cstate="print"/>
+                    <a:blip r:embed="rId15396a7081087b508" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -5946,51 +5946,51 @@
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">REFERENCES</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Best4Soils (2020) A network of practioners, for sharing knowledge on prevention and reduction of soil borne diseases. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId57046a520386bad42" w:history="1">
+      <w:hyperlink r:id="rId72086a7081087c574" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.best4soil.eu/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed at 18.12.2020).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6328,51 +6328,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">37</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 592-597. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId52006a520386bafad" w:history="1">
+      <w:hyperlink r:id="rId84406a7081087c7db" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/standards/PM3/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6857,51 +6857,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">49</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 480-481. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId21166a520386bb2ec" w:history="1">
+      <w:hyperlink r:id="rId75986a7081087cb21" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/standards/PM3/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -8625,51 +8625,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Meloidogyne chitwoodi</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId24076a520386bbe35" w:history="1">
+      <w:hyperlink r:id="rId63186a7081087d666" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -8744,63 +8744,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> edition).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> CABI, Wallingford (GB).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="82924442" name="name84766a520386bbfe4" descr="eu_funding_250.png"/>
+            <wp:docPr id="74082964" name="name88576a7081087d7ab" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId80736a520386bbfe3" cstate="print"/>
+                    <a:blip r:embed="rId79526a7081087d7aa" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -8898,137 +8898,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="79153554">
+  <w:abstractNum w:abstractNumId="90802569">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="90459362">
+    <w:lvl w:ilvl="0" w:tplc="93342125">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="90459362" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="93342125" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="90459362" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="93342125" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="90459362" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="93342125" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="90459362" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="93342125" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="90459362" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="93342125" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="90459362" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="93342125" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="90459362" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="93342125" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="90459362" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="93342125" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="79153553">
+  <w:abstractNum w:abstractNumId="90802568">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="56207452">
+    <w:lvl w:ilvl="0" w:tplc="61408246">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -9780,55 +9780,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="79153553">
-    <w:abstractNumId w:val="79153553"/>
+  <w:num w:numId="90802568">
+    <w:abstractNumId w:val="90802568"/>
   </w:num>
-  <w:num w:numId="79153554">
-    <w:abstractNumId w:val="79153554"/>
+  <w:num w:numId="90802569">
+    <w:abstractNumId w:val="90802569"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -21378,51 +21378,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId176173987" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId610958171" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId74146a520386b73ba" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MELGCH/" TargetMode="External"/><Relationship Id="rId60676a520386b7425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MELGCH/categorization" TargetMode="External"/><Relationship Id="rId63866a520386b7d08" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MELGCH/photos" TargetMode="External"/><Relationship Id="rId57046a520386bad42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.best4soil.eu/" TargetMode="External"/><Relationship Id="rId52006a520386bafad" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM3/" TargetMode="External"/><Relationship Id="rId21166a520386bb2ec" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM3/" TargetMode="External"/><Relationship Id="rId24076a520386bbe35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId73466a520386b7b86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId73466a520386b7b86.jpg"/><Relationship Id="rId39256a520386b9d48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId39256a520386b9d48.jpg"/><Relationship Id="rId80736a520386bbfe3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId80736a520386bbfe3.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId271285787" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId650267013" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId77896a70810878a57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MELGCH/" TargetMode="External"/><Relationship Id="rId15096a70810878ac1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MELGCH/categorization" TargetMode="External"/><Relationship Id="rId49356a708108794da" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MELGCH/photos" TargetMode="External"/><Relationship Id="rId72086a7081087c574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.best4soil.eu/" TargetMode="External"/><Relationship Id="rId84406a7081087c7db" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM3/" TargetMode="External"/><Relationship Id="rId75986a7081087cb21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM3/" TargetMode="External"/><Relationship Id="rId63186a7081087d666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId52846a70810879392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId52846a70810879392.jpg"/><Relationship Id="rId15396a7081087b508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId15396a7081087b508.jpg"/><Relationship Id="rId79526a7081087d7aa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId79526a7081087d7aa.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>