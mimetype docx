--- v12 (2026-08-03)
+++ v13 (2026-08-24)
@@ -225,51 +225,51 @@
               <w:t xml:space="preserve"> Animalia: Nematoda: Chromadorea: Rhabditida: Meloidogynidae</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Columbia root-knot nematode (US)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77896a70810878a57" w:history="1">
+            <w:hyperlink r:id="rId26676a8be4a76dbc8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -285,51 +285,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II B)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15096a70810878ac1" w:history="1">
+            <w:hyperlink r:id="rId96576a8be4a76dc3f" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -343,86 +343,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> MELGCH</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="52039514" name="name61976a70810879394" descr="17623.jpg"/>
+                  <wp:docPr id="44771224" name="name61636a8be4a76e743" descr="17623.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="17623.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId52846a70810879392" cstate="print"/>
+                          <a:blip r:embed="rId87026a8be4a76e741" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId49356a708108794da" w:history="1">
+            <w:hyperlink r:id="rId90396a8be4a76e89d" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
@@ -3760,63 +3760,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">M. chitwoodi</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> has a wider distribution in Europe, than is currently known, remaining undetected, but this is now actively under investigation.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="32249302" name="name99656a7081087b50c" descr="MELGCH_distribution_map.jpg"/>
+            <wp:docPr id="39359740" name="name32816a8be4a770b4a" descr="MELGCH_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="MELGCH_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId15396a7081087b508" cstate="print"/>
+                    <a:blip r:embed="rId52246a8be4a770b46" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -5946,51 +5946,51 @@
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">REFERENCES</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Best4Soils (2020) A network of practioners, for sharing knowledge on prevention and reduction of soil borne diseases. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId72086a7081087c574" w:history="1">
+      <w:hyperlink r:id="rId87926a8be4a771bc6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.best4soil.eu/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed at 18.12.2020).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6328,51 +6328,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">37</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 592-597. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId84406a7081087c7db" w:history="1">
+      <w:hyperlink r:id="rId88476a8be4a771e65" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/standards/PM3/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6857,51 +6857,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">49</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 480-481. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId75986a7081087cb21" w:history="1">
+      <w:hyperlink r:id="rId77566a8be4a7721cb" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/standards/PM3/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -8625,51 +8625,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Meloidogyne chitwoodi</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId63186a7081087d666" w:history="1">
+      <w:hyperlink r:id="rId73026a8be4a772df9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -8744,63 +8744,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> edition).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> CABI, Wallingford (GB).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="74082964" name="name88576a7081087d7ab" descr="eu_funding_250.png"/>
+            <wp:docPr id="95157904" name="name82256a8be4a772f4a" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId79526a7081087d7aa" cstate="print"/>
+                    <a:blip r:embed="rId94046a8be4a772f49" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -8898,137 +8898,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="90802569">
+  <w:abstractNum w:abstractNumId="58666576">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="93342125">
+    <w:lvl w:ilvl="0" w:tplc="77664536">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="93342125" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="77664536" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="93342125" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="77664536" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="93342125" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="77664536" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="93342125" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="77664536" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="93342125" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="77664536" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="93342125" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="77664536" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="93342125" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="77664536" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="93342125" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="77664536" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="90802568">
+  <w:abstractNum w:abstractNumId="58666575">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="61408246">
+    <w:lvl w:ilvl="0" w:tplc="46118377">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -9780,55 +9780,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="90802568">
-    <w:abstractNumId w:val="90802568"/>
+  <w:num w:numId="58666575">
+    <w:abstractNumId w:val="58666575"/>
   </w:num>
-  <w:num w:numId="90802569">
-    <w:abstractNumId w:val="90802569"/>
+  <w:num w:numId="58666576">
+    <w:abstractNumId w:val="58666576"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -21378,51 +21378,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId271285787" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId650267013" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId77896a70810878a57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MELGCH/" TargetMode="External"/><Relationship Id="rId15096a70810878ac1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MELGCH/categorization" TargetMode="External"/><Relationship Id="rId49356a708108794da" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MELGCH/photos" TargetMode="External"/><Relationship Id="rId72086a7081087c574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.best4soil.eu/" TargetMode="External"/><Relationship Id="rId84406a7081087c7db" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM3/" TargetMode="External"/><Relationship Id="rId75986a7081087cb21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM3/" TargetMode="External"/><Relationship Id="rId63186a7081087d666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId52846a70810879392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId52846a70810879392.jpg"/><Relationship Id="rId15396a7081087b508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId15396a7081087b508.jpg"/><Relationship Id="rId79526a7081087d7aa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId79526a7081087d7aa.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId874348725" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId874682371" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId26676a8be4a76dbc8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MELGCH/" TargetMode="External"/><Relationship Id="rId96576a8be4a76dc3f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MELGCH/categorization" TargetMode="External"/><Relationship Id="rId90396a8be4a76e89d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MELGCH/photos" TargetMode="External"/><Relationship Id="rId87926a8be4a771bc6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.best4soil.eu/" TargetMode="External"/><Relationship Id="rId88476a8be4a771e65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM3/" TargetMode="External"/><Relationship Id="rId77566a8be4a7721cb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM3/" TargetMode="External"/><Relationship Id="rId73026a8be4a772df9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId87026a8be4a76e741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId87026a8be4a76e741.jpg"/><Relationship Id="rId52246a8be4a770b46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId52246a8be4a770b46.jpg"/><Relationship Id="rId94046a8be4a772f49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId94046a8be4a772f49.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>