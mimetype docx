--- v13 (2026-08-24)
+++ v14 (2026-08-24)
@@ -225,51 +225,51 @@
               <w:t xml:space="preserve"> Animalia: Nematoda: Chromadorea: Rhabditida: Meloidogynidae</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Columbia root-knot nematode (US)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26676a8be4a76dbc8" w:history="1">
+            <w:hyperlink r:id="rId10896a8bf867c8447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -285,51 +285,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II B)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96576a8be4a76dc3f" w:history="1">
+            <w:hyperlink r:id="rId48786a8bf867c84af" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -343,86 +343,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> MELGCH</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="44771224" name="name61636a8be4a76e743" descr="17623.jpg"/>
+                  <wp:docPr id="88855271" name="name62236a8bf867c8b0e" descr="17623.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="17623.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId87026a8be4a76e741" cstate="print"/>
+                          <a:blip r:embed="rId24346a8bf867c8b0d" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId90396a8be4a76e89d" w:history="1">
+            <w:hyperlink r:id="rId76086a8bf867c8bf9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
@@ -3760,63 +3760,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">M. chitwoodi</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> has a wider distribution in Europe, than is currently known, remaining undetected, but this is now actively under investigation.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="39359740" name="name32816a8be4a770b4a" descr="MELGCH_distribution_map.jpg"/>
+            <wp:docPr id="33076994" name="name58576a8bf867cabf3" descr="MELGCH_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="MELGCH_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId52246a8be4a770b46" cstate="print"/>
+                    <a:blip r:embed="rId77726a8bf867cabf1" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -5946,51 +5946,51 @@
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">REFERENCES</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Best4Soils (2020) A network of practioners, for sharing knowledge on prevention and reduction of soil borne diseases. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId87926a8be4a771bc6" w:history="1">
+      <w:hyperlink r:id="rId51926a8bf867cbbb5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.best4soil.eu/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed at 18.12.2020).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6328,51 +6328,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">37</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 592-597. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId88476a8be4a771e65" w:history="1">
+      <w:hyperlink r:id="rId98536a8bf867cbe3d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/standards/PM3/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6857,51 +6857,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">49</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 480-481. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId77566a8be4a7721cb" w:history="1">
+      <w:hyperlink r:id="rId63846a8bf867cc1a1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/standards/PM3/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -8625,51 +8625,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Meloidogyne chitwoodi</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId73026a8be4a772df9" w:history="1">
+      <w:hyperlink r:id="rId20056a8bf867cccd0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -8744,63 +8744,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> edition).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> CABI, Wallingford (GB).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="95157904" name="name82256a8be4a772f4a" descr="eu_funding_250.png"/>
+            <wp:docPr id="65586584" name="name86266a8bf867cce00" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId94046a8be4a772f49" cstate="print"/>
+                    <a:blip r:embed="rId15676a8bf867ccdfe" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -8898,137 +8898,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="58666576">
+  <w:abstractNum w:abstractNumId="48868620">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="77664536">
+    <w:lvl w:ilvl="0" w:tplc="64781119">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="77664536" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="64781119" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="77664536" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="64781119" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="77664536" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="64781119" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="77664536" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="64781119" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="77664536" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="64781119" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="77664536" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="64781119" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="77664536" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="64781119" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="77664536" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="64781119" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="58666575">
+  <w:abstractNum w:abstractNumId="48868619">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="46118377">
+    <w:lvl w:ilvl="0" w:tplc="99729874">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -9780,55 +9780,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="58666575">
-    <w:abstractNumId w:val="58666575"/>
+  <w:num w:numId="48868619">
+    <w:abstractNumId w:val="48868619"/>
   </w:num>
-  <w:num w:numId="58666576">
-    <w:abstractNumId w:val="58666576"/>
+  <w:num w:numId="48868620">
+    <w:abstractNumId w:val="48868620"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -21378,51 +21378,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId874348725" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId874682371" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId26676a8be4a76dbc8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MELGCH/" TargetMode="External"/><Relationship Id="rId96576a8be4a76dc3f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MELGCH/categorization" TargetMode="External"/><Relationship Id="rId90396a8be4a76e89d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MELGCH/photos" TargetMode="External"/><Relationship Id="rId87926a8be4a771bc6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.best4soil.eu/" TargetMode="External"/><Relationship Id="rId88476a8be4a771e65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM3/" TargetMode="External"/><Relationship Id="rId77566a8be4a7721cb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM3/" TargetMode="External"/><Relationship Id="rId73026a8be4a772df9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId87026a8be4a76e741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId87026a8be4a76e741.jpg"/><Relationship Id="rId52246a8be4a770b46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId52246a8be4a770b46.jpg"/><Relationship Id="rId94046a8be4a772f49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId94046a8be4a772f49.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId381969197" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId989275073" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId10896a8bf867c8447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MELGCH/" TargetMode="External"/><Relationship Id="rId48786a8bf867c84af" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MELGCH/categorization" TargetMode="External"/><Relationship Id="rId76086a8bf867c8bf9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MELGCH/photos" TargetMode="External"/><Relationship Id="rId51926a8bf867cbbb5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.best4soil.eu/" TargetMode="External"/><Relationship Id="rId98536a8bf867cbe3d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM3/" TargetMode="External"/><Relationship Id="rId63846a8bf867cc1a1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM3/" TargetMode="External"/><Relationship Id="rId20056a8bf867cccd0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId24346a8bf867c8b0d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId24346a8bf867c8b0d.jpg"/><Relationship Id="rId77726a8bf867cabf1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId77726a8bf867cabf1.jpg"/><Relationship Id="rId15676a8bf867ccdfe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId15676a8bf867ccdfe.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>