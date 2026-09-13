--- v14 (2026-08-24)
+++ v15 (2026-09-13)
@@ -225,51 +225,51 @@
               <w:t xml:space="preserve"> Animalia: Nematoda: Chromadorea: Rhabditida: Meloidogynidae</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Columbia root-knot nematode (US)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10896a8bf867c8447" w:history="1">
+            <w:hyperlink r:id="rId83126aa6985231485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -285,51 +285,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II B)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48786a8bf867c84af" w:history="1">
+            <w:hyperlink r:id="rId18846aa698523151c" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -343,86 +343,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> MELGCH</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="88855271" name="name62236a8bf867c8b0e" descr="17623.jpg"/>
+                  <wp:docPr id="55257812" name="name67536aa698523201d" descr="17623.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="17623.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId24346a8bf867c8b0d" cstate="print"/>
+                          <a:blip r:embed="rId60166aa698523201b" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId76086a8bf867c8bf9" w:history="1">
+            <w:hyperlink r:id="rId22536aa6985232143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
@@ -3760,63 +3760,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">M. chitwoodi</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> has a wider distribution in Europe, than is currently known, remaining undetected, but this is now actively under investigation.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="33076994" name="name58576a8bf867cabf3" descr="MELGCH_distribution_map.jpg"/>
+            <wp:docPr id="45678352" name="name12596aa69852341de" descr="MELGCH_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="MELGCH_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId77726a8bf867cabf1" cstate="print"/>
+                    <a:blip r:embed="rId19776aa69852341db" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -5946,51 +5946,51 @@
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">REFERENCES</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Best4Soils (2020) A network of practioners, for sharing knowledge on prevention and reduction of soil borne diseases. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId51926a8bf867cbbb5" w:history="1">
+      <w:hyperlink r:id="rId27316aa69852351f0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.best4soil.eu/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed at 18.12.2020).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6328,51 +6328,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">37</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 592-597. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId98536a8bf867cbe3d" w:history="1">
+      <w:hyperlink r:id="rId22636aa698523545e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/standards/PM3/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6857,51 +6857,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">49</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 480-481. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId63846a8bf867cc1a1" w:history="1">
+      <w:hyperlink r:id="rId56526aa69852357a2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/standards/PM3/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -8625,51 +8625,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Meloidogyne chitwoodi</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId20056a8bf867cccd0" w:history="1">
+      <w:hyperlink r:id="rId65916aa69852362d9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -8744,63 +8744,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> edition).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> CABI, Wallingford (GB).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="65586584" name="name86266a8bf867cce00" descr="eu_funding_250.png"/>
+            <wp:docPr id="6870362" name="name33636aa6985236742" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId15676a8bf867ccdfe" cstate="print"/>
+                    <a:blip r:embed="rId15336aa6985236741" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -8898,137 +8898,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="48868620">
+  <w:abstractNum w:abstractNumId="67605180">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="64781119">
+    <w:lvl w:ilvl="0" w:tplc="50016671">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="64781119" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="50016671" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="64781119" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="50016671" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="64781119" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="50016671" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="64781119" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="50016671" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="64781119" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="50016671" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="64781119" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="50016671" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="64781119" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="50016671" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="64781119" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="50016671" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="48868619">
+  <w:abstractNum w:abstractNumId="67605179">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="99729874">
+    <w:lvl w:ilvl="0" w:tplc="62393501">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -9780,55 +9780,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="48868619">
-    <w:abstractNumId w:val="48868619"/>
+  <w:num w:numId="67605179">
+    <w:abstractNumId w:val="67605179"/>
   </w:num>
-  <w:num w:numId="48868620">
-    <w:abstractNumId w:val="48868620"/>
+  <w:num w:numId="67605180">
+    <w:abstractNumId w:val="67605180"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -21378,51 +21378,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId381969197" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId989275073" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId10896a8bf867c8447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MELGCH/" TargetMode="External"/><Relationship Id="rId48786a8bf867c84af" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MELGCH/categorization" TargetMode="External"/><Relationship Id="rId76086a8bf867c8bf9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MELGCH/photos" TargetMode="External"/><Relationship Id="rId51926a8bf867cbbb5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.best4soil.eu/" TargetMode="External"/><Relationship Id="rId98536a8bf867cbe3d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM3/" TargetMode="External"/><Relationship Id="rId63846a8bf867cc1a1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM3/" TargetMode="External"/><Relationship Id="rId20056a8bf867cccd0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId24346a8bf867c8b0d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId24346a8bf867c8b0d.jpg"/><Relationship Id="rId77726a8bf867cabf1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId77726a8bf867cabf1.jpg"/><Relationship Id="rId15676a8bf867ccdfe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId15676a8bf867ccdfe.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId274501848" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId788031026" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId83126aa6985231485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MELGCH/" TargetMode="External"/><Relationship Id="rId18846aa698523151c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MELGCH/categorization" TargetMode="External"/><Relationship Id="rId22536aa6985232143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MELGCH/photos" TargetMode="External"/><Relationship Id="rId27316aa69852351f0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.best4soil.eu/" TargetMode="External"/><Relationship Id="rId22636aa698523545e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM3/" TargetMode="External"/><Relationship Id="rId56526aa69852357a2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM3/" TargetMode="External"/><Relationship Id="rId65916aa69852362d9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId60166aa698523201b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId60166aa698523201b.jpg"/><Relationship Id="rId19776aa69852341db" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId19776aa69852341db.jpg"/><Relationship Id="rId15336aa6985236741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId15336aa6985236741.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>