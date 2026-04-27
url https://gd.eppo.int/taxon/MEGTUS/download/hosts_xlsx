--- v0 (2025-10-04)
+++ v1 (2026-04-27)
@@ -12,93 +12,102 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="MEGTUS" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="137">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="142">
   <si>
     <t>type</t>
   </si>
   <si>
     <t>EPPOCode</t>
   </si>
   <si>
     <t>Pref_name</t>
   </si>
   <si>
     <t>References</t>
   </si>
   <si>
     <t>Host</t>
   </si>
   <si>
     <t>ALZVA</t>
   </si>
   <si>
     <t>Alysicarpus vaginalis</t>
   </si>
   <si>
     <t>* Reyes CP (1994) Thysanoptera (Hexapoda) of the Philippine Islands. Raffles Bulletin of Zoology 42(2), 107-507.</t>
   </si>
   <si>
     <t>AMASP</t>
   </si>
   <si>
     <t>Amaranthus spinosus</t>
   </si>
   <si>
     <t>ARHHY</t>
   </si>
   <si>
     <t>Arachis hypogaea</t>
   </si>
   <si>
     <t>* Sartiami D, Mound LA (2013) Identification of the terebrantian thrips (Insecta, Thysanoptera) associated with cultivated plants in Java, Indonesia. ZooKeys 306, 1–21. https://doi.org/10.3897/zookeys.306.5455
 ------- Collected from this plant in Java (Indonesia).
 * Tillekaratne K, Edirisinghe JP, Gunatilleke CVS, Karunaratne WAP (2011) Survey of thrips in Sri Lanka: A checklist of thrips species, their distribution and host plants. Ceylon Journal of Science 40(2), 89-108.</t>
   </si>
   <si>
+    <t>BNCHI</t>
+  </si>
+  <si>
+    <t>Benincasa hispida</t>
+  </si>
+  <si>
+    <t>* Wang H, Huang L, Zheng X, Gong R, Cao X, Yang L (2024) An age-stage, two-sex life table for Megalurothrips usitatus feeding on eight different crop plants. Agronomy 14(10), 2283. https://doi.org/10.3390/agronomy14102283</t>
+  </si>
+  <si>
     <t>CAJCA</t>
   </si>
   <si>
     <t>Cajanus cajan</t>
   </si>
   <si>
     <t>* Halbert SE (2020) Entomology Specimen Report. Tri-ology 59(2), 9-10.
 * Reyes CP (1994) Thysanoptera (Hexapoda) of the Philippine Islands. Raffles Bulletin of Zoology 42(2), 107-507.
 * Tillekaratne K, Edirisinghe JP, Gunatilleke CVS, Karunaratne WAP (2011) Survey of thrips in Sri Lanka: A checklist of thrips species, their distribution and host plants. Ceylon Journal of Science 40(2), 89-108.</t>
   </si>
   <si>
     <t>CASAU</t>
   </si>
   <si>
     <t>Cassia auriculata</t>
   </si>
   <si>
     <t>* Tillekaratne K, Edirisinghe JP, Gunatilleke CVS, Karunaratne WAP (2011) Survey of thrips in Sri Lanka: A checklist of thrips species, their distribution and host plants. Ceylon Journal of Science 40(2), 89-108.</t>
   </si>
   <si>
     <t>COSPU</t>
   </si>
   <si>
     <t>Centrosema pubescens</t>
   </si>
@@ -143,50 +152,56 @@
     <t>Crotalaria juncea</t>
   </si>
   <si>
     <t>CVTAN</t>
   </si>
   <si>
     <t>Crotalaria micans</t>
   </si>
   <si>
     <t>CVTMU</t>
   </si>
   <si>
     <t>Crotalaria pallida var. obovata</t>
   </si>
   <si>
     <t>* Reyes CP (1994) Thysanoptera (Hexapoda) of the Philippine Islands. Raffles Bulletin of Zoology 42(2), 107-507.
 ------- As Crotalaria mucronata.</t>
   </si>
   <si>
     <t>CUUMA</t>
   </si>
   <si>
     <t>Cucurbita maxima</t>
   </si>
   <si>
+    <t>CUUPE</t>
+  </si>
+  <si>
+    <t>Cucurbita pepo</t>
+  </si>
+  <si>
     <t>CMOTE</t>
   </si>
   <si>
     <t>Cyamopsis tetragonoloba</t>
   </si>
   <si>
     <t>* Halbert SE (2020) Entomology Specimen Report. Tri-ology 59(2), 9-10.</t>
   </si>
   <si>
     <t>CYGCI</t>
   </si>
   <si>
     <t>Cymbopogon citratus</t>
   </si>
   <si>
     <t>* Reyes CP (1994) Thysanoptera (Hexapoda) of the Philippine Islands. Raffles Bulletin of Zoology 42(2), 107-507.
 ------- As Andropogon citratus.</t>
   </si>
   <si>
     <t>DAUCA</t>
   </si>
   <si>
     <t>Daucus carota</t>
   </si>
   <si>
@@ -194,51 +209,52 @@
   </si>
   <si>
     <t>Desmodium heterophyllum</t>
   </si>
   <si>
     <t>DEDTR</t>
   </si>
   <si>
     <t>Desmodium triflorum</t>
   </si>
   <si>
     <t>ERZVA</t>
   </si>
   <si>
     <t>Erythrina variegata</t>
   </si>
   <si>
     <t>GLXMA</t>
   </si>
   <si>
     <t>Glycine max</t>
   </si>
   <si>
     <t>* Chang NT (1988) Population trends of Megalurothrips usitatus (Bagnall) (Thysanoptera: Thripidae) on adzuki bean and soybean examined by four sampling methods. Plant Protection Bulletin, Taiwan 30(3), 289-302.
 * Miyazaki M, Kudo I, Iqbal A (1984) Notes on the thrips (Thysanoptera) occurring on the soybean in Java. Kontyu 52(4),482-486.
-* Reyes CP (1994) Thysanoptera (Hexapoda) of the Philippine Islands. Raffles Bulletin of Zoology 42(2), 107-507.</t>
+* Reyes CP (1994) Thysanoptera (Hexapoda) of the Philippine Islands. Raffles Bulletin of Zoology 42(2), 107-507.
+* Wang H, Huang L, Zheng X, Gong R, Cao X, Yang L (2024) An age-stage, two-sex life table for Megalurothrips usitatus feeding on eight different crop plants. Agronomy 14(10), 2283. https://doi.org/10.3390/agronomy14102283</t>
   </si>
   <si>
     <t>HTGBE</t>
   </si>
   <si>
     <t>Hiptage benghalensis</t>
   </si>
   <si>
     <t>IMPSS</t>
   </si>
   <si>
     <t>Imperata sp.</t>
   </si>
   <si>
     <t>IPOBA</t>
   </si>
   <si>
     <t>Ipomoea batatas</t>
   </si>
   <si>
     <t>DOLLA</t>
   </si>
   <si>
     <t>Lablab purpureus</t>
   </si>
@@ -272,51 +288,52 @@
   </si>
   <si>
     <t>MEMDI</t>
   </si>
   <si>
     <t>Melampodium divaricatum</t>
   </si>
   <si>
     <t>* Orozco J (2022) Megalurothrips usitatus Bagnall (Thysanoptera: Thripidae), first record of an important new pest in Honduras. Insecta Mundi 0923, 1–4.</t>
   </si>
   <si>
     <t>MIMPU</t>
   </si>
   <si>
     <t>Mimosa pudica</t>
   </si>
   <si>
     <t>MOMCH</t>
   </si>
   <si>
     <t>Momordica charantia</t>
   </si>
   <si>
     <t>* Reyes CP (1994) Thysanoptera (Hexapoda) of the Philippine Islands. Raffles Bulletin of Zoology 42(2), 107-507.
 * Sartiami D, Mound LA (2013) Identification of the terebrantian thrips (Insecta, Thysanoptera) associated with cultivated plants in Java, Indonesia. ZooKeys 306, 1–21. https://doi.org/10.3897/zookeys.306.5455
-------- Collected from this plant in Java (Indonesia).</t>
+------- Collected from this plant in Java (Indonesia).
+* Wang H, Huang L, Zheng X, Gong R, Cao X, Yang L (2024) An age-stage, two-sex life table for Megalurothrips usitatus feeding on eight different crop plants. Agronomy 14(10), 2283. https://doi.org/10.3390/agronomy14102283</t>
   </si>
   <si>
     <t>PACER</t>
   </si>
   <si>
     <t>Pachyrhizus erosus</t>
   </si>
   <si>
     <t>* Campos OJC, Monroy AC, Arrieta JAR, Bermúdez AR, Soriano BAL, Velasco CR, Landa ÁIZ, Virgen MOE (2023) New report of the exotic species Megalurothrips usitatus (Thysanoptera: Thripidae) infesting three commercial legumes in Nayarit, Mexico. Florida Entomologist 105(4), 316-318.</t>
   </si>
   <si>
     <t>PHSAF</t>
   </si>
   <si>
     <t>Phaseolus acutifolius</t>
   </si>
   <si>
     <t>* Cabrera-Asencio I, de Jensen CE (2023) First report of the exotic species Megalurothrips usitatus (Thysanoptera: Thripidae), pest of Fabaceae, in Puerto Rico. Florida Entomologist 106(4), 267-269. https://doi.org/10.1653/024.106.0410</t>
   </si>
   <si>
     <t>PHSLU</t>
   </si>
   <si>
     <t>Phaseolus lunatus</t>
   </si>
@@ -447,51 +464,53 @@
 * Sartiami D, Mound LA (2013) Identification of the terebrantian thrips (Insecta, Thysanoptera) associated with cultivated plants in Java, Indonesia. ZooKeys 306, 1–21. https://doi.org/10.3897/zookeys.306.5455
 ------- Collected from this plant in Java (Indonesia).
 * Halbert SE (2020) Entomology Specimen Report. Tri-ology 59(2), 9-10.
 * Tang DL, Yan KL, Fu BL, Wu JH, Liu K, Lu YY (2015) The life table parameters of Megalurothrips usitatus (Thysanoptera: Thripidae) on four leguminous crops. Florida Entomologist 98(2), 620-625.
 * Tillekaratne K, Edirisinghe JP, Gunatilleke CVS, Karunaratne WAP (2011) Survey of thrips in Sri Lanka: A checklist of thrips species, their distribution and host plants. Ceylon Journal of Science 40(2), 89-108.
 * Zafirah Z, Azidah AA (2018) Diversity and population of Thrips species on legumes with special reference to Megalurothrips usitatus. Sains Malaysiana 47(3) 433–439.</t>
   </si>
   <si>
     <t>VIGSQ</t>
   </si>
   <si>
     <t>Vigna unguiculata subsp. sesquipedalis</t>
   </si>
   <si>
     <t>* Reyes CP (1994) Thysanoptera (Hexapoda) of the Philippine Islands. Raffles Bulletin of Zoology 42(2), 107-507.
 * Tillekaratne K, Edirisinghe JP, Gunatilleke CVS, Karunaratne WAP (2011) Survey of thrips in Sri Lanka: A checklist of thrips species, their distribution and host plants. Ceylon Journal of Science 40(2), 89-108.</t>
   </si>
   <si>
     <t>VIGSC</t>
   </si>
   <si>
     <t>Vigna unguiculata subsp. unguiculata</t>
   </si>
   <si>
     <t>* Reyes CP (1994) Thysanoptera (Hexapoda) of the Philippine Islands. Raffles Bulletin of Zoology 42(2), 107-507.
-------- As Vigna sinensis.</t>
+------- As Vigna sinensis.
+* Wang H, Huang L, Zheng X, Gong R, Cao X, Yang L (2024) An age-stage, two-sex life table for Megalurothrips usitatus feeding on eight different crop plants. Agronomy 14(10), 2283. https://doi.org/10.3390/agronomy14102283
+------- as Vigna cylindrica</t>
   </si>
   <si>
     <t>UOUJA</t>
   </si>
   <si>
     <t>Youngia japonica</t>
   </si>
   <si>
     <t>* Reyes CP (1994) Thysanoptera (Hexapoda) of the Philippine Islands. Raffles Bulletin of Zoology 42(2), 107-507.
 ------- As Crepis japonica.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
@@ -805,51 +824,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D54"/>
+  <dimension ref="A1:D56"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.569" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="45.846" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="369.196" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
@@ -914,583 +933,583 @@
     <row r="6" spans="1:4">
       <c r="A6" t="s">
         <v>4</v>
       </c>
       <c r="B6" t="s">
         <v>16</v>
       </c>
       <c r="C6" t="s">
         <v>17</v>
       </c>
       <c r="D6" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="7" spans="1:4">
       <c r="A7" t="s">
         <v>4</v>
       </c>
       <c r="B7" t="s">
         <v>19</v>
       </c>
       <c r="C7" t="s">
         <v>20</v>
       </c>
       <c r="D7" t="s">
-        <v>7</v>
+        <v>21</v>
       </c>
     </row>
     <row r="8" spans="1:4">
       <c r="A8" t="s">
         <v>4</v>
       </c>
       <c r="B8" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="C8" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="D8" t="s">
-        <v>23</v>
+        <v>7</v>
       </c>
     </row>
     <row r="9" spans="1:4">
       <c r="A9" t="s">
         <v>4</v>
       </c>
       <c r="B9" t="s">
         <v>24</v>
       </c>
       <c r="C9" t="s">
         <v>25</v>
       </c>
       <c r="D9" t="s">
-        <v>7</v>
+        <v>26</v>
       </c>
     </row>
     <row r="10" spans="1:4">
       <c r="A10" t="s">
         <v>4</v>
       </c>
       <c r="B10" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="C10" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="D10" t="s">
-        <v>18</v>
+        <v>7</v>
       </c>
     </row>
     <row r="11" spans="1:4">
       <c r="A11" t="s">
         <v>4</v>
       </c>
       <c r="B11" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="C11" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="D11" t="s">
-        <v>7</v>
+        <v>21</v>
       </c>
     </row>
     <row r="12" spans="1:4">
       <c r="A12" t="s">
         <v>4</v>
       </c>
       <c r="B12" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="C12" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="D12" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="13" spans="1:4">
       <c r="A13" t="s">
         <v>4</v>
       </c>
       <c r="B13" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="C13" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="D13" t="s">
-        <v>18</v>
+        <v>7</v>
       </c>
     </row>
     <row r="14" spans="1:4">
       <c r="A14" t="s">
         <v>4</v>
       </c>
       <c r="B14" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="C14" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D14" t="s">
-        <v>18</v>
+        <v>21</v>
       </c>
     </row>
     <row r="15" spans="1:4">
       <c r="A15" t="s">
         <v>4</v>
       </c>
       <c r="B15" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="C15" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D15" t="s">
-        <v>38</v>
+        <v>21</v>
       </c>
     </row>
     <row r="16" spans="1:4">
       <c r="A16" t="s">
         <v>4</v>
       </c>
       <c r="B16" t="s">
         <v>39</v>
       </c>
       <c r="C16" t="s">
         <v>40</v>
       </c>
       <c r="D16" t="s">
-        <v>7</v>
+        <v>41</v>
       </c>
     </row>
     <row r="17" spans="1:4">
       <c r="A17" t="s">
         <v>4</v>
       </c>
       <c r="B17" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="C17" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="D17" t="s">
-        <v>43</v>
+        <v>7</v>
       </c>
     </row>
     <row r="18" spans="1:4">
       <c r="A18" t="s">
         <v>4</v>
       </c>
       <c r="B18" t="s">
         <v>44</v>
       </c>
       <c r="C18" t="s">
         <v>45</v>
       </c>
       <c r="D18" t="s">
-        <v>46</v>
+        <v>15</v>
       </c>
     </row>
     <row r="19" spans="1:4">
       <c r="A19" t="s">
         <v>4</v>
       </c>
       <c r="B19" t="s">
+        <v>46</v>
+      </c>
+      <c r="C19" t="s">
         <v>47</v>
       </c>
-      <c r="C19" t="s">
+      <c r="D19" t="s">
         <v>48</v>
-      </c>
-[...1 lines deleted...]
-        <v>23</v>
       </c>
     </row>
     <row r="20" spans="1:4">
       <c r="A20" t="s">
         <v>4</v>
       </c>
       <c r="B20" t="s">
         <v>49</v>
       </c>
       <c r="C20" t="s">
         <v>50</v>
       </c>
       <c r="D20" t="s">
-        <v>18</v>
+        <v>51</v>
       </c>
     </row>
     <row r="21" spans="1:4">
       <c r="A21" t="s">
         <v>4</v>
       </c>
       <c r="B21" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="C21" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="D21" t="s">
-        <v>7</v>
+        <v>26</v>
       </c>
     </row>
     <row r="22" spans="1:4">
       <c r="A22" t="s">
         <v>4</v>
       </c>
       <c r="B22" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="C22" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="D22" t="s">
-        <v>18</v>
+        <v>21</v>
       </c>
     </row>
     <row r="23" spans="1:4">
       <c r="A23" t="s">
         <v>4</v>
       </c>
       <c r="B23" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="C23" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="D23" t="s">
-        <v>57</v>
+        <v>7</v>
       </c>
     </row>
     <row r="24" spans="1:4">
       <c r="A24" t="s">
         <v>4</v>
       </c>
       <c r="B24" t="s">
         <v>58</v>
       </c>
       <c r="C24" t="s">
         <v>59</v>
       </c>
       <c r="D24" t="s">
-        <v>18</v>
+        <v>21</v>
       </c>
     </row>
     <row r="25" spans="1:4">
       <c r="A25" t="s">
         <v>4</v>
       </c>
       <c r="B25" t="s">
         <v>60</v>
       </c>
       <c r="C25" t="s">
         <v>61</v>
       </c>
       <c r="D25" t="s">
-        <v>23</v>
+        <v>62</v>
       </c>
     </row>
     <row r="26" spans="1:4">
       <c r="A26" t="s">
         <v>4</v>
       </c>
       <c r="B26" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="C26" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="D26" t="s">
-        <v>7</v>
+        <v>21</v>
       </c>
     </row>
     <row r="27" spans="1:4">
       <c r="A27" t="s">
         <v>4</v>
       </c>
       <c r="B27" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="C27" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="D27" t="s">
-        <v>66</v>
+        <v>26</v>
       </c>
     </row>
     <row r="28" spans="1:4">
       <c r="A28" t="s">
         <v>4</v>
       </c>
       <c r="B28" t="s">
         <v>67</v>
       </c>
       <c r="C28" t="s">
         <v>68</v>
       </c>
       <c r="D28" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="29" spans="1:4">
       <c r="A29" t="s">
         <v>4</v>
       </c>
       <c r="B29" t="s">
         <v>69</v>
       </c>
       <c r="C29" t="s">
         <v>70</v>
       </c>
       <c r="D29" t="s">
-        <v>7</v>
+        <v>71</v>
       </c>
     </row>
     <row r="30" spans="1:4">
       <c r="A30" t="s">
         <v>4</v>
       </c>
       <c r="B30" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="C30" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="D30" t="s">
-        <v>73</v>
+        <v>7</v>
       </c>
     </row>
     <row r="31" spans="1:4">
       <c r="A31" t="s">
         <v>4</v>
       </c>
       <c r="B31" t="s">
         <v>74</v>
       </c>
       <c r="C31" t="s">
         <v>75</v>
       </c>
       <c r="D31" t="s">
-        <v>76</v>
+        <v>7</v>
       </c>
     </row>
     <row r="32" spans="1:4">
       <c r="A32" t="s">
         <v>4</v>
       </c>
       <c r="B32" t="s">
+        <v>76</v>
+      </c>
+      <c r="C32" t="s">
         <v>77</v>
       </c>
-      <c r="C32" t="s">
+      <c r="D32" t="s">
         <v>78</v>
-      </c>
-[...1 lines deleted...]
-        <v>7</v>
       </c>
     </row>
     <row r="33" spans="1:4">
       <c r="A33" t="s">
         <v>4</v>
       </c>
       <c r="B33" t="s">
         <v>79</v>
       </c>
       <c r="C33" t="s">
         <v>80</v>
       </c>
       <c r="D33" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="34" spans="1:4">
       <c r="A34" t="s">
         <v>4</v>
       </c>
       <c r="B34" t="s">
         <v>82</v>
       </c>
       <c r="C34" t="s">
         <v>83</v>
       </c>
       <c r="D34" t="s">
-        <v>84</v>
+        <v>7</v>
       </c>
     </row>
     <row r="35" spans="1:4">
       <c r="A35" t="s">
         <v>4</v>
       </c>
       <c r="B35" t="s">
+        <v>84</v>
+      </c>
+      <c r="C35" t="s">
         <v>85</v>
       </c>
-      <c r="C35" t="s">
+      <c r="D35" t="s">
         <v>86</v>
-      </c>
-[...1 lines deleted...]
-        <v>87</v>
       </c>
     </row>
     <row r="36" spans="1:4">
       <c r="A36" t="s">
         <v>4</v>
       </c>
       <c r="B36" t="s">
+        <v>87</v>
+      </c>
+      <c r="C36" t="s">
         <v>88</v>
       </c>
-      <c r="C36" t="s">
+      <c r="D36" t="s">
         <v>89</v>
-      </c>
-[...1 lines deleted...]
-        <v>90</v>
       </c>
     </row>
     <row r="37" spans="1:4">
       <c r="A37" t="s">
         <v>4</v>
       </c>
       <c r="B37" t="s">
+        <v>90</v>
+      </c>
+      <c r="C37" t="s">
         <v>91</v>
       </c>
-      <c r="C37" t="s">
+      <c r="D37" t="s">
         <v>92</v>
-      </c>
-[...1 lines deleted...]
-        <v>93</v>
       </c>
     </row>
     <row r="38" spans="1:4">
       <c r="A38" t="s">
         <v>4</v>
       </c>
       <c r="B38" t="s">
+        <v>93</v>
+      </c>
+      <c r="C38" t="s">
         <v>94</v>
       </c>
-      <c r="C38" t="s">
+      <c r="D38" t="s">
         <v>95</v>
-      </c>
-[...1 lines deleted...]
-        <v>96</v>
       </c>
     </row>
     <row r="39" spans="1:4">
       <c r="A39" t="s">
         <v>4</v>
       </c>
       <c r="B39" t="s">
+        <v>96</v>
+      </c>
+      <c r="C39" t="s">
         <v>97</v>
       </c>
-      <c r="C39" t="s">
+      <c r="D39" t="s">
         <v>98</v>
-      </c>
-[...1 lines deleted...]
-        <v>99</v>
       </c>
     </row>
     <row r="40" spans="1:4">
       <c r="A40" t="s">
         <v>4</v>
       </c>
       <c r="B40" t="s">
+        <v>99</v>
+      </c>
+      <c r="C40" t="s">
         <v>100</v>
       </c>
-      <c r="C40" t="s">
+      <c r="D40" t="s">
         <v>101</v>
-      </c>
-[...1 lines deleted...]
-        <v>18</v>
       </c>
     </row>
     <row r="41" spans="1:4">
       <c r="A41" t="s">
         <v>4</v>
       </c>
       <c r="B41" t="s">
         <v>102</v>
       </c>
       <c r="C41" t="s">
         <v>103</v>
       </c>
       <c r="D41" t="s">
-        <v>23</v>
+        <v>104</v>
       </c>
     </row>
     <row r="42" spans="1:4">
       <c r="A42" t="s">
         <v>4</v>
       </c>
       <c r="B42" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="C42" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="D42" t="s">
-        <v>7</v>
+        <v>21</v>
       </c>
     </row>
     <row r="43" spans="1:4">
       <c r="A43" t="s">
         <v>4</v>
       </c>
       <c r="B43" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="C43" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="D43" t="s">
-        <v>7</v>
+        <v>26</v>
       </c>
     </row>
     <row r="44" spans="1:4">
       <c r="A44" t="s">
         <v>4</v>
       </c>
       <c r="B44" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="C44" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="D44" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="45" spans="1:4">
       <c r="A45" t="s">
         <v>4</v>
       </c>
       <c r="B45" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="C45" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="D45" t="s">
-        <v>112</v>
+        <v>7</v>
       </c>
     </row>
     <row r="46" spans="1:4">
       <c r="A46" t="s">
         <v>4</v>
       </c>
       <c r="B46" t="s">
         <v>113</v>
       </c>
       <c r="C46" t="s">
         <v>114</v>
       </c>
       <c r="D46" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="47" spans="1:4">
       <c r="A47" t="s">
         <v>4</v>
       </c>
       <c r="B47" t="s">
         <v>115</v>
       </c>
       <c r="C47" t="s">
         <v>116</v>
@@ -1516,107 +1535,135 @@
     <row r="49" spans="1:4">
       <c r="A49" t="s">
         <v>4</v>
       </c>
       <c r="B49" t="s">
         <v>120</v>
       </c>
       <c r="C49" t="s">
         <v>121</v>
       </c>
       <c r="D49" t="s">
         <v>122</v>
       </c>
     </row>
     <row r="50" spans="1:4">
       <c r="A50" t="s">
         <v>4</v>
       </c>
       <c r="B50" t="s">
         <v>123</v>
       </c>
       <c r="C50" t="s">
         <v>124</v>
       </c>
       <c r="D50" t="s">
-        <v>18</v>
+        <v>7</v>
       </c>
     </row>
     <row r="51" spans="1:4">
       <c r="A51" t="s">
         <v>4</v>
       </c>
       <c r="B51" t="s">
         <v>125</v>
       </c>
       <c r="C51" t="s">
         <v>126</v>
       </c>
       <c r="D51" t="s">
         <v>127</v>
       </c>
     </row>
     <row r="52" spans="1:4">
       <c r="A52" t="s">
         <v>4</v>
       </c>
       <c r="B52" t="s">
         <v>128</v>
       </c>
       <c r="C52" t="s">
         <v>129</v>
       </c>
       <c r="D52" t="s">
-        <v>130</v>
+        <v>21</v>
       </c>
     </row>
     <row r="53" spans="1:4">
       <c r="A53" t="s">
         <v>4</v>
       </c>
       <c r="B53" t="s">
+        <v>130</v>
+      </c>
+      <c r="C53" t="s">
         <v>131</v>
       </c>
-      <c r="C53" t="s">
+      <c r="D53" t="s">
         <v>132</v>
-      </c>
-[...1 lines deleted...]
-        <v>133</v>
       </c>
     </row>
     <row r="54" spans="1:4">
       <c r="A54" t="s">
         <v>4</v>
       </c>
       <c r="B54" t="s">
+        <v>133</v>
+      </c>
+      <c r="C54" t="s">
         <v>134</v>
       </c>
-      <c r="C54" t="s">
+      <c r="D54" t="s">
         <v>135</v>
       </c>
-      <c r="D54" t="s">
+    </row>
+    <row r="55" spans="1:4">
+      <c r="A55" t="s">
+        <v>4</v>
+      </c>
+      <c r="B55" t="s">
         <v>136</v>
+      </c>
+      <c r="C55" t="s">
+        <v>137</v>
+      </c>
+      <c r="D55" t="s">
+        <v>138</v>
+      </c>
+    </row>
+    <row r="56" spans="1:4">
+      <c r="A56" t="s">
+        <v>4</v>
+      </c>
+      <c r="B56" t="s">
+        <v>139</v>
+      </c>
+      <c r="C56" t="s">
+        <v>140</v>
+      </c>
+      <c r="D56" t="s">
+        <v>141</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">