--- v1 (2026-04-27)
+++ v2 (2026-06-07)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="MEGTUS" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="142">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="143">
   <si>
     <t>type</t>
   </si>
   <si>
     <t>EPPOCode</t>
   </si>
   <si>
     <t>Pref_name</t>
   </si>
   <si>
     <t>References</t>
   </si>
   <si>
     <t>Host</t>
   </si>
   <si>
     <t>ALZVA</t>
   </si>
   <si>
     <t>Alysicarpus vaginalis</t>
   </si>
   <si>
     <t>* Reyes CP (1994) Thysanoptera (Hexapoda) of the Philippine Islands. Raffles Bulletin of Zoology 42(2), 107-507.</t>
   </si>
   <si>
@@ -414,50 +414,54 @@
   <si>
     <t>* Azidah AA (2011) Thripidae (Thysanoptera) species collected from common plants and crops in Peninsular Malaysia. Scientific Research and Essays 6(24), 5107-5113.
 * Tillekaratne K, Edirisinghe JP, Gunatilleke CVS, Karunaratne WAP (2011) Survey of thrips in Sri Lanka: A checklist of thrips species, their distribution and host plants. Ceylon Journal of Science 40(2), 89-108.</t>
   </si>
   <si>
     <t>SIDRH</t>
   </si>
   <si>
     <t>Sida rhombifolia</t>
   </si>
   <si>
     <t>SOLME</t>
   </si>
   <si>
     <t>Solanum melongena</t>
   </si>
   <si>
     <t>* Azidah AA (2011) Thripidae (Thysanoptera) species collected from common plants and crops in Peninsular Malaysia. Scientific Research and Essays 6(24), 5107-5113.
 * Halbert SE (2020) Entomology Specimen Report. Tri-ology 59(2), 9-10.</t>
   </si>
   <si>
     <t>SOLTU</t>
   </si>
   <si>
     <t>Solanum tuberosum</t>
+  </si>
+  <si>
+    <t>* Elizondo Silva AI, Matienzo Brito Y, Murguido Morales CA (2024) Primer registro de Megalurothrips usitatus (Bagnall) (Thysanoptera: Thripidae) en Solanum tuberosum L., en Cuba. Cultivos Tropicales, 45(4), https://cu-id.com/2050/v45n4e03. Recuperado a partir de https://ediciones.inca.edu.cu/index.php/ediciones/article/view/1816
+* Reyes CP (1994) Thysanoptera (Hexapoda) of the Philippine Islands. Raffles Bulletin of Zoology 42(2), 107-507.</t>
   </si>
   <si>
     <t>PHSAN</t>
   </si>
   <si>
     <t>Vigna angularis</t>
   </si>
   <si>
     <t>* Chang NT (1988) Population trends of Megalurothrips usitatus (Bagnall) (Thysanoptera: Thripidae) on adzuki bean and soybean examined by four sampling methods. Plant Protection Bulletin, Taiwan 30(3), 289-302.</t>
   </si>
   <si>
     <t>PHSMU</t>
   </si>
   <si>
     <t>Vigna mungo</t>
   </si>
   <si>
     <t>VIGSI</t>
   </si>
   <si>
     <t>Vigna unguiculata</t>
   </si>
   <si>
     <t>* Azidah AA (2011) Thripidae (Thysanoptera) species collected from common plants and crops in Peninsular Malaysia. Scientific Research and Essays 6(24), 5107-5113.
 * Campos OJC, Monroy AC, Arrieta JAR, Bermúdez AR, Soriano BAL, Velasco CR, Landa ÁIZ, Virgen MOE (2023) New report of the exotic species Megalurothrips usitatus (Thysanoptera: Thripidae) infesting three commercial legumes in Nayarit, Mexico. Florida Entomologist 105(4), 316-318.
@@ -835,51 +839,51 @@
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D56"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.569" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="45.846" bestFit="true" customWidth="true" style="0"/>
-    <col min="4" max="4" width="369.196" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="390.333" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" t="s">
         <v>4</v>
       </c>
       <c r="B2" t="s">
         <v>5</v>
       </c>
       <c r="C2" t="s">
         <v>6</v>
@@ -1535,135 +1539,135 @@
     <row r="49" spans="1:4">
       <c r="A49" t="s">
         <v>4</v>
       </c>
       <c r="B49" t="s">
         <v>120</v>
       </c>
       <c r="C49" t="s">
         <v>121</v>
       </c>
       <c r="D49" t="s">
         <v>122</v>
       </c>
     </row>
     <row r="50" spans="1:4">
       <c r="A50" t="s">
         <v>4</v>
       </c>
       <c r="B50" t="s">
         <v>123</v>
       </c>
       <c r="C50" t="s">
         <v>124</v>
       </c>
       <c r="D50" t="s">
-        <v>7</v>
+        <v>125</v>
       </c>
     </row>
     <row r="51" spans="1:4">
       <c r="A51" t="s">
         <v>4</v>
       </c>
       <c r="B51" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="C51" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="D51" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="52" spans="1:4">
       <c r="A52" t="s">
         <v>4</v>
       </c>
       <c r="B52" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="C52" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="D52" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="53" spans="1:4">
       <c r="A53" t="s">
         <v>4</v>
       </c>
       <c r="B53" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="C53" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="D53" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
     </row>
     <row r="54" spans="1:4">
       <c r="A54" t="s">
         <v>4</v>
       </c>
       <c r="B54" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="C54" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="D54" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
     </row>
     <row r="55" spans="1:4">
       <c r="A55" t="s">
         <v>4</v>
       </c>
       <c r="B55" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="C55" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="D55" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
     </row>
     <row r="56" spans="1:4">
       <c r="A56" t="s">
         <v>4</v>
       </c>
       <c r="B56" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="C56" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="D56" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">