--- v16 (2026-09-04)
+++ v17 (2026-09-25)
@@ -270,51 +270,51 @@
               <w:t xml:space="preserve"> Kuntze</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Japanese stilt grass, Mary's grass, Nepalese browntop, flexible sasa grass</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82896a9afefc8db8d" w:history="1">
+            <w:hyperlink r:id="rId98596ab5bab117550" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -330,51 +330,51 @@
               <w:t xml:space="preserve"> A2 list, Alert list (formerly)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> IAS of Union concern</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34286a9afefc8dbfa" w:history="1">
+            <w:hyperlink r:id="rId45146ab5bab1175bb" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -388,86 +388,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> MCGVI</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="8023579" name="name52496a9afefc8dfaa" descr="2236.jpg"/>
+                  <wp:docPr id="30822053" name="name44546ab5bab117e0a" descr="2236.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="2236.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId76446a9afefc8dfa9" cstate="print"/>
+                          <a:blip r:embed="rId38296ab5bab117e08" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId89066a9afefc8e0d5" w:history="1">
+            <w:hyperlink r:id="rId90446ab5bab117f54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
@@ -694,63 +694,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Note: there is a herbarium record of the species in the Democratic Republic of Congo from 1929. There are no additional records since that date, thus the record is not interpreted as an established population in the absence of further information.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="74024785" name="name98886a9afefc8efe7" descr="MCGVI_distribution_map.jpg"/>
+            <wp:docPr id="72444816" name="name87526ab5bab118b37" descr="MCGVI_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="MCGVI_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId42106a9afefc8efe5" cstate="print"/>
+                    <a:blip r:embed="rId46906ab5bab118b35" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3229,51 +3229,51 @@
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Microstegium vimineum</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> is listed by the US Forest Service as one of only 26 Category 1 invasive plants in the Eastern Region of the USA; these are described as highly invasive plants which invade natural habitats and replace native species (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId85856a9afefc902d0" w:history="1">
+      <w:hyperlink r:id="rId69866ab5bab119dad" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.fs.fed.us/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">). Furthermore, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
@@ -4068,120 +4068,120 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2014) Pest risk analysis for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Microstegium vimineum</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO, Paris. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId64996a9afefc908c2" w:history="1">
+      <w:hyperlink r:id="rId31956ab5bab11a344" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.eppo.int/QUARANTINE/Pest_Risk_Analysis/PRA_intro.htm</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Farr DF &amp; Rossman AY (2014) Fungal databases, systematic mycology and microbiology laboratory, ARS, USDA. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId25446a9afefc9095b" w:history="1">
+      <w:hyperlink r:id="rId82606ab5bab11a5f1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://nt.ars-grin.gov/ fungaldatabases/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed 22 October 2014]. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Flory SL (2010) Impacts and management of Microstegium vimineum invasions. In 2010 Stiltgrass Summit. River to River Cooperative Weed Management Area, Carbondale, IL. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId31876a9afefc9099e" w:history="1">
+      <w:hyperlink r:id="rId78246ab5bab11a7ba" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.rtrcwma.org/stiltgrass/2010presentations/flory.cfm</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4889,51 +4889,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Judge CA (2005) Japanese stiltgrass (</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Microstegium vimineum</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">): population dynamics and management of restoration of native plant communities. North Carolina State University, Raleigh, NC. Ph.D. Thesis. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId79366a9afefc90e8e" w:history="1">
+      <w:hyperlink r:id="rId57426ab5bab11acd9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://repository.lib.ncsu.edu/ir/handle/1840.16/3645</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed 15 April 2014]. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4948,51 +4948,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Kleczewski N, Flory SL &amp; Nice G (2011) An Introduction to </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Microstegium vimineum</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Japanese stiltgrass/Nepalese browntop) an emerging invasive grass in the Eastern United. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId43686a9afefc90ef1" w:history="1">
+      <w:hyperlink r:id="rId80496ab5bab11ad3d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www. btny.purdue.edu/WeedScience/2011/Microstegium-01.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed 15 April 2014]. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5085,51 +5085,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Meiners S (2010) Long-term dynamics and impacts of </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Microstegium </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">invasion in the Piedmont of New Jersey. In 2010 Stiltgrass Summit, Carbondale, Il. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId86106a9afefc90fd4" w:history="1">
+      <w:hyperlink r:id="rId59506ab5bab11ae1d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.rtcwma.org/stiltgrass/2010presentations/meiners.cfm</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed 21 August 2014]. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5144,51 +5144,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Miller NP (2011) Invasions of secondary forest by a non-native grass species </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Microstegium vimineum</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> {Nees}(Poaceae). Masters Thesis, The faculty of the College of Arts and Sciences of Ohio University.78 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId10016a9afefc91036" w:history="1">
+      <w:hyperlink r:id="rId46386ab5bab11ae7e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://etd.ohiolink.edu/ap/10?0::NO:10:P10_ACCESSION_NUM: ohiou1307047314</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed 18 March 2014]. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5437,51 +5437,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ryves TB, Clement EJ &amp; Foster MC (1996) Alien grasses of the British Isles. Botanical Society of the British Isles. 181 pp. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Shelton A (2010) Predictive spatial model of Japanese stiltgrass spread. In 2010 Stiltgrass Summit.River to River Cooperative Weed Management Area, Carbondale, IL. URL: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId88766a9afefc9122e" w:history="1">
+      <w:hyperlink r:id="rId14806ab5bab11b05c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.rtrcwma.org/ stiltgrass/2010presentations/shelton.cfm</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5565,51 +5565,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 452–454. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Swearingen J, Slattery B, Reshetiloff K &amp; Zwicker S (2010) Plant Invaders of Mid-Atlantic Natural Areas, 4th ed. National Park Service U.S. Fish and Wildlife Service. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId33416a9afefc9130f" w:history="1">
+      <w:hyperlink r:id="rId77626ab5bab11b136" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.nps.gov/plants/alien/pubs/midatlantic</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed 16 March 2014]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5798,120 +5798,120 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Tu M (2000) Element Stewardship Abstract for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Microstegium vimineum</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> - Japanese stilt grass, Nepalese browntop, Chinese packing grass. Arlington, Virginia, USA: The Nature Conservancy. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId66016a9afefc914a2" w:history="1">
+      <w:hyperlink r:id="rId69856ab5bab11b2ac" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.imapinvasives.org/GIST/ESA/esapages/documnts/micrvim</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">USDA, NRCS (2014) The PLANTS Database. National Plant Data Center, Baton Rouge, Louisiana, USA. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId54516a9afefc914d6" w:history="1">
+      <w:hyperlink r:id="rId15856ab5bab11b2df" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://plants.usda.gov</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed 25 September 2015]. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Valdés B, Scholz H, Raab-Straube E &amp; Parolly G (2009) Poaceae (pro parte majore). Berlin, Germany. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId34226a9afefc91518" w:history="1">
+      <w:hyperlink r:id="rId80846ab5bab11b31d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://ww2/bgbm.org/euroPlusMed</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed 16 March 2014] </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5955,51 +5955,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1084–1092. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Wright J (2010) Understanding the ecosystem-level effects of stiltgrass: does it set the stage for its own success? In 2010 Stiltgrass Summit. River to River Cooperative Weed Management Area, Carbondale, IL. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId26246a9afefc915ac" w:history="1">
+      <w:hyperlink r:id="rId80746ab5bab11b3af" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.rtrcwma.org/stiltgrass/2010presentations/wright.cfm</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed 19 March 2014]. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6112,51 +6112,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Microstegium vimineum</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId34496a9afefc916b9" w:history="1">
+      <w:hyperlink r:id="rId44196ab5bab11b4be" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -6233,51 +6233,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">46</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 14-19. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId76966a9afefc9179d" w:history="1">
+      <w:hyperlink r:id="rId84946ab5bab11b59a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12276</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
       <w:pgMar w:top="1100" w:right="1100" w:bottom="1100" w:left="1100" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708" w:num="1"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14"/>
 </file>
@@ -6364,137 +6364,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="35667535">
+  <w:abstractNum w:abstractNumId="33178665">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="52946999">
+    <w:lvl w:ilvl="0" w:tplc="87589638">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="52946999" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="87589638" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="52946999" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="87589638" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="52946999" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="87589638" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="52946999" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="87589638" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="52946999" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="87589638" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="52946999" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="87589638" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="52946999" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="87589638" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="52946999" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="87589638" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="35667534">
+  <w:abstractNum w:abstractNumId="33178664">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="84512149">
+    <w:lvl w:ilvl="0" w:tplc="18853114">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -7246,55 +7246,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="35667534">
-    <w:abstractNumId w:val="35667534"/>
+  <w:num w:numId="33178664">
+    <w:abstractNumId w:val="33178664"/>
   </w:num>
-  <w:num w:numId="35667535">
-    <w:abstractNumId w:val="35667535"/>
+  <w:num w:numId="33178665">
+    <w:abstractNumId w:val="33178665"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -18844,51 +18844,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId889052726" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId439184851" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId82896a9afefc8db8d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MCGVI/" TargetMode="External"/><Relationship Id="rId34286a9afefc8dbfa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MCGVI/categorization" TargetMode="External"/><Relationship Id="rId89066a9afefc8e0d5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MCGVI/photos" TargetMode="External"/><Relationship Id="rId85856a9afefc902d0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fs.fed.us/" TargetMode="External"/><Relationship Id="rId64996a9afefc908c2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eppo.int/QUARANTINE/Pest_Risk_Analysis/PRA_intro.htm" TargetMode="External"/><Relationship Id="rId25446a9afefc9095b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://nt.ars-grin.gov/%20fungaldatabases/" TargetMode="External"/><Relationship Id="rId31876a9afefc9099e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.rtrcwma.org/stiltgrass/2010presentations/flory.cfm" TargetMode="External"/><Relationship Id="rId79366a9afefc90e8e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://repository.lib.ncsu.edu/ir/handle/1840.16/3645" TargetMode="External"/><Relationship Id="rId43686a9afefc90ef1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.%20btny.purdue.edu/WeedScience/2011/Microstegium-01.pdf" TargetMode="External"/><Relationship Id="rId86106a9afefc90fd4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.rtcwma.org/stiltgrass/2010presentations/meiners.cfm" TargetMode="External"/><Relationship Id="rId10016a9afefc91036" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://etd.ohiolink.edu/ap/10?0::NO:10:P10_ACCESSION_NUM:%20ohiou1307047314" TargetMode="External"/><Relationship Id="rId88766a9afefc9122e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.rtrcwma.org/%20stiltgrass/2010presentations/shelton.cfm" TargetMode="External"/><Relationship Id="rId33416a9afefc9130f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.nps.gov/plants/alien/pubs/midatlantic" TargetMode="External"/><Relationship Id="rId66016a9afefc914a2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.imapinvasives.org/GIST/ESA/esapages/documnts/micrvim" TargetMode="External"/><Relationship Id="rId54516a9afefc914d6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://plants.usda.gov" TargetMode="External"/><Relationship Id="rId34226a9afefc91518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ww2/bgbm.org/euroPlusMed" TargetMode="External"/><Relationship Id="rId26246a9afefc915ac" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.rtrcwma.org/stiltgrass/2010presentations/wright.cfm" TargetMode="External"/><Relationship Id="rId34496a9afefc916b9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId76966a9afefc9179d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12276" TargetMode="External"/><Relationship Id="rId76446a9afefc8dfa9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId76446a9afefc8dfa9.jpg"/><Relationship Id="rId42106a9afefc8efe5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId42106a9afefc8efe5.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId616802169" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId869784049" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId98596ab5bab117550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MCGVI/" TargetMode="External"/><Relationship Id="rId45146ab5bab1175bb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MCGVI/categorization" TargetMode="External"/><Relationship Id="rId90446ab5bab117f54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MCGVI/photos" TargetMode="External"/><Relationship Id="rId69866ab5bab119dad" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fs.fed.us/" TargetMode="External"/><Relationship Id="rId31956ab5bab11a344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eppo.int/QUARANTINE/Pest_Risk_Analysis/PRA_intro.htm" TargetMode="External"/><Relationship Id="rId82606ab5bab11a5f1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://nt.ars-grin.gov/%20fungaldatabases/" TargetMode="External"/><Relationship Id="rId78246ab5bab11a7ba" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.rtrcwma.org/stiltgrass/2010presentations/flory.cfm" TargetMode="External"/><Relationship Id="rId57426ab5bab11acd9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://repository.lib.ncsu.edu/ir/handle/1840.16/3645" TargetMode="External"/><Relationship Id="rId80496ab5bab11ad3d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.%20btny.purdue.edu/WeedScience/2011/Microstegium-01.pdf" TargetMode="External"/><Relationship Id="rId59506ab5bab11ae1d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.rtcwma.org/stiltgrass/2010presentations/meiners.cfm" TargetMode="External"/><Relationship Id="rId46386ab5bab11ae7e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://etd.ohiolink.edu/ap/10?0::NO:10:P10_ACCESSION_NUM:%20ohiou1307047314" TargetMode="External"/><Relationship Id="rId14806ab5bab11b05c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.rtrcwma.org/%20stiltgrass/2010presentations/shelton.cfm" TargetMode="External"/><Relationship Id="rId77626ab5bab11b136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.nps.gov/plants/alien/pubs/midatlantic" TargetMode="External"/><Relationship Id="rId69856ab5bab11b2ac" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.imapinvasives.org/GIST/ESA/esapages/documnts/micrvim" TargetMode="External"/><Relationship Id="rId15856ab5bab11b2df" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://plants.usda.gov" TargetMode="External"/><Relationship Id="rId80846ab5bab11b31d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ww2/bgbm.org/euroPlusMed" TargetMode="External"/><Relationship Id="rId80746ab5bab11b3af" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.rtrcwma.org/stiltgrass/2010presentations/wright.cfm" TargetMode="External"/><Relationship Id="rId44196ab5bab11b4be" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId84946ab5bab11b59a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12276" TargetMode="External"/><Relationship Id="rId38296ab5bab117e08" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId38296ab5bab117e08.jpg"/><Relationship Id="rId46906ab5bab118b35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId46906ab5bab118b35.jpg"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>