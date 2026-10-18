--- v17 (2026-09-25)
+++ v18 (2026-10-18)
@@ -270,51 +270,51 @@
               <w:t xml:space="preserve"> Kuntze</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Japanese stilt grass, Mary's grass, Nepalese browntop, flexible sasa grass</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98596ab5bab117550" w:history="1">
+            <w:hyperlink r:id="rId24576ad551ca05449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -330,51 +330,51 @@
               <w:t xml:space="preserve"> A2 list, Alert list (formerly)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> IAS of Union concern</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45146ab5bab1175bb" w:history="1">
+            <w:hyperlink r:id="rId26566ad551ca054b4" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -388,86 +388,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> MCGVI</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="30822053" name="name44546ab5bab117e0a" descr="2236.jpg"/>
+                  <wp:docPr id="90559517" name="name63406ad551ca05c53" descr="2236.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="2236.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId38296ab5bab117e08" cstate="print"/>
+                          <a:blip r:embed="rId68406ad551ca05c51" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId90446ab5bab117f54" w:history="1">
+            <w:hyperlink r:id="rId37516ad551ca05d93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
@@ -694,63 +694,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Note: there is a herbarium record of the species in the Democratic Republic of Congo from 1929. There are no additional records since that date, thus the record is not interpreted as an established population in the absence of further information.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="72444816" name="name87526ab5bab118b37" descr="MCGVI_distribution_map.jpg"/>
+            <wp:docPr id="45596009" name="name49886ad551ca06cc8" descr="MCGVI_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="MCGVI_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId46906ab5bab118b35" cstate="print"/>
+                    <a:blip r:embed="rId83476ad551ca06cc4" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3229,51 +3229,51 @@
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Microstegium vimineum</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> is listed by the US Forest Service as one of only 26 Category 1 invasive plants in the Eastern Region of the USA; these are described as highly invasive plants which invade natural habitats and replace native species (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId69866ab5bab119dad" w:history="1">
+      <w:hyperlink r:id="rId90156ad551ca07f50" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.fs.fed.us/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">). Furthermore, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
@@ -4068,120 +4068,120 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2014) Pest risk analysis for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Microstegium vimineum</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO, Paris. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId31956ab5bab11a344" w:history="1">
+      <w:hyperlink r:id="rId51926ad551ca0852b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.eppo.int/QUARANTINE/Pest_Risk_Analysis/PRA_intro.htm</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Farr DF &amp; Rossman AY (2014) Fungal databases, systematic mycology and microbiology laboratory, ARS, USDA. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId82606ab5bab11a5f1" w:history="1">
+      <w:hyperlink r:id="rId67306ad551ca08568" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://nt.ars-grin.gov/ fungaldatabases/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed 22 October 2014]. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Flory SL (2010) Impacts and management of Microstegium vimineum invasions. In 2010 Stiltgrass Summit. River to River Cooperative Weed Management Area, Carbondale, IL. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId78246ab5bab11a7ba" w:history="1">
+      <w:hyperlink r:id="rId33356ad551ca085aa" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.rtrcwma.org/stiltgrass/2010presentations/flory.cfm</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4889,51 +4889,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Judge CA (2005) Japanese stiltgrass (</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Microstegium vimineum</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">): population dynamics and management of restoration of native plant communities. North Carolina State University, Raleigh, NC. Ph.D. Thesis. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId57426ab5bab11acd9" w:history="1">
+      <w:hyperlink r:id="rId49866ad551ca08ac5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://repository.lib.ncsu.edu/ir/handle/1840.16/3645</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed 15 April 2014]. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4948,51 +4948,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Kleczewski N, Flory SL &amp; Nice G (2011) An Introduction to </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Microstegium vimineum</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Japanese stiltgrass/Nepalese browntop) an emerging invasive grass in the Eastern United. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId80496ab5bab11ad3d" w:history="1">
+      <w:hyperlink r:id="rId83416ad551ca08b2c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www. btny.purdue.edu/WeedScience/2011/Microstegium-01.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed 15 April 2014]. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5085,51 +5085,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Meiners S (2010) Long-term dynamics and impacts of </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Microstegium </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">invasion in the Piedmont of New Jersey. In 2010 Stiltgrass Summit, Carbondale, Il. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId59506ab5bab11ae1d" w:history="1">
+      <w:hyperlink r:id="rId39836ad551ca08c35" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.rtcwma.org/stiltgrass/2010presentations/meiners.cfm</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed 21 August 2014]. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5144,51 +5144,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Miller NP (2011) Invasions of secondary forest by a non-native grass species </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Microstegium vimineum</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> {Nees}(Poaceae). Masters Thesis, The faculty of the College of Arts and Sciences of Ohio University.78 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId46386ab5bab11ae7e" w:history="1">
+      <w:hyperlink r:id="rId46216ad551ca08c99" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://etd.ohiolink.edu/ap/10?0::NO:10:P10_ACCESSION_NUM: ohiou1307047314</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed 18 March 2014]. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5437,51 +5437,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ryves TB, Clement EJ &amp; Foster MC (1996) Alien grasses of the British Isles. Botanical Society of the British Isles. 181 pp. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Shelton A (2010) Predictive spatial model of Japanese stiltgrass spread. In 2010 Stiltgrass Summit.River to River Cooperative Weed Management Area, Carbondale, IL. URL: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId14806ab5bab11b05c" w:history="1">
+      <w:hyperlink r:id="rId57966ad551ca08ed8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.rtrcwma.org/ stiltgrass/2010presentations/shelton.cfm</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5565,51 +5565,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 452–454. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Swearingen J, Slattery B, Reshetiloff K &amp; Zwicker S (2010) Plant Invaders of Mid-Atlantic Natural Areas, 4th ed. National Park Service U.S. Fish and Wildlife Service. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId77626ab5bab11b136" w:history="1">
+      <w:hyperlink r:id="rId34226ad551ca08fe8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.nps.gov/plants/alien/pubs/midatlantic</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed 16 March 2014]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5798,120 +5798,120 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Tu M (2000) Element Stewardship Abstract for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Microstegium vimineum</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> - Japanese stilt grass, Nepalese browntop, Chinese packing grass. Arlington, Virginia, USA: The Nature Conservancy. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId69856ab5bab11b2ac" w:history="1">
+      <w:hyperlink r:id="rId28746ad551ca09163" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.imapinvasives.org/GIST/ESA/esapages/documnts/micrvim</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">USDA, NRCS (2014) The PLANTS Database. National Plant Data Center, Baton Rouge, Louisiana, USA. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId15856ab5bab11b2df" w:history="1">
+      <w:hyperlink r:id="rId23646ad551ca09197" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://plants.usda.gov</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed 25 September 2015]. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Valdés B, Scholz H, Raab-Straube E &amp; Parolly G (2009) Poaceae (pro parte majore). Berlin, Germany. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId80846ab5bab11b31d" w:history="1">
+      <w:hyperlink r:id="rId38226ad551ca091d8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://ww2/bgbm.org/euroPlusMed</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed 16 March 2014] </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5955,51 +5955,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1084–1092. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Wright J (2010) Understanding the ecosystem-level effects of stiltgrass: does it set the stage for its own success? In 2010 Stiltgrass Summit. River to River Cooperative Weed Management Area, Carbondale, IL. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId80746ab5bab11b3af" w:history="1">
+      <w:hyperlink r:id="rId50546ad551ca09268" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.rtrcwma.org/stiltgrass/2010presentations/wright.cfm</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed 19 March 2014]. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6112,51 +6112,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Microstegium vimineum</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId44196ab5bab11b4be" w:history="1">
+      <w:hyperlink r:id="rId65916ad551ca09380" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -6233,51 +6233,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">46</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 14-19. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId84946ab5bab11b59a" w:history="1">
+      <w:hyperlink r:id="rId88376ad551ca09450" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12276</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
       <w:pgMar w:top="1100" w:right="1100" w:bottom="1100" w:left="1100" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708" w:num="1"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14"/>
 </file>
@@ -6364,137 +6364,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="33178665">
+  <w:abstractNum w:abstractNumId="91378519">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="87589638">
+    <w:lvl w:ilvl="0" w:tplc="24186003">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="87589638" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="24186003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="87589638" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="24186003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="87589638" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="24186003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="87589638" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="24186003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="87589638" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="24186003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="87589638" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="24186003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="87589638" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="24186003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="87589638" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="24186003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="33178664">
+  <w:abstractNum w:abstractNumId="91378518">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="18853114">
+    <w:lvl w:ilvl="0" w:tplc="63717692">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -7246,55 +7246,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="33178664">
-    <w:abstractNumId w:val="33178664"/>
+  <w:num w:numId="91378518">
+    <w:abstractNumId w:val="91378518"/>
   </w:num>
-  <w:num w:numId="33178665">
-    <w:abstractNumId w:val="33178665"/>
+  <w:num w:numId="91378519">
+    <w:abstractNumId w:val="91378519"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -18844,51 +18844,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId616802169" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId869784049" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId98596ab5bab117550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MCGVI/" TargetMode="External"/><Relationship Id="rId45146ab5bab1175bb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MCGVI/categorization" TargetMode="External"/><Relationship Id="rId90446ab5bab117f54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MCGVI/photos" TargetMode="External"/><Relationship Id="rId69866ab5bab119dad" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fs.fed.us/" TargetMode="External"/><Relationship Id="rId31956ab5bab11a344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eppo.int/QUARANTINE/Pest_Risk_Analysis/PRA_intro.htm" TargetMode="External"/><Relationship Id="rId82606ab5bab11a5f1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://nt.ars-grin.gov/%20fungaldatabases/" TargetMode="External"/><Relationship Id="rId78246ab5bab11a7ba" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.rtrcwma.org/stiltgrass/2010presentations/flory.cfm" TargetMode="External"/><Relationship Id="rId57426ab5bab11acd9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://repository.lib.ncsu.edu/ir/handle/1840.16/3645" TargetMode="External"/><Relationship Id="rId80496ab5bab11ad3d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.%20btny.purdue.edu/WeedScience/2011/Microstegium-01.pdf" TargetMode="External"/><Relationship Id="rId59506ab5bab11ae1d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.rtcwma.org/stiltgrass/2010presentations/meiners.cfm" TargetMode="External"/><Relationship Id="rId46386ab5bab11ae7e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://etd.ohiolink.edu/ap/10?0::NO:10:P10_ACCESSION_NUM:%20ohiou1307047314" TargetMode="External"/><Relationship Id="rId14806ab5bab11b05c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.rtrcwma.org/%20stiltgrass/2010presentations/shelton.cfm" TargetMode="External"/><Relationship Id="rId77626ab5bab11b136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.nps.gov/plants/alien/pubs/midatlantic" TargetMode="External"/><Relationship Id="rId69856ab5bab11b2ac" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.imapinvasives.org/GIST/ESA/esapages/documnts/micrvim" TargetMode="External"/><Relationship Id="rId15856ab5bab11b2df" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://plants.usda.gov" TargetMode="External"/><Relationship Id="rId80846ab5bab11b31d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ww2/bgbm.org/euroPlusMed" TargetMode="External"/><Relationship Id="rId80746ab5bab11b3af" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.rtrcwma.org/stiltgrass/2010presentations/wright.cfm" TargetMode="External"/><Relationship Id="rId44196ab5bab11b4be" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId84946ab5bab11b59a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12276" TargetMode="External"/><Relationship Id="rId38296ab5bab117e08" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId38296ab5bab117e08.jpg"/><Relationship Id="rId46906ab5bab118b35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId46906ab5bab118b35.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId624038485" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId519042028" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId24576ad551ca05449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MCGVI/" TargetMode="External"/><Relationship Id="rId26566ad551ca054b4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MCGVI/categorization" TargetMode="External"/><Relationship Id="rId37516ad551ca05d93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MCGVI/photos" TargetMode="External"/><Relationship Id="rId90156ad551ca07f50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fs.fed.us/" TargetMode="External"/><Relationship Id="rId51926ad551ca0852b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eppo.int/QUARANTINE/Pest_Risk_Analysis/PRA_intro.htm" TargetMode="External"/><Relationship Id="rId67306ad551ca08568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://nt.ars-grin.gov/%20fungaldatabases/" TargetMode="External"/><Relationship Id="rId33356ad551ca085aa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.rtrcwma.org/stiltgrass/2010presentations/flory.cfm" TargetMode="External"/><Relationship Id="rId49866ad551ca08ac5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://repository.lib.ncsu.edu/ir/handle/1840.16/3645" TargetMode="External"/><Relationship Id="rId83416ad551ca08b2c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.%20btny.purdue.edu/WeedScience/2011/Microstegium-01.pdf" TargetMode="External"/><Relationship Id="rId39836ad551ca08c35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.rtcwma.org/stiltgrass/2010presentations/meiners.cfm" TargetMode="External"/><Relationship Id="rId46216ad551ca08c99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://etd.ohiolink.edu/ap/10?0::NO:10:P10_ACCESSION_NUM:%20ohiou1307047314" TargetMode="External"/><Relationship Id="rId57966ad551ca08ed8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.rtrcwma.org/%20stiltgrass/2010presentations/shelton.cfm" TargetMode="External"/><Relationship Id="rId34226ad551ca08fe8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.nps.gov/plants/alien/pubs/midatlantic" TargetMode="External"/><Relationship Id="rId28746ad551ca09163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.imapinvasives.org/GIST/ESA/esapages/documnts/micrvim" TargetMode="External"/><Relationship Id="rId23646ad551ca09197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://plants.usda.gov" TargetMode="External"/><Relationship Id="rId38226ad551ca091d8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ww2/bgbm.org/euroPlusMed" TargetMode="External"/><Relationship Id="rId50546ad551ca09268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.rtrcwma.org/stiltgrass/2010presentations/wright.cfm" TargetMode="External"/><Relationship Id="rId65916ad551ca09380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId88376ad551ca09450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12276" TargetMode="External"/><Relationship Id="rId68406ad551ca05c51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId68406ad551ca05c51.jpg"/><Relationship Id="rId83476ad551ca06cc4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId83476ad551ca06cc4.jpg"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>