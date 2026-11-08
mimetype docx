--- v18 (2026-10-18)
+++ v19 (2026-11-08)
@@ -270,51 +270,51 @@
               <w:t xml:space="preserve"> Kuntze</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Japanese stilt grass, Mary's grass, Nepalese browntop, flexible sasa grass</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24576ad551ca05449" w:history="1">
+            <w:hyperlink r:id="rId26276af0bbac959e8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -330,51 +330,51 @@
               <w:t xml:space="preserve"> A2 list, Alert list (formerly)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> IAS of Union concern</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26566ad551ca054b4" w:history="1">
+            <w:hyperlink r:id="rId84296af0bbac95a22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -388,86 +388,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> MCGVI</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="90559517" name="name63406ad551ca05c53" descr="2236.jpg"/>
+                  <wp:docPr id="35810025" name="name92376af0bbac962f2" descr="2236.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="2236.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId68406ad551ca05c51" cstate="print"/>
+                          <a:blip r:embed="rId51046af0bbac962f0" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId37516ad551ca05d93" w:history="1">
+            <w:hyperlink r:id="rId44536af0bbac9642f" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
@@ -694,63 +694,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Note: there is a herbarium record of the species in the Democratic Republic of Congo from 1929. There are no additional records since that date, thus the record is not interpreted as an established population in the absence of further information.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="45596009" name="name49886ad551ca06cc8" descr="MCGVI_distribution_map.jpg"/>
+            <wp:docPr id="49115626" name="name18466af0bbac97262" descr="MCGVI_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="MCGVI_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId83476ad551ca06cc4" cstate="print"/>
+                    <a:blip r:embed="rId44426af0bbac97260" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3229,51 +3229,51 @@
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Microstegium vimineum</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> is listed by the US Forest Service as one of only 26 Category 1 invasive plants in the Eastern Region of the USA; these are described as highly invasive plants which invade natural habitats and replace native species (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId90156ad551ca07f50" w:history="1">
+      <w:hyperlink r:id="rId51456af0bbac97d9e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.fs.fed.us/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">). Furthermore, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
@@ -4068,120 +4068,120 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2014) Pest risk analysis for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Microstegium vimineum</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO, Paris. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId51926ad551ca0852b" w:history="1">
+      <w:hyperlink r:id="rId83126af0bbac98097" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.eppo.int/QUARANTINE/Pest_Risk_Analysis/PRA_intro.htm</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Farr DF &amp; Rossman AY (2014) Fungal databases, systematic mycology and microbiology laboratory, ARS, USDA. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId67306ad551ca08568" w:history="1">
+      <w:hyperlink r:id="rId59186af0bbac980b5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://nt.ars-grin.gov/ fungaldatabases/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed 22 October 2014]. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Flory SL (2010) Impacts and management of Microstegium vimineum invasions. In 2010 Stiltgrass Summit. River to River Cooperative Weed Management Area, Carbondale, IL. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId33356ad551ca085aa" w:history="1">
+      <w:hyperlink r:id="rId64646af0bbac980d7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.rtrcwma.org/stiltgrass/2010presentations/flory.cfm</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4889,51 +4889,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Judge CA (2005) Japanese stiltgrass (</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Microstegium vimineum</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">): population dynamics and management of restoration of native plant communities. North Carolina State University, Raleigh, NC. Ph.D. Thesis. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId49866ad551ca08ac5" w:history="1">
+      <w:hyperlink r:id="rId22646af0bbac983d9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://repository.lib.ncsu.edu/ir/handle/1840.16/3645</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed 15 April 2014]. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4948,51 +4948,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Kleczewski N, Flory SL &amp; Nice G (2011) An Introduction to </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Microstegium vimineum</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Japanese stiltgrass/Nepalese browntop) an emerging invasive grass in the Eastern United. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId83416ad551ca08b2c" w:history="1">
+      <w:hyperlink r:id="rId23656af0bbac98410" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www. btny.purdue.edu/WeedScience/2011/Microstegium-01.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed 15 April 2014]. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5085,51 +5085,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Meiners S (2010) Long-term dynamics and impacts of </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Microstegium </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">invasion in the Piedmont of New Jersey. In 2010 Stiltgrass Summit, Carbondale, Il. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId39836ad551ca08c35" w:history="1">
+      <w:hyperlink r:id="rId59626af0bbac98487" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.rtcwma.org/stiltgrass/2010presentations/meiners.cfm</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed 21 August 2014]. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5144,51 +5144,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Miller NP (2011) Invasions of secondary forest by a non-native grass species </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Microstegium vimineum</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> {Nees}(Poaceae). Masters Thesis, The faculty of the College of Arts and Sciences of Ohio University.78 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId46216ad551ca08c99" w:history="1">
+      <w:hyperlink r:id="rId22106af0bbac984ba" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://etd.ohiolink.edu/ap/10?0::NO:10:P10_ACCESSION_NUM: ohiou1307047314</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed 18 March 2014]. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5437,51 +5437,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ryves TB, Clement EJ &amp; Foster MC (1996) Alien grasses of the British Isles. Botanical Society of the British Isles. 181 pp. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Shelton A (2010) Predictive spatial model of Japanese stiltgrass spread. In 2010 Stiltgrass Summit.River to River Cooperative Weed Management Area, Carbondale, IL. URL: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId57966ad551ca08ed8" w:history="1">
+      <w:hyperlink r:id="rId22526af0bbac985c8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.rtrcwma.org/ stiltgrass/2010presentations/shelton.cfm</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5565,51 +5565,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 452–454. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Swearingen J, Slattery B, Reshetiloff K &amp; Zwicker S (2010) Plant Invaders of Mid-Atlantic Natural Areas, 4th ed. National Park Service U.S. Fish and Wildlife Service. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId34226ad551ca08fe8" w:history="1">
+      <w:hyperlink r:id="rId97066af0bbac9863d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.nps.gov/plants/alien/pubs/midatlantic</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed 16 March 2014]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5798,120 +5798,120 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Tu M (2000) Element Stewardship Abstract for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Microstegium vimineum</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> - Japanese stilt grass, Nepalese browntop, Chinese packing grass. Arlington, Virginia, USA: The Nature Conservancy. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId28746ad551ca09163" w:history="1">
+      <w:hyperlink r:id="rId54346af0bbac98704" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.imapinvasives.org/GIST/ESA/esapages/documnts/micrvim</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">USDA, NRCS (2014) The PLANTS Database. National Plant Data Center, Baton Rouge, Louisiana, USA. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId23646ad551ca09197" w:history="1">
+      <w:hyperlink r:id="rId98856af0bbac9871f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://plants.usda.gov</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed 25 September 2015]. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Valdés B, Scholz H, Raab-Straube E &amp; Parolly G (2009) Poaceae (pro parte majore). Berlin, Germany. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId38226ad551ca091d8" w:history="1">
+      <w:hyperlink r:id="rId45236af0bbac98740" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://ww2/bgbm.org/euroPlusMed</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed 16 March 2014] </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5955,51 +5955,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1084–1092. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Wright J (2010) Understanding the ecosystem-level effects of stiltgrass: does it set the stage for its own success? In 2010 Stiltgrass Summit. River to River Cooperative Weed Management Area, Carbondale, IL. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId50546ad551ca09268" w:history="1">
+      <w:hyperlink r:id="rId36686af0bbac987e7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.rtrcwma.org/stiltgrass/2010presentations/wright.cfm</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed 19 March 2014]. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6112,51 +6112,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Microstegium vimineum</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId65916ad551ca09380" w:history="1">
+      <w:hyperlink r:id="rId58046af0bbac9887a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -6233,51 +6233,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">46</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 14-19. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId88376ad551ca09450" w:history="1">
+      <w:hyperlink r:id="rId36406af0bbac988e6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12276</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
       <w:pgMar w:top="1100" w:right="1100" w:bottom="1100" w:left="1100" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708" w:num="1"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14"/>
 </file>
@@ -6364,137 +6364,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="91378519">
+  <w:abstractNum w:abstractNumId="62951599">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="24186003">
+    <w:lvl w:ilvl="0" w:tplc="61895756">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="24186003" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="61895756" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="24186003" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="61895756" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="24186003" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="61895756" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="24186003" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="61895756" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="24186003" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="61895756" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="24186003" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="61895756" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="24186003" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="61895756" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="24186003" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="61895756" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="91378518">
+  <w:abstractNum w:abstractNumId="62951598">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="63717692">
+    <w:lvl w:ilvl="0" w:tplc="86545217">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -7246,55 +7246,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="91378518">
-    <w:abstractNumId w:val="91378518"/>
+  <w:num w:numId="62951598">
+    <w:abstractNumId w:val="62951598"/>
   </w:num>
-  <w:num w:numId="91378519">
-    <w:abstractNumId w:val="91378519"/>
+  <w:num w:numId="62951599">
+    <w:abstractNumId w:val="62951599"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -18844,51 +18844,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId624038485" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId519042028" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId24576ad551ca05449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MCGVI/" TargetMode="External"/><Relationship Id="rId26566ad551ca054b4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MCGVI/categorization" TargetMode="External"/><Relationship Id="rId37516ad551ca05d93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MCGVI/photos" TargetMode="External"/><Relationship Id="rId90156ad551ca07f50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fs.fed.us/" TargetMode="External"/><Relationship Id="rId51926ad551ca0852b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eppo.int/QUARANTINE/Pest_Risk_Analysis/PRA_intro.htm" TargetMode="External"/><Relationship Id="rId67306ad551ca08568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://nt.ars-grin.gov/%20fungaldatabases/" TargetMode="External"/><Relationship Id="rId33356ad551ca085aa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.rtrcwma.org/stiltgrass/2010presentations/flory.cfm" TargetMode="External"/><Relationship Id="rId49866ad551ca08ac5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://repository.lib.ncsu.edu/ir/handle/1840.16/3645" TargetMode="External"/><Relationship Id="rId83416ad551ca08b2c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.%20btny.purdue.edu/WeedScience/2011/Microstegium-01.pdf" TargetMode="External"/><Relationship Id="rId39836ad551ca08c35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.rtcwma.org/stiltgrass/2010presentations/meiners.cfm" TargetMode="External"/><Relationship Id="rId46216ad551ca08c99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://etd.ohiolink.edu/ap/10?0::NO:10:P10_ACCESSION_NUM:%20ohiou1307047314" TargetMode="External"/><Relationship Id="rId57966ad551ca08ed8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.rtrcwma.org/%20stiltgrass/2010presentations/shelton.cfm" TargetMode="External"/><Relationship Id="rId34226ad551ca08fe8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.nps.gov/plants/alien/pubs/midatlantic" TargetMode="External"/><Relationship Id="rId28746ad551ca09163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.imapinvasives.org/GIST/ESA/esapages/documnts/micrvim" TargetMode="External"/><Relationship Id="rId23646ad551ca09197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://plants.usda.gov" TargetMode="External"/><Relationship Id="rId38226ad551ca091d8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ww2/bgbm.org/euroPlusMed" TargetMode="External"/><Relationship Id="rId50546ad551ca09268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.rtrcwma.org/stiltgrass/2010presentations/wright.cfm" TargetMode="External"/><Relationship Id="rId65916ad551ca09380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId88376ad551ca09450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12276" TargetMode="External"/><Relationship Id="rId68406ad551ca05c51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId68406ad551ca05c51.jpg"/><Relationship Id="rId83476ad551ca06cc4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId83476ad551ca06cc4.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId455767510" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId797505316" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId26276af0bbac959e8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MCGVI/" TargetMode="External"/><Relationship Id="rId84296af0bbac95a22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MCGVI/categorization" TargetMode="External"/><Relationship Id="rId44536af0bbac9642f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MCGVI/photos" TargetMode="External"/><Relationship Id="rId51456af0bbac97d9e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fs.fed.us/" TargetMode="External"/><Relationship Id="rId83126af0bbac98097" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eppo.int/QUARANTINE/Pest_Risk_Analysis/PRA_intro.htm" TargetMode="External"/><Relationship Id="rId59186af0bbac980b5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://nt.ars-grin.gov/%20fungaldatabases/" TargetMode="External"/><Relationship Id="rId64646af0bbac980d7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.rtrcwma.org/stiltgrass/2010presentations/flory.cfm" TargetMode="External"/><Relationship Id="rId22646af0bbac983d9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://repository.lib.ncsu.edu/ir/handle/1840.16/3645" TargetMode="External"/><Relationship Id="rId23656af0bbac98410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.%20btny.purdue.edu/WeedScience/2011/Microstegium-01.pdf" TargetMode="External"/><Relationship Id="rId59626af0bbac98487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.rtcwma.org/stiltgrass/2010presentations/meiners.cfm" TargetMode="External"/><Relationship Id="rId22106af0bbac984ba" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://etd.ohiolink.edu/ap/10?0::NO:10:P10_ACCESSION_NUM:%20ohiou1307047314" TargetMode="External"/><Relationship Id="rId22526af0bbac985c8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.rtrcwma.org/%20stiltgrass/2010presentations/shelton.cfm" TargetMode="External"/><Relationship Id="rId97066af0bbac9863d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.nps.gov/plants/alien/pubs/midatlantic" TargetMode="External"/><Relationship Id="rId54346af0bbac98704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.imapinvasives.org/GIST/ESA/esapages/documnts/micrvim" TargetMode="External"/><Relationship Id="rId98856af0bbac9871f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://plants.usda.gov" TargetMode="External"/><Relationship Id="rId45236af0bbac98740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ww2/bgbm.org/euroPlusMed" TargetMode="External"/><Relationship Id="rId36686af0bbac987e7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.rtrcwma.org/stiltgrass/2010presentations/wright.cfm" TargetMode="External"/><Relationship Id="rId58046af0bbac9887a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId36406af0bbac988e6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12276" TargetMode="External"/><Relationship Id="rId51046af0bbac962f0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId51046af0bbac962f0.jpg"/><Relationship Id="rId44426af0bbac97260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId44426af0bbac97260.jpg"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>