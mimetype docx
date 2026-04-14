--- v8 (2026-03-24)
+++ v9 (2026-04-14)
@@ -270,51 +270,51 @@
               <w:t xml:space="preserve"> Kuntze</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Japanese stilt grass, Mary's grass, Nepalese browntop, flexible sasa grass</w:t>
             </w:r>
-            <w:hyperlink r:id="rId344769c3214a7469a" w:history="1">
+            <w:hyperlink r:id="rId941969decd99b9ab6" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -330,51 +330,51 @@
               <w:t xml:space="preserve"> A2 list, Alert list (formerly)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> IAS of Union concern</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249769c3214a74704" w:history="1">
+            <w:hyperlink r:id="rId653769decd99b9b35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -388,86 +388,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> MCGVI</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="33682565" name="name936869c3214a74d35" descr="2236.jpg"/>
+                  <wp:docPr id="23611814" name="name692769decd99ba165" descr="2236.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="2236.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId603069c3214a74d34" cstate="print"/>
+                          <a:blip r:embed="rId827369decd99ba163" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId942069c3214a74e3e" w:history="1">
+            <w:hyperlink r:id="rId575869decd99ba270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
@@ -694,63 +694,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Note: there is a herbarium record of the species in the Democratic Republic of Congo from 1929. There are no additional records since that date, thus the record is not interpreted as an established population in the absence of further information.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="3569535" name="name561769c3214a75ceb" descr="MCGVI_distribution_map.jpg"/>
+            <wp:docPr id="72451566" name="name908569decd99bb1f6" descr="MCGVI_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="MCGVI_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId738469c3214a75ce9" cstate="print"/>
+                    <a:blip r:embed="rId476469decd99bb1f4" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3229,51 +3229,51 @@
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Microstegium vimineum</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> is listed by the US Forest Service as one of only 26 Category 1 invasive plants in the Eastern Region of the USA; these are described as highly invasive plants which invade natural habitats and replace native species (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId258369c3214a76ef5" w:history="1">
+      <w:hyperlink r:id="rId959169decd99bc69c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.fs.fed.us/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">). Furthermore, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
@@ -4068,120 +4068,120 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2014) Pest risk analysis for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Microstegium vimineum</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO, Paris. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId414069c3214a77475" w:history="1">
+      <w:hyperlink r:id="rId451269decd99bcc18" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.eppo.int/QUARANTINE/Pest_Risk_Analysis/PRA_intro.htm</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Farr DF &amp; Rossman AY (2014) Fungal databases, systematic mycology and microbiology laboratory, ARS, USDA. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId479669c3214a774ab" w:history="1">
+      <w:hyperlink r:id="rId376769decd99bcc50" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://nt.ars-grin.gov/ fungaldatabases/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed 22 October 2014]. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Flory SL (2010) Impacts and management of Microstegium vimineum invasions. In 2010 Stiltgrass Summit. River to River Cooperative Weed Management Area, Carbondale, IL. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId294269c3214a774ec" w:history="1">
+      <w:hyperlink r:id="rId199769decd99bcc90" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.rtrcwma.org/stiltgrass/2010presentations/flory.cfm</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4889,51 +4889,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Judge CA (2005) Japanese stiltgrass (</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Microstegium vimineum</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">): population dynamics and management of restoration of native plant communities. North Carolina State University, Raleigh, NC. Ph.D. Thesis. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId384369c3214a779b7" w:history="1">
+      <w:hyperlink r:id="rId811669decd99bd153" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://repository.lib.ncsu.edu/ir/handle/1840.16/3645</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed 15 April 2014]. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4948,51 +4948,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Kleczewski N, Flory SL &amp; Nice G (2011) An Introduction to </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Microstegium vimineum</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Japanese stiltgrass/Nepalese browntop) an emerging invasive grass in the Eastern United. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId611169c3214a77a17" w:history="1">
+      <w:hyperlink r:id="rId879969decd99bd1b3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www. btny.purdue.edu/WeedScience/2011/Microstegium-01.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed 15 April 2014]. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5085,51 +5085,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Meiners S (2010) Long-term dynamics and impacts of </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Microstegium </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">invasion in the Piedmont of New Jersey. In 2010 Stiltgrass Summit, Carbondale, Il. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId954769c3214a77af4" w:history="1">
+      <w:hyperlink r:id="rId207669decd99bd2c3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.rtcwma.org/stiltgrass/2010presentations/meiners.cfm</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed 21 August 2014]. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5144,51 +5144,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Miller NP (2011) Invasions of secondary forest by a non-native grass species </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Microstegium vimineum</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> {Nees}(Poaceae). Masters Thesis, The faculty of the College of Arts and Sciences of Ohio University.78 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId297069c3214a77b54" w:history="1">
+      <w:hyperlink r:id="rId770869decd99bd326" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://etd.ohiolink.edu/ap/10?0::NO:10:P10_ACCESSION_NUM: ohiou1307047314</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed 18 March 2014]. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5437,51 +5437,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ryves TB, Clement EJ &amp; Foster MC (1996) Alien grasses of the British Isles. Botanical Society of the British Isles. 181 pp. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Shelton A (2010) Predictive spatial model of Japanese stiltgrass spread. In 2010 Stiltgrass Summit.River to River Cooperative Weed Management Area, Carbondale, IL. URL: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId423469c3214a77d40" w:history="1">
+      <w:hyperlink r:id="rId978669decd99bd546" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.rtrcwma.org/ stiltgrass/2010presentations/shelton.cfm</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5565,51 +5565,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 452–454. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Swearingen J, Slattery B, Reshetiloff K &amp; Zwicker S (2010) Plant Invaders of Mid-Atlantic Natural Areas, 4th ed. National Park Service U.S. Fish and Wildlife Service. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId625369c3214a77e1a" w:history="1">
+      <w:hyperlink r:id="rId800469decd99bd621" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.nps.gov/plants/alien/pubs/midatlantic</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed 16 March 2014]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5798,120 +5798,120 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Tu M (2000) Element Stewardship Abstract for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Microstegium vimineum</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> - Japanese stilt grass, Nepalese browntop, Chinese packing grass. Arlington, Virginia, USA: The Nature Conservancy. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId671169c3214a77f93" w:history="1">
+      <w:hyperlink r:id="rId515369decd99bd7aa" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.imapinvasives.org/GIST/ESA/esapages/documnts/micrvim</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">USDA, NRCS (2014) The PLANTS Database. National Plant Data Center, Baton Rouge, Louisiana, USA. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId412669c3214a77fc7" w:history="1">
+      <w:hyperlink r:id="rId943369decd99bd7de" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://plants.usda.gov</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed 25 September 2015]. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Valdés B, Scholz H, Raab-Straube E &amp; Parolly G (2009) Poaceae (pro parte majore). Berlin, Germany. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId640269c3214a78005" w:history="1">
+      <w:hyperlink r:id="rId621869decd99bd81f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://ww2/bgbm.org/euroPlusMed</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed 16 March 2014] </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5955,51 +5955,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1084–1092. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Wright J (2010) Understanding the ecosystem-level effects of stiltgrass: does it set the stage for its own success? In 2010 Stiltgrass Summit. River to River Cooperative Weed Management Area, Carbondale, IL. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId442169c3214a78097" w:history="1">
+      <w:hyperlink r:id="rId791569decd99bd8b0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.rtrcwma.org/stiltgrass/2010presentations/wright.cfm</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed 19 March 2014]. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6112,51 +6112,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Microstegium vimineum</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId686169c3214a7819e" w:history="1">
+      <w:hyperlink r:id="rId846069decd99bd9b8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -6233,51 +6233,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">46</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 14-19. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId880069c3214a78275" w:history="1">
+      <w:hyperlink r:id="rId426069decd99bda7a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12276</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
       <w:pgMar w:top="1100" w:right="1100" w:bottom="1100" w:left="1100" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708" w:num="1"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14"/>
 </file>
@@ -6364,137 +6364,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="58808392">
+  <w:abstractNum w:abstractNumId="45094796">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="69114634">
+    <w:lvl w:ilvl="0" w:tplc="22478522">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="69114634" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="22478522" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="69114634" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="22478522" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="69114634" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="22478522" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="69114634" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="22478522" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="69114634" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="22478522" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="69114634" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="22478522" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="69114634" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="22478522" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="69114634" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="22478522" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="58808391">
+  <w:abstractNum w:abstractNumId="45094795">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="75976266">
+    <w:lvl w:ilvl="0" w:tplc="34733919">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -7246,55 +7246,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="58808391">
-    <w:abstractNumId w:val="58808391"/>
+  <w:num w:numId="45094795">
+    <w:abstractNumId w:val="45094795"/>
   </w:num>
-  <w:num w:numId="58808392">
-    <w:abstractNumId w:val="58808392"/>
+  <w:num w:numId="45094796">
+    <w:abstractNumId w:val="45094796"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -18844,51 +18844,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId752178274" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId943628302" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId344769c3214a7469a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MCGVI/" TargetMode="External"/><Relationship Id="rId249769c3214a74704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MCGVI/categorization" TargetMode="External"/><Relationship Id="rId942069c3214a74e3e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MCGVI/photos" TargetMode="External"/><Relationship Id="rId258369c3214a76ef5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fs.fed.us/" TargetMode="External"/><Relationship Id="rId414069c3214a77475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eppo.int/QUARANTINE/Pest_Risk_Analysis/PRA_intro.htm" TargetMode="External"/><Relationship Id="rId479669c3214a774ab" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://nt.ars-grin.gov/%20fungaldatabases/" TargetMode="External"/><Relationship Id="rId294269c3214a774ec" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.rtrcwma.org/stiltgrass/2010presentations/flory.cfm" TargetMode="External"/><Relationship Id="rId384369c3214a779b7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://repository.lib.ncsu.edu/ir/handle/1840.16/3645" TargetMode="External"/><Relationship Id="rId611169c3214a77a17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.%20btny.purdue.edu/WeedScience/2011/Microstegium-01.pdf" TargetMode="External"/><Relationship Id="rId954769c3214a77af4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.rtcwma.org/stiltgrass/2010presentations/meiners.cfm" TargetMode="External"/><Relationship Id="rId297069c3214a77b54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://etd.ohiolink.edu/ap/10?0::NO:10:P10_ACCESSION_NUM:%20ohiou1307047314" TargetMode="External"/><Relationship Id="rId423469c3214a77d40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.rtrcwma.org/%20stiltgrass/2010presentations/shelton.cfm" TargetMode="External"/><Relationship Id="rId625369c3214a77e1a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.nps.gov/plants/alien/pubs/midatlantic" TargetMode="External"/><Relationship Id="rId671169c3214a77f93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.imapinvasives.org/GIST/ESA/esapages/documnts/micrvim" TargetMode="External"/><Relationship Id="rId412669c3214a77fc7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://plants.usda.gov" TargetMode="External"/><Relationship Id="rId640269c3214a78005" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ww2/bgbm.org/euroPlusMed" TargetMode="External"/><Relationship Id="rId442169c3214a78097" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.rtrcwma.org/stiltgrass/2010presentations/wright.cfm" TargetMode="External"/><Relationship Id="rId686169c3214a7819e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId880069c3214a78275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12276" TargetMode="External"/><Relationship Id="rId603069c3214a74d34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId603069c3214a74d34.jpg"/><Relationship Id="rId738469c3214a75ce9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId738469c3214a75ce9.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId114820096" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId493704833" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId941969decd99b9ab6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MCGVI/" TargetMode="External"/><Relationship Id="rId653769decd99b9b35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MCGVI/categorization" TargetMode="External"/><Relationship Id="rId575869decd99ba270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MCGVI/photos" TargetMode="External"/><Relationship Id="rId959169decd99bc69c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fs.fed.us/" TargetMode="External"/><Relationship Id="rId451269decd99bcc18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eppo.int/QUARANTINE/Pest_Risk_Analysis/PRA_intro.htm" TargetMode="External"/><Relationship Id="rId376769decd99bcc50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://nt.ars-grin.gov/%20fungaldatabases/" TargetMode="External"/><Relationship Id="rId199769decd99bcc90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.rtrcwma.org/stiltgrass/2010presentations/flory.cfm" TargetMode="External"/><Relationship Id="rId811669decd99bd153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://repository.lib.ncsu.edu/ir/handle/1840.16/3645" TargetMode="External"/><Relationship Id="rId879969decd99bd1b3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.%20btny.purdue.edu/WeedScience/2011/Microstegium-01.pdf" TargetMode="External"/><Relationship Id="rId207669decd99bd2c3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.rtcwma.org/stiltgrass/2010presentations/meiners.cfm" TargetMode="External"/><Relationship Id="rId770869decd99bd326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://etd.ohiolink.edu/ap/10?0::NO:10:P10_ACCESSION_NUM:%20ohiou1307047314" TargetMode="External"/><Relationship Id="rId978669decd99bd546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.rtrcwma.org/%20stiltgrass/2010presentations/shelton.cfm" TargetMode="External"/><Relationship Id="rId800469decd99bd621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.nps.gov/plants/alien/pubs/midatlantic" TargetMode="External"/><Relationship Id="rId515369decd99bd7aa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.imapinvasives.org/GIST/ESA/esapages/documnts/micrvim" TargetMode="External"/><Relationship Id="rId943369decd99bd7de" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://plants.usda.gov" TargetMode="External"/><Relationship Id="rId621869decd99bd81f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ww2/bgbm.org/euroPlusMed" TargetMode="External"/><Relationship Id="rId791569decd99bd8b0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.rtrcwma.org/stiltgrass/2010presentations/wright.cfm" TargetMode="External"/><Relationship Id="rId846069decd99bd9b8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId426069decd99bda7a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12276" TargetMode="External"/><Relationship Id="rId827369decd99ba163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId827369decd99ba163.jpg"/><Relationship Id="rId476469decd99bb1f4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId476469decd99bb1f4.jpg"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>