--- v9 (2026-04-14)
+++ v10 (2026-05-05)
@@ -270,51 +270,51 @@
               <w:t xml:space="preserve"> Kuntze</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Japanese stilt grass, Mary's grass, Nepalese browntop, flexible sasa grass</w:t>
             </w:r>
-            <w:hyperlink r:id="rId941969decd99b9ab6" w:history="1">
+            <w:hyperlink r:id="rId840569fa7b767bc47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -330,51 +330,51 @@
               <w:t xml:space="preserve"> A2 list, Alert list (formerly)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> IAS of Union concern</w:t>
             </w:r>
-            <w:hyperlink r:id="rId653769decd99b9b35" w:history="1">
+            <w:hyperlink r:id="rId127569fa7b767bcbc" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -388,86 +388,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> MCGVI</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="23611814" name="name692769decd99ba165" descr="2236.jpg"/>
+                  <wp:docPr id="20844082" name="name465269fa7b767c4d5" descr="2236.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="2236.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId827369decd99ba163" cstate="print"/>
+                          <a:blip r:embed="rId163569fa7b767c4d2" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId575869decd99ba270" w:history="1">
+            <w:hyperlink r:id="rId459069fa7b767c63b" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
@@ -694,63 +694,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Note: there is a herbarium record of the species in the Democratic Republic of Congo from 1929. There are no additional records since that date, thus the record is not interpreted as an established population in the absence of further information.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="72451566" name="name908569decd99bb1f6" descr="MCGVI_distribution_map.jpg"/>
+            <wp:docPr id="10964691" name="name509069fa7b767d710" descr="MCGVI_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="MCGVI_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId476469decd99bb1f4" cstate="print"/>
+                    <a:blip r:embed="rId512269fa7b767d70c" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3229,51 +3229,51 @@
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Microstegium vimineum</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> is listed by the US Forest Service as one of only 26 Category 1 invasive plants in the Eastern Region of the USA; these are described as highly invasive plants which invade natural habitats and replace native species (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId959169decd99bc69c" w:history="1">
+      <w:hyperlink r:id="rId464369fa7b767e980" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.fs.fed.us/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">). Furthermore, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
@@ -4068,120 +4068,120 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2014) Pest risk analysis for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Microstegium vimineum</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO, Paris. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId451269decd99bcc18" w:history="1">
+      <w:hyperlink r:id="rId863869fa7b767efb8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.eppo.int/QUARANTINE/Pest_Risk_Analysis/PRA_intro.htm</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Farr DF &amp; Rossman AY (2014) Fungal databases, systematic mycology and microbiology laboratory, ARS, USDA. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId376769decd99bcc50" w:history="1">
+      <w:hyperlink r:id="rId790069fa7b767eff0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://nt.ars-grin.gov/ fungaldatabases/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed 22 October 2014]. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Flory SL (2010) Impacts and management of Microstegium vimineum invasions. In 2010 Stiltgrass Summit. River to River Cooperative Weed Management Area, Carbondale, IL. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId199769decd99bcc90" w:history="1">
+      <w:hyperlink r:id="rId441469fa7b767f031" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.rtrcwma.org/stiltgrass/2010presentations/flory.cfm</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4889,51 +4889,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Judge CA (2005) Japanese stiltgrass (</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Microstegium vimineum</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">): population dynamics and management of restoration of native plant communities. North Carolina State University, Raleigh, NC. Ph.D. Thesis. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId811669decd99bd153" w:history="1">
+      <w:hyperlink r:id="rId791169fa7b767f51c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://repository.lib.ncsu.edu/ir/handle/1840.16/3645</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed 15 April 2014]. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4948,51 +4948,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Kleczewski N, Flory SL &amp; Nice G (2011) An Introduction to </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Microstegium vimineum</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Japanese stiltgrass/Nepalese browntop) an emerging invasive grass in the Eastern United. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId879969decd99bd1b3" w:history="1">
+      <w:hyperlink r:id="rId213269fa7b767f57b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www. btny.purdue.edu/WeedScience/2011/Microstegium-01.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed 15 April 2014]. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5085,51 +5085,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Meiners S (2010) Long-term dynamics and impacts of </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Microstegium </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">invasion in the Piedmont of New Jersey. In 2010 Stiltgrass Summit, Carbondale, Il. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId207669decd99bd2c3" w:history="1">
+      <w:hyperlink r:id="rId649269fa7b767f657" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.rtcwma.org/stiltgrass/2010presentations/meiners.cfm</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed 21 August 2014]. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5144,51 +5144,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Miller NP (2011) Invasions of secondary forest by a non-native grass species </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Microstegium vimineum</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> {Nees}(Poaceae). Masters Thesis, The faculty of the College of Arts and Sciences of Ohio University.78 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId770869decd99bd326" w:history="1">
+      <w:hyperlink r:id="rId949669fa7b767f6b5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://etd.ohiolink.edu/ap/10?0::NO:10:P10_ACCESSION_NUM: ohiou1307047314</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed 18 March 2014]. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5437,51 +5437,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ryves TB, Clement EJ &amp; Foster MC (1996) Alien grasses of the British Isles. Botanical Society of the British Isles. 181 pp. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Shelton A (2010) Predictive spatial model of Japanese stiltgrass spread. In 2010 Stiltgrass Summit.River to River Cooperative Weed Management Area, Carbondale, IL. URL: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId978669decd99bd546" w:history="1">
+      <w:hyperlink r:id="rId644469fa7b767f8a8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.rtrcwma.org/ stiltgrass/2010presentations/shelton.cfm</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5565,51 +5565,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 452–454. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Swearingen J, Slattery B, Reshetiloff K &amp; Zwicker S (2010) Plant Invaders of Mid-Atlantic Natural Areas, 4th ed. National Park Service U.S. Fish and Wildlife Service. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId800469decd99bd621" w:history="1">
+      <w:hyperlink r:id="rId620169fa7b767f9a5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.nps.gov/plants/alien/pubs/midatlantic</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed 16 March 2014]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5798,120 +5798,120 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Tu M (2000) Element Stewardship Abstract for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Microstegium vimineum</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> - Japanese stilt grass, Nepalese browntop, Chinese packing grass. Arlington, Virginia, USA: The Nature Conservancy. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId515369decd99bd7aa" w:history="1">
+      <w:hyperlink r:id="rId167269fa7b767fb46" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.imapinvasives.org/GIST/ESA/esapages/documnts/micrvim</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">USDA, NRCS (2014) The PLANTS Database. National Plant Data Center, Baton Rouge, Louisiana, USA. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId943369decd99bd7de" w:history="1">
+      <w:hyperlink r:id="rId161269fa7b767fb7b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://plants.usda.gov</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed 25 September 2015]. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Valdés B, Scholz H, Raab-Straube E &amp; Parolly G (2009) Poaceae (pro parte majore). Berlin, Germany. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId621869decd99bd81f" w:history="1">
+      <w:hyperlink r:id="rId722569fa7b767fbba" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://ww2/bgbm.org/euroPlusMed</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed 16 March 2014] </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5955,51 +5955,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1084–1092. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Wright J (2010) Understanding the ecosystem-level effects of stiltgrass: does it set the stage for its own success? In 2010 Stiltgrass Summit. River to River Cooperative Weed Management Area, Carbondale, IL. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId791569decd99bd8b0" w:history="1">
+      <w:hyperlink r:id="rId786569fa7b767fc49" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.rtrcwma.org/stiltgrass/2010presentations/wright.cfm</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed 19 March 2014]. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6112,51 +6112,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Microstegium vimineum</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId846069decd99bd9b8" w:history="1">
+      <w:hyperlink r:id="rId960569fa7b767fd94" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -6233,51 +6233,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">46</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 14-19. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId426069decd99bda7a" w:history="1">
+      <w:hyperlink r:id="rId592669fa7b767fe7e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12276</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
       <w:pgMar w:top="1100" w:right="1100" w:bottom="1100" w:left="1100" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708" w:num="1"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14"/>
 </file>
@@ -6364,137 +6364,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="45094796">
+  <w:abstractNum w:abstractNumId="50841565">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="22478522">
+    <w:lvl w:ilvl="0" w:tplc="21763274">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="22478522" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="21763274" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="22478522" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="21763274" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="22478522" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="21763274" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="22478522" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="21763274" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="22478522" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="21763274" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="22478522" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="21763274" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="22478522" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="21763274" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="22478522" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="21763274" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="45094795">
+  <w:abstractNum w:abstractNumId="50841564">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="34733919">
+    <w:lvl w:ilvl="0" w:tplc="36748084">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -7246,55 +7246,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="45094795">
-    <w:abstractNumId w:val="45094795"/>
+  <w:num w:numId="50841564">
+    <w:abstractNumId w:val="50841564"/>
   </w:num>
-  <w:num w:numId="45094796">
-    <w:abstractNumId w:val="45094796"/>
+  <w:num w:numId="50841565">
+    <w:abstractNumId w:val="50841565"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -18844,51 +18844,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId114820096" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId493704833" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId941969decd99b9ab6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MCGVI/" TargetMode="External"/><Relationship Id="rId653769decd99b9b35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MCGVI/categorization" TargetMode="External"/><Relationship Id="rId575869decd99ba270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MCGVI/photos" TargetMode="External"/><Relationship Id="rId959169decd99bc69c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fs.fed.us/" TargetMode="External"/><Relationship Id="rId451269decd99bcc18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eppo.int/QUARANTINE/Pest_Risk_Analysis/PRA_intro.htm" TargetMode="External"/><Relationship Id="rId376769decd99bcc50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://nt.ars-grin.gov/%20fungaldatabases/" TargetMode="External"/><Relationship Id="rId199769decd99bcc90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.rtrcwma.org/stiltgrass/2010presentations/flory.cfm" TargetMode="External"/><Relationship Id="rId811669decd99bd153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://repository.lib.ncsu.edu/ir/handle/1840.16/3645" TargetMode="External"/><Relationship Id="rId879969decd99bd1b3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.%20btny.purdue.edu/WeedScience/2011/Microstegium-01.pdf" TargetMode="External"/><Relationship Id="rId207669decd99bd2c3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.rtcwma.org/stiltgrass/2010presentations/meiners.cfm" TargetMode="External"/><Relationship Id="rId770869decd99bd326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://etd.ohiolink.edu/ap/10?0::NO:10:P10_ACCESSION_NUM:%20ohiou1307047314" TargetMode="External"/><Relationship Id="rId978669decd99bd546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.rtrcwma.org/%20stiltgrass/2010presentations/shelton.cfm" TargetMode="External"/><Relationship Id="rId800469decd99bd621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.nps.gov/plants/alien/pubs/midatlantic" TargetMode="External"/><Relationship Id="rId515369decd99bd7aa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.imapinvasives.org/GIST/ESA/esapages/documnts/micrvim" TargetMode="External"/><Relationship Id="rId943369decd99bd7de" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://plants.usda.gov" TargetMode="External"/><Relationship Id="rId621869decd99bd81f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ww2/bgbm.org/euroPlusMed" TargetMode="External"/><Relationship Id="rId791569decd99bd8b0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.rtrcwma.org/stiltgrass/2010presentations/wright.cfm" TargetMode="External"/><Relationship Id="rId846069decd99bd9b8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId426069decd99bda7a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12276" TargetMode="External"/><Relationship Id="rId827369decd99ba163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId827369decd99ba163.jpg"/><Relationship Id="rId476469decd99bb1f4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId476469decd99bb1f4.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId982099604" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId826376823" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId840569fa7b767bc47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MCGVI/" TargetMode="External"/><Relationship Id="rId127569fa7b767bcbc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MCGVI/categorization" TargetMode="External"/><Relationship Id="rId459069fa7b767c63b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MCGVI/photos" TargetMode="External"/><Relationship Id="rId464369fa7b767e980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fs.fed.us/" TargetMode="External"/><Relationship Id="rId863869fa7b767efb8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eppo.int/QUARANTINE/Pest_Risk_Analysis/PRA_intro.htm" TargetMode="External"/><Relationship Id="rId790069fa7b767eff0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://nt.ars-grin.gov/%20fungaldatabases/" TargetMode="External"/><Relationship Id="rId441469fa7b767f031" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.rtrcwma.org/stiltgrass/2010presentations/flory.cfm" TargetMode="External"/><Relationship Id="rId791169fa7b767f51c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://repository.lib.ncsu.edu/ir/handle/1840.16/3645" TargetMode="External"/><Relationship Id="rId213269fa7b767f57b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.%20btny.purdue.edu/WeedScience/2011/Microstegium-01.pdf" TargetMode="External"/><Relationship Id="rId649269fa7b767f657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.rtcwma.org/stiltgrass/2010presentations/meiners.cfm" TargetMode="External"/><Relationship Id="rId949669fa7b767f6b5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://etd.ohiolink.edu/ap/10?0::NO:10:P10_ACCESSION_NUM:%20ohiou1307047314" TargetMode="External"/><Relationship Id="rId644469fa7b767f8a8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.rtrcwma.org/%20stiltgrass/2010presentations/shelton.cfm" TargetMode="External"/><Relationship Id="rId620169fa7b767f9a5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.nps.gov/plants/alien/pubs/midatlantic" TargetMode="External"/><Relationship Id="rId167269fa7b767fb46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.imapinvasives.org/GIST/ESA/esapages/documnts/micrvim" TargetMode="External"/><Relationship Id="rId161269fa7b767fb7b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://plants.usda.gov" TargetMode="External"/><Relationship Id="rId722569fa7b767fbba" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ww2/bgbm.org/euroPlusMed" TargetMode="External"/><Relationship Id="rId786569fa7b767fc49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.rtrcwma.org/stiltgrass/2010presentations/wright.cfm" TargetMode="External"/><Relationship Id="rId960569fa7b767fd94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId592669fa7b767fe7e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12276" TargetMode="External"/><Relationship Id="rId163569fa7b767c4d2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId163569fa7b767c4d2.jpg"/><Relationship Id="rId512269fa7b767d70c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId512269fa7b767d70c.jpg"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>