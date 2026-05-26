--- v10 (2026-05-05)
+++ v11 (2026-05-26)
@@ -270,51 +270,51 @@
               <w:t xml:space="preserve"> Kuntze</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Japanese stilt grass, Mary's grass, Nepalese browntop, flexible sasa grass</w:t>
             </w:r>
-            <w:hyperlink r:id="rId840569fa7b767bc47" w:history="1">
+            <w:hyperlink r:id="rId31746a14ee251ecf8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -330,51 +330,51 @@
               <w:t xml:space="preserve"> A2 list, Alert list (formerly)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> IAS of Union concern</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127569fa7b767bcbc" w:history="1">
+            <w:hyperlink r:id="rId96746a14ee251ed63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -388,86 +388,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> MCGVI</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="20844082" name="name465269fa7b767c4d5" descr="2236.jpg"/>
+                  <wp:docPr id="36457508" name="name44176a14ee251f4d1" descr="2236.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="2236.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId163569fa7b767c4d2" cstate="print"/>
+                          <a:blip r:embed="rId24116a14ee251f4cf" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId459069fa7b767c63b" w:history="1">
+            <w:hyperlink r:id="rId28926a14ee251f62d" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
@@ -694,63 +694,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Note: there is a herbarium record of the species in the Democratic Republic of Congo from 1929. There are no additional records since that date, thus the record is not interpreted as an established population in the absence of further information.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="10964691" name="name509069fa7b767d710" descr="MCGVI_distribution_map.jpg"/>
+            <wp:docPr id="28105230" name="name58116a14ee25203c0" descr="MCGVI_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="MCGVI_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId512269fa7b767d70c" cstate="print"/>
+                    <a:blip r:embed="rId39996a14ee25203bd" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3229,51 +3229,51 @@
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Microstegium vimineum</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> is listed by the US Forest Service as one of only 26 Category 1 invasive plants in the Eastern Region of the USA; these are described as highly invasive plants which invade natural habitats and replace native species (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId464369fa7b767e980" w:history="1">
+      <w:hyperlink r:id="rId79396a14ee2521600" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.fs.fed.us/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">). Furthermore, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
@@ -4068,120 +4068,120 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2014) Pest risk analysis for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Microstegium vimineum</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO, Paris. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId863869fa7b767efb8" w:history="1">
+      <w:hyperlink r:id="rId60086a14ee2521b58" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.eppo.int/QUARANTINE/Pest_Risk_Analysis/PRA_intro.htm</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Farr DF &amp; Rossman AY (2014) Fungal databases, systematic mycology and microbiology laboratory, ARS, USDA. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId790069fa7b767eff0" w:history="1">
+      <w:hyperlink r:id="rId17446a14ee2521ddf" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://nt.ars-grin.gov/ fungaldatabases/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed 22 October 2014]. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Flory SL (2010) Impacts and management of Microstegium vimineum invasions. In 2010 Stiltgrass Summit. River to River Cooperative Weed Management Area, Carbondale, IL. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId441469fa7b767f031" w:history="1">
+      <w:hyperlink r:id="rId69896a14ee2521e41" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.rtrcwma.org/stiltgrass/2010presentations/flory.cfm</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4889,51 +4889,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Judge CA (2005) Japanese stiltgrass (</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Microstegium vimineum</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">): population dynamics and management of restoration of native plant communities. North Carolina State University, Raleigh, NC. Ph.D. Thesis. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId791169fa7b767f51c" w:history="1">
+      <w:hyperlink r:id="rId67936a14ee2522336" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://repository.lib.ncsu.edu/ir/handle/1840.16/3645</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed 15 April 2014]. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4948,51 +4948,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Kleczewski N, Flory SL &amp; Nice G (2011) An Introduction to </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Microstegium vimineum</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Japanese stiltgrass/Nepalese browntop) an emerging invasive grass in the Eastern United. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId213269fa7b767f57b" w:history="1">
+      <w:hyperlink r:id="rId90766a14ee2522398" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www. btny.purdue.edu/WeedScience/2011/Microstegium-01.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed 15 April 2014]. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5085,51 +5085,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Meiners S (2010) Long-term dynamics and impacts of </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Microstegium </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">invasion in the Piedmont of New Jersey. In 2010 Stiltgrass Summit, Carbondale, Il. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId649269fa7b767f657" w:history="1">
+      <w:hyperlink r:id="rId70666a14ee2522475" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.rtcwma.org/stiltgrass/2010presentations/meiners.cfm</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed 21 August 2014]. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5144,51 +5144,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Miller NP (2011) Invasions of secondary forest by a non-native grass species </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Microstegium vimineum</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> {Nees}(Poaceae). Masters Thesis, The faculty of the College of Arts and Sciences of Ohio University.78 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId949669fa7b767f6b5" w:history="1">
+      <w:hyperlink r:id="rId39676a14ee25224d4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://etd.ohiolink.edu/ap/10?0::NO:10:P10_ACCESSION_NUM: ohiou1307047314</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed 18 March 2014]. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5437,51 +5437,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ryves TB, Clement EJ &amp; Foster MC (1996) Alien grasses of the British Isles. Botanical Society of the British Isles. 181 pp. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Shelton A (2010) Predictive spatial model of Japanese stiltgrass spread. In 2010 Stiltgrass Summit.River to River Cooperative Weed Management Area, Carbondale, IL. URL: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId644469fa7b767f8a8" w:history="1">
+      <w:hyperlink r:id="rId26736a14ee25226bc" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.rtrcwma.org/ stiltgrass/2010presentations/shelton.cfm</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5565,51 +5565,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 452–454. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Swearingen J, Slattery B, Reshetiloff K &amp; Zwicker S (2010) Plant Invaders of Mid-Atlantic Natural Areas, 4th ed. National Park Service U.S. Fish and Wildlife Service. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId620169fa7b767f9a5" w:history="1">
+      <w:hyperlink r:id="rId43856a14ee25227d4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.nps.gov/plants/alien/pubs/midatlantic</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed 16 March 2014]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5798,120 +5798,120 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Tu M (2000) Element Stewardship Abstract for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Microstegium vimineum</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> - Japanese stilt grass, Nepalese browntop, Chinese packing grass. Arlington, Virginia, USA: The Nature Conservancy. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId167269fa7b767fb46" w:history="1">
+      <w:hyperlink r:id="rId34406a14ee252296c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.imapinvasives.org/GIST/ESA/esapages/documnts/micrvim</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">USDA, NRCS (2014) The PLANTS Database. National Plant Data Center, Baton Rouge, Louisiana, USA. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId161269fa7b767fb7b" w:history="1">
+      <w:hyperlink r:id="rId76156a14ee25229a1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://plants.usda.gov</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed 25 September 2015]. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Valdés B, Scholz H, Raab-Straube E &amp; Parolly G (2009) Poaceae (pro parte majore). Berlin, Germany. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId722569fa7b767fbba" w:history="1">
+      <w:hyperlink r:id="rId74016a14ee25229ed" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://ww2/bgbm.org/euroPlusMed</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed 16 March 2014] </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5955,51 +5955,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1084–1092. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Wright J (2010) Understanding the ecosystem-level effects of stiltgrass: does it set the stage for its own success? In 2010 Stiltgrass Summit. River to River Cooperative Weed Management Area, Carbondale, IL. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId786569fa7b767fc49" w:history="1">
+      <w:hyperlink r:id="rId79996a14ee2522a7e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.rtrcwma.org/stiltgrass/2010presentations/wright.cfm</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed 19 March 2014]. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6112,51 +6112,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Microstegium vimineum</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId960569fa7b767fd94" w:history="1">
+      <w:hyperlink r:id="rId85176a14ee2522b8d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -6233,51 +6233,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">46</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 14-19. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId592669fa7b767fe7e" w:history="1">
+      <w:hyperlink r:id="rId99516a14ee2522c4e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12276</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
       <w:pgMar w:top="1100" w:right="1100" w:bottom="1100" w:left="1100" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708" w:num="1"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14"/>
 </file>
@@ -6364,137 +6364,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="50841565">
+  <w:abstractNum w:abstractNumId="34329845">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="21763274">
+    <w:lvl w:ilvl="0" w:tplc="87694908">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="21763274" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="87694908" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="21763274" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="87694908" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="21763274" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="87694908" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="21763274" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="87694908" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="21763274" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="87694908" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="21763274" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="87694908" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="21763274" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="87694908" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="21763274" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="87694908" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="50841564">
+  <w:abstractNum w:abstractNumId="34329844">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="36748084">
+    <w:lvl w:ilvl="0" w:tplc="62797059">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -7246,55 +7246,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="50841564">
-    <w:abstractNumId w:val="50841564"/>
+  <w:num w:numId="34329844">
+    <w:abstractNumId w:val="34329844"/>
   </w:num>
-  <w:num w:numId="50841565">
-    <w:abstractNumId w:val="50841565"/>
+  <w:num w:numId="34329845">
+    <w:abstractNumId w:val="34329845"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -18844,51 +18844,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId982099604" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId826376823" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId840569fa7b767bc47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MCGVI/" TargetMode="External"/><Relationship Id="rId127569fa7b767bcbc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MCGVI/categorization" TargetMode="External"/><Relationship Id="rId459069fa7b767c63b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MCGVI/photos" TargetMode="External"/><Relationship Id="rId464369fa7b767e980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fs.fed.us/" TargetMode="External"/><Relationship Id="rId863869fa7b767efb8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eppo.int/QUARANTINE/Pest_Risk_Analysis/PRA_intro.htm" TargetMode="External"/><Relationship Id="rId790069fa7b767eff0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://nt.ars-grin.gov/%20fungaldatabases/" TargetMode="External"/><Relationship Id="rId441469fa7b767f031" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.rtrcwma.org/stiltgrass/2010presentations/flory.cfm" TargetMode="External"/><Relationship Id="rId791169fa7b767f51c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://repository.lib.ncsu.edu/ir/handle/1840.16/3645" TargetMode="External"/><Relationship Id="rId213269fa7b767f57b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.%20btny.purdue.edu/WeedScience/2011/Microstegium-01.pdf" TargetMode="External"/><Relationship Id="rId649269fa7b767f657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.rtcwma.org/stiltgrass/2010presentations/meiners.cfm" TargetMode="External"/><Relationship Id="rId949669fa7b767f6b5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://etd.ohiolink.edu/ap/10?0::NO:10:P10_ACCESSION_NUM:%20ohiou1307047314" TargetMode="External"/><Relationship Id="rId644469fa7b767f8a8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.rtrcwma.org/%20stiltgrass/2010presentations/shelton.cfm" TargetMode="External"/><Relationship Id="rId620169fa7b767f9a5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.nps.gov/plants/alien/pubs/midatlantic" TargetMode="External"/><Relationship Id="rId167269fa7b767fb46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.imapinvasives.org/GIST/ESA/esapages/documnts/micrvim" TargetMode="External"/><Relationship Id="rId161269fa7b767fb7b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://plants.usda.gov" TargetMode="External"/><Relationship Id="rId722569fa7b767fbba" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ww2/bgbm.org/euroPlusMed" TargetMode="External"/><Relationship Id="rId786569fa7b767fc49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.rtrcwma.org/stiltgrass/2010presentations/wright.cfm" TargetMode="External"/><Relationship Id="rId960569fa7b767fd94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId592669fa7b767fe7e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12276" TargetMode="External"/><Relationship Id="rId163569fa7b767c4d2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId163569fa7b767c4d2.jpg"/><Relationship Id="rId512269fa7b767d70c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId512269fa7b767d70c.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId117964370" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId323361503" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId31746a14ee251ecf8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MCGVI/" TargetMode="External"/><Relationship Id="rId96746a14ee251ed63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MCGVI/categorization" TargetMode="External"/><Relationship Id="rId28926a14ee251f62d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MCGVI/photos" TargetMode="External"/><Relationship Id="rId79396a14ee2521600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fs.fed.us/" TargetMode="External"/><Relationship Id="rId60086a14ee2521b58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eppo.int/QUARANTINE/Pest_Risk_Analysis/PRA_intro.htm" TargetMode="External"/><Relationship Id="rId17446a14ee2521ddf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://nt.ars-grin.gov/%20fungaldatabases/" TargetMode="External"/><Relationship Id="rId69896a14ee2521e41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.rtrcwma.org/stiltgrass/2010presentations/flory.cfm" TargetMode="External"/><Relationship Id="rId67936a14ee2522336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://repository.lib.ncsu.edu/ir/handle/1840.16/3645" TargetMode="External"/><Relationship Id="rId90766a14ee2522398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.%20btny.purdue.edu/WeedScience/2011/Microstegium-01.pdf" TargetMode="External"/><Relationship Id="rId70666a14ee2522475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.rtcwma.org/stiltgrass/2010presentations/meiners.cfm" TargetMode="External"/><Relationship Id="rId39676a14ee25224d4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://etd.ohiolink.edu/ap/10?0::NO:10:P10_ACCESSION_NUM:%20ohiou1307047314" TargetMode="External"/><Relationship Id="rId26736a14ee25226bc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.rtrcwma.org/%20stiltgrass/2010presentations/shelton.cfm" TargetMode="External"/><Relationship Id="rId43856a14ee25227d4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.nps.gov/plants/alien/pubs/midatlantic" TargetMode="External"/><Relationship Id="rId34406a14ee252296c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.imapinvasives.org/GIST/ESA/esapages/documnts/micrvim" TargetMode="External"/><Relationship Id="rId76156a14ee25229a1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://plants.usda.gov" TargetMode="External"/><Relationship Id="rId74016a14ee25229ed" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ww2/bgbm.org/euroPlusMed" TargetMode="External"/><Relationship Id="rId79996a14ee2522a7e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.rtrcwma.org/stiltgrass/2010presentations/wright.cfm" TargetMode="External"/><Relationship Id="rId85176a14ee2522b8d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId99516a14ee2522c4e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12276" TargetMode="External"/><Relationship Id="rId24116a14ee251f4cf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId24116a14ee251f4cf.jpg"/><Relationship Id="rId39996a14ee25203bd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId39996a14ee25203bd.jpg"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>