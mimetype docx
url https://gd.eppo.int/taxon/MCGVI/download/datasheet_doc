--- v11 (2026-05-26)
+++ v12 (2026-06-15)
@@ -270,51 +270,51 @@
               <w:t xml:space="preserve"> Kuntze</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Japanese stilt grass, Mary's grass, Nepalese browntop, flexible sasa grass</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31746a14ee251ecf8" w:history="1">
+            <w:hyperlink r:id="rId86776a2ff03cddc9f" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -330,51 +330,51 @@
               <w:t xml:space="preserve"> A2 list, Alert list (formerly)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> IAS of Union concern</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96746a14ee251ed63" w:history="1">
+            <w:hyperlink r:id="rId64496a2ff03cddd08" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -388,86 +388,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> MCGVI</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="36457508" name="name44176a14ee251f4d1" descr="2236.jpg"/>
+                  <wp:docPr id="14290155" name="name60616a2ff03cde2b5" descr="2236.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="2236.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId24116a14ee251f4cf" cstate="print"/>
+                          <a:blip r:embed="rId70936a2ff03cde2b3" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId28926a14ee251f62d" w:history="1">
+            <w:hyperlink r:id="rId26816a2ff03cde3e7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
@@ -694,63 +694,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Note: there is a herbarium record of the species in the Democratic Republic of Congo from 1929. There are no additional records since that date, thus the record is not interpreted as an established population in the absence of further information.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="28105230" name="name58116a14ee25203c0" descr="MCGVI_distribution_map.jpg"/>
+            <wp:docPr id="11273666" name="name34316a2ff03cdf2ac" descr="MCGVI_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="MCGVI_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId39996a14ee25203bd" cstate="print"/>
+                    <a:blip r:embed="rId41916a2ff03cdf2a9" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3229,51 +3229,51 @@
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Microstegium vimineum</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> is listed by the US Forest Service as one of only 26 Category 1 invasive plants in the Eastern Region of the USA; these are described as highly invasive plants which invade natural habitats and replace native species (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId79396a14ee2521600" w:history="1">
+      <w:hyperlink r:id="rId46496a2ff03ce0510" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.fs.fed.us/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">). Furthermore, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
@@ -4068,120 +4068,120 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2014) Pest risk analysis for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Microstegium vimineum</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO, Paris. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId60086a14ee2521b58" w:history="1">
+      <w:hyperlink r:id="rId22736a2ff03ce0ac2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.eppo.int/QUARANTINE/Pest_Risk_Analysis/PRA_intro.htm</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Farr DF &amp; Rossman AY (2014) Fungal databases, systematic mycology and microbiology laboratory, ARS, USDA. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId17446a14ee2521ddf" w:history="1">
+      <w:hyperlink r:id="rId75716a2ff03ce0b5f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://nt.ars-grin.gov/ fungaldatabases/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed 22 October 2014]. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Flory SL (2010) Impacts and management of Microstegium vimineum invasions. In 2010 Stiltgrass Summit. River to River Cooperative Weed Management Area, Carbondale, IL. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId69896a14ee2521e41" w:history="1">
+      <w:hyperlink r:id="rId73546a2ff03ce0ba1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.rtrcwma.org/stiltgrass/2010presentations/flory.cfm</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4889,51 +4889,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Judge CA (2005) Japanese stiltgrass (</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Microstegium vimineum</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">): population dynamics and management of restoration of native plant communities. North Carolina State University, Raleigh, NC. Ph.D. Thesis. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId67936a14ee2522336" w:history="1">
+      <w:hyperlink r:id="rId73816a2ff03ce109c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://repository.lib.ncsu.edu/ir/handle/1840.16/3645</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed 15 April 2014]. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4948,51 +4948,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Kleczewski N, Flory SL &amp; Nice G (2011) An Introduction to </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Microstegium vimineum</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Japanese stiltgrass/Nepalese browntop) an emerging invasive grass in the Eastern United. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId90766a14ee2522398" w:history="1">
+      <w:hyperlink r:id="rId81866a2ff03ce10ff" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www. btny.purdue.edu/WeedScience/2011/Microstegium-01.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed 15 April 2014]. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5085,51 +5085,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Meiners S (2010) Long-term dynamics and impacts of </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Microstegium </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">invasion in the Piedmont of New Jersey. In 2010 Stiltgrass Summit, Carbondale, Il. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId70666a14ee2522475" w:history="1">
+      <w:hyperlink r:id="rId67406a2ff03ce11dd" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.rtcwma.org/stiltgrass/2010presentations/meiners.cfm</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed 21 August 2014]. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5144,51 +5144,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Miller NP (2011) Invasions of secondary forest by a non-native grass species </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Microstegium vimineum</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> {Nees}(Poaceae). Masters Thesis, The faculty of the College of Arts and Sciences of Ohio University.78 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId39676a14ee25224d4" w:history="1">
+      <w:hyperlink r:id="rId94066a2ff03ce123c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://etd.ohiolink.edu/ap/10?0::NO:10:P10_ACCESSION_NUM: ohiou1307047314</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed 18 March 2014]. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5437,51 +5437,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ryves TB, Clement EJ &amp; Foster MC (1996) Alien grasses of the British Isles. Botanical Society of the British Isles. 181 pp. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Shelton A (2010) Predictive spatial model of Japanese stiltgrass spread. In 2010 Stiltgrass Summit.River to River Cooperative Weed Management Area, Carbondale, IL. URL: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId26736a14ee25226bc" w:history="1">
+      <w:hyperlink r:id="rId90896a2ff03ce1414" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.rtrcwma.org/ stiltgrass/2010presentations/shelton.cfm</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5565,51 +5565,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 452–454. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Swearingen J, Slattery B, Reshetiloff K &amp; Zwicker S (2010) Plant Invaders of Mid-Atlantic Natural Areas, 4th ed. National Park Service U.S. Fish and Wildlife Service. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId43856a14ee25227d4" w:history="1">
+      <w:hyperlink r:id="rId21036a2ff03ce14ee" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.nps.gov/plants/alien/pubs/midatlantic</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed 16 March 2014]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5798,120 +5798,120 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Tu M (2000) Element Stewardship Abstract for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Microstegium vimineum</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> - Japanese stilt grass, Nepalese browntop, Chinese packing grass. Arlington, Virginia, USA: The Nature Conservancy. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId34406a14ee252296c" w:history="1">
+      <w:hyperlink r:id="rId55276a2ff03ce1663" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.imapinvasives.org/GIST/ESA/esapages/documnts/micrvim</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">USDA, NRCS (2014) The PLANTS Database. National Plant Data Center, Baton Rouge, Louisiana, USA. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId76156a14ee25229a1" w:history="1">
+      <w:hyperlink r:id="rId82436a2ff03ce1695" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://plants.usda.gov</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed 25 September 2015]. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Valdés B, Scholz H, Raab-Straube E &amp; Parolly G (2009) Poaceae (pro parte majore). Berlin, Germany. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId74016a14ee25229ed" w:history="1">
+      <w:hyperlink r:id="rId96196a2ff03ce16d5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://ww2/bgbm.org/euroPlusMed</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed 16 March 2014] </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5955,51 +5955,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1084–1092. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Wright J (2010) Understanding the ecosystem-level effects of stiltgrass: does it set the stage for its own success? In 2010 Stiltgrass Summit. River to River Cooperative Weed Management Area, Carbondale, IL. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId79996a14ee2522a7e" w:history="1">
+      <w:hyperlink r:id="rId37956a2ff03ce1764" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.rtrcwma.org/stiltgrass/2010presentations/wright.cfm</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed 19 March 2014]. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6112,51 +6112,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Microstegium vimineum</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId85176a14ee2522b8d" w:history="1">
+      <w:hyperlink r:id="rId45056a2ff03ce1876" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -6233,51 +6233,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">46</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 14-19. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId99516a14ee2522c4e" w:history="1">
+      <w:hyperlink r:id="rId16146a2ff03ce1956" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12276</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
       <w:pgMar w:top="1100" w:right="1100" w:bottom="1100" w:left="1100" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708" w:num="1"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14"/>
 </file>
@@ -6364,137 +6364,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="34329845">
+  <w:abstractNum w:abstractNumId="41847553">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="87694908">
+    <w:lvl w:ilvl="0" w:tplc="67019840">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="87694908" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="67019840" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="87694908" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="67019840" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="87694908" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="67019840" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="87694908" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="67019840" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="87694908" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="67019840" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="87694908" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="67019840" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="87694908" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="67019840" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="87694908" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="67019840" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="34329844">
+  <w:abstractNum w:abstractNumId="41847552">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="62797059">
+    <w:lvl w:ilvl="0" w:tplc="44082705">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -7246,55 +7246,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="34329844">
-    <w:abstractNumId w:val="34329844"/>
+  <w:num w:numId="41847552">
+    <w:abstractNumId w:val="41847552"/>
   </w:num>
-  <w:num w:numId="34329845">
-    <w:abstractNumId w:val="34329845"/>
+  <w:num w:numId="41847553">
+    <w:abstractNumId w:val="41847553"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -18844,51 +18844,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId117964370" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId323361503" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId31746a14ee251ecf8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MCGVI/" TargetMode="External"/><Relationship Id="rId96746a14ee251ed63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MCGVI/categorization" TargetMode="External"/><Relationship Id="rId28926a14ee251f62d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MCGVI/photos" TargetMode="External"/><Relationship Id="rId79396a14ee2521600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fs.fed.us/" TargetMode="External"/><Relationship Id="rId60086a14ee2521b58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eppo.int/QUARANTINE/Pest_Risk_Analysis/PRA_intro.htm" TargetMode="External"/><Relationship Id="rId17446a14ee2521ddf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://nt.ars-grin.gov/%20fungaldatabases/" TargetMode="External"/><Relationship Id="rId69896a14ee2521e41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.rtrcwma.org/stiltgrass/2010presentations/flory.cfm" TargetMode="External"/><Relationship Id="rId67936a14ee2522336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://repository.lib.ncsu.edu/ir/handle/1840.16/3645" TargetMode="External"/><Relationship Id="rId90766a14ee2522398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.%20btny.purdue.edu/WeedScience/2011/Microstegium-01.pdf" TargetMode="External"/><Relationship Id="rId70666a14ee2522475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.rtcwma.org/stiltgrass/2010presentations/meiners.cfm" TargetMode="External"/><Relationship Id="rId39676a14ee25224d4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://etd.ohiolink.edu/ap/10?0::NO:10:P10_ACCESSION_NUM:%20ohiou1307047314" TargetMode="External"/><Relationship Id="rId26736a14ee25226bc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.rtrcwma.org/%20stiltgrass/2010presentations/shelton.cfm" TargetMode="External"/><Relationship Id="rId43856a14ee25227d4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.nps.gov/plants/alien/pubs/midatlantic" TargetMode="External"/><Relationship Id="rId34406a14ee252296c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.imapinvasives.org/GIST/ESA/esapages/documnts/micrvim" TargetMode="External"/><Relationship Id="rId76156a14ee25229a1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://plants.usda.gov" TargetMode="External"/><Relationship Id="rId74016a14ee25229ed" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ww2/bgbm.org/euroPlusMed" TargetMode="External"/><Relationship Id="rId79996a14ee2522a7e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.rtrcwma.org/stiltgrass/2010presentations/wright.cfm" TargetMode="External"/><Relationship Id="rId85176a14ee2522b8d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId99516a14ee2522c4e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12276" TargetMode="External"/><Relationship Id="rId24116a14ee251f4cf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId24116a14ee251f4cf.jpg"/><Relationship Id="rId39996a14ee25203bd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId39996a14ee25203bd.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId257565968" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId455149180" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId86776a2ff03cddc9f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MCGVI/" TargetMode="External"/><Relationship Id="rId64496a2ff03cddd08" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MCGVI/categorization" TargetMode="External"/><Relationship Id="rId26816a2ff03cde3e7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MCGVI/photos" TargetMode="External"/><Relationship Id="rId46496a2ff03ce0510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fs.fed.us/" TargetMode="External"/><Relationship Id="rId22736a2ff03ce0ac2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eppo.int/QUARANTINE/Pest_Risk_Analysis/PRA_intro.htm" TargetMode="External"/><Relationship Id="rId75716a2ff03ce0b5f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://nt.ars-grin.gov/%20fungaldatabases/" TargetMode="External"/><Relationship Id="rId73546a2ff03ce0ba1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.rtrcwma.org/stiltgrass/2010presentations/flory.cfm" TargetMode="External"/><Relationship Id="rId73816a2ff03ce109c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://repository.lib.ncsu.edu/ir/handle/1840.16/3645" TargetMode="External"/><Relationship Id="rId81866a2ff03ce10ff" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.%20btny.purdue.edu/WeedScience/2011/Microstegium-01.pdf" TargetMode="External"/><Relationship Id="rId67406a2ff03ce11dd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.rtcwma.org/stiltgrass/2010presentations/meiners.cfm" TargetMode="External"/><Relationship Id="rId94066a2ff03ce123c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://etd.ohiolink.edu/ap/10?0::NO:10:P10_ACCESSION_NUM:%20ohiou1307047314" TargetMode="External"/><Relationship Id="rId90896a2ff03ce1414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.rtrcwma.org/%20stiltgrass/2010presentations/shelton.cfm" TargetMode="External"/><Relationship Id="rId21036a2ff03ce14ee" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.nps.gov/plants/alien/pubs/midatlantic" TargetMode="External"/><Relationship Id="rId55276a2ff03ce1663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.imapinvasives.org/GIST/ESA/esapages/documnts/micrvim" TargetMode="External"/><Relationship Id="rId82436a2ff03ce1695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://plants.usda.gov" TargetMode="External"/><Relationship Id="rId96196a2ff03ce16d5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ww2/bgbm.org/euroPlusMed" TargetMode="External"/><Relationship Id="rId37956a2ff03ce1764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.rtrcwma.org/stiltgrass/2010presentations/wright.cfm" TargetMode="External"/><Relationship Id="rId45056a2ff03ce1876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId16146a2ff03ce1956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12276" TargetMode="External"/><Relationship Id="rId70936a2ff03cde2b3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId70936a2ff03cde2b3.jpg"/><Relationship Id="rId41916a2ff03cdf2a9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId41916a2ff03cdf2a9.jpg"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>