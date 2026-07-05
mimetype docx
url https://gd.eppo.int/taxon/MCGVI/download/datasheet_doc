--- v12 (2026-06-15)
+++ v13 (2026-07-05)
@@ -270,51 +270,51 @@
               <w:t xml:space="preserve"> Kuntze</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Japanese stilt grass, Mary's grass, Nepalese browntop, flexible sasa grass</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86776a2ff03cddc9f" w:history="1">
+            <w:hyperlink r:id="rId33286a4a869a706da" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -330,51 +330,51 @@
               <w:t xml:space="preserve"> A2 list, Alert list (formerly)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> IAS of Union concern</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64496a2ff03cddd08" w:history="1">
+            <w:hyperlink r:id="rId57706a4a869a70743" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -388,86 +388,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> MCGVI</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="14290155" name="name60616a2ff03cde2b5" descr="2236.jpg"/>
+                  <wp:docPr id="72808708" name="name92226a4a869a7108d" descr="2236.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="2236.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId70936a2ff03cde2b3" cstate="print"/>
+                          <a:blip r:embed="rId33846a4a869a7108b" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId26816a2ff03cde3e7" w:history="1">
+            <w:hyperlink r:id="rId20006a4a869a711e5" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
@@ -694,63 +694,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Note: there is a herbarium record of the species in the Democratic Republic of Congo from 1929. There are no additional records since that date, thus the record is not interpreted as an established population in the absence of further information.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="11273666" name="name34316a2ff03cdf2ac" descr="MCGVI_distribution_map.jpg"/>
+            <wp:docPr id="27059421" name="name57326a4a869a71e27" descr="MCGVI_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="MCGVI_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId41916a2ff03cdf2a9" cstate="print"/>
+                    <a:blip r:embed="rId37266a4a869a71e25" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3229,51 +3229,51 @@
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Microstegium vimineum</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> is listed by the US Forest Service as one of only 26 Category 1 invasive plants in the Eastern Region of the USA; these are described as highly invasive plants which invade natural habitats and replace native species (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId46496a2ff03ce0510" w:history="1">
+      <w:hyperlink r:id="rId67216a4a869a7308d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.fs.fed.us/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">). Furthermore, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
@@ -4068,120 +4068,120 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2014) Pest risk analysis for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Microstegium vimineum</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO, Paris. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId22736a2ff03ce0ac2" w:history="1">
+      <w:hyperlink r:id="rId63866a4a869a73601" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.eppo.int/QUARANTINE/Pest_Risk_Analysis/PRA_intro.htm</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Farr DF &amp; Rossman AY (2014) Fungal databases, systematic mycology and microbiology laboratory, ARS, USDA. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId75716a2ff03ce0b5f" w:history="1">
+      <w:hyperlink r:id="rId47866a4a869a73882" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://nt.ars-grin.gov/ fungaldatabases/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed 22 October 2014]. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Flory SL (2010) Impacts and management of Microstegium vimineum invasions. In 2010 Stiltgrass Summit. River to River Cooperative Weed Management Area, Carbondale, IL. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId73546a2ff03ce0ba1" w:history="1">
+      <w:hyperlink r:id="rId89856a4a869a738df" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.rtrcwma.org/stiltgrass/2010presentations/flory.cfm</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4889,51 +4889,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Judge CA (2005) Japanese stiltgrass (</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Microstegium vimineum</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">): population dynamics and management of restoration of native plant communities. North Carolina State University, Raleigh, NC. Ph.D. Thesis. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId73816a2ff03ce109c" w:history="1">
+      <w:hyperlink r:id="rId10536a4a869a73da4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://repository.lib.ncsu.edu/ir/handle/1840.16/3645</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed 15 April 2014]. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4948,51 +4948,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Kleczewski N, Flory SL &amp; Nice G (2011) An Introduction to </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Microstegium vimineum</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Japanese stiltgrass/Nepalese browntop) an emerging invasive grass in the Eastern United. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId81866a2ff03ce10ff" w:history="1">
+      <w:hyperlink r:id="rId61246a4a869a73e02" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www. btny.purdue.edu/WeedScience/2011/Microstegium-01.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed 15 April 2014]. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5085,51 +5085,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Meiners S (2010) Long-term dynamics and impacts of </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Microstegium </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">invasion in the Piedmont of New Jersey. In 2010 Stiltgrass Summit, Carbondale, Il. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId67406a2ff03ce11dd" w:history="1">
+      <w:hyperlink r:id="rId98176a4a869a73edc" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.rtcwma.org/stiltgrass/2010presentations/meiners.cfm</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed 21 August 2014]. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5144,51 +5144,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Miller NP (2011) Invasions of secondary forest by a non-native grass species </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Microstegium vimineum</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> {Nees}(Poaceae). Masters Thesis, The faculty of the College of Arts and Sciences of Ohio University.78 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId94066a2ff03ce123c" w:history="1">
+      <w:hyperlink r:id="rId55156a4a869a73f3b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://etd.ohiolink.edu/ap/10?0::NO:10:P10_ACCESSION_NUM: ohiou1307047314</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed 18 March 2014]. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5437,51 +5437,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ryves TB, Clement EJ &amp; Foster MC (1996) Alien grasses of the British Isles. Botanical Society of the British Isles. 181 pp. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Shelton A (2010) Predictive spatial model of Japanese stiltgrass spread. In 2010 Stiltgrass Summit.River to River Cooperative Weed Management Area, Carbondale, IL. URL: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId90896a2ff03ce1414" w:history="1">
+      <w:hyperlink r:id="rId62246a4a869a7412a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.rtrcwma.org/ stiltgrass/2010presentations/shelton.cfm</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5565,51 +5565,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 452–454. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Swearingen J, Slattery B, Reshetiloff K &amp; Zwicker S (2010) Plant Invaders of Mid-Atlantic Natural Areas, 4th ed. National Park Service U.S. Fish and Wildlife Service. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId21036a2ff03ce14ee" w:history="1">
+      <w:hyperlink r:id="rId50876a4a869a74203" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.nps.gov/plants/alien/pubs/midatlantic</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed 16 March 2014]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5798,120 +5798,120 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Tu M (2000) Element Stewardship Abstract for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Microstegium vimineum</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> - Japanese stilt grass, Nepalese browntop, Chinese packing grass. Arlington, Virginia, USA: The Nature Conservancy. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId55276a2ff03ce1663" w:history="1">
+      <w:hyperlink r:id="rId14806a4a869a74395" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.imapinvasives.org/GIST/ESA/esapages/documnts/micrvim</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">USDA, NRCS (2014) The PLANTS Database. National Plant Data Center, Baton Rouge, Louisiana, USA. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId82436a2ff03ce1695" w:history="1">
+      <w:hyperlink r:id="rId28376a4a869a743ca" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://plants.usda.gov</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed 25 September 2015]. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Valdés B, Scholz H, Raab-Straube E &amp; Parolly G (2009) Poaceae (pro parte majore). Berlin, Germany. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId96196a2ff03ce16d5" w:history="1">
+      <w:hyperlink r:id="rId77276a4a869a74409" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://ww2/bgbm.org/euroPlusMed</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed 16 March 2014] </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5955,51 +5955,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1084–1092. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Wright J (2010) Understanding the ecosystem-level effects of stiltgrass: does it set the stage for its own success? In 2010 Stiltgrass Summit. River to River Cooperative Weed Management Area, Carbondale, IL. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId37956a2ff03ce1764" w:history="1">
+      <w:hyperlink r:id="rId74916a4a869a7449b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.rtrcwma.org/stiltgrass/2010presentations/wright.cfm</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed 19 March 2014]. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6112,51 +6112,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Microstegium vimineum</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId45056a2ff03ce1876" w:history="1">
+      <w:hyperlink r:id="rId28366a4a869a745a9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -6233,51 +6233,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">46</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 14-19. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId16146a2ff03ce1956" w:history="1">
+      <w:hyperlink r:id="rId56856a4a869a7466b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12276</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
       <w:pgMar w:top="1100" w:right="1100" w:bottom="1100" w:left="1100" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708" w:num="1"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14"/>
 </file>
@@ -6364,137 +6364,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="41847553">
+  <w:abstractNum w:abstractNumId="65052231">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="67019840">
+    <w:lvl w:ilvl="0" w:tplc="90712853">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="67019840" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="90712853" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="67019840" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="90712853" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="67019840" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="90712853" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="67019840" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="90712853" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="67019840" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="90712853" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="67019840" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="90712853" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="67019840" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="90712853" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="67019840" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="90712853" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="41847552">
+  <w:abstractNum w:abstractNumId="65052230">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="44082705">
+    <w:lvl w:ilvl="0" w:tplc="90991083">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -7246,55 +7246,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="41847552">
-    <w:abstractNumId w:val="41847552"/>
+  <w:num w:numId="65052230">
+    <w:abstractNumId w:val="65052230"/>
   </w:num>
-  <w:num w:numId="41847553">
-    <w:abstractNumId w:val="41847553"/>
+  <w:num w:numId="65052231">
+    <w:abstractNumId w:val="65052231"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -18844,51 +18844,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId257565968" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId455149180" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId86776a2ff03cddc9f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MCGVI/" TargetMode="External"/><Relationship Id="rId64496a2ff03cddd08" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MCGVI/categorization" TargetMode="External"/><Relationship Id="rId26816a2ff03cde3e7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MCGVI/photos" TargetMode="External"/><Relationship Id="rId46496a2ff03ce0510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fs.fed.us/" TargetMode="External"/><Relationship Id="rId22736a2ff03ce0ac2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eppo.int/QUARANTINE/Pest_Risk_Analysis/PRA_intro.htm" TargetMode="External"/><Relationship Id="rId75716a2ff03ce0b5f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://nt.ars-grin.gov/%20fungaldatabases/" TargetMode="External"/><Relationship Id="rId73546a2ff03ce0ba1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.rtrcwma.org/stiltgrass/2010presentations/flory.cfm" TargetMode="External"/><Relationship Id="rId73816a2ff03ce109c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://repository.lib.ncsu.edu/ir/handle/1840.16/3645" TargetMode="External"/><Relationship Id="rId81866a2ff03ce10ff" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.%20btny.purdue.edu/WeedScience/2011/Microstegium-01.pdf" TargetMode="External"/><Relationship Id="rId67406a2ff03ce11dd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.rtcwma.org/stiltgrass/2010presentations/meiners.cfm" TargetMode="External"/><Relationship Id="rId94066a2ff03ce123c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://etd.ohiolink.edu/ap/10?0::NO:10:P10_ACCESSION_NUM:%20ohiou1307047314" TargetMode="External"/><Relationship Id="rId90896a2ff03ce1414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.rtrcwma.org/%20stiltgrass/2010presentations/shelton.cfm" TargetMode="External"/><Relationship Id="rId21036a2ff03ce14ee" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.nps.gov/plants/alien/pubs/midatlantic" TargetMode="External"/><Relationship Id="rId55276a2ff03ce1663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.imapinvasives.org/GIST/ESA/esapages/documnts/micrvim" TargetMode="External"/><Relationship Id="rId82436a2ff03ce1695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://plants.usda.gov" TargetMode="External"/><Relationship Id="rId96196a2ff03ce16d5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ww2/bgbm.org/euroPlusMed" TargetMode="External"/><Relationship Id="rId37956a2ff03ce1764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.rtrcwma.org/stiltgrass/2010presentations/wright.cfm" TargetMode="External"/><Relationship Id="rId45056a2ff03ce1876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId16146a2ff03ce1956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12276" TargetMode="External"/><Relationship Id="rId70936a2ff03cde2b3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId70936a2ff03cde2b3.jpg"/><Relationship Id="rId41916a2ff03cdf2a9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId41916a2ff03cdf2a9.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId450453896" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId552644320" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId33286a4a869a706da" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MCGVI/" TargetMode="External"/><Relationship Id="rId57706a4a869a70743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MCGVI/categorization" TargetMode="External"/><Relationship Id="rId20006a4a869a711e5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MCGVI/photos" TargetMode="External"/><Relationship Id="rId67216a4a869a7308d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fs.fed.us/" TargetMode="External"/><Relationship Id="rId63866a4a869a73601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eppo.int/QUARANTINE/Pest_Risk_Analysis/PRA_intro.htm" TargetMode="External"/><Relationship Id="rId47866a4a869a73882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://nt.ars-grin.gov/%20fungaldatabases/" TargetMode="External"/><Relationship Id="rId89856a4a869a738df" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.rtrcwma.org/stiltgrass/2010presentations/flory.cfm" TargetMode="External"/><Relationship Id="rId10536a4a869a73da4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://repository.lib.ncsu.edu/ir/handle/1840.16/3645" TargetMode="External"/><Relationship Id="rId61246a4a869a73e02" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.%20btny.purdue.edu/WeedScience/2011/Microstegium-01.pdf" TargetMode="External"/><Relationship Id="rId98176a4a869a73edc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.rtcwma.org/stiltgrass/2010presentations/meiners.cfm" TargetMode="External"/><Relationship Id="rId55156a4a869a73f3b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://etd.ohiolink.edu/ap/10?0::NO:10:P10_ACCESSION_NUM:%20ohiou1307047314" TargetMode="External"/><Relationship Id="rId62246a4a869a7412a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.rtrcwma.org/%20stiltgrass/2010presentations/shelton.cfm" TargetMode="External"/><Relationship Id="rId50876a4a869a74203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.nps.gov/plants/alien/pubs/midatlantic" TargetMode="External"/><Relationship Id="rId14806a4a869a74395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.imapinvasives.org/GIST/ESA/esapages/documnts/micrvim" TargetMode="External"/><Relationship Id="rId28376a4a869a743ca" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://plants.usda.gov" TargetMode="External"/><Relationship Id="rId77276a4a869a74409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ww2/bgbm.org/euroPlusMed" TargetMode="External"/><Relationship Id="rId74916a4a869a7449b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.rtrcwma.org/stiltgrass/2010presentations/wright.cfm" TargetMode="External"/><Relationship Id="rId28366a4a869a745a9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId56856a4a869a7466b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12276" TargetMode="External"/><Relationship Id="rId33846a4a869a7108b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId33846a4a869a7108b.jpg"/><Relationship Id="rId37266a4a869a71e25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId37266a4a869a71e25.jpg"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>