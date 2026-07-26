--- v13 (2026-07-05)
+++ v14 (2026-07-26)
@@ -270,51 +270,51 @@
               <w:t xml:space="preserve"> Kuntze</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Japanese stilt grass, Mary's grass, Nepalese browntop, flexible sasa grass</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33286a4a869a706da" w:history="1">
+            <w:hyperlink r:id="rId36746a655edda75f2" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -330,51 +330,51 @@
               <w:t xml:space="preserve"> A2 list, Alert list (formerly)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> IAS of Union concern</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57706a4a869a70743" w:history="1">
+            <w:hyperlink r:id="rId32066a655edda765c" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -388,86 +388,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> MCGVI</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="72808708" name="name92226a4a869a7108d" descr="2236.jpg"/>
+                  <wp:docPr id="754840" name="name14506a655eddab131" descr="2236.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="2236.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId33846a4a869a7108b" cstate="print"/>
+                          <a:blip r:embed="rId33436a655eddab12e" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId20006a4a869a711e5" w:history="1">
+            <w:hyperlink r:id="rId18946a655eddab279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
@@ -694,63 +694,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Note: there is a herbarium record of the species in the Democratic Republic of Congo from 1929. There are no additional records since that date, thus the record is not interpreted as an established population in the absence of further information.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="27059421" name="name57326a4a869a71e27" descr="MCGVI_distribution_map.jpg"/>
+            <wp:docPr id="19319725" name="name31696a655eddabfd4" descr="MCGVI_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="MCGVI_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId37266a4a869a71e25" cstate="print"/>
+                    <a:blip r:embed="rId10976a655eddabfd2" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3229,51 +3229,51 @@
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Microstegium vimineum</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> is listed by the US Forest Service as one of only 26 Category 1 invasive plants in the Eastern Region of the USA; these are described as highly invasive plants which invade natural habitats and replace native species (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId67216a4a869a7308d" w:history="1">
+      <w:hyperlink r:id="rId44506a655eddad2c0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.fs.fed.us/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">). Furthermore, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
@@ -4068,120 +4068,120 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2014) Pest risk analysis for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Microstegium vimineum</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO, Paris. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId63866a4a869a73601" w:history="1">
+      <w:hyperlink r:id="rId62556a655eddad834" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.eppo.int/QUARANTINE/Pest_Risk_Analysis/PRA_intro.htm</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Farr DF &amp; Rossman AY (2014) Fungal databases, systematic mycology and microbiology laboratory, ARS, USDA. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId47866a4a869a73882" w:history="1">
+      <w:hyperlink r:id="rId98206a655eddad8c9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://nt.ars-grin.gov/ fungaldatabases/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed 22 October 2014]. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Flory SL (2010) Impacts and management of Microstegium vimineum invasions. In 2010 Stiltgrass Summit. River to River Cooperative Weed Management Area, Carbondale, IL. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId89856a4a869a738df" w:history="1">
+      <w:hyperlink r:id="rId99066a655eddad90c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.rtrcwma.org/stiltgrass/2010presentations/flory.cfm</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4889,51 +4889,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Judge CA (2005) Japanese stiltgrass (</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Microstegium vimineum</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">): population dynamics and management of restoration of native plant communities. North Carolina State University, Raleigh, NC. Ph.D. Thesis. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId10536a4a869a73da4" w:history="1">
+      <w:hyperlink r:id="rId42296a655eddafd88" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://repository.lib.ncsu.edu/ir/handle/1840.16/3645</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed 15 April 2014]. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4948,51 +4948,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Kleczewski N, Flory SL &amp; Nice G (2011) An Introduction to </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Microstegium vimineum</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Japanese stiltgrass/Nepalese browntop) an emerging invasive grass in the Eastern United. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId61246a4a869a73e02" w:history="1">
+      <w:hyperlink r:id="rId94526a655eddafdf7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www. btny.purdue.edu/WeedScience/2011/Microstegium-01.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed 15 April 2014]. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5085,51 +5085,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Meiners S (2010) Long-term dynamics and impacts of </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Microstegium </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">invasion in the Piedmont of New Jersey. In 2010 Stiltgrass Summit, Carbondale, Il. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId98176a4a869a73edc" w:history="1">
+      <w:hyperlink r:id="rId85436a655eddafedb" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.rtcwma.org/stiltgrass/2010presentations/meiners.cfm</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed 21 August 2014]. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5144,51 +5144,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Miller NP (2011) Invasions of secondary forest by a non-native grass species </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Microstegium vimineum</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> {Nees}(Poaceae). Masters Thesis, The faculty of the College of Arts and Sciences of Ohio University.78 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId55156a4a869a73f3b" w:history="1">
+      <w:hyperlink r:id="rId30666a655eddaff3d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://etd.ohiolink.edu/ap/10?0::NO:10:P10_ACCESSION_NUM: ohiou1307047314</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed 18 March 2014]. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5437,51 +5437,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ryves TB, Clement EJ &amp; Foster MC (1996) Alien grasses of the British Isles. Botanical Society of the British Isles. 181 pp. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Shelton A (2010) Predictive spatial model of Japanese stiltgrass spread. In 2010 Stiltgrass Summit.River to River Cooperative Weed Management Area, Carbondale, IL. URL: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId62246a4a869a7412a" w:history="1">
+      <w:hyperlink r:id="rId40536a655eddb011e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.rtrcwma.org/ stiltgrass/2010presentations/shelton.cfm</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5565,51 +5565,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 452–454. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Swearingen J, Slattery B, Reshetiloff K &amp; Zwicker S (2010) Plant Invaders of Mid-Atlantic Natural Areas, 4th ed. National Park Service U.S. Fish and Wildlife Service. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId50876a4a869a74203" w:history="1">
+      <w:hyperlink r:id="rId70246a655eddb022e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.nps.gov/plants/alien/pubs/midatlantic</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed 16 March 2014]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5798,120 +5798,120 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Tu M (2000) Element Stewardship Abstract for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Microstegium vimineum</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> - Japanese stilt grass, Nepalese browntop, Chinese packing grass. Arlington, Virginia, USA: The Nature Conservancy. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId14806a4a869a74395" w:history="1">
+      <w:hyperlink r:id="rId82346a655eddb03aa" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.imapinvasives.org/GIST/ESA/esapages/documnts/micrvim</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">USDA, NRCS (2014) The PLANTS Database. National Plant Data Center, Baton Rouge, Louisiana, USA. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId28376a4a869a743ca" w:history="1">
+      <w:hyperlink r:id="rId44806a655eddb03dd" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://plants.usda.gov</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed 25 September 2015]. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Valdés B, Scholz H, Raab-Straube E &amp; Parolly G (2009) Poaceae (pro parte majore). Berlin, Germany. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId77276a4a869a74409" w:history="1">
+      <w:hyperlink r:id="rId60146a655eddb041e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://ww2/bgbm.org/euroPlusMed</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed 16 March 2014] </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5955,51 +5955,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1084–1092. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Wright J (2010) Understanding the ecosystem-level effects of stiltgrass: does it set the stage for its own success? In 2010 Stiltgrass Summit. River to River Cooperative Weed Management Area, Carbondale, IL. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId74916a4a869a7449b" w:history="1">
+      <w:hyperlink r:id="rId84226a655eddb04bc" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.rtrcwma.org/stiltgrass/2010presentations/wright.cfm</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed 19 March 2014]. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6112,51 +6112,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Microstegium vimineum</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId28366a4a869a745a9" w:history="1">
+      <w:hyperlink r:id="rId21656a655eddb05dd" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -6233,51 +6233,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">46</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 14-19. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId56856a4a869a7466b" w:history="1">
+      <w:hyperlink r:id="rId27936a655eddb06a4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12276</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
       <w:pgMar w:top="1100" w:right="1100" w:bottom="1100" w:left="1100" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708" w:num="1"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14"/>
 </file>
@@ -6364,137 +6364,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="65052231">
+  <w:abstractNum w:abstractNumId="49823485">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="90712853">
+    <w:lvl w:ilvl="0" w:tplc="82396606">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="90712853" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="82396606" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="90712853" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="82396606" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="90712853" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="82396606" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="90712853" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="82396606" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="90712853" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="82396606" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="90712853" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="82396606" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="90712853" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="82396606" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="90712853" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="82396606" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="65052230">
+  <w:abstractNum w:abstractNumId="49823484">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="90991083">
+    <w:lvl w:ilvl="0" w:tplc="56380750">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -7246,55 +7246,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="65052230">
-    <w:abstractNumId w:val="65052230"/>
+  <w:num w:numId="49823484">
+    <w:abstractNumId w:val="49823484"/>
   </w:num>
-  <w:num w:numId="65052231">
-    <w:abstractNumId w:val="65052231"/>
+  <w:num w:numId="49823485">
+    <w:abstractNumId w:val="49823485"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -18844,51 +18844,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId450453896" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId552644320" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId33286a4a869a706da" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MCGVI/" TargetMode="External"/><Relationship Id="rId57706a4a869a70743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MCGVI/categorization" TargetMode="External"/><Relationship Id="rId20006a4a869a711e5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MCGVI/photos" TargetMode="External"/><Relationship Id="rId67216a4a869a7308d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fs.fed.us/" TargetMode="External"/><Relationship Id="rId63866a4a869a73601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eppo.int/QUARANTINE/Pest_Risk_Analysis/PRA_intro.htm" TargetMode="External"/><Relationship Id="rId47866a4a869a73882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://nt.ars-grin.gov/%20fungaldatabases/" TargetMode="External"/><Relationship Id="rId89856a4a869a738df" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.rtrcwma.org/stiltgrass/2010presentations/flory.cfm" TargetMode="External"/><Relationship Id="rId10536a4a869a73da4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://repository.lib.ncsu.edu/ir/handle/1840.16/3645" TargetMode="External"/><Relationship Id="rId61246a4a869a73e02" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.%20btny.purdue.edu/WeedScience/2011/Microstegium-01.pdf" TargetMode="External"/><Relationship Id="rId98176a4a869a73edc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.rtcwma.org/stiltgrass/2010presentations/meiners.cfm" TargetMode="External"/><Relationship Id="rId55156a4a869a73f3b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://etd.ohiolink.edu/ap/10?0::NO:10:P10_ACCESSION_NUM:%20ohiou1307047314" TargetMode="External"/><Relationship Id="rId62246a4a869a7412a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.rtrcwma.org/%20stiltgrass/2010presentations/shelton.cfm" TargetMode="External"/><Relationship Id="rId50876a4a869a74203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.nps.gov/plants/alien/pubs/midatlantic" TargetMode="External"/><Relationship Id="rId14806a4a869a74395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.imapinvasives.org/GIST/ESA/esapages/documnts/micrvim" TargetMode="External"/><Relationship Id="rId28376a4a869a743ca" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://plants.usda.gov" TargetMode="External"/><Relationship Id="rId77276a4a869a74409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ww2/bgbm.org/euroPlusMed" TargetMode="External"/><Relationship Id="rId74916a4a869a7449b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.rtrcwma.org/stiltgrass/2010presentations/wright.cfm" TargetMode="External"/><Relationship Id="rId28366a4a869a745a9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId56856a4a869a7466b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12276" TargetMode="External"/><Relationship Id="rId33846a4a869a7108b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId33846a4a869a7108b.jpg"/><Relationship Id="rId37266a4a869a71e25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId37266a4a869a71e25.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId723821601" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId898276846" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId36746a655edda75f2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MCGVI/" TargetMode="External"/><Relationship Id="rId32066a655edda765c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MCGVI/categorization" TargetMode="External"/><Relationship Id="rId18946a655eddab279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MCGVI/photos" TargetMode="External"/><Relationship Id="rId44506a655eddad2c0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fs.fed.us/" TargetMode="External"/><Relationship Id="rId62556a655eddad834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eppo.int/QUARANTINE/Pest_Risk_Analysis/PRA_intro.htm" TargetMode="External"/><Relationship Id="rId98206a655eddad8c9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://nt.ars-grin.gov/%20fungaldatabases/" TargetMode="External"/><Relationship Id="rId99066a655eddad90c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.rtrcwma.org/stiltgrass/2010presentations/flory.cfm" TargetMode="External"/><Relationship Id="rId42296a655eddafd88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://repository.lib.ncsu.edu/ir/handle/1840.16/3645" TargetMode="External"/><Relationship Id="rId94526a655eddafdf7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.%20btny.purdue.edu/WeedScience/2011/Microstegium-01.pdf" TargetMode="External"/><Relationship Id="rId85436a655eddafedb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.rtcwma.org/stiltgrass/2010presentations/meiners.cfm" TargetMode="External"/><Relationship Id="rId30666a655eddaff3d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://etd.ohiolink.edu/ap/10?0::NO:10:P10_ACCESSION_NUM:%20ohiou1307047314" TargetMode="External"/><Relationship Id="rId40536a655eddb011e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.rtrcwma.org/%20stiltgrass/2010presentations/shelton.cfm" TargetMode="External"/><Relationship Id="rId70246a655eddb022e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.nps.gov/plants/alien/pubs/midatlantic" TargetMode="External"/><Relationship Id="rId82346a655eddb03aa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.imapinvasives.org/GIST/ESA/esapages/documnts/micrvim" TargetMode="External"/><Relationship Id="rId44806a655eddb03dd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://plants.usda.gov" TargetMode="External"/><Relationship Id="rId60146a655eddb041e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ww2/bgbm.org/euroPlusMed" TargetMode="External"/><Relationship Id="rId84226a655eddb04bc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.rtrcwma.org/stiltgrass/2010presentations/wright.cfm" TargetMode="External"/><Relationship Id="rId21656a655eddb05dd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId27936a655eddb06a4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12276" TargetMode="External"/><Relationship Id="rId33436a655eddab12e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId33436a655eddab12e.jpg"/><Relationship Id="rId10976a655eddabfd2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId10976a655eddabfd2.jpg"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>