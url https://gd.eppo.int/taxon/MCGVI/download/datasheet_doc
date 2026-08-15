--- v14 (2026-07-26)
+++ v15 (2026-08-15)
@@ -270,51 +270,51 @@
               <w:t xml:space="preserve"> Kuntze</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Japanese stilt grass, Mary's grass, Nepalese browntop, flexible sasa grass</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36746a655edda75f2" w:history="1">
+            <w:hyperlink r:id="rId59776a80872954a10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -330,51 +330,51 @@
               <w:t xml:space="preserve"> A2 list, Alert list (formerly)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> IAS of Union concern</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32066a655edda765c" w:history="1">
+            <w:hyperlink r:id="rId60506a80872954a81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -388,86 +388,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> MCGVI</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="754840" name="name14506a655eddab131" descr="2236.jpg"/>
+                  <wp:docPr id="55002437" name="name50356a80872954b45" descr="2236.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="2236.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId33436a655eddab12e" cstate="print"/>
+                          <a:blip r:embed="rId71066a80872954b43" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId18946a655eddab279" w:history="1">
+            <w:hyperlink r:id="rId94546a80872954ca7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
@@ -694,63 +694,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Note: there is a herbarium record of the species in the Democratic Republic of Congo from 1929. There are no additional records since that date, thus the record is not interpreted as an established population in the absence of further information.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="19319725" name="name31696a655eddabfd4" descr="MCGVI_distribution_map.jpg"/>
+            <wp:docPr id="60556270" name="name17046a808729556ba" descr="MCGVI_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="MCGVI_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId10976a655eddabfd2" cstate="print"/>
+                    <a:blip r:embed="rId35336a808729556b7" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3229,51 +3229,51 @@
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Microstegium vimineum</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> is listed by the US Forest Service as one of only 26 Category 1 invasive plants in the Eastern Region of the USA; these are described as highly invasive plants which invade natural habitats and replace native species (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId44506a655eddad2c0" w:history="1">
+      <w:hyperlink r:id="rId51336a80872956944" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.fs.fed.us/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">). Furthermore, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
@@ -4068,120 +4068,120 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2014) Pest risk analysis for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Microstegium vimineum</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO, Paris. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId62556a655eddad834" w:history="1">
+      <w:hyperlink r:id="rId36156a80872956ecc" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.eppo.int/QUARANTINE/Pest_Risk_Analysis/PRA_intro.htm</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Farr DF &amp; Rossman AY (2014) Fungal databases, systematic mycology and microbiology laboratory, ARS, USDA. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId98206a655eddad8c9" w:history="1">
+      <w:hyperlink r:id="rId28066a80872956f64" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://nt.ars-grin.gov/ fungaldatabases/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed 22 October 2014]. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Flory SL (2010) Impacts and management of Microstegium vimineum invasions. In 2010 Stiltgrass Summit. River to River Cooperative Weed Management Area, Carbondale, IL. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId99066a655eddad90c" w:history="1">
+      <w:hyperlink r:id="rId50396a80872956fa8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.rtrcwma.org/stiltgrass/2010presentations/flory.cfm</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4889,51 +4889,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Judge CA (2005) Japanese stiltgrass (</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Microstegium vimineum</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">): population dynamics and management of restoration of native plant communities. North Carolina State University, Raleigh, NC. Ph.D. Thesis. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId42296a655eddafd88" w:history="1">
+      <w:hyperlink r:id="rId59376a80872957482" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://repository.lib.ncsu.edu/ir/handle/1840.16/3645</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed 15 April 2014]. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4948,51 +4948,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Kleczewski N, Flory SL &amp; Nice G (2011) An Introduction to </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Microstegium vimineum</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Japanese stiltgrass/Nepalese browntop) an emerging invasive grass in the Eastern United. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId94526a655eddafdf7" w:history="1">
+      <w:hyperlink r:id="rId91096a808729574e5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www. btny.purdue.edu/WeedScience/2011/Microstegium-01.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed 15 April 2014]. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5085,51 +5085,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Meiners S (2010) Long-term dynamics and impacts of </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Microstegium </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">invasion in the Piedmont of New Jersey. In 2010 Stiltgrass Summit, Carbondale, Il. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId85436a655eddafedb" w:history="1">
+      <w:hyperlink r:id="rId10766a808729575c3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.rtcwma.org/stiltgrass/2010presentations/meiners.cfm</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed 21 August 2014]. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5144,51 +5144,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Miller NP (2011) Invasions of secondary forest by a non-native grass species </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Microstegium vimineum</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> {Nees}(Poaceae). Masters Thesis, The faculty of the College of Arts and Sciences of Ohio University.78 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId30666a655eddaff3d" w:history="1">
+      <w:hyperlink r:id="rId14246a80872957623" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://etd.ohiolink.edu/ap/10?0::NO:10:P10_ACCESSION_NUM: ohiou1307047314</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed 18 March 2014]. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5437,51 +5437,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ryves TB, Clement EJ &amp; Foster MC (1996) Alien grasses of the British Isles. Botanical Society of the British Isles. 181 pp. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Shelton A (2010) Predictive spatial model of Japanese stiltgrass spread. In 2010 Stiltgrass Summit.River to River Cooperative Weed Management Area, Carbondale, IL. URL: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId40536a655eddb011e" w:history="1">
+      <w:hyperlink r:id="rId61286a80872957802" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.rtrcwma.org/ stiltgrass/2010presentations/shelton.cfm</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5565,51 +5565,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 452–454. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Swearingen J, Slattery B, Reshetiloff K &amp; Zwicker S (2010) Plant Invaders of Mid-Atlantic Natural Areas, 4th ed. National Park Service U.S. Fish and Wildlife Service. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId70246a655eddb022e" w:history="1">
+      <w:hyperlink r:id="rId48806a808729578db" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.nps.gov/plants/alien/pubs/midatlantic</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed 16 March 2014]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5798,120 +5798,120 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Tu M (2000) Element Stewardship Abstract for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Microstegium vimineum</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> - Japanese stilt grass, Nepalese browntop, Chinese packing grass. Arlington, Virginia, USA: The Nature Conservancy. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId82346a655eddb03aa" w:history="1">
+      <w:hyperlink r:id="rId57386a80872957a75" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.imapinvasives.org/GIST/ESA/esapages/documnts/micrvim</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">USDA, NRCS (2014) The PLANTS Database. National Plant Data Center, Baton Rouge, Louisiana, USA. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId44806a655eddb03dd" w:history="1">
+      <w:hyperlink r:id="rId32616a80872957aa8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://plants.usda.gov</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed 25 September 2015]. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Valdés B, Scholz H, Raab-Straube E &amp; Parolly G (2009) Poaceae (pro parte majore). Berlin, Germany. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId60146a655eddb041e" w:history="1">
+      <w:hyperlink r:id="rId79786a80872957ae9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://ww2/bgbm.org/euroPlusMed</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed 16 March 2014] </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5955,51 +5955,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1084–1092. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Wright J (2010) Understanding the ecosystem-level effects of stiltgrass: does it set the stage for its own success? In 2010 Stiltgrass Summit. River to River Cooperative Weed Management Area, Carbondale, IL. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId84226a655eddb04bc" w:history="1">
+      <w:hyperlink r:id="rId24846a80872957b7b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.rtrcwma.org/stiltgrass/2010presentations/wright.cfm</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed 19 March 2014]. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6112,51 +6112,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Microstegium vimineum</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId21656a655eddb05dd" w:history="1">
+      <w:hyperlink r:id="rId68506a80872957c89" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -6233,51 +6233,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">46</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 14-19. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId27936a655eddb06a4" w:history="1">
+      <w:hyperlink r:id="rId31186a80872957d4f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12276</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
       <w:pgMar w:top="1100" w:right="1100" w:bottom="1100" w:left="1100" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708" w:num="1"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14"/>
 </file>
@@ -6364,137 +6364,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="49823485">
+  <w:abstractNum w:abstractNumId="40566910">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="82396606">
+    <w:lvl w:ilvl="0" w:tplc="17355164">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="82396606" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="17355164" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="82396606" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="17355164" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="82396606" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="17355164" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="82396606" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="17355164" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="82396606" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="17355164" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="82396606" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="17355164" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="82396606" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="17355164" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="82396606" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="17355164" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="49823484">
+  <w:abstractNum w:abstractNumId="40566909">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="56380750">
+    <w:lvl w:ilvl="0" w:tplc="92831070">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -7246,55 +7246,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="49823484">
-    <w:abstractNumId w:val="49823484"/>
+  <w:num w:numId="40566909">
+    <w:abstractNumId w:val="40566909"/>
   </w:num>
-  <w:num w:numId="49823485">
-    <w:abstractNumId w:val="49823485"/>
+  <w:num w:numId="40566910">
+    <w:abstractNumId w:val="40566910"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -18844,51 +18844,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId723821601" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId898276846" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId36746a655edda75f2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MCGVI/" TargetMode="External"/><Relationship Id="rId32066a655edda765c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MCGVI/categorization" TargetMode="External"/><Relationship Id="rId18946a655eddab279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MCGVI/photos" TargetMode="External"/><Relationship Id="rId44506a655eddad2c0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fs.fed.us/" TargetMode="External"/><Relationship Id="rId62556a655eddad834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eppo.int/QUARANTINE/Pest_Risk_Analysis/PRA_intro.htm" TargetMode="External"/><Relationship Id="rId98206a655eddad8c9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://nt.ars-grin.gov/%20fungaldatabases/" TargetMode="External"/><Relationship Id="rId99066a655eddad90c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.rtrcwma.org/stiltgrass/2010presentations/flory.cfm" TargetMode="External"/><Relationship Id="rId42296a655eddafd88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://repository.lib.ncsu.edu/ir/handle/1840.16/3645" TargetMode="External"/><Relationship Id="rId94526a655eddafdf7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.%20btny.purdue.edu/WeedScience/2011/Microstegium-01.pdf" TargetMode="External"/><Relationship Id="rId85436a655eddafedb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.rtcwma.org/stiltgrass/2010presentations/meiners.cfm" TargetMode="External"/><Relationship Id="rId30666a655eddaff3d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://etd.ohiolink.edu/ap/10?0::NO:10:P10_ACCESSION_NUM:%20ohiou1307047314" TargetMode="External"/><Relationship Id="rId40536a655eddb011e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.rtrcwma.org/%20stiltgrass/2010presentations/shelton.cfm" TargetMode="External"/><Relationship Id="rId70246a655eddb022e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.nps.gov/plants/alien/pubs/midatlantic" TargetMode="External"/><Relationship Id="rId82346a655eddb03aa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.imapinvasives.org/GIST/ESA/esapages/documnts/micrvim" TargetMode="External"/><Relationship Id="rId44806a655eddb03dd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://plants.usda.gov" TargetMode="External"/><Relationship Id="rId60146a655eddb041e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ww2/bgbm.org/euroPlusMed" TargetMode="External"/><Relationship Id="rId84226a655eddb04bc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.rtrcwma.org/stiltgrass/2010presentations/wright.cfm" TargetMode="External"/><Relationship Id="rId21656a655eddb05dd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId27936a655eddb06a4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12276" TargetMode="External"/><Relationship Id="rId33436a655eddab12e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId33436a655eddab12e.jpg"/><Relationship Id="rId10976a655eddabfd2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId10976a655eddabfd2.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId583053013" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId164302140" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId59776a80872954a10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MCGVI/" TargetMode="External"/><Relationship Id="rId60506a80872954a81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MCGVI/categorization" TargetMode="External"/><Relationship Id="rId94546a80872954ca7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MCGVI/photos" TargetMode="External"/><Relationship Id="rId51336a80872956944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fs.fed.us/" TargetMode="External"/><Relationship Id="rId36156a80872956ecc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eppo.int/QUARANTINE/Pest_Risk_Analysis/PRA_intro.htm" TargetMode="External"/><Relationship Id="rId28066a80872956f64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://nt.ars-grin.gov/%20fungaldatabases/" TargetMode="External"/><Relationship Id="rId50396a80872956fa8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.rtrcwma.org/stiltgrass/2010presentations/flory.cfm" TargetMode="External"/><Relationship Id="rId59376a80872957482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://repository.lib.ncsu.edu/ir/handle/1840.16/3645" TargetMode="External"/><Relationship Id="rId91096a808729574e5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.%20btny.purdue.edu/WeedScience/2011/Microstegium-01.pdf" TargetMode="External"/><Relationship Id="rId10766a808729575c3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.rtcwma.org/stiltgrass/2010presentations/meiners.cfm" TargetMode="External"/><Relationship Id="rId14246a80872957623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://etd.ohiolink.edu/ap/10?0::NO:10:P10_ACCESSION_NUM:%20ohiou1307047314" TargetMode="External"/><Relationship Id="rId61286a80872957802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.rtrcwma.org/%20stiltgrass/2010presentations/shelton.cfm" TargetMode="External"/><Relationship Id="rId48806a808729578db" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.nps.gov/plants/alien/pubs/midatlantic" TargetMode="External"/><Relationship Id="rId57386a80872957a75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.imapinvasives.org/GIST/ESA/esapages/documnts/micrvim" TargetMode="External"/><Relationship Id="rId32616a80872957aa8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://plants.usda.gov" TargetMode="External"/><Relationship Id="rId79786a80872957ae9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ww2/bgbm.org/euroPlusMed" TargetMode="External"/><Relationship Id="rId24846a80872957b7b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.rtrcwma.org/stiltgrass/2010presentations/wright.cfm" TargetMode="External"/><Relationship Id="rId68506a80872957c89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId31186a80872957d4f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12276" TargetMode="External"/><Relationship Id="rId71066a80872954b43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId71066a80872954b43.jpg"/><Relationship Id="rId35336a808729556b7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId35336a808729556b7.jpg"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>