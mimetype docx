--- v15 (2026-08-15)
+++ v16 (2026-09-04)
@@ -270,51 +270,51 @@
               <w:t xml:space="preserve"> Kuntze</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Japanese stilt grass, Mary's grass, Nepalese browntop, flexible sasa grass</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59776a80872954a10" w:history="1">
+            <w:hyperlink r:id="rId82896a9afefc8db8d" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -330,51 +330,51 @@
               <w:t xml:space="preserve"> A2 list, Alert list (formerly)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> IAS of Union concern</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60506a80872954a81" w:history="1">
+            <w:hyperlink r:id="rId34286a9afefc8dbfa" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -388,86 +388,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> MCGVI</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="55002437" name="name50356a80872954b45" descr="2236.jpg"/>
+                  <wp:docPr id="8023579" name="name52496a9afefc8dfaa" descr="2236.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="2236.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId71066a80872954b43" cstate="print"/>
+                          <a:blip r:embed="rId76446a9afefc8dfa9" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId94546a80872954ca7" w:history="1">
+            <w:hyperlink r:id="rId89066a9afefc8e0d5" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
@@ -694,63 +694,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Note: there is a herbarium record of the species in the Democratic Republic of Congo from 1929. There are no additional records since that date, thus the record is not interpreted as an established population in the absence of further information.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="60556270" name="name17046a808729556ba" descr="MCGVI_distribution_map.jpg"/>
+            <wp:docPr id="74024785" name="name98886a9afefc8efe7" descr="MCGVI_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="MCGVI_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId35336a808729556b7" cstate="print"/>
+                    <a:blip r:embed="rId42106a9afefc8efe5" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3229,51 +3229,51 @@
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Microstegium vimineum</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> is listed by the US Forest Service as one of only 26 Category 1 invasive plants in the Eastern Region of the USA; these are described as highly invasive plants which invade natural habitats and replace native species (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId51336a80872956944" w:history="1">
+      <w:hyperlink r:id="rId85856a9afefc902d0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.fs.fed.us/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">). Furthermore, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
@@ -4068,120 +4068,120 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2014) Pest risk analysis for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Microstegium vimineum</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO, Paris. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId36156a80872956ecc" w:history="1">
+      <w:hyperlink r:id="rId64996a9afefc908c2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.eppo.int/QUARANTINE/Pest_Risk_Analysis/PRA_intro.htm</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Farr DF &amp; Rossman AY (2014) Fungal databases, systematic mycology and microbiology laboratory, ARS, USDA. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId28066a80872956f64" w:history="1">
+      <w:hyperlink r:id="rId25446a9afefc9095b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://nt.ars-grin.gov/ fungaldatabases/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed 22 October 2014]. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Flory SL (2010) Impacts and management of Microstegium vimineum invasions. In 2010 Stiltgrass Summit. River to River Cooperative Weed Management Area, Carbondale, IL. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId50396a80872956fa8" w:history="1">
+      <w:hyperlink r:id="rId31876a9afefc9099e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.rtrcwma.org/stiltgrass/2010presentations/flory.cfm</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4889,51 +4889,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Judge CA (2005) Japanese stiltgrass (</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Microstegium vimineum</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">): population dynamics and management of restoration of native plant communities. North Carolina State University, Raleigh, NC. Ph.D. Thesis. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId59376a80872957482" w:history="1">
+      <w:hyperlink r:id="rId79366a9afefc90e8e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://repository.lib.ncsu.edu/ir/handle/1840.16/3645</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed 15 April 2014]. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4948,51 +4948,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Kleczewski N, Flory SL &amp; Nice G (2011) An Introduction to </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Microstegium vimineum</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Japanese stiltgrass/Nepalese browntop) an emerging invasive grass in the Eastern United. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId91096a808729574e5" w:history="1">
+      <w:hyperlink r:id="rId43686a9afefc90ef1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www. btny.purdue.edu/WeedScience/2011/Microstegium-01.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed 15 April 2014]. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5085,51 +5085,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Meiners S (2010) Long-term dynamics and impacts of </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Microstegium </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">invasion in the Piedmont of New Jersey. In 2010 Stiltgrass Summit, Carbondale, Il. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId10766a808729575c3" w:history="1">
+      <w:hyperlink r:id="rId86106a9afefc90fd4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.rtcwma.org/stiltgrass/2010presentations/meiners.cfm</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed 21 August 2014]. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5144,51 +5144,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Miller NP (2011) Invasions of secondary forest by a non-native grass species </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Microstegium vimineum</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> {Nees}(Poaceae). Masters Thesis, The faculty of the College of Arts and Sciences of Ohio University.78 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId14246a80872957623" w:history="1">
+      <w:hyperlink r:id="rId10016a9afefc91036" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://etd.ohiolink.edu/ap/10?0::NO:10:P10_ACCESSION_NUM: ohiou1307047314</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed 18 March 2014]. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5437,51 +5437,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ryves TB, Clement EJ &amp; Foster MC (1996) Alien grasses of the British Isles. Botanical Society of the British Isles. 181 pp. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Shelton A (2010) Predictive spatial model of Japanese stiltgrass spread. In 2010 Stiltgrass Summit.River to River Cooperative Weed Management Area, Carbondale, IL. URL: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId61286a80872957802" w:history="1">
+      <w:hyperlink r:id="rId88766a9afefc9122e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.rtrcwma.org/ stiltgrass/2010presentations/shelton.cfm</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5565,51 +5565,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 452–454. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Swearingen J, Slattery B, Reshetiloff K &amp; Zwicker S (2010) Plant Invaders of Mid-Atlantic Natural Areas, 4th ed. National Park Service U.S. Fish and Wildlife Service. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId48806a808729578db" w:history="1">
+      <w:hyperlink r:id="rId33416a9afefc9130f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.nps.gov/plants/alien/pubs/midatlantic</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed 16 March 2014]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5798,120 +5798,120 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Tu M (2000) Element Stewardship Abstract for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Microstegium vimineum</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> - Japanese stilt grass, Nepalese browntop, Chinese packing grass. Arlington, Virginia, USA: The Nature Conservancy. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId57386a80872957a75" w:history="1">
+      <w:hyperlink r:id="rId66016a9afefc914a2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.imapinvasives.org/GIST/ESA/esapages/documnts/micrvim</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">USDA, NRCS (2014) The PLANTS Database. National Plant Data Center, Baton Rouge, Louisiana, USA. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId32616a80872957aa8" w:history="1">
+      <w:hyperlink r:id="rId54516a9afefc914d6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://plants.usda.gov</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed 25 September 2015]. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Valdés B, Scholz H, Raab-Straube E &amp; Parolly G (2009) Poaceae (pro parte majore). Berlin, Germany. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId79786a80872957ae9" w:history="1">
+      <w:hyperlink r:id="rId34226a9afefc91518" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://ww2/bgbm.org/euroPlusMed</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed 16 March 2014] </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5955,51 +5955,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1084–1092. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Wright J (2010) Understanding the ecosystem-level effects of stiltgrass: does it set the stage for its own success? In 2010 Stiltgrass Summit. River to River Cooperative Weed Management Area, Carbondale, IL. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId24846a80872957b7b" w:history="1">
+      <w:hyperlink r:id="rId26246a9afefc915ac" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.rtrcwma.org/stiltgrass/2010presentations/wright.cfm</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed 19 March 2014]. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6112,51 +6112,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Microstegium vimineum</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId68506a80872957c89" w:history="1">
+      <w:hyperlink r:id="rId34496a9afefc916b9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -6233,51 +6233,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">46</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 14-19. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId31186a80872957d4f" w:history="1">
+      <w:hyperlink r:id="rId76966a9afefc9179d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12276</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
       <w:pgMar w:top="1100" w:right="1100" w:bottom="1100" w:left="1100" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708" w:num="1"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14"/>
 </file>
@@ -6364,137 +6364,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="40566910">
+  <w:abstractNum w:abstractNumId="35667535">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="17355164">
+    <w:lvl w:ilvl="0" w:tplc="52946999">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="17355164" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="52946999" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="17355164" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="52946999" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="17355164" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="52946999" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="17355164" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="52946999" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="17355164" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="52946999" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="17355164" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="52946999" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="17355164" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="52946999" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="17355164" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="52946999" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="40566909">
+  <w:abstractNum w:abstractNumId="35667534">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="92831070">
+    <w:lvl w:ilvl="0" w:tplc="84512149">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -7246,55 +7246,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="40566909">
-    <w:abstractNumId w:val="40566909"/>
+  <w:num w:numId="35667534">
+    <w:abstractNumId w:val="35667534"/>
   </w:num>
-  <w:num w:numId="40566910">
-    <w:abstractNumId w:val="40566910"/>
+  <w:num w:numId="35667535">
+    <w:abstractNumId w:val="35667535"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -18844,51 +18844,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId583053013" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId164302140" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId59776a80872954a10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MCGVI/" TargetMode="External"/><Relationship Id="rId60506a80872954a81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MCGVI/categorization" TargetMode="External"/><Relationship Id="rId94546a80872954ca7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MCGVI/photos" TargetMode="External"/><Relationship Id="rId51336a80872956944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fs.fed.us/" TargetMode="External"/><Relationship Id="rId36156a80872956ecc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eppo.int/QUARANTINE/Pest_Risk_Analysis/PRA_intro.htm" TargetMode="External"/><Relationship Id="rId28066a80872956f64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://nt.ars-grin.gov/%20fungaldatabases/" TargetMode="External"/><Relationship Id="rId50396a80872956fa8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.rtrcwma.org/stiltgrass/2010presentations/flory.cfm" TargetMode="External"/><Relationship Id="rId59376a80872957482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://repository.lib.ncsu.edu/ir/handle/1840.16/3645" TargetMode="External"/><Relationship Id="rId91096a808729574e5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.%20btny.purdue.edu/WeedScience/2011/Microstegium-01.pdf" TargetMode="External"/><Relationship Id="rId10766a808729575c3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.rtcwma.org/stiltgrass/2010presentations/meiners.cfm" TargetMode="External"/><Relationship Id="rId14246a80872957623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://etd.ohiolink.edu/ap/10?0::NO:10:P10_ACCESSION_NUM:%20ohiou1307047314" TargetMode="External"/><Relationship Id="rId61286a80872957802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.rtrcwma.org/%20stiltgrass/2010presentations/shelton.cfm" TargetMode="External"/><Relationship Id="rId48806a808729578db" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.nps.gov/plants/alien/pubs/midatlantic" TargetMode="External"/><Relationship Id="rId57386a80872957a75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.imapinvasives.org/GIST/ESA/esapages/documnts/micrvim" TargetMode="External"/><Relationship Id="rId32616a80872957aa8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://plants.usda.gov" TargetMode="External"/><Relationship Id="rId79786a80872957ae9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ww2/bgbm.org/euroPlusMed" TargetMode="External"/><Relationship Id="rId24846a80872957b7b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.rtrcwma.org/stiltgrass/2010presentations/wright.cfm" TargetMode="External"/><Relationship Id="rId68506a80872957c89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId31186a80872957d4f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12276" TargetMode="External"/><Relationship Id="rId71066a80872954b43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId71066a80872954b43.jpg"/><Relationship Id="rId35336a808729556b7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId35336a808729556b7.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId889052726" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId439184851" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId82896a9afefc8db8d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MCGVI/" TargetMode="External"/><Relationship Id="rId34286a9afefc8dbfa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MCGVI/categorization" TargetMode="External"/><Relationship Id="rId89066a9afefc8e0d5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MCGVI/photos" TargetMode="External"/><Relationship Id="rId85856a9afefc902d0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fs.fed.us/" TargetMode="External"/><Relationship Id="rId64996a9afefc908c2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eppo.int/QUARANTINE/Pest_Risk_Analysis/PRA_intro.htm" TargetMode="External"/><Relationship Id="rId25446a9afefc9095b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://nt.ars-grin.gov/%20fungaldatabases/" TargetMode="External"/><Relationship Id="rId31876a9afefc9099e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.rtrcwma.org/stiltgrass/2010presentations/flory.cfm" TargetMode="External"/><Relationship Id="rId79366a9afefc90e8e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://repository.lib.ncsu.edu/ir/handle/1840.16/3645" TargetMode="External"/><Relationship Id="rId43686a9afefc90ef1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.%20btny.purdue.edu/WeedScience/2011/Microstegium-01.pdf" TargetMode="External"/><Relationship Id="rId86106a9afefc90fd4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.rtcwma.org/stiltgrass/2010presentations/meiners.cfm" TargetMode="External"/><Relationship Id="rId10016a9afefc91036" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://etd.ohiolink.edu/ap/10?0::NO:10:P10_ACCESSION_NUM:%20ohiou1307047314" TargetMode="External"/><Relationship Id="rId88766a9afefc9122e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.rtrcwma.org/%20stiltgrass/2010presentations/shelton.cfm" TargetMode="External"/><Relationship Id="rId33416a9afefc9130f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.nps.gov/plants/alien/pubs/midatlantic" TargetMode="External"/><Relationship Id="rId66016a9afefc914a2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.imapinvasives.org/GIST/ESA/esapages/documnts/micrvim" TargetMode="External"/><Relationship Id="rId54516a9afefc914d6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://plants.usda.gov" TargetMode="External"/><Relationship Id="rId34226a9afefc91518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ww2/bgbm.org/euroPlusMed" TargetMode="External"/><Relationship Id="rId26246a9afefc915ac" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.rtrcwma.org/stiltgrass/2010presentations/wright.cfm" TargetMode="External"/><Relationship Id="rId34496a9afefc916b9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId76966a9afefc9179d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12276" TargetMode="External"/><Relationship Id="rId76446a9afefc8dfa9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId76446a9afefc8dfa9.jpg"/><Relationship Id="rId42106a9afefc8efe5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId42106a9afefc8efe5.jpg"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>