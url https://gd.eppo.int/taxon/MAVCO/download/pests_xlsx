--- v1 (2025-11-25)
+++ v2 (2026-07-21)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="MAVCO" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="28">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="31">
   <si>
     <t>type</t>
   </si>
   <si>
     <t>EPPOCode</t>
   </si>
   <si>
     <t>Pref_name</t>
   </si>
   <si>
     <t>References</t>
   </si>
   <si>
     <t>Doubtful host</t>
   </si>
   <si>
     <t>BGMV00</t>
   </si>
   <si>
     <t>Begomovirus costai</t>
   </si>
   <si>
     <t>Mentioned in EPPO/CABI (1997) Data Sheet on Bean golden mosaic bigeminivirus. 
 However, the host status does not appear to be confirmed according to the wording in the datasheet. In addition, the datasheet pre-dates the separation of bean golden mosaic virus and bean golden yellow mosaic virus. 
 No more recent reference was found for this plant as host of bean golden mosaic virus, and the host is therefore considered doubtful.</t>
@@ -74,50 +74,59 @@
     <t xml:space="preserve">* Vasquez Gutierrez U, López López H, Frías Treviño GA, Delgado Ortiz JC, Flores Olivas A, Aguirre Uribe LA, Hernández Juarez A (2024) Biological exploration and physicochemical characteristics of Tomato Brown Rugose Fruit Virus in several host crops. Agronomy 14(2), 388. https://doi.org/10.3390/agronomy14020388
 ------- local symptoms in inoculation trials in field conditions. </t>
   </si>
   <si>
     <t>Host</t>
   </si>
   <si>
     <t>HELIVI</t>
   </si>
   <si>
     <t>Chloridea virescens</t>
   </si>
   <si>
     <t>* Kogan M, Helm CG, Kogan J, Brewer E (1989) Distribution and economic importance of Heliothis virescens and Heliothis zea in North, Central, and South America and of their Natural Enemies and Host Plants. pp 241-297 In Proceedings of the Workshop on Biological Control of Heliothis: Increasing the effectiveness of natural enemies. USDA.
 * EPPO (2024) EPPO Technical Document No. 1091. Pest risk analysis for Chloridea virescens. EPPO, Paris. Available at https://gd.eppo.int/taxon/HELIVI/documents
 ------- Likely host (reported as host in the literature but lacking evidence to consider it as main host – see PRA for further details on the host).</t>
   </si>
   <si>
     <t>TRSV00</t>
   </si>
   <si>
     <t>Nepovirus nicotianae</t>
   </si>
   <si>
     <t>* McLean DM (1962) Common weed hosts of tobacco ringspot virus in the lower Rio Grande Valley of Texas. Plant Disease Reporter 46, 5-7.</t>
+  </si>
+  <si>
+    <t>XYLEFA</t>
+  </si>
+  <si>
+    <t>Xylella fastidiosa</t>
+  </si>
+  <si>
+    <t>* EFSA (European Food Safety Authority), Cavalieri V, Fasanelli E, Furnari G, Gibin D, Gutierrez Linares A, Mikulová A, La Notte P, Pasinato L,  Stancanelli G (2026) Update of the Xylella spp. host plant database – Systematic literature search up to 31 December 2025. EFSA Journal, 24(6), e10147. https://doi.org/10.2903/j.efsa.2026.10160</t>
   </si>
   <si>
     <t>Wild/Weed</t>
   </si>
   <si>
     <t>TYLCV0</t>
   </si>
   <si>
     <t>Begomovirus coheni</t>
   </si>
   <si>
     <t>* Li F, Qiao R, Yang X (2022) Occurrence, distribution, and management of tomato yellow leaf curl virus in China. Phytopathological Research 4, 28. https://doi.org/10.1186/s42483-022-00133-1</t>
   </si>
   <si>
     <t>PHENSO</t>
   </si>
   <si>
     <t>Phenacoccus solenopsis</t>
   </si>
   <si>
     <t>OKMV00</t>
   </si>
   <si>
     <t>Tymovirus abelmoschi</t>
   </si>
@@ -448,51 +457,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D8"/>
+  <dimension ref="A1:D9"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.569" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="399.76" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
@@ -534,86 +543,100 @@
         <v>13</v>
       </c>
       <c r="C4" t="s">
         <v>14</v>
       </c>
       <c r="D4" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="5" spans="1:4">
       <c r="A5" t="s">
         <v>12</v>
       </c>
       <c r="B5" t="s">
         <v>16</v>
       </c>
       <c r="C5" t="s">
         <v>17</v>
       </c>
       <c r="D5" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="6" spans="1:4">
       <c r="A6" t="s">
+        <v>12</v>
+      </c>
+      <c r="B6" t="s">
         <v>19</v>
       </c>
-      <c r="B6" t="s">
+      <c r="C6" t="s">
         <v>20</v>
       </c>
-      <c r="C6" t="s">
+      <c r="D6" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
     </row>
     <row r="7" spans="1:4">
       <c r="A7" t="s">
-        <v>19</v>
+        <v>22</v>
       </c>
       <c r="B7" t="s">
         <v>23</v>
       </c>
       <c r="C7" t="s">
         <v>24</v>
       </c>
-      <c r="D7"/>
+      <c r="D7" t="s">
+        <v>25</v>
+      </c>
     </row>
     <row r="8" spans="1:4">
       <c r="A8" t="s">
-        <v>19</v>
+        <v>22</v>
       </c>
       <c r="B8" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="C8" t="s">
-        <v>26</v>
-[...1 lines deleted...]
-      <c r="D8" t="s">
         <v>27</v>
+      </c>
+      <c r="D8"/>
+    </row>
+    <row r="9" spans="1:4">
+      <c r="A9" t="s">
+        <v>22</v>
+      </c>
+      <c r="B9" t="s">
+        <v>28</v>
+      </c>
+      <c r="C9" t="s">
+        <v>29</v>
+      </c>
+      <c r="D9" t="s">
+        <v>30</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">