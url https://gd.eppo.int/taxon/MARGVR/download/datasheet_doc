--- v5 (2026-02-19)
+++ v6 (2026-04-02)
@@ -225,51 +225,51 @@
               <w:t xml:space="preserve"> Animalia: Arthropoda: Hexapoda: Insecta: Hemiptera: Sternorrhyncha: Margarodidae</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> ground pearls, margarodes</w:t>
             </w:r>
-            <w:hyperlink r:id="rId4274699798b190bc9" w:history="1">
+            <w:hyperlink r:id="rId899269cdb94ea4682" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -285,51 +285,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8112699798b190c5c" w:history="1">
+            <w:hyperlink r:id="rId157169cdb94ea46f7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -343,86 +343,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> MARGVR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="19650326" name="name9517699798b19337c" descr="1026.jpg"/>
+                  <wp:docPr id="56996297" name="name369369cdb94ea4844" descr="1026.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="1026.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId4160699798b193378" cstate="print"/>
+                          <a:blip r:embed="rId313169cdb94ea4842" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId6147699798b193615" w:history="1">
+            <w:hyperlink r:id="rId285669cdb94ea4981" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -741,63 +741,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Margarodes vredendalensis </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">has been recorded only from South Africa where it occurs in the Western Cape province and Northern Olifants River Valley (de Klerk, 1978).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="61639334" name="name1627699798b1958ab" descr="MARGVR_distribution_map.jpg"/>
+            <wp:docPr id="1710401" name="name663369cdb94ea5ed5" descr="MARGVR_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="MARGVR_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId6394699798b1958a6" cstate="print"/>
+                    <a:blip r:embed="rId840869cdb94ea5ed2" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -2489,51 +2489,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (4), 5672, 1–42.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Available from: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId3849699798b196b75" w:history="1">
+      <w:hyperlink r:id="rId928269cdb94ea6c2c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://efsa.onlinelibrary.wiley.com/doi/epdf/10.2903/j.efsa.2019.5672</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed 12 February 2022).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -2599,51 +2599,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">37</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 560–570. Available from: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId7686699798b196c2f" w:history="1">
+      <w:hyperlink r:id="rId337169cdb94ea6ce2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/download/standard/206/pm7-082-1-en.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed 12 February 2022).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -2698,51 +2698,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">46</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 421–442. Available from: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId2619699798b196cd5" w:history="1">
+      <w:hyperlink r:id="rId196169cdb94ea6d84" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://onlinelibrary.wiley.com/doi/epdf/10.1111/epp.12340</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed 12 February 2022).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -2797,90 +2797,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">48</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (3), 330–349. Available from: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId3254699798b196d75" w:history="1">
+      <w:hyperlink r:id="rId681369cdb94ea6e20" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/download/standard/738/pm3-085-1-en.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed 12 February 2022).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EU (2019) Commission Implementing Regulation 2019/2072 of 28 November 2019 establishing uniform conditions for the implementation of Regulation (EU) 2016/2031 of the European Parliament and the Council, as regards protective measures against pests of plants, and repealing Commission Regulation (EC) No 690/2008 and amending Commission Implementing Regulation (EU) 2018/2019. Annex VI, points 10. Available from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId7107699798b196db7" w:history="1">
+      <w:hyperlink r:id="rId361869cdb94ea6e62" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A32019R2072</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3051,51 +3051,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 47-58. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId3405699798b196fa9" w:history="1">
+      <w:hyperlink r:id="rId103169cdb94ea6fd7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.21548/1-1-2413</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed 4 March 2022).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3266,51 +3266,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">de Klerk CA (2017) Identification, control and management of grapevine </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Margarodes</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Viticulture research, Winetech Technical, available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId2098699798b197216" w:history="1">
+      <w:hyperlink r:id="rId602669cdb94ea7132" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.wineland.co.za/identification-control-management-grapevine-margarodes/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed 3 March 2022).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3637,51 +3637,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Margarodes vredendalensis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId2545699798b197520" w:history="1">
+      <w:hyperlink r:id="rId904069cdb94ea738a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -3756,63 +3756,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> edition).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> CABI, Wallingford (GB).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="78984450" name="name3006699798b197654" descr="eu_funding_250.png"/>
+            <wp:docPr id="69319391" name="name919869cdb94ea75fd" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId4452699798b197653" cstate="print"/>
+                    <a:blip r:embed="rId694869cdb94ea75fc" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -3910,137 +3910,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="87887219">
+  <w:abstractNum w:abstractNumId="94313454">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="65219429">
+    <w:lvl w:ilvl="0" w:tplc="46807564">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="65219429" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="46807564" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="65219429" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="46807564" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="65219429" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="46807564" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="65219429" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="46807564" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="65219429" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="46807564" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="65219429" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="46807564" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="65219429" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="46807564" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="65219429" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="46807564" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="87887218">
+  <w:abstractNum w:abstractNumId="94313453">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="15319014">
+    <w:lvl w:ilvl="0" w:tplc="37927434">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -4792,55 +4792,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="87887218">
-    <w:abstractNumId w:val="87887218"/>
+  <w:num w:numId="94313453">
+    <w:abstractNumId w:val="94313453"/>
   </w:num>
-  <w:num w:numId="87887219">
-    <w:abstractNumId w:val="87887219"/>
+  <w:num w:numId="94313454">
+    <w:abstractNumId w:val="94313454"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -16390,51 +16390,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId636292916" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId754604394" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId4274699798b190bc9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MARGVR/" TargetMode="External"/><Relationship Id="rId8112699798b190c5c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MARGVR/categorization" TargetMode="External"/><Relationship Id="rId6147699798b193615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MARGVR/photos" TargetMode="External"/><Relationship Id="rId3849699798b196b75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://efsa.onlinelibrary.wiley.com/doi/epdf/10.2903/j.efsa.2019.5672" TargetMode="External"/><Relationship Id="rId7686699798b196c2f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/206/pm7-082-1-en.pdf" TargetMode="External"/><Relationship Id="rId2619699798b196cd5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/epdf/10.1111/epp.12340" TargetMode="External"/><Relationship Id="rId3254699798b196d75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/738/pm3-085-1-en.pdf" TargetMode="External"/><Relationship Id="rId7107699798b196db7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A32019R2072" TargetMode="External"/><Relationship Id="rId3405699798b196fa9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.21548/1-1-2413" TargetMode="External"/><Relationship Id="rId2098699798b197216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wineland.co.za/identification-control-management-grapevine-margarodes/" TargetMode="External"/><Relationship Id="rId2545699798b197520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId4160699798b193378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId4160699798b193378.jpg"/><Relationship Id="rId6394699798b1958a6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId6394699798b1958a6.jpg"/><Relationship Id="rId4452699798b197653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId4452699798b197653.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId395265483" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId896119862" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId899269cdb94ea4682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MARGVR/" TargetMode="External"/><Relationship Id="rId157169cdb94ea46f7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MARGVR/categorization" TargetMode="External"/><Relationship Id="rId285669cdb94ea4981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MARGVR/photos" TargetMode="External"/><Relationship Id="rId928269cdb94ea6c2c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://efsa.onlinelibrary.wiley.com/doi/epdf/10.2903/j.efsa.2019.5672" TargetMode="External"/><Relationship Id="rId337169cdb94ea6ce2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/206/pm7-082-1-en.pdf" TargetMode="External"/><Relationship Id="rId196169cdb94ea6d84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/epdf/10.1111/epp.12340" TargetMode="External"/><Relationship Id="rId681369cdb94ea6e20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/738/pm3-085-1-en.pdf" TargetMode="External"/><Relationship Id="rId361869cdb94ea6e62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A32019R2072" TargetMode="External"/><Relationship Id="rId103169cdb94ea6fd7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.21548/1-1-2413" TargetMode="External"/><Relationship Id="rId602669cdb94ea7132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wineland.co.za/identification-control-management-grapevine-margarodes/" TargetMode="External"/><Relationship Id="rId904069cdb94ea738a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId313169cdb94ea4842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId313169cdb94ea4842.jpg"/><Relationship Id="rId840869cdb94ea5ed2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId840869cdb94ea5ed2.jpg"/><Relationship Id="rId694869cdb94ea75fc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId694869cdb94ea75fc.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>