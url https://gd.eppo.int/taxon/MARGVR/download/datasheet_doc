--- v6 (2026-04-02)
+++ v7 (2026-04-22)
@@ -225,51 +225,51 @@
               <w:t xml:space="preserve"> Animalia: Arthropoda: Hexapoda: Insecta: Hemiptera: Sternorrhyncha: Margarodidae</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> ground pearls, margarodes</w:t>
             </w:r>
-            <w:hyperlink r:id="rId899269cdb94ea4682" w:history="1">
+            <w:hyperlink r:id="rId186569e90b4029beb" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -285,51 +285,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157169cdb94ea46f7" w:history="1">
+            <w:hyperlink r:id="rId201869e90b4029c55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -343,86 +343,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> MARGVR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="56996297" name="name369369cdb94ea4844" descr="1026.jpg"/>
+                  <wp:docPr id="93449505" name="name386669e90b402a32a" descr="1026.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="1026.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId313169cdb94ea4842" cstate="print"/>
+                          <a:blip r:embed="rId595269e90b402a328" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId285669cdb94ea4981" w:history="1">
+            <w:hyperlink r:id="rId651869e90b402a4c8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -741,63 +741,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Margarodes vredendalensis </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">has been recorded only from South Africa where it occurs in the Western Cape province and Northern Olifants River Valley (de Klerk, 1978).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="1710401" name="name663369cdb94ea5ed5" descr="MARGVR_distribution_map.jpg"/>
+            <wp:docPr id="43469269" name="name775469e90b402b65e" descr="MARGVR_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="MARGVR_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId840869cdb94ea5ed2" cstate="print"/>
+                    <a:blip r:embed="rId190469e90b402b65c" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -2489,51 +2489,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (4), 5672, 1–42.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Available from: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId928269cdb94ea6c2c" w:history="1">
+      <w:hyperlink r:id="rId651369e90b402c37a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://efsa.onlinelibrary.wiley.com/doi/epdf/10.2903/j.efsa.2019.5672</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed 12 February 2022).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -2599,51 +2599,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">37</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 560–570. Available from: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId337169cdb94ea6ce2" w:history="1">
+      <w:hyperlink r:id="rId374569e90b402c432" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/download/standard/206/pm7-082-1-en.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed 12 February 2022).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -2698,51 +2698,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">46</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 421–442. Available from: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId196169cdb94ea6d84" w:history="1">
+      <w:hyperlink r:id="rId406669e90b402c4d5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://onlinelibrary.wiley.com/doi/epdf/10.1111/epp.12340</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed 12 February 2022).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -2797,90 +2797,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">48</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (3), 330–349. Available from: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId681369cdb94ea6e20" w:history="1">
+      <w:hyperlink r:id="rId541969e90b402c57b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/download/standard/738/pm3-085-1-en.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed 12 February 2022).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EU (2019) Commission Implementing Regulation 2019/2072 of 28 November 2019 establishing uniform conditions for the implementation of Regulation (EU) 2016/2031 of the European Parliament and the Council, as regards protective measures against pests of plants, and repealing Commission Regulation (EC) No 690/2008 and amending Commission Implementing Regulation (EU) 2018/2019. Annex VI, points 10. Available from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId361869cdb94ea6e62" w:history="1">
+      <w:hyperlink r:id="rId543469e90b402c5be" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A32019R2072</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3051,51 +3051,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 47-58. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId103169cdb94ea6fd7" w:history="1">
+      <w:hyperlink r:id="rId726669e90b402c722" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.21548/1-1-2413</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed 4 March 2022).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3266,51 +3266,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">de Klerk CA (2017) Identification, control and management of grapevine </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Margarodes</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Viticulture research, Winetech Technical, available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId602669cdb94ea7132" w:history="1">
+      <w:hyperlink r:id="rId283569e90b402c87a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.wineland.co.za/identification-control-management-grapevine-margarodes/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed 3 March 2022).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3637,51 +3637,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Margarodes vredendalensis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId904069cdb94ea738a" w:history="1">
+      <w:hyperlink r:id="rId172569e90b402cacf" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -3756,63 +3756,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> edition).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> CABI, Wallingford (GB).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="69319391" name="name919869cdb94ea75fd" descr="eu_funding_250.png"/>
+            <wp:docPr id="5596706" name="name252269e90b402cbff" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId694869cdb94ea75fc" cstate="print"/>
+                    <a:blip r:embed="rId963869e90b402cbfe" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -3910,137 +3910,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="94313454">
+  <w:abstractNum w:abstractNumId="16278137">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="46807564">
+    <w:lvl w:ilvl="0" w:tplc="21878340">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="46807564" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="21878340" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="46807564" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="21878340" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="46807564" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="21878340" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="46807564" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="21878340" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="46807564" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="21878340" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="46807564" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="21878340" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="46807564" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="21878340" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="46807564" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="21878340" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="94313453">
+  <w:abstractNum w:abstractNumId="16278136">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="37927434">
+    <w:lvl w:ilvl="0" w:tplc="38061256">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -4792,55 +4792,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="94313453">
-    <w:abstractNumId w:val="94313453"/>
+  <w:num w:numId="16278136">
+    <w:abstractNumId w:val="16278136"/>
   </w:num>
-  <w:num w:numId="94313454">
-    <w:abstractNumId w:val="94313454"/>
+  <w:num w:numId="16278137">
+    <w:abstractNumId w:val="16278137"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -16390,51 +16390,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId395265483" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId896119862" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId899269cdb94ea4682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MARGVR/" TargetMode="External"/><Relationship Id="rId157169cdb94ea46f7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MARGVR/categorization" TargetMode="External"/><Relationship Id="rId285669cdb94ea4981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MARGVR/photos" TargetMode="External"/><Relationship Id="rId928269cdb94ea6c2c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://efsa.onlinelibrary.wiley.com/doi/epdf/10.2903/j.efsa.2019.5672" TargetMode="External"/><Relationship Id="rId337169cdb94ea6ce2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/206/pm7-082-1-en.pdf" TargetMode="External"/><Relationship Id="rId196169cdb94ea6d84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/epdf/10.1111/epp.12340" TargetMode="External"/><Relationship Id="rId681369cdb94ea6e20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/738/pm3-085-1-en.pdf" TargetMode="External"/><Relationship Id="rId361869cdb94ea6e62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A32019R2072" TargetMode="External"/><Relationship Id="rId103169cdb94ea6fd7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.21548/1-1-2413" TargetMode="External"/><Relationship Id="rId602669cdb94ea7132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wineland.co.za/identification-control-management-grapevine-margarodes/" TargetMode="External"/><Relationship Id="rId904069cdb94ea738a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId313169cdb94ea4842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId313169cdb94ea4842.jpg"/><Relationship Id="rId840869cdb94ea5ed2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId840869cdb94ea5ed2.jpg"/><Relationship Id="rId694869cdb94ea75fc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId694869cdb94ea75fc.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId708304829" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId164228595" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId186569e90b4029beb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MARGVR/" TargetMode="External"/><Relationship Id="rId201869e90b4029c55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MARGVR/categorization" TargetMode="External"/><Relationship Id="rId651869e90b402a4c8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MARGVR/photos" TargetMode="External"/><Relationship Id="rId651369e90b402c37a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://efsa.onlinelibrary.wiley.com/doi/epdf/10.2903/j.efsa.2019.5672" TargetMode="External"/><Relationship Id="rId374569e90b402c432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/206/pm7-082-1-en.pdf" TargetMode="External"/><Relationship Id="rId406669e90b402c4d5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/epdf/10.1111/epp.12340" TargetMode="External"/><Relationship Id="rId541969e90b402c57b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/738/pm3-085-1-en.pdf" TargetMode="External"/><Relationship Id="rId543469e90b402c5be" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A32019R2072" TargetMode="External"/><Relationship Id="rId726669e90b402c722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.21548/1-1-2413" TargetMode="External"/><Relationship Id="rId283569e90b402c87a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wineland.co.za/identification-control-management-grapevine-margarodes/" TargetMode="External"/><Relationship Id="rId172569e90b402cacf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId595269e90b402a328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId595269e90b402a328.jpg"/><Relationship Id="rId190469e90b402b65c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId190469e90b402b65c.jpg"/><Relationship Id="rId963869e90b402cbfe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId963869e90b402cbfe.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>