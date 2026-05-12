--- v7 (2026-04-22)
+++ v8 (2026-05-12)
@@ -225,51 +225,51 @@
               <w:t xml:space="preserve"> Animalia: Arthropoda: Hexapoda: Insecta: Hemiptera: Sternorrhyncha: Margarodidae</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> ground pearls, margarodes</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186569e90b4029beb" w:history="1">
+            <w:hyperlink r:id="rId62596a039fa0562d3" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -285,51 +285,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201869e90b4029c55" w:history="1">
+            <w:hyperlink r:id="rId55516a039fa05633e" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -343,86 +343,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> MARGVR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="93449505" name="name386669e90b402a32a" descr="1026.jpg"/>
+                  <wp:docPr id="1048491" name="name23646a039fa0569c2" descr="1026.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="1026.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId595269e90b402a328" cstate="print"/>
+                          <a:blip r:embed="rId29376a039fa0569c1" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId651869e90b402a4c8" w:history="1">
+            <w:hyperlink r:id="rId95886a039fa056b04" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -741,63 +741,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Margarodes vredendalensis </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">has been recorded only from South Africa where it occurs in the Western Cape province and Northern Olifants River Valley (de Klerk, 1978).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="43469269" name="name775469e90b402b65e" descr="MARGVR_distribution_map.jpg"/>
+            <wp:docPr id="91302391" name="name17626a039fa057c7f" descr="MARGVR_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="MARGVR_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId190469e90b402b65c" cstate="print"/>
+                    <a:blip r:embed="rId64316a039fa057c7c" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -2489,51 +2489,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (4), 5672, 1–42.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Available from: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId651369e90b402c37a" w:history="1">
+      <w:hyperlink r:id="rId93426a039fa058972" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://efsa.onlinelibrary.wiley.com/doi/epdf/10.2903/j.efsa.2019.5672</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed 12 February 2022).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -2599,51 +2599,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">37</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 560–570. Available from: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId374569e90b402c432" w:history="1">
+      <w:hyperlink r:id="rId56736a039fa058a26" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/download/standard/206/pm7-082-1-en.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed 12 February 2022).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -2698,51 +2698,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">46</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 421–442. Available from: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId406669e90b402c4d5" w:history="1">
+      <w:hyperlink r:id="rId23146a039fa058ac6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://onlinelibrary.wiley.com/doi/epdf/10.1111/epp.12340</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed 12 February 2022).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -2797,90 +2797,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">48</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (3), 330–349. Available from: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId541969e90b402c57b" w:history="1">
+      <w:hyperlink r:id="rId79976a039fa058b62" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/download/standard/738/pm3-085-1-en.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed 12 February 2022).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EU (2019) Commission Implementing Regulation 2019/2072 of 28 November 2019 establishing uniform conditions for the implementation of Regulation (EU) 2016/2031 of the European Parliament and the Council, as regards protective measures against pests of plants, and repealing Commission Regulation (EC) No 690/2008 and amending Commission Implementing Regulation (EU) 2018/2019. Annex VI, points 10. Available from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId543469e90b402c5be" w:history="1">
+      <w:hyperlink r:id="rId30566a039fa058ba3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A32019R2072</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3051,51 +3051,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 47-58. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId726669e90b402c722" w:history="1">
+      <w:hyperlink r:id="rId41406a039fa058d01" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.21548/1-1-2413</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed 4 March 2022).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3266,51 +3266,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">de Klerk CA (2017) Identification, control and management of grapevine </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Margarodes</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Viticulture research, Winetech Technical, available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId283569e90b402c87a" w:history="1">
+      <w:hyperlink r:id="rId64296a039fa058e70" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.wineland.co.za/identification-control-management-grapevine-margarodes/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed 3 March 2022).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3637,51 +3637,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Margarodes vredendalensis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId172569e90b402cacf" w:history="1">
+      <w:hyperlink r:id="rId36056a039fa0590c7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -3756,63 +3756,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> edition).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> CABI, Wallingford (GB).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="5596706" name="name252269e90b402cbff" descr="eu_funding_250.png"/>
+            <wp:docPr id="92021990" name="name83856a039fa0591e2" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId963869e90b402cbfe" cstate="print"/>
+                    <a:blip r:embed="rId38906a039fa0591e1" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -3910,137 +3910,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="16278137">
+  <w:abstractNum w:abstractNumId="12230791">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="21878340">
+    <w:lvl w:ilvl="0" w:tplc="49608179">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="21878340" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="49608179" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="21878340" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="49608179" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="21878340" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="49608179" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="21878340" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="49608179" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="21878340" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="49608179" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="21878340" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="49608179" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="21878340" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="49608179" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="21878340" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="49608179" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16278136">
+  <w:abstractNum w:abstractNumId="12230790">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="38061256">
+    <w:lvl w:ilvl="0" w:tplc="81956919">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -4792,55 +4792,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="16278136">
-    <w:abstractNumId w:val="16278136"/>
+  <w:num w:numId="12230790">
+    <w:abstractNumId w:val="12230790"/>
   </w:num>
-  <w:num w:numId="16278137">
-    <w:abstractNumId w:val="16278137"/>
+  <w:num w:numId="12230791">
+    <w:abstractNumId w:val="12230791"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -16390,51 +16390,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId708304829" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId164228595" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId186569e90b4029beb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MARGVR/" TargetMode="External"/><Relationship Id="rId201869e90b4029c55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MARGVR/categorization" TargetMode="External"/><Relationship Id="rId651869e90b402a4c8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MARGVR/photos" TargetMode="External"/><Relationship Id="rId651369e90b402c37a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://efsa.onlinelibrary.wiley.com/doi/epdf/10.2903/j.efsa.2019.5672" TargetMode="External"/><Relationship Id="rId374569e90b402c432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/206/pm7-082-1-en.pdf" TargetMode="External"/><Relationship Id="rId406669e90b402c4d5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/epdf/10.1111/epp.12340" TargetMode="External"/><Relationship Id="rId541969e90b402c57b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/738/pm3-085-1-en.pdf" TargetMode="External"/><Relationship Id="rId543469e90b402c5be" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A32019R2072" TargetMode="External"/><Relationship Id="rId726669e90b402c722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.21548/1-1-2413" TargetMode="External"/><Relationship Id="rId283569e90b402c87a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wineland.co.za/identification-control-management-grapevine-margarodes/" TargetMode="External"/><Relationship Id="rId172569e90b402cacf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId595269e90b402a328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId595269e90b402a328.jpg"/><Relationship Id="rId190469e90b402b65c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId190469e90b402b65c.jpg"/><Relationship Id="rId963869e90b402cbfe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId963869e90b402cbfe.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId406475985" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId402955704" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId62596a039fa0562d3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MARGVR/" TargetMode="External"/><Relationship Id="rId55516a039fa05633e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MARGVR/categorization" TargetMode="External"/><Relationship Id="rId95886a039fa056b04" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MARGVR/photos" TargetMode="External"/><Relationship Id="rId93426a039fa058972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://efsa.onlinelibrary.wiley.com/doi/epdf/10.2903/j.efsa.2019.5672" TargetMode="External"/><Relationship Id="rId56736a039fa058a26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/206/pm7-082-1-en.pdf" TargetMode="External"/><Relationship Id="rId23146a039fa058ac6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/epdf/10.1111/epp.12340" TargetMode="External"/><Relationship Id="rId79976a039fa058b62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/738/pm3-085-1-en.pdf" TargetMode="External"/><Relationship Id="rId30566a039fa058ba3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A32019R2072" TargetMode="External"/><Relationship Id="rId41406a039fa058d01" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.21548/1-1-2413" TargetMode="External"/><Relationship Id="rId64296a039fa058e70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wineland.co.za/identification-control-management-grapevine-margarodes/" TargetMode="External"/><Relationship Id="rId36056a039fa0590c7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId29376a039fa0569c1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId29376a039fa0569c1.jpg"/><Relationship Id="rId64316a039fa057c7c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId64316a039fa057c7c.jpg"/><Relationship Id="rId38906a039fa0591e1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId38906a039fa0591e1.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>