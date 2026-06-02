--- v8 (2026-05-12)
+++ v9 (2026-06-02)
@@ -225,51 +225,51 @@
               <w:t xml:space="preserve"> Animalia: Arthropoda: Hexapoda: Insecta: Hemiptera: Sternorrhyncha: Margarodidae</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> ground pearls, margarodes</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62596a039fa0562d3" w:history="1">
+            <w:hyperlink r:id="rId79176a1e22040569b" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -285,51 +285,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55516a039fa05633e" w:history="1">
+            <w:hyperlink r:id="rId87026a1e220405703" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -343,86 +343,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> MARGVR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="1048491" name="name23646a039fa0569c2" descr="1026.jpg"/>
+                  <wp:docPr id="24678281" name="name68676a1e220405e2b" descr="1026.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="1026.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId29376a039fa0569c1" cstate="print"/>
+                          <a:blip r:embed="rId40486a1e220405e28" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId95886a039fa056b04" w:history="1">
+            <w:hyperlink r:id="rId52706a1e220405f51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -741,63 +741,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Margarodes vredendalensis </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">has been recorded only from South Africa where it occurs in the Western Cape province and Northern Olifants River Valley (de Klerk, 1978).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="91302391" name="name17626a039fa057c7f" descr="MARGVR_distribution_map.jpg"/>
+            <wp:docPr id="62648151" name="name56536a1e220407060" descr="MARGVR_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="MARGVR_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId64316a039fa057c7c" cstate="print"/>
+                    <a:blip r:embed="rId85286a1e22040705d" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -2489,51 +2489,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (4), 5672, 1–42.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Available from: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId93426a039fa058972" w:history="1">
+      <w:hyperlink r:id="rId70276a1e220407d70" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://efsa.onlinelibrary.wiley.com/doi/epdf/10.2903/j.efsa.2019.5672</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed 12 February 2022).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -2599,51 +2599,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">37</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 560–570. Available from: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId56736a039fa058a26" w:history="1">
+      <w:hyperlink r:id="rId37726a1e220407e24" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/download/standard/206/pm7-082-1-en.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed 12 February 2022).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -2698,51 +2698,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">46</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 421–442. Available from: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId23146a039fa058ac6" w:history="1">
+      <w:hyperlink r:id="rId71366a1e220407ec7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://onlinelibrary.wiley.com/doi/epdf/10.1111/epp.12340</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed 12 February 2022).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -2797,90 +2797,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">48</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (3), 330–349. Available from: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId79976a039fa058b62" w:history="1">
+      <w:hyperlink r:id="rId69946a1e220407f64" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/download/standard/738/pm3-085-1-en.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed 12 February 2022).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EU (2019) Commission Implementing Regulation 2019/2072 of 28 November 2019 establishing uniform conditions for the implementation of Regulation (EU) 2016/2031 of the European Parliament and the Council, as regards protective measures against pests of plants, and repealing Commission Regulation (EC) No 690/2008 and amending Commission Implementing Regulation (EU) 2018/2019. Annex VI, points 10. Available from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId30566a039fa058ba3" w:history="1">
+      <w:hyperlink r:id="rId73816a1e220407fa6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A32019R2072</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3051,51 +3051,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 47-58. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId41406a039fa058d01" w:history="1">
+      <w:hyperlink r:id="rId42536a1e220408107" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.21548/1-1-2413</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed 4 March 2022).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3266,51 +3266,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">de Klerk CA (2017) Identification, control and management of grapevine </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Margarodes</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Viticulture research, Winetech Technical, available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId64296a039fa058e70" w:history="1">
+      <w:hyperlink r:id="rId47386a1e220408275" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.wineland.co.za/identification-control-management-grapevine-margarodes/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed 3 March 2022).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3637,51 +3637,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Margarodes vredendalensis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId36056a039fa0590c7" w:history="1">
+      <w:hyperlink r:id="rId57296a1e2204084c9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -3756,63 +3756,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> edition).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> CABI, Wallingford (GB).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="92021990" name="name83856a039fa0591e2" descr="eu_funding_250.png"/>
+            <wp:docPr id="51683535" name="name12436a1e2204087cb" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId38906a039fa0591e1" cstate="print"/>
+                    <a:blip r:embed="rId31946a1e2204087c9" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -3910,137 +3910,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="12230791">
+  <w:abstractNum w:abstractNumId="52693119">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="49608179">
+    <w:lvl w:ilvl="0" w:tplc="60923421">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="49608179" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="60923421" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="49608179" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="60923421" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="49608179" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="60923421" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="49608179" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="60923421" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="49608179" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="60923421" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="49608179" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="60923421" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="49608179" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="60923421" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="49608179" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="60923421" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12230790">
+  <w:abstractNum w:abstractNumId="52693118">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="81956919">
+    <w:lvl w:ilvl="0" w:tplc="11082810">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -4792,55 +4792,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="12230790">
-    <w:abstractNumId w:val="12230790"/>
+  <w:num w:numId="52693118">
+    <w:abstractNumId w:val="52693118"/>
   </w:num>
-  <w:num w:numId="12230791">
-    <w:abstractNumId w:val="12230791"/>
+  <w:num w:numId="52693119">
+    <w:abstractNumId w:val="52693119"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -16390,51 +16390,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId406475985" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId402955704" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId62596a039fa0562d3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MARGVR/" TargetMode="External"/><Relationship Id="rId55516a039fa05633e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MARGVR/categorization" TargetMode="External"/><Relationship Id="rId95886a039fa056b04" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MARGVR/photos" TargetMode="External"/><Relationship Id="rId93426a039fa058972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://efsa.onlinelibrary.wiley.com/doi/epdf/10.2903/j.efsa.2019.5672" TargetMode="External"/><Relationship Id="rId56736a039fa058a26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/206/pm7-082-1-en.pdf" TargetMode="External"/><Relationship Id="rId23146a039fa058ac6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/epdf/10.1111/epp.12340" TargetMode="External"/><Relationship Id="rId79976a039fa058b62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/738/pm3-085-1-en.pdf" TargetMode="External"/><Relationship Id="rId30566a039fa058ba3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A32019R2072" TargetMode="External"/><Relationship Id="rId41406a039fa058d01" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.21548/1-1-2413" TargetMode="External"/><Relationship Id="rId64296a039fa058e70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wineland.co.za/identification-control-management-grapevine-margarodes/" TargetMode="External"/><Relationship Id="rId36056a039fa0590c7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId29376a039fa0569c1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId29376a039fa0569c1.jpg"/><Relationship Id="rId64316a039fa057c7c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId64316a039fa057c7c.jpg"/><Relationship Id="rId38906a039fa0591e1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId38906a039fa0591e1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId722549274" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId236688503" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId79176a1e22040569b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MARGVR/" TargetMode="External"/><Relationship Id="rId87026a1e220405703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MARGVR/categorization" TargetMode="External"/><Relationship Id="rId52706a1e220405f51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MARGVR/photos" TargetMode="External"/><Relationship Id="rId70276a1e220407d70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://efsa.onlinelibrary.wiley.com/doi/epdf/10.2903/j.efsa.2019.5672" TargetMode="External"/><Relationship Id="rId37726a1e220407e24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/206/pm7-082-1-en.pdf" TargetMode="External"/><Relationship Id="rId71366a1e220407ec7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/epdf/10.1111/epp.12340" TargetMode="External"/><Relationship Id="rId69946a1e220407f64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/738/pm3-085-1-en.pdf" TargetMode="External"/><Relationship Id="rId73816a1e220407fa6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A32019R2072" TargetMode="External"/><Relationship Id="rId42536a1e220408107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.21548/1-1-2413" TargetMode="External"/><Relationship Id="rId47386a1e220408275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wineland.co.za/identification-control-management-grapevine-margarodes/" TargetMode="External"/><Relationship Id="rId57296a1e2204084c9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId40486a1e220405e28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId40486a1e220405e28.jpg"/><Relationship Id="rId85286a1e22040705d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId85286a1e22040705d.jpg"/><Relationship Id="rId31946a1e2204087c9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId31946a1e2204087c9.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>