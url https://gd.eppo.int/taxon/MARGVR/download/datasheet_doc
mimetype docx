--- v9 (2026-06-02)
+++ v10 (2026-06-22)
@@ -225,51 +225,51 @@
               <w:t xml:space="preserve"> Animalia: Arthropoda: Hexapoda: Insecta: Hemiptera: Sternorrhyncha: Margarodidae</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> ground pearls, margarodes</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79176a1e22040569b" w:history="1">
+            <w:hyperlink r:id="rId67956a39461892080" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -285,51 +285,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87026a1e220405703" w:history="1">
+            <w:hyperlink r:id="rId69566a394618920eb" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -343,86 +343,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> MARGVR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="24678281" name="name68676a1e220405e2b" descr="1026.jpg"/>
+                  <wp:docPr id="8665580" name="name60626a39461892795" descr="1026.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="1026.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId40486a1e220405e28" cstate="print"/>
+                          <a:blip r:embed="rId96636a39461892792" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId52706a1e220405f51" w:history="1">
+            <w:hyperlink r:id="rId82226a3946189289c" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -741,63 +741,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Margarodes vredendalensis </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">has been recorded only from South Africa where it occurs in the Western Cape province and Northern Olifants River Valley (de Klerk, 1978).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="62648151" name="name56536a1e220407060" descr="MARGVR_distribution_map.jpg"/>
+            <wp:docPr id="33122252" name="name85096a394618932ca" descr="MARGVR_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="MARGVR_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId85286a1e22040705d" cstate="print"/>
+                    <a:blip r:embed="rId32396a394618932c7" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -2489,51 +2489,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (4), 5672, 1–42.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Available from: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId70276a1e220407d70" w:history="1">
+      <w:hyperlink r:id="rId58416a3946189479a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://efsa.onlinelibrary.wiley.com/doi/epdf/10.2903/j.efsa.2019.5672</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed 12 February 2022).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -2599,51 +2599,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">37</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 560–570. Available from: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId37726a1e220407e24" w:history="1">
+      <w:hyperlink r:id="rId42826a39461894853" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/download/standard/206/pm7-082-1-en.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed 12 February 2022).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -2698,51 +2698,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">46</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 421–442. Available from: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId71366a1e220407ec7" w:history="1">
+      <w:hyperlink r:id="rId92026a394618948f8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://onlinelibrary.wiley.com/doi/epdf/10.1111/epp.12340</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed 12 February 2022).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -2797,90 +2797,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">48</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (3), 330–349. Available from: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId69946a1e220407f64" w:history="1">
+      <w:hyperlink r:id="rId32776a39461894996" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/download/standard/738/pm3-085-1-en.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed 12 February 2022).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EU (2019) Commission Implementing Regulation 2019/2072 of 28 November 2019 establishing uniform conditions for the implementation of Regulation (EU) 2016/2031 of the European Parliament and the Council, as regards protective measures against pests of plants, and repealing Commission Regulation (EC) No 690/2008 and amending Commission Implementing Regulation (EU) 2018/2019. Annex VI, points 10. Available from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId73816a1e220407fa6" w:history="1">
+      <w:hyperlink r:id="rId35716a394618949d8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A32019R2072</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3051,51 +3051,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 47-58. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId42536a1e220408107" w:history="1">
+      <w:hyperlink r:id="rId12866a39461894b3e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.21548/1-1-2413</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed 4 March 2022).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3266,51 +3266,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">de Klerk CA (2017) Identification, control and management of grapevine </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Margarodes</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Viticulture research, Winetech Technical, available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId47386a1e220408275" w:history="1">
+      <w:hyperlink r:id="rId99046a39461894c94" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.wineland.co.za/identification-control-management-grapevine-margarodes/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed 3 March 2022).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3637,51 +3637,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Margarodes vredendalensis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId57296a1e2204084c9" w:history="1">
+      <w:hyperlink r:id="rId73116a39461894eec" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -3756,63 +3756,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> edition).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> CABI, Wallingford (GB).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="51683535" name="name12436a1e2204087cb" descr="eu_funding_250.png"/>
+            <wp:docPr id="70287647" name="name50556a3946189501c" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId31946a1e2204087c9" cstate="print"/>
+                    <a:blip r:embed="rId94486a3946189501b" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -3910,137 +3910,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="52693119">
+  <w:abstractNum w:abstractNumId="10060210">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="60923421">
+    <w:lvl w:ilvl="0" w:tplc="78707245">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="60923421" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="78707245" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="60923421" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="78707245" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="60923421" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="78707245" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="60923421" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="78707245" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="60923421" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="78707245" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="60923421" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="78707245" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="60923421" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="78707245" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="60923421" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="78707245" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="52693118">
+  <w:abstractNum w:abstractNumId="10060209">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="11082810">
+    <w:lvl w:ilvl="0" w:tplc="93240048">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -4792,55 +4792,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="52693118">
-    <w:abstractNumId w:val="52693118"/>
+  <w:num w:numId="10060209">
+    <w:abstractNumId w:val="10060209"/>
   </w:num>
-  <w:num w:numId="52693119">
-    <w:abstractNumId w:val="52693119"/>
+  <w:num w:numId="10060210">
+    <w:abstractNumId w:val="10060210"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -16390,51 +16390,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId722549274" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId236688503" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId79176a1e22040569b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MARGVR/" TargetMode="External"/><Relationship Id="rId87026a1e220405703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MARGVR/categorization" TargetMode="External"/><Relationship Id="rId52706a1e220405f51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MARGVR/photos" TargetMode="External"/><Relationship Id="rId70276a1e220407d70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://efsa.onlinelibrary.wiley.com/doi/epdf/10.2903/j.efsa.2019.5672" TargetMode="External"/><Relationship Id="rId37726a1e220407e24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/206/pm7-082-1-en.pdf" TargetMode="External"/><Relationship Id="rId71366a1e220407ec7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/epdf/10.1111/epp.12340" TargetMode="External"/><Relationship Id="rId69946a1e220407f64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/738/pm3-085-1-en.pdf" TargetMode="External"/><Relationship Id="rId73816a1e220407fa6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A32019R2072" TargetMode="External"/><Relationship Id="rId42536a1e220408107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.21548/1-1-2413" TargetMode="External"/><Relationship Id="rId47386a1e220408275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wineland.co.za/identification-control-management-grapevine-margarodes/" TargetMode="External"/><Relationship Id="rId57296a1e2204084c9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId40486a1e220405e28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId40486a1e220405e28.jpg"/><Relationship Id="rId85286a1e22040705d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId85286a1e22040705d.jpg"/><Relationship Id="rId31946a1e2204087c9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId31946a1e2204087c9.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId152908995" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId732345570" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId67956a39461892080" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MARGVR/" TargetMode="External"/><Relationship Id="rId69566a394618920eb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MARGVR/categorization" TargetMode="External"/><Relationship Id="rId82226a3946189289c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MARGVR/photos" TargetMode="External"/><Relationship Id="rId58416a3946189479a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://efsa.onlinelibrary.wiley.com/doi/epdf/10.2903/j.efsa.2019.5672" TargetMode="External"/><Relationship Id="rId42826a39461894853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/206/pm7-082-1-en.pdf" TargetMode="External"/><Relationship Id="rId92026a394618948f8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/epdf/10.1111/epp.12340" TargetMode="External"/><Relationship Id="rId32776a39461894996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/738/pm3-085-1-en.pdf" TargetMode="External"/><Relationship Id="rId35716a394618949d8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A32019R2072" TargetMode="External"/><Relationship Id="rId12866a39461894b3e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.21548/1-1-2413" TargetMode="External"/><Relationship Id="rId99046a39461894c94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wineland.co.za/identification-control-management-grapevine-margarodes/" TargetMode="External"/><Relationship Id="rId73116a39461894eec" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId96636a39461892792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId96636a39461892792.jpg"/><Relationship Id="rId32396a394618932c7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId32396a394618932c7.jpg"/><Relationship Id="rId94486a3946189501b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId94486a3946189501b.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>