--- v10 (2026-06-22)
+++ v11 (2026-06-22)
@@ -225,51 +225,51 @@
               <w:t xml:space="preserve"> Animalia: Arthropoda: Hexapoda: Insecta: Hemiptera: Sternorrhyncha: Margarodidae</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> ground pearls, margarodes</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67956a39461892080" w:history="1">
+            <w:hyperlink r:id="rId29366a39586ff216e" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -285,51 +285,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69566a394618920eb" w:history="1">
+            <w:hyperlink r:id="rId73946a39586ff21d7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -343,86 +343,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> MARGVR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="8665580" name="name60626a39461892795" descr="1026.jpg"/>
+                  <wp:docPr id="44882684" name="name34676a39586ff291b" descr="1026.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="1026.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId96636a39461892792" cstate="print"/>
+                          <a:blip r:embed="rId33606a39586ff2919" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId82226a3946189289c" w:history="1">
+            <w:hyperlink r:id="rId18086a39586ff2a62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -741,63 +741,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Margarodes vredendalensis </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">has been recorded only from South Africa where it occurs in the Western Cape province and Northern Olifants River Valley (de Klerk, 1978).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="33122252" name="name85096a394618932ca" descr="MARGVR_distribution_map.jpg"/>
+            <wp:docPr id="94295990" name="name96396a39586ff35ab" descr="MARGVR_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="MARGVR_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId32396a394618932c7" cstate="print"/>
+                    <a:blip r:embed="rId76906a39586ff35a7" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -2489,51 +2489,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (4), 5672, 1–42.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Available from: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId58416a3946189479a" w:history="1">
+      <w:hyperlink r:id="rId84806a395870000a0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://efsa.onlinelibrary.wiley.com/doi/epdf/10.2903/j.efsa.2019.5672</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed 12 February 2022).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -2599,51 +2599,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">37</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 560–570. Available from: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId42826a39461894853" w:history="1">
+      <w:hyperlink r:id="rId74066a39587000157" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/download/standard/206/pm7-082-1-en.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed 12 February 2022).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -2698,51 +2698,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">46</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 421–442. Available from: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId92026a394618948f8" w:history="1">
+      <w:hyperlink r:id="rId43256a395870001f9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://onlinelibrary.wiley.com/doi/epdf/10.1111/epp.12340</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed 12 February 2022).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -2797,90 +2797,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">48</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (3), 330–349. Available from: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId32776a39461894996" w:history="1">
+      <w:hyperlink r:id="rId43976a39587000295" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/download/standard/738/pm3-085-1-en.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed 12 February 2022).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EU (2019) Commission Implementing Regulation 2019/2072 of 28 November 2019 establishing uniform conditions for the implementation of Regulation (EU) 2016/2031 of the European Parliament and the Council, as regards protective measures against pests of plants, and repealing Commission Regulation (EC) No 690/2008 and amending Commission Implementing Regulation (EU) 2018/2019. Annex VI, points 10. Available from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId35716a394618949d8" w:history="1">
+      <w:hyperlink r:id="rId43776a395870002d7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A32019R2072</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3051,51 +3051,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 47-58. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId12866a39461894b3e" w:history="1">
+      <w:hyperlink r:id="rId35486a39587000435" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.21548/1-1-2413</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed 4 March 2022).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3266,51 +3266,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">de Klerk CA (2017) Identification, control and management of grapevine </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Margarodes</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Viticulture research, Winetech Technical, available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId99046a39461894c94" w:history="1">
+      <w:hyperlink r:id="rId29286a39587000586" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.wineland.co.za/identification-control-management-grapevine-margarodes/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed 3 March 2022).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3637,51 +3637,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Margarodes vredendalensis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId73116a39461894eec" w:history="1">
+      <w:hyperlink r:id="rId40076a395870007d4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -3756,63 +3756,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> edition).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> CABI, Wallingford (GB).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="70287647" name="name50556a3946189501c" descr="eu_funding_250.png"/>
+            <wp:docPr id="66752957" name="name46826a395870008df" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId94486a3946189501b" cstate="print"/>
+                    <a:blip r:embed="rId51716a395870008de" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -3910,137 +3910,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="10060210">
+  <w:abstractNum w:abstractNumId="65320234">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="78707245">
+    <w:lvl w:ilvl="0" w:tplc="72909008">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="78707245" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="72909008" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="78707245" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="72909008" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="78707245" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="72909008" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="78707245" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="72909008" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="78707245" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="72909008" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="78707245" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="72909008" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="78707245" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="72909008" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="78707245" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="72909008" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10060209">
+  <w:abstractNum w:abstractNumId="65320233">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="93240048">
+    <w:lvl w:ilvl="0" w:tplc="68147229">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -4792,55 +4792,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="10060209">
-    <w:abstractNumId w:val="10060209"/>
+  <w:num w:numId="65320233">
+    <w:abstractNumId w:val="65320233"/>
   </w:num>
-  <w:num w:numId="10060210">
-    <w:abstractNumId w:val="10060210"/>
+  <w:num w:numId="65320234">
+    <w:abstractNumId w:val="65320234"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -16390,51 +16390,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId152908995" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId732345570" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId67956a39461892080" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MARGVR/" TargetMode="External"/><Relationship Id="rId69566a394618920eb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MARGVR/categorization" TargetMode="External"/><Relationship Id="rId82226a3946189289c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MARGVR/photos" TargetMode="External"/><Relationship Id="rId58416a3946189479a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://efsa.onlinelibrary.wiley.com/doi/epdf/10.2903/j.efsa.2019.5672" TargetMode="External"/><Relationship Id="rId42826a39461894853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/206/pm7-082-1-en.pdf" TargetMode="External"/><Relationship Id="rId92026a394618948f8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/epdf/10.1111/epp.12340" TargetMode="External"/><Relationship Id="rId32776a39461894996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/738/pm3-085-1-en.pdf" TargetMode="External"/><Relationship Id="rId35716a394618949d8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A32019R2072" TargetMode="External"/><Relationship Id="rId12866a39461894b3e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.21548/1-1-2413" TargetMode="External"/><Relationship Id="rId99046a39461894c94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wineland.co.za/identification-control-management-grapevine-margarodes/" TargetMode="External"/><Relationship Id="rId73116a39461894eec" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId96636a39461892792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId96636a39461892792.jpg"/><Relationship Id="rId32396a394618932c7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId32396a394618932c7.jpg"/><Relationship Id="rId94486a3946189501b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId94486a3946189501b.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId896944950" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId129502398" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId29366a39586ff216e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MARGVR/" TargetMode="External"/><Relationship Id="rId73946a39586ff21d7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MARGVR/categorization" TargetMode="External"/><Relationship Id="rId18086a39586ff2a62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MARGVR/photos" TargetMode="External"/><Relationship Id="rId84806a395870000a0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://efsa.onlinelibrary.wiley.com/doi/epdf/10.2903/j.efsa.2019.5672" TargetMode="External"/><Relationship Id="rId74066a39587000157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/206/pm7-082-1-en.pdf" TargetMode="External"/><Relationship Id="rId43256a395870001f9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/epdf/10.1111/epp.12340" TargetMode="External"/><Relationship Id="rId43976a39587000295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/738/pm3-085-1-en.pdf" TargetMode="External"/><Relationship Id="rId43776a395870002d7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A32019R2072" TargetMode="External"/><Relationship Id="rId35486a39587000435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.21548/1-1-2413" TargetMode="External"/><Relationship Id="rId29286a39587000586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wineland.co.za/identification-control-management-grapevine-margarodes/" TargetMode="External"/><Relationship Id="rId40076a395870007d4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId33606a39586ff2919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId33606a39586ff2919.jpg"/><Relationship Id="rId76906a39586ff35a7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId76906a39586ff35a7.jpg"/><Relationship Id="rId51716a395870008de" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId51716a395870008de.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>