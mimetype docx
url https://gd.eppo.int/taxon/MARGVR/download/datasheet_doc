--- v11 (2026-06-22)
+++ v12 (2026-07-12)
@@ -225,51 +225,51 @@
               <w:t xml:space="preserve"> Animalia: Arthropoda: Hexapoda: Insecta: Hemiptera: Sternorrhyncha: Margarodidae</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> ground pearls, margarodes</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29366a39586ff216e" w:history="1">
+            <w:hyperlink r:id="rId75466a53e23523f1d" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -285,51 +285,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73946a39586ff21d7" w:history="1">
+            <w:hyperlink r:id="rId93566a53e23523f86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -343,86 +343,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> MARGVR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="44882684" name="name34676a39586ff291b" descr="1026.jpg"/>
+                  <wp:docPr id="62076763" name="name17666a53e2352452f" descr="1026.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="1026.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId33606a39586ff2919" cstate="print"/>
+                          <a:blip r:embed="rId85806a53e2352452d" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId18086a39586ff2a62" w:history="1">
+            <w:hyperlink r:id="rId92016a53e23524678" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -741,63 +741,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Margarodes vredendalensis </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">has been recorded only from South Africa where it occurs in the Western Cape province and Northern Olifants River Valley (de Klerk, 1978).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="94295990" name="name96396a39586ff35ab" descr="MARGVR_distribution_map.jpg"/>
+            <wp:docPr id="69039116" name="name64806a53e235253d4" descr="MARGVR_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="MARGVR_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId76906a39586ff35a7" cstate="print"/>
+                    <a:blip r:embed="rId97056a53e235253d1" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -2489,51 +2489,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (4), 5672, 1–42.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Available from: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId84806a395870000a0" w:history="1">
+      <w:hyperlink r:id="rId57116a53e235260d9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://efsa.onlinelibrary.wiley.com/doi/epdf/10.2903/j.efsa.2019.5672</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed 12 February 2022).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -2599,51 +2599,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">37</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 560–570. Available from: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId74066a39587000157" w:history="1">
+      <w:hyperlink r:id="rId46576a53e235261ab" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/download/standard/206/pm7-082-1-en.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed 12 February 2022).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -2698,51 +2698,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">46</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 421–442. Available from: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId43256a395870001f9" w:history="1">
+      <w:hyperlink r:id="rId60066a53e23526250" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://onlinelibrary.wiley.com/doi/epdf/10.1111/epp.12340</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed 12 February 2022).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -2797,90 +2797,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">48</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (3), 330–349. Available from: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId43976a39587000295" w:history="1">
+      <w:hyperlink r:id="rId24396a53e235262ef" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/download/standard/738/pm3-085-1-en.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed 12 February 2022).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EU (2019) Commission Implementing Regulation 2019/2072 of 28 November 2019 establishing uniform conditions for the implementation of Regulation (EU) 2016/2031 of the European Parliament and the Council, as regards protective measures against pests of plants, and repealing Commission Regulation (EC) No 690/2008 and amending Commission Implementing Regulation (EU) 2018/2019. Annex VI, points 10. Available from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId43776a395870002d7" w:history="1">
+      <w:hyperlink r:id="rId97046a53e23526331" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A32019R2072</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3051,51 +3051,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 47-58. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId35486a39587000435" w:history="1">
+      <w:hyperlink r:id="rId62016a53e235264a1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.21548/1-1-2413</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed 4 March 2022).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3266,51 +3266,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">de Klerk CA (2017) Identification, control and management of grapevine </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Margarodes</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Viticulture research, Winetech Technical, available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId29286a39587000586" w:history="1">
+      <w:hyperlink r:id="rId32426a53e235265f8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.wineland.co.za/identification-control-management-grapevine-margarodes/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed 3 March 2022).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3637,51 +3637,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Margarodes vredendalensis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId40076a395870007d4" w:history="1">
+      <w:hyperlink r:id="rId32096a53e23526855" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -3756,63 +3756,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> edition).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> CABI, Wallingford (GB).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="66752957" name="name46826a395870008df" descr="eu_funding_250.png"/>
+            <wp:docPr id="81690475" name="name85216a53e235269b2" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId51716a395870008de" cstate="print"/>
+                    <a:blip r:embed="rId94386a53e235269b1" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -3910,137 +3910,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="65320234">
+  <w:abstractNum w:abstractNumId="90874826">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="72909008">
+    <w:lvl w:ilvl="0" w:tplc="14141976">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="72909008" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="14141976" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="72909008" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="14141976" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="72909008" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="14141976" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="72909008" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="14141976" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="72909008" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="14141976" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="72909008" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="14141976" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="72909008" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="14141976" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="72909008" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="14141976" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="65320233">
+  <w:abstractNum w:abstractNumId="90874825">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="68147229">
+    <w:lvl w:ilvl="0" w:tplc="46340181">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -4792,55 +4792,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="65320233">
-    <w:abstractNumId w:val="65320233"/>
+  <w:num w:numId="90874825">
+    <w:abstractNumId w:val="90874825"/>
   </w:num>
-  <w:num w:numId="65320234">
-    <w:abstractNumId w:val="65320234"/>
+  <w:num w:numId="90874826">
+    <w:abstractNumId w:val="90874826"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -16390,51 +16390,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId896944950" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId129502398" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId29366a39586ff216e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MARGVR/" TargetMode="External"/><Relationship Id="rId73946a39586ff21d7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MARGVR/categorization" TargetMode="External"/><Relationship Id="rId18086a39586ff2a62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MARGVR/photos" TargetMode="External"/><Relationship Id="rId84806a395870000a0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://efsa.onlinelibrary.wiley.com/doi/epdf/10.2903/j.efsa.2019.5672" TargetMode="External"/><Relationship Id="rId74066a39587000157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/206/pm7-082-1-en.pdf" TargetMode="External"/><Relationship Id="rId43256a395870001f9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/epdf/10.1111/epp.12340" TargetMode="External"/><Relationship Id="rId43976a39587000295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/738/pm3-085-1-en.pdf" TargetMode="External"/><Relationship Id="rId43776a395870002d7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A32019R2072" TargetMode="External"/><Relationship Id="rId35486a39587000435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.21548/1-1-2413" TargetMode="External"/><Relationship Id="rId29286a39587000586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wineland.co.za/identification-control-management-grapevine-margarodes/" TargetMode="External"/><Relationship Id="rId40076a395870007d4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId33606a39586ff2919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId33606a39586ff2919.jpg"/><Relationship Id="rId76906a39586ff35a7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId76906a39586ff35a7.jpg"/><Relationship Id="rId51716a395870008de" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId51716a395870008de.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId652103793" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId374782016" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId75466a53e23523f1d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MARGVR/" TargetMode="External"/><Relationship Id="rId93566a53e23523f86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MARGVR/categorization" TargetMode="External"/><Relationship Id="rId92016a53e23524678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MARGVR/photos" TargetMode="External"/><Relationship Id="rId57116a53e235260d9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://efsa.onlinelibrary.wiley.com/doi/epdf/10.2903/j.efsa.2019.5672" TargetMode="External"/><Relationship Id="rId46576a53e235261ab" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/206/pm7-082-1-en.pdf" TargetMode="External"/><Relationship Id="rId60066a53e23526250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/epdf/10.1111/epp.12340" TargetMode="External"/><Relationship Id="rId24396a53e235262ef" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/738/pm3-085-1-en.pdf" TargetMode="External"/><Relationship Id="rId97046a53e23526331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A32019R2072" TargetMode="External"/><Relationship Id="rId62016a53e235264a1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.21548/1-1-2413" TargetMode="External"/><Relationship Id="rId32426a53e235265f8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wineland.co.za/identification-control-management-grapevine-margarodes/" TargetMode="External"/><Relationship Id="rId32096a53e23526855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId85806a53e2352452d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId85806a53e2352452d.jpg"/><Relationship Id="rId97056a53e235253d1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId97056a53e235253d1.jpg"/><Relationship Id="rId94386a53e235269b1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId94386a53e235269b1.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>