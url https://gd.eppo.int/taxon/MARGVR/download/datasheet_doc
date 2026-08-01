--- v12 (2026-07-12)
+++ v13 (2026-08-01)
@@ -225,51 +225,51 @@
               <w:t xml:space="preserve"> Animalia: Arthropoda: Hexapoda: Insecta: Hemiptera: Sternorrhyncha: Margarodidae</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> ground pearls, margarodes</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75466a53e23523f1d" w:history="1">
+            <w:hyperlink r:id="rId37256a6e68fd831fa" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -285,51 +285,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93566a53e23523f86" w:history="1">
+            <w:hyperlink r:id="rId11476a6e68fd83262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -343,86 +343,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> MARGVR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="62076763" name="name17666a53e2352452f" descr="1026.jpg"/>
+                  <wp:docPr id="43348208" name="name89526a6e68fd8331f" descr="1026.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="1026.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId85806a53e2352452d" cstate="print"/>
+                          <a:blip r:embed="rId31896a6e68fd8331e" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId92016a53e23524678" w:history="1">
+            <w:hyperlink r:id="rId59016a6e68fd8343a" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -741,63 +741,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Margarodes vredendalensis </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">has been recorded only from South Africa where it occurs in the Western Cape province and Northern Olifants River Valley (de Klerk, 1978).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="69039116" name="name64806a53e235253d4" descr="MARGVR_distribution_map.jpg"/>
+            <wp:docPr id="82457714" name="name59256a6e68fd84288" descr="MARGVR_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="MARGVR_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId97056a53e235253d1" cstate="print"/>
+                    <a:blip r:embed="rId72026a6e68fd84285" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -2489,51 +2489,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (4), 5672, 1–42.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Available from: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId57116a53e235260d9" w:history="1">
+      <w:hyperlink r:id="rId72576a6e68fd84fe7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://efsa.onlinelibrary.wiley.com/doi/epdf/10.2903/j.efsa.2019.5672</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed 12 February 2022).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -2599,51 +2599,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">37</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 560–570. Available from: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId46576a53e235261ab" w:history="1">
+      <w:hyperlink r:id="rId74956a6e68fd8509c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/download/standard/206/pm7-082-1-en.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed 12 February 2022).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -2698,51 +2698,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">46</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 421–442. Available from: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId60066a53e23526250" w:history="1">
+      <w:hyperlink r:id="rId48366a6e68fd8513f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://onlinelibrary.wiley.com/doi/epdf/10.1111/epp.12340</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed 12 February 2022).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -2797,90 +2797,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">48</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (3), 330–349. Available from: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId24396a53e235262ef" w:history="1">
+      <w:hyperlink r:id="rId65176a6e68fd851e0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/download/standard/738/pm3-085-1-en.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed 12 February 2022).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EU (2019) Commission Implementing Regulation 2019/2072 of 28 November 2019 establishing uniform conditions for the implementation of Regulation (EU) 2016/2031 of the European Parliament and the Council, as regards protective measures against pests of plants, and repealing Commission Regulation (EC) No 690/2008 and amending Commission Implementing Regulation (EU) 2018/2019. Annex VI, points 10. Available from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId97046a53e23526331" w:history="1">
+      <w:hyperlink r:id="rId58996a6e68fd85232" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A32019R2072</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3051,51 +3051,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 47-58. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId62016a53e235264a1" w:history="1">
+      <w:hyperlink r:id="rId33396a6e68fd85397" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.21548/1-1-2413</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed 4 March 2022).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3266,51 +3266,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">de Klerk CA (2017) Identification, control and management of grapevine </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Margarodes</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Viticulture research, Winetech Technical, available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId32426a53e235265f8" w:history="1">
+      <w:hyperlink r:id="rId65676a6e68fd854ec" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.wineland.co.za/identification-control-management-grapevine-margarodes/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed 3 March 2022).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3637,51 +3637,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Margarodes vredendalensis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId32096a53e23526855" w:history="1">
+      <w:hyperlink r:id="rId70886a6e68fd85742" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -3756,63 +3756,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> edition).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> CABI, Wallingford (GB).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="81690475" name="name85216a53e235269b2" descr="eu_funding_250.png"/>
+            <wp:docPr id="4429175" name="name68666a6e68fd8584d" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId94386a53e235269b1" cstate="print"/>
+                    <a:blip r:embed="rId85126a6e68fd8584c" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -3910,137 +3910,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="90874826">
+  <w:abstractNum w:abstractNumId="86064031">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="14141976">
+    <w:lvl w:ilvl="0" w:tplc="69593359">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="14141976" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="69593359" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="14141976" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="69593359" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="14141976" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="69593359" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="14141976" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="69593359" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="14141976" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="69593359" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="14141976" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="69593359" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="14141976" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="69593359" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="14141976" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="69593359" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="90874825">
+  <w:abstractNum w:abstractNumId="86064030">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="46340181">
+    <w:lvl w:ilvl="0" w:tplc="92869044">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -4792,55 +4792,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="90874825">
-    <w:abstractNumId w:val="90874825"/>
+  <w:num w:numId="86064030">
+    <w:abstractNumId w:val="86064030"/>
   </w:num>
-  <w:num w:numId="90874826">
-    <w:abstractNumId w:val="90874826"/>
+  <w:num w:numId="86064031">
+    <w:abstractNumId w:val="86064031"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -16390,51 +16390,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId652103793" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId374782016" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId75466a53e23523f1d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MARGVR/" TargetMode="External"/><Relationship Id="rId93566a53e23523f86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MARGVR/categorization" TargetMode="External"/><Relationship Id="rId92016a53e23524678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MARGVR/photos" TargetMode="External"/><Relationship Id="rId57116a53e235260d9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://efsa.onlinelibrary.wiley.com/doi/epdf/10.2903/j.efsa.2019.5672" TargetMode="External"/><Relationship Id="rId46576a53e235261ab" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/206/pm7-082-1-en.pdf" TargetMode="External"/><Relationship Id="rId60066a53e23526250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/epdf/10.1111/epp.12340" TargetMode="External"/><Relationship Id="rId24396a53e235262ef" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/738/pm3-085-1-en.pdf" TargetMode="External"/><Relationship Id="rId97046a53e23526331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A32019R2072" TargetMode="External"/><Relationship Id="rId62016a53e235264a1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.21548/1-1-2413" TargetMode="External"/><Relationship Id="rId32426a53e235265f8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wineland.co.za/identification-control-management-grapevine-margarodes/" TargetMode="External"/><Relationship Id="rId32096a53e23526855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId85806a53e2352452d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId85806a53e2352452d.jpg"/><Relationship Id="rId97056a53e235253d1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId97056a53e235253d1.jpg"/><Relationship Id="rId94386a53e235269b1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId94386a53e235269b1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId749159928" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId463054716" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId37256a6e68fd831fa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MARGVR/" TargetMode="External"/><Relationship Id="rId11476a6e68fd83262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MARGVR/categorization" TargetMode="External"/><Relationship Id="rId59016a6e68fd8343a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MARGVR/photos" TargetMode="External"/><Relationship Id="rId72576a6e68fd84fe7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://efsa.onlinelibrary.wiley.com/doi/epdf/10.2903/j.efsa.2019.5672" TargetMode="External"/><Relationship Id="rId74956a6e68fd8509c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/206/pm7-082-1-en.pdf" TargetMode="External"/><Relationship Id="rId48366a6e68fd8513f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/epdf/10.1111/epp.12340" TargetMode="External"/><Relationship Id="rId65176a6e68fd851e0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/738/pm3-085-1-en.pdf" TargetMode="External"/><Relationship Id="rId58996a6e68fd85232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A32019R2072" TargetMode="External"/><Relationship Id="rId33396a6e68fd85397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.21548/1-1-2413" TargetMode="External"/><Relationship Id="rId65676a6e68fd854ec" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wineland.co.za/identification-control-management-grapevine-margarodes/" TargetMode="External"/><Relationship Id="rId70886a6e68fd85742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId31896a6e68fd8331e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId31896a6e68fd8331e.jpg"/><Relationship Id="rId72026a6e68fd84285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId72026a6e68fd84285.jpg"/><Relationship Id="rId85126a6e68fd8584c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId85126a6e68fd8584c.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>