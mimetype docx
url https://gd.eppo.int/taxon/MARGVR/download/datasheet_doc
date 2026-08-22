--- v13 (2026-08-01)
+++ v14 (2026-08-22)
@@ -225,51 +225,51 @@
               <w:t xml:space="preserve"> Animalia: Arthropoda: Hexapoda: Insecta: Hemiptera: Sternorrhyncha: Margarodidae</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> ground pearls, margarodes</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37256a6e68fd831fa" w:history="1">
+            <w:hyperlink r:id="rId92756a88f18250152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -285,51 +285,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11476a6e68fd83262" w:history="1">
+            <w:hyperlink r:id="rId96846a88f182501c0" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -343,86 +343,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> MARGVR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="43348208" name="name89526a6e68fd8331f" descr="1026.jpg"/>
+                  <wp:docPr id="19099800" name="name43106a88f18250a15" descr="1026.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="1026.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId31896a6e68fd8331e" cstate="print"/>
+                          <a:blip r:embed="rId10356a88f18250a14" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId59016a6e68fd8343a" w:history="1">
+            <w:hyperlink r:id="rId22936a88f18250b41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -741,63 +741,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Margarodes vredendalensis </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">has been recorded only from South Africa where it occurs in the Western Cape province and Northern Olifants River Valley (de Klerk, 1978).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="82457714" name="name59256a6e68fd84288" descr="MARGVR_distribution_map.jpg"/>
+            <wp:docPr id="47658541" name="name58986a88f18251b7b" descr="MARGVR_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="MARGVR_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId72026a6e68fd84285" cstate="print"/>
+                    <a:blip r:embed="rId14196a88f18251b78" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -2489,51 +2489,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (4), 5672, 1–42.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Available from: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId72576a6e68fd84fe7" w:history="1">
+      <w:hyperlink r:id="rId79266a88f182531aa" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://efsa.onlinelibrary.wiley.com/doi/epdf/10.2903/j.efsa.2019.5672</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed 12 February 2022).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -2599,51 +2599,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">37</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 560–570. Available from: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId74956a6e68fd8509c" w:history="1">
+      <w:hyperlink r:id="rId11956a88f18253280" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/download/standard/206/pm7-082-1-en.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed 12 February 2022).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -2698,51 +2698,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">46</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 421–442. Available from: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId48366a6e68fd8513f" w:history="1">
+      <w:hyperlink r:id="rId17486a88f18253324" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://onlinelibrary.wiley.com/doi/epdf/10.1111/epp.12340</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed 12 February 2022).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -2797,90 +2797,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">48</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (3), 330–349. Available from: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId65176a6e68fd851e0" w:history="1">
+      <w:hyperlink r:id="rId79216a88f182533fc" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/download/standard/738/pm3-085-1-en.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed 12 February 2022).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EU (2019) Commission Implementing Regulation 2019/2072 of 28 November 2019 establishing uniform conditions for the implementation of Regulation (EU) 2016/2031 of the European Parliament and the Council, as regards protective measures against pests of plants, and repealing Commission Regulation (EC) No 690/2008 and amending Commission Implementing Regulation (EU) 2018/2019. Annex VI, points 10. Available from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId58996a6e68fd85232" w:history="1">
+      <w:hyperlink r:id="rId73266a88f18253442" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A32019R2072</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3051,51 +3051,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 47-58. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId33396a6e68fd85397" w:history="1">
+      <w:hyperlink r:id="rId11836a88f182535f3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.21548/1-1-2413</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed 4 March 2022).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3266,51 +3266,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">de Klerk CA (2017) Identification, control and management of grapevine </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Margarodes</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Viticulture research, Winetech Technical, available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId65676a6e68fd854ec" w:history="1">
+      <w:hyperlink r:id="rId79876a88f18253771" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.wineland.co.za/identification-control-management-grapevine-margarodes/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed 3 March 2022).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3637,51 +3637,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Margarodes vredendalensis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId70886a6e68fd85742" w:history="1">
+      <w:hyperlink r:id="rId32826a88f18253a2d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -3756,63 +3756,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> edition).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> CABI, Wallingford (GB).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="4429175" name="name68666a6e68fd8584d" descr="eu_funding_250.png"/>
+            <wp:docPr id="52062958" name="name86226a88f18253bc9" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId85126a6e68fd8584c" cstate="print"/>
+                    <a:blip r:embed="rId91116a88f18253bc8" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -3910,137 +3910,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="86064031">
+  <w:abstractNum w:abstractNumId="62534211">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="69593359">
+    <w:lvl w:ilvl="0" w:tplc="66942478">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="69593359" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="66942478" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="69593359" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="66942478" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="69593359" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="66942478" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="69593359" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="66942478" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="69593359" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="66942478" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="69593359" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="66942478" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="69593359" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="66942478" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="69593359" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="66942478" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="86064030">
+  <w:abstractNum w:abstractNumId="62534210">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="92869044">
+    <w:lvl w:ilvl="0" w:tplc="61316535">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -4792,55 +4792,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="86064030">
-    <w:abstractNumId w:val="86064030"/>
+  <w:num w:numId="62534210">
+    <w:abstractNumId w:val="62534210"/>
   </w:num>
-  <w:num w:numId="86064031">
-    <w:abstractNumId w:val="86064031"/>
+  <w:num w:numId="62534211">
+    <w:abstractNumId w:val="62534211"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -16390,51 +16390,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId749159928" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId463054716" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId37256a6e68fd831fa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MARGVR/" TargetMode="External"/><Relationship Id="rId11476a6e68fd83262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MARGVR/categorization" TargetMode="External"/><Relationship Id="rId59016a6e68fd8343a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MARGVR/photos" TargetMode="External"/><Relationship Id="rId72576a6e68fd84fe7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://efsa.onlinelibrary.wiley.com/doi/epdf/10.2903/j.efsa.2019.5672" TargetMode="External"/><Relationship Id="rId74956a6e68fd8509c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/206/pm7-082-1-en.pdf" TargetMode="External"/><Relationship Id="rId48366a6e68fd8513f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/epdf/10.1111/epp.12340" TargetMode="External"/><Relationship Id="rId65176a6e68fd851e0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/738/pm3-085-1-en.pdf" TargetMode="External"/><Relationship Id="rId58996a6e68fd85232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A32019R2072" TargetMode="External"/><Relationship Id="rId33396a6e68fd85397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.21548/1-1-2413" TargetMode="External"/><Relationship Id="rId65676a6e68fd854ec" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wineland.co.za/identification-control-management-grapevine-margarodes/" TargetMode="External"/><Relationship Id="rId70886a6e68fd85742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId31896a6e68fd8331e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId31896a6e68fd8331e.jpg"/><Relationship Id="rId72026a6e68fd84285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId72026a6e68fd84285.jpg"/><Relationship Id="rId85126a6e68fd8584c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId85126a6e68fd8584c.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId448251442" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId249535944" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId92756a88f18250152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MARGVR/" TargetMode="External"/><Relationship Id="rId96846a88f182501c0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MARGVR/categorization" TargetMode="External"/><Relationship Id="rId22936a88f18250b41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MARGVR/photos" TargetMode="External"/><Relationship Id="rId79266a88f182531aa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://efsa.onlinelibrary.wiley.com/doi/epdf/10.2903/j.efsa.2019.5672" TargetMode="External"/><Relationship Id="rId11956a88f18253280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/206/pm7-082-1-en.pdf" TargetMode="External"/><Relationship Id="rId17486a88f18253324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/epdf/10.1111/epp.12340" TargetMode="External"/><Relationship Id="rId79216a88f182533fc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/738/pm3-085-1-en.pdf" TargetMode="External"/><Relationship Id="rId73266a88f18253442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A32019R2072" TargetMode="External"/><Relationship Id="rId11836a88f182535f3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.21548/1-1-2413" TargetMode="External"/><Relationship Id="rId79876a88f18253771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wineland.co.za/identification-control-management-grapevine-margarodes/" TargetMode="External"/><Relationship Id="rId32826a88f18253a2d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId10356a88f18250a14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId10356a88f18250a14.jpg"/><Relationship Id="rId14196a88f18251b78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId14196a88f18251b78.jpg"/><Relationship Id="rId91116a88f18253bc8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId91116a88f18253bc8.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>