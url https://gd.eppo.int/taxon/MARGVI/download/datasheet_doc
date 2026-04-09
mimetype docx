--- v5 (2026-03-10)
+++ v6 (2026-04-09)
@@ -314,51 +314,51 @@
               <w:t xml:space="preserve"> (Philippi)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> ground pearls, margarodes</w:t>
             </w:r>
-            <w:hyperlink r:id="rId698669af6d831e19a" w:history="1">
+            <w:hyperlink r:id="rId626069d71958a24ee" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -374,51 +374,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId413469af6d831e202" w:history="1">
+            <w:hyperlink r:id="rId475169d71958a2557" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -432,86 +432,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> MARGVI</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="26930433" name="name182669af6d831e7dd" descr="14191.jpg"/>
+                  <wp:docPr id="85721460" name="name830869d71958a2a9b" descr="14191.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="14191.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId653769af6d831e7db" cstate="print"/>
+                          <a:blip r:embed="rId428469d71958a2a99" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId575169af6d831e8dd" w:history="1">
+            <w:hyperlink r:id="rId191469d71958a2b98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1708,63 +1708,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Margarodes vitis </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">is only known from South America. It was originally described from Chile and has since been recorded from Argentina, Brazil, Paraguay, Uruguay and Venezuela.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="47340587" name="name898669af6d831fba1" descr="MARGVI_distribution_map.jpg"/>
+            <wp:docPr id="79173389" name="name644869d71958a428b" descr="MARGVI_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="MARGVI_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId281469af6d831fb9f" cstate="print"/>
+                    <a:blip r:embed="rId211569d71958a4288" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3672,51 +3672,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(4), 5672, 1–42.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Available from: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId118269af6d8320a7e" w:history="1">
+      <w:hyperlink r:id="rId410069d71958a50fa" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://efsa.onlinelibrary.wiley.com/doi/epdf/10.2903/j.efsa.2019.5672</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed 12 February 2022).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3731,51 +3731,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2002) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Margarodes vitis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO Global database. Available at:  </w:t>
       </w:r>
-      <w:hyperlink r:id="rId997269af6d8320ae0" w:history="1">
+      <w:hyperlink r:id="rId745169d71958a515f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/MARGVI/hosts</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed 15 February 2022).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3841,51 +3841,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">37</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 560–570. Available from: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId414269af6d8320ba1" w:history="1">
+      <w:hyperlink r:id="rId462869d71958a520f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/download/standard/206/pm7-082-1-en.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed 12 February 2022).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4018,90 +4018,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">48</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 330–349. Available from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId175569af6d8320edc" w:history="1">
+      <w:hyperlink r:id="rId925569d71958a5327" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/download/standard/738/pm3-085-1-en.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed 12 February 2022).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EU (2019) Commission Implementing Regulation 2019/2072 of 28 November 2019 establishing uniform conditions for the implementation of Regulation (EU) 2016/2031 of the European Parliament and the Council, as regards protective measures against pests of plants, and repealing Commission Regulation (EC) No 690/2008 and amending Commission Implementing Regulation (EU) 2018/2019. Annex VI, points 10. Available from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId656969af6d8320f26" w:history="1">
+      <w:hyperlink r:id="rId387469d71958a5368" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A32019R2072</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4513,51 +4513,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 47-58. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId178469af6d8321270" w:history="1">
+      <w:hyperlink r:id="rId450769d71958a5640" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.21548/1-1-2413</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed 18 January 2022).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4641,51 +4641,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">de Klerk CA (2017) Identification, control and management of grapevine Margarodes.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Viticulture research, Winetech Technical, available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId450369af6d832137f" w:history="1">
+      <w:hyperlink r:id="rId827769d71958a5718" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.wineland.co.za/identification-control-management-grapevine-margarodes/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed 15 February 2022).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4720,51 +4720,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 86-101. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId829169af6d8321401" w:history="1">
+      <w:hyperlink r:id="rId829069d71958a5796" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.37486/0301-8059.v2i1.16</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed 18 January 2022).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4993,51 +4993,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Margarodes vitis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId877569af6d83215eb" w:history="1">
+      <w:hyperlink r:id="rId540069d71958a594f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -5112,63 +5112,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> edition).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> CABI, Wallingford (GB).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="36343286" name="name242269af6d8321715" descr="eu_funding_250.png"/>
+            <wp:docPr id="31139262" name="name563469d71958a5b95" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId293869af6d8321714" cstate="print"/>
+                    <a:blip r:embed="rId330469d71958a5b94" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -5266,137 +5266,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="96623158">
+  <w:abstractNum w:abstractNumId="72168986">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="31540276">
+    <w:lvl w:ilvl="0" w:tplc="94254439">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="31540276" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="94254439" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="31540276" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="94254439" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="31540276" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="94254439" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="31540276" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="94254439" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="31540276" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="94254439" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="31540276" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="94254439" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="31540276" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="94254439" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="31540276" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="94254439" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="96623157">
+  <w:abstractNum w:abstractNumId="72168985">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="81328509">
+    <w:lvl w:ilvl="0" w:tplc="75917919">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -6148,55 +6148,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="96623157">
-    <w:abstractNumId w:val="96623157"/>
+  <w:num w:numId="72168985">
+    <w:abstractNumId w:val="72168985"/>
   </w:num>
-  <w:num w:numId="96623158">
-    <w:abstractNumId w:val="96623158"/>
+  <w:num w:numId="72168986">
+    <w:abstractNumId w:val="72168986"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -17746,51 +17746,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId945203193" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId113418772" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId698669af6d831e19a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MARGVI/" TargetMode="External"/><Relationship Id="rId413469af6d831e202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MARGVI/categorization" TargetMode="External"/><Relationship Id="rId575169af6d831e8dd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MARGVI/photos" TargetMode="External"/><Relationship Id="rId118269af6d8320a7e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://efsa.onlinelibrary.wiley.com/doi/epdf/10.2903/j.efsa.2019.5672" TargetMode="External"/><Relationship Id="rId997269af6d8320ae0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MARGVI/hosts" TargetMode="External"/><Relationship Id="rId414269af6d8320ba1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/206/pm7-082-1-en.pdf" TargetMode="External"/><Relationship Id="rId175569af6d8320edc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/738/pm3-085-1-en.pdf" TargetMode="External"/><Relationship Id="rId656969af6d8320f26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A32019R2072" TargetMode="External"/><Relationship Id="rId178469af6d8321270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.21548/1-1-2413" TargetMode="External"/><Relationship Id="rId450369af6d832137f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wineland.co.za/identification-control-management-grapevine-margarodes/" TargetMode="External"/><Relationship Id="rId829169af6d8321401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.37486/0301-8059.v2i1.16" TargetMode="External"/><Relationship Id="rId877569af6d83215eb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId653769af6d831e7db" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId653769af6d831e7db.jpg"/><Relationship Id="rId281469af6d831fb9f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId281469af6d831fb9f.jpg"/><Relationship Id="rId293869af6d8321714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId293869af6d8321714.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId571854588" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId794897308" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId626069d71958a24ee" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MARGVI/" TargetMode="External"/><Relationship Id="rId475169d71958a2557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MARGVI/categorization" TargetMode="External"/><Relationship Id="rId191469d71958a2b98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MARGVI/photos" TargetMode="External"/><Relationship Id="rId410069d71958a50fa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://efsa.onlinelibrary.wiley.com/doi/epdf/10.2903/j.efsa.2019.5672" TargetMode="External"/><Relationship Id="rId745169d71958a515f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MARGVI/hosts" TargetMode="External"/><Relationship Id="rId462869d71958a520f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/206/pm7-082-1-en.pdf" TargetMode="External"/><Relationship Id="rId925569d71958a5327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/738/pm3-085-1-en.pdf" TargetMode="External"/><Relationship Id="rId387469d71958a5368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A32019R2072" TargetMode="External"/><Relationship Id="rId450769d71958a5640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.21548/1-1-2413" TargetMode="External"/><Relationship Id="rId827769d71958a5718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wineland.co.za/identification-control-management-grapevine-margarodes/" TargetMode="External"/><Relationship Id="rId829069d71958a5796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.37486/0301-8059.v2i1.16" TargetMode="External"/><Relationship Id="rId540069d71958a594f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId428469d71958a2a99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId428469d71958a2a99.jpg"/><Relationship Id="rId211569d71958a4288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId211569d71958a4288.jpg"/><Relationship Id="rId330469d71958a5b94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId330469d71958a5b94.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>