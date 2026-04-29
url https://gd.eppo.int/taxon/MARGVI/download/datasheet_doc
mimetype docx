--- v6 (2026-04-09)
+++ v7 (2026-04-29)
@@ -314,51 +314,51 @@
               <w:t xml:space="preserve"> (Philippi)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> ground pearls, margarodes</w:t>
             </w:r>
-            <w:hyperlink r:id="rId626069d71958a24ee" w:history="1">
+            <w:hyperlink r:id="rId858769f18b1983df3" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -374,51 +374,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId475169d71958a2557" w:history="1">
+            <w:hyperlink r:id="rId294769f18b1983e62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -432,86 +432,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> MARGVI</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="85721460" name="name830869d71958a2a9b" descr="14191.jpg"/>
+                  <wp:docPr id="44916948" name="name896569f18b1984899" descr="14191.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="14191.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId428469d71958a2a99" cstate="print"/>
+                          <a:blip r:embed="rId617669f18b1984898" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId191469d71958a2b98" w:history="1">
+            <w:hyperlink r:id="rId316169f18b19849f8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1708,63 +1708,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Margarodes vitis </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">is only known from South America. It was originally described from Chile and has since been recorded from Argentina, Brazil, Paraguay, Uruguay and Venezuela.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="79173389" name="name644869d71958a428b" descr="MARGVI_distribution_map.jpg"/>
+            <wp:docPr id="80620096" name="name966369f18b19863cf" descr="MARGVI_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="MARGVI_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId211569d71958a4288" cstate="print"/>
+                    <a:blip r:embed="rId405669f18b19863cc" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3672,51 +3672,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(4), 5672, 1–42.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Available from: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId410069d71958a50fa" w:history="1">
+      <w:hyperlink r:id="rId848969f18b198746a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://efsa.onlinelibrary.wiley.com/doi/epdf/10.2903/j.efsa.2019.5672</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed 12 February 2022).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3731,51 +3731,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2002) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Margarodes vitis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO Global database. Available at:  </w:t>
       </w:r>
-      <w:hyperlink r:id="rId745169d71958a515f" w:history="1">
+      <w:hyperlink r:id="rId309069f18b19874cf" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/MARGVI/hosts</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed 15 February 2022).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3841,51 +3841,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">37</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 560–570. Available from: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId462869d71958a520f" w:history="1">
+      <w:hyperlink r:id="rId810069f18b198757c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/download/standard/206/pm7-082-1-en.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed 12 February 2022).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4018,90 +4018,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">48</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 330–349. Available from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId925569d71958a5327" w:history="1">
+      <w:hyperlink r:id="rId745669f18b19876fe" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/download/standard/738/pm3-085-1-en.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed 12 February 2022).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EU (2019) Commission Implementing Regulation 2019/2072 of 28 November 2019 establishing uniform conditions for the implementation of Regulation (EU) 2016/2031 of the European Parliament and the Council, as regards protective measures against pests of plants, and repealing Commission Regulation (EC) No 690/2008 and amending Commission Implementing Regulation (EU) 2018/2019. Annex VI, points 10. Available from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId387469d71958a5368" w:history="1">
+      <w:hyperlink r:id="rId712969f18b1987747" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A32019R2072</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4513,51 +4513,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 47-58. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId450769d71958a5640" w:history="1">
+      <w:hyperlink r:id="rId449569f18b1987ab7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.21548/1-1-2413</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed 18 January 2022).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4641,51 +4641,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">de Klerk CA (2017) Identification, control and management of grapevine Margarodes.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Viticulture research, Winetech Technical, available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId827769d71958a5718" w:history="1">
+      <w:hyperlink r:id="rId704169f18b1987b97" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.wineland.co.za/identification-control-management-grapevine-margarodes/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed 15 February 2022).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4720,51 +4720,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 86-101. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId829069d71958a5796" w:history="1">
+      <w:hyperlink r:id="rId893369f18b1987c2e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.37486/0301-8059.v2i1.16</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed 18 January 2022).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4993,51 +4993,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Margarodes vitis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId540069d71958a594f" w:history="1">
+      <w:hyperlink r:id="rId586769f18b1987dee" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -5112,63 +5112,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> edition).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> CABI, Wallingford (GB).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="31139262" name="name563469d71958a5b95" descr="eu_funding_250.png"/>
+            <wp:docPr id="95055744" name="name867769f18b198813f" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId330469d71958a5b94" cstate="print"/>
+                    <a:blip r:embed="rId649969f18b198813d" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -5266,137 +5266,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="72168986">
+  <w:abstractNum w:abstractNumId="83670022">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="94254439">
+    <w:lvl w:ilvl="0" w:tplc="58667709">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="94254439" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="58667709" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="94254439" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="58667709" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="94254439" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="58667709" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="94254439" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="58667709" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="94254439" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="58667709" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="94254439" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="58667709" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="94254439" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="58667709" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="94254439" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="58667709" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="72168985">
+  <w:abstractNum w:abstractNumId="83670021">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="75917919">
+    <w:lvl w:ilvl="0" w:tplc="27564556">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -6148,55 +6148,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="72168985">
-    <w:abstractNumId w:val="72168985"/>
+  <w:num w:numId="83670021">
+    <w:abstractNumId w:val="83670021"/>
   </w:num>
-  <w:num w:numId="72168986">
-    <w:abstractNumId w:val="72168986"/>
+  <w:num w:numId="83670022">
+    <w:abstractNumId w:val="83670022"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -17746,51 +17746,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId571854588" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId794897308" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId626069d71958a24ee" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MARGVI/" TargetMode="External"/><Relationship Id="rId475169d71958a2557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MARGVI/categorization" TargetMode="External"/><Relationship Id="rId191469d71958a2b98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MARGVI/photos" TargetMode="External"/><Relationship Id="rId410069d71958a50fa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://efsa.onlinelibrary.wiley.com/doi/epdf/10.2903/j.efsa.2019.5672" TargetMode="External"/><Relationship Id="rId745169d71958a515f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MARGVI/hosts" TargetMode="External"/><Relationship Id="rId462869d71958a520f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/206/pm7-082-1-en.pdf" TargetMode="External"/><Relationship Id="rId925569d71958a5327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/738/pm3-085-1-en.pdf" TargetMode="External"/><Relationship Id="rId387469d71958a5368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A32019R2072" TargetMode="External"/><Relationship Id="rId450769d71958a5640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.21548/1-1-2413" TargetMode="External"/><Relationship Id="rId827769d71958a5718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wineland.co.za/identification-control-management-grapevine-margarodes/" TargetMode="External"/><Relationship Id="rId829069d71958a5796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.37486/0301-8059.v2i1.16" TargetMode="External"/><Relationship Id="rId540069d71958a594f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId428469d71958a2a99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId428469d71958a2a99.jpg"/><Relationship Id="rId211569d71958a4288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId211569d71958a4288.jpg"/><Relationship Id="rId330469d71958a5b94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId330469d71958a5b94.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId794969147" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId617823265" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId858769f18b1983df3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MARGVI/" TargetMode="External"/><Relationship Id="rId294769f18b1983e62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MARGVI/categorization" TargetMode="External"/><Relationship Id="rId316169f18b19849f8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MARGVI/photos" TargetMode="External"/><Relationship Id="rId848969f18b198746a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://efsa.onlinelibrary.wiley.com/doi/epdf/10.2903/j.efsa.2019.5672" TargetMode="External"/><Relationship Id="rId309069f18b19874cf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MARGVI/hosts" TargetMode="External"/><Relationship Id="rId810069f18b198757c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/206/pm7-082-1-en.pdf" TargetMode="External"/><Relationship Id="rId745669f18b19876fe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/738/pm3-085-1-en.pdf" TargetMode="External"/><Relationship Id="rId712969f18b1987747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A32019R2072" TargetMode="External"/><Relationship Id="rId449569f18b1987ab7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.21548/1-1-2413" TargetMode="External"/><Relationship Id="rId704169f18b1987b97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wineland.co.za/identification-control-management-grapevine-margarodes/" TargetMode="External"/><Relationship Id="rId893369f18b1987c2e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.37486/0301-8059.v2i1.16" TargetMode="External"/><Relationship Id="rId586769f18b1987dee" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId617669f18b1984898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId617669f18b1984898.jpg"/><Relationship Id="rId405669f18b19863cc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId405669f18b19863cc.jpg"/><Relationship Id="rId649969f18b198813d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId649969f18b198813d.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>