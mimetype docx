--- v7 (2026-04-29)
+++ v8 (2026-05-20)
@@ -314,51 +314,51 @@
               <w:t xml:space="preserve"> (Philippi)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> ground pearls, margarodes</w:t>
             </w:r>
-            <w:hyperlink r:id="rId858769f18b1983df3" w:history="1">
+            <w:hyperlink r:id="rId96316a0d48f1b7479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -374,51 +374,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294769f18b1983e62" w:history="1">
+            <w:hyperlink r:id="rId91846a0d48f1b74eb" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -432,86 +432,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> MARGVI</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="44916948" name="name896569f18b1984899" descr="14191.jpg"/>
+                  <wp:docPr id="14097848" name="name55366a0d48f1b78b9" descr="14191.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="14191.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId617669f18b1984898" cstate="print"/>
+                          <a:blip r:embed="rId90046a0d48f1b78b8" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId316169f18b19849f8" w:history="1">
+            <w:hyperlink r:id="rId25776a0d48f1b79f2" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1708,63 +1708,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Margarodes vitis </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">is only known from South America. It was originally described from Chile and has since been recorded from Argentina, Brazil, Paraguay, Uruguay and Venezuela.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="80620096" name="name966369f18b19863cf" descr="MARGVI_distribution_map.jpg"/>
+            <wp:docPr id="24610518" name="name45036a0d48f1b919b" descr="MARGVI_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="MARGVI_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId405669f18b19863cc" cstate="print"/>
+                    <a:blip r:embed="rId58586a0d48f1b9197" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3672,51 +3672,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(4), 5672, 1–42.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Available from: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId848969f18b198746a" w:history="1">
+      <w:hyperlink r:id="rId76726a0d48f1ba168" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://efsa.onlinelibrary.wiley.com/doi/epdf/10.2903/j.efsa.2019.5672</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed 12 February 2022).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3731,51 +3731,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2002) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Margarodes vitis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO Global database. Available at:  </w:t>
       </w:r>
-      <w:hyperlink r:id="rId309069f18b19874cf" w:history="1">
+      <w:hyperlink r:id="rId68066a0d48f1ba1ce" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/MARGVI/hosts</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed 15 February 2022).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3841,51 +3841,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">37</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 560–570. Available from: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId810069f18b198757c" w:history="1">
+      <w:hyperlink r:id="rId69246a0d48f1ba27d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/download/standard/206/pm7-082-1-en.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed 12 February 2022).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4018,90 +4018,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">48</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 330–349. Available from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId745669f18b19876fe" w:history="1">
+      <w:hyperlink r:id="rId71956a0d48f1ba397" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/download/standard/738/pm3-085-1-en.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed 12 February 2022).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EU (2019) Commission Implementing Regulation 2019/2072 of 28 November 2019 establishing uniform conditions for the implementation of Regulation (EU) 2016/2031 of the European Parliament and the Council, as regards protective measures against pests of plants, and repealing Commission Regulation (EC) No 690/2008 and amending Commission Implementing Regulation (EU) 2018/2019. Annex VI, points 10. Available from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId712969f18b1987747" w:history="1">
+      <w:hyperlink r:id="rId89306a0d48f1ba3fa" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A32019R2072</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4513,51 +4513,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 47-58. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId449569f18b1987ab7" w:history="1">
+      <w:hyperlink r:id="rId77716a0d48f1ba6e3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.21548/1-1-2413</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed 18 January 2022).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4641,51 +4641,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">de Klerk CA (2017) Identification, control and management of grapevine Margarodes.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Viticulture research, Winetech Technical, available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId704169f18b1987b97" w:history="1">
+      <w:hyperlink r:id="rId46366a0d48f1ba7b6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.wineland.co.za/identification-control-management-grapevine-margarodes/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed 15 February 2022).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4720,51 +4720,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 86-101. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId893369f18b1987c2e" w:history="1">
+      <w:hyperlink r:id="rId27736a0d48f1ba866" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.37486/0301-8059.v2i1.16</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed 18 January 2022).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4993,51 +4993,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Margarodes vitis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId586769f18b1987dee" w:history="1">
+      <w:hyperlink r:id="rId80696a0d48f1baa2d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -5112,63 +5112,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> edition).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> CABI, Wallingford (GB).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="95055744" name="name867769f18b198813f" descr="eu_funding_250.png"/>
+            <wp:docPr id="72194352" name="name70226a0d48f1bab51" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId649969f18b198813d" cstate="print"/>
+                    <a:blip r:embed="rId95316a0d48f1bab50" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -5266,137 +5266,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="83670022">
+  <w:abstractNum w:abstractNumId="16577167">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="58667709">
+    <w:lvl w:ilvl="0" w:tplc="23188860">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="58667709" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="23188860" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="58667709" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="23188860" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="58667709" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="23188860" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="58667709" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="23188860" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="58667709" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="23188860" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="58667709" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="23188860" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="58667709" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="23188860" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="58667709" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="23188860" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="83670021">
+  <w:abstractNum w:abstractNumId="16577166">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="27564556">
+    <w:lvl w:ilvl="0" w:tplc="90050167">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -6148,55 +6148,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="83670021">
-    <w:abstractNumId w:val="83670021"/>
+  <w:num w:numId="16577166">
+    <w:abstractNumId w:val="16577166"/>
   </w:num>
-  <w:num w:numId="83670022">
-    <w:abstractNumId w:val="83670022"/>
+  <w:num w:numId="16577167">
+    <w:abstractNumId w:val="16577167"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -17746,51 +17746,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId794969147" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId617823265" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId858769f18b1983df3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MARGVI/" TargetMode="External"/><Relationship Id="rId294769f18b1983e62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MARGVI/categorization" TargetMode="External"/><Relationship Id="rId316169f18b19849f8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MARGVI/photos" TargetMode="External"/><Relationship Id="rId848969f18b198746a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://efsa.onlinelibrary.wiley.com/doi/epdf/10.2903/j.efsa.2019.5672" TargetMode="External"/><Relationship Id="rId309069f18b19874cf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MARGVI/hosts" TargetMode="External"/><Relationship Id="rId810069f18b198757c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/206/pm7-082-1-en.pdf" TargetMode="External"/><Relationship Id="rId745669f18b19876fe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/738/pm3-085-1-en.pdf" TargetMode="External"/><Relationship Id="rId712969f18b1987747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A32019R2072" TargetMode="External"/><Relationship Id="rId449569f18b1987ab7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.21548/1-1-2413" TargetMode="External"/><Relationship Id="rId704169f18b1987b97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wineland.co.za/identification-control-management-grapevine-margarodes/" TargetMode="External"/><Relationship Id="rId893369f18b1987c2e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.37486/0301-8059.v2i1.16" TargetMode="External"/><Relationship Id="rId586769f18b1987dee" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId617669f18b1984898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId617669f18b1984898.jpg"/><Relationship Id="rId405669f18b19863cc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId405669f18b19863cc.jpg"/><Relationship Id="rId649969f18b198813d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId649969f18b198813d.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId510713836" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId308806262" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId96316a0d48f1b7479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MARGVI/" TargetMode="External"/><Relationship Id="rId91846a0d48f1b74eb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MARGVI/categorization" TargetMode="External"/><Relationship Id="rId25776a0d48f1b79f2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MARGVI/photos" TargetMode="External"/><Relationship Id="rId76726a0d48f1ba168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://efsa.onlinelibrary.wiley.com/doi/epdf/10.2903/j.efsa.2019.5672" TargetMode="External"/><Relationship Id="rId68066a0d48f1ba1ce" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MARGVI/hosts" TargetMode="External"/><Relationship Id="rId69246a0d48f1ba27d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/206/pm7-082-1-en.pdf" TargetMode="External"/><Relationship Id="rId71956a0d48f1ba397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/738/pm3-085-1-en.pdf" TargetMode="External"/><Relationship Id="rId89306a0d48f1ba3fa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A32019R2072" TargetMode="External"/><Relationship Id="rId77716a0d48f1ba6e3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.21548/1-1-2413" TargetMode="External"/><Relationship Id="rId46366a0d48f1ba7b6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wineland.co.za/identification-control-management-grapevine-margarodes/" TargetMode="External"/><Relationship Id="rId27736a0d48f1ba866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.37486/0301-8059.v2i1.16" TargetMode="External"/><Relationship Id="rId80696a0d48f1baa2d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId90046a0d48f1b78b8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId90046a0d48f1b78b8.jpg"/><Relationship Id="rId58586a0d48f1b9197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId58586a0d48f1b9197.jpg"/><Relationship Id="rId95316a0d48f1bab50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId95316a0d48f1bab50.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>