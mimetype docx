--- v8 (2026-05-20)
+++ v9 (2026-06-09)
@@ -314,51 +314,51 @@
               <w:t xml:space="preserve"> (Philippi)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> ground pearls, margarodes</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96316a0d48f1b7479" w:history="1">
+            <w:hyperlink r:id="rId27906a27e0f8addd7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -374,51 +374,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91846a0d48f1b74eb" w:history="1">
+            <w:hyperlink r:id="rId37936a27e0f8ade44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -432,86 +432,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> MARGVI</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="14097848" name="name55366a0d48f1b78b9" descr="14191.jpg"/>
+                  <wp:docPr id="42282676" name="name79886a27e0f8ae492" descr="14191.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="14191.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId90046a0d48f1b78b8" cstate="print"/>
+                          <a:blip r:embed="rId27796a27e0f8ae490" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId25776a0d48f1b79f2" w:history="1">
+            <w:hyperlink r:id="rId99096a27e0f8ae5dd" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1708,63 +1708,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Margarodes vitis </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">is only known from South America. It was originally described from Chile and has since been recorded from Argentina, Brazil, Paraguay, Uruguay and Venezuela.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="24610518" name="name45036a0d48f1b919b" descr="MARGVI_distribution_map.jpg"/>
+            <wp:docPr id="31545208" name="name12356a27e0f8aff9c" descr="MARGVI_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="MARGVI_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId58586a0d48f1b9197" cstate="print"/>
+                    <a:blip r:embed="rId76666a27e0f8aff98" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3672,51 +3672,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(4), 5672, 1–42.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Available from: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId76726a0d48f1ba168" w:history="1">
+      <w:hyperlink r:id="rId68576a27e0f8b0e41" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://efsa.onlinelibrary.wiley.com/doi/epdf/10.2903/j.efsa.2019.5672</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed 12 February 2022).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3731,51 +3731,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2002) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Margarodes vitis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO Global database. Available at:  </w:t>
       </w:r>
-      <w:hyperlink r:id="rId68066a0d48f1ba1ce" w:history="1">
+      <w:hyperlink r:id="rId57506a27e0f8b0ea7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/MARGVI/hosts</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed 15 February 2022).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3841,51 +3841,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">37</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 560–570. Available from: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId69246a0d48f1ba27d" w:history="1">
+      <w:hyperlink r:id="rId74516a27e0f8b0f55" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/download/standard/206/pm7-082-1-en.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed 12 February 2022).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4018,90 +4018,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">48</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 330–349. Available from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId71956a0d48f1ba397" w:history="1">
+      <w:hyperlink r:id="rId53906a27e0f8b106a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/download/standard/738/pm3-085-1-en.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed 12 February 2022).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EU (2019) Commission Implementing Regulation 2019/2072 of 28 November 2019 establishing uniform conditions for the implementation of Regulation (EU) 2016/2031 of the European Parliament and the Council, as regards protective measures against pests of plants, and repealing Commission Regulation (EC) No 690/2008 and amending Commission Implementing Regulation (EU) 2018/2019. Annex VI, points 10. Available from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId89306a0d48f1ba3fa" w:history="1">
+      <w:hyperlink r:id="rId40326a27e0f8b10ab" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A32019R2072</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4513,51 +4513,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 47-58. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId77716a0d48f1ba6e3" w:history="1">
+      <w:hyperlink r:id="rId60216a27e0f8b1385" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.21548/1-1-2413</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed 18 January 2022).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4641,51 +4641,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">de Klerk CA (2017) Identification, control and management of grapevine Margarodes.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Viticulture research, Winetech Technical, available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId46366a0d48f1ba7b6" w:history="1">
+      <w:hyperlink r:id="rId52466a27e0f8b1451" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.wineland.co.za/identification-control-management-grapevine-margarodes/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed 15 February 2022).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4720,51 +4720,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 86-101. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId27736a0d48f1ba866" w:history="1">
+      <w:hyperlink r:id="rId68746a27e0f8b14ce" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.37486/0301-8059.v2i1.16</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed 18 January 2022).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4993,51 +4993,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Margarodes vitis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId80696a0d48f1baa2d" w:history="1">
+      <w:hyperlink r:id="rId60636a27e0f8b1693" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -5112,63 +5112,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> edition).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> CABI, Wallingford (GB).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="72194352" name="name70226a0d48f1bab51" descr="eu_funding_250.png"/>
+            <wp:docPr id="55339294" name="name46286a27e0f8b1a5f" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId95316a0d48f1bab50" cstate="print"/>
+                    <a:blip r:embed="rId81396a27e0f8b1a5d" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -5266,137 +5266,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="16577167">
+  <w:abstractNum w:abstractNumId="87458959">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="23188860">
+    <w:lvl w:ilvl="0" w:tplc="15476962">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="23188860" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="15476962" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="23188860" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="15476962" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="23188860" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="15476962" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="23188860" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="15476962" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="23188860" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="15476962" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="23188860" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="15476962" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="23188860" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="15476962" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="23188860" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="15476962" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16577166">
+  <w:abstractNum w:abstractNumId="87458958">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="90050167">
+    <w:lvl w:ilvl="0" w:tplc="14872327">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -6148,55 +6148,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="16577166">
-    <w:abstractNumId w:val="16577166"/>
+  <w:num w:numId="87458958">
+    <w:abstractNumId w:val="87458958"/>
   </w:num>
-  <w:num w:numId="16577167">
-    <w:abstractNumId w:val="16577167"/>
+  <w:num w:numId="87458959">
+    <w:abstractNumId w:val="87458959"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -17746,51 +17746,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId510713836" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId308806262" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId96316a0d48f1b7479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MARGVI/" TargetMode="External"/><Relationship Id="rId91846a0d48f1b74eb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MARGVI/categorization" TargetMode="External"/><Relationship Id="rId25776a0d48f1b79f2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MARGVI/photos" TargetMode="External"/><Relationship Id="rId76726a0d48f1ba168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://efsa.onlinelibrary.wiley.com/doi/epdf/10.2903/j.efsa.2019.5672" TargetMode="External"/><Relationship Id="rId68066a0d48f1ba1ce" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MARGVI/hosts" TargetMode="External"/><Relationship Id="rId69246a0d48f1ba27d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/206/pm7-082-1-en.pdf" TargetMode="External"/><Relationship Id="rId71956a0d48f1ba397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/738/pm3-085-1-en.pdf" TargetMode="External"/><Relationship Id="rId89306a0d48f1ba3fa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A32019R2072" TargetMode="External"/><Relationship Id="rId77716a0d48f1ba6e3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.21548/1-1-2413" TargetMode="External"/><Relationship Id="rId46366a0d48f1ba7b6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wineland.co.za/identification-control-management-grapevine-margarodes/" TargetMode="External"/><Relationship Id="rId27736a0d48f1ba866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.37486/0301-8059.v2i1.16" TargetMode="External"/><Relationship Id="rId80696a0d48f1baa2d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId90046a0d48f1b78b8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId90046a0d48f1b78b8.jpg"/><Relationship Id="rId58586a0d48f1b9197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId58586a0d48f1b9197.jpg"/><Relationship Id="rId95316a0d48f1bab50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId95316a0d48f1bab50.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId321153205" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId102009902" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId27906a27e0f8addd7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MARGVI/" TargetMode="External"/><Relationship Id="rId37936a27e0f8ade44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MARGVI/categorization" TargetMode="External"/><Relationship Id="rId99096a27e0f8ae5dd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MARGVI/photos" TargetMode="External"/><Relationship Id="rId68576a27e0f8b0e41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://efsa.onlinelibrary.wiley.com/doi/epdf/10.2903/j.efsa.2019.5672" TargetMode="External"/><Relationship Id="rId57506a27e0f8b0ea7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MARGVI/hosts" TargetMode="External"/><Relationship Id="rId74516a27e0f8b0f55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/206/pm7-082-1-en.pdf" TargetMode="External"/><Relationship Id="rId53906a27e0f8b106a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/738/pm3-085-1-en.pdf" TargetMode="External"/><Relationship Id="rId40326a27e0f8b10ab" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A32019R2072" TargetMode="External"/><Relationship Id="rId60216a27e0f8b1385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.21548/1-1-2413" TargetMode="External"/><Relationship Id="rId52466a27e0f8b1451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wineland.co.za/identification-control-management-grapevine-margarodes/" TargetMode="External"/><Relationship Id="rId68746a27e0f8b14ce" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.37486/0301-8059.v2i1.16" TargetMode="External"/><Relationship Id="rId60636a27e0f8b1693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId27796a27e0f8ae490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId27796a27e0f8ae490.jpg"/><Relationship Id="rId76666a27e0f8aff98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId76666a27e0f8aff98.jpg"/><Relationship Id="rId81396a27e0f8b1a5d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId81396a27e0f8b1a5d.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>