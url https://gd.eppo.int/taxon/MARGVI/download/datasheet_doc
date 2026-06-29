--- v9 (2026-06-09)
+++ v10 (2026-06-29)
@@ -314,51 +314,51 @@
               <w:t xml:space="preserve"> (Philippi)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> ground pearls, margarodes</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27906a27e0f8addd7" w:history="1">
+            <w:hyperlink r:id="rId42716a425ca1b6b9d" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -374,51 +374,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37936a27e0f8ade44" w:history="1">
+            <w:hyperlink r:id="rId16386a425ca1b6c08" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -432,86 +432,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> MARGVI</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="42282676" name="name79886a27e0f8ae492" descr="14191.jpg"/>
+                  <wp:docPr id="96754159" name="name12156a425ca1b70bc" descr="14191.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="14191.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId27796a27e0f8ae490" cstate="print"/>
+                          <a:blip r:embed="rId87636a425ca1b70ba" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId99096a27e0f8ae5dd" w:history="1">
+            <w:hyperlink r:id="rId82286a425ca1b71d2" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1708,63 +1708,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Margarodes vitis </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">is only known from South America. It was originally described from Chile and has since been recorded from Argentina, Brazil, Paraguay, Uruguay and Venezuela.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="31545208" name="name12356a27e0f8aff9c" descr="MARGVI_distribution_map.jpg"/>
+            <wp:docPr id="40676290" name="name81266a425ca1b80e4" descr="MARGVI_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="MARGVI_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId76666a27e0f8aff98" cstate="print"/>
+                    <a:blip r:embed="rId48986a425ca1b80e2" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3672,51 +3672,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(4), 5672, 1–42.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Available from: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId68576a27e0f8b0e41" w:history="1">
+      <w:hyperlink r:id="rId70496a425ca1b8ee4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://efsa.onlinelibrary.wiley.com/doi/epdf/10.2903/j.efsa.2019.5672</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed 12 February 2022).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3731,51 +3731,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2002) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Margarodes vitis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO Global database. Available at:  </w:t>
       </w:r>
-      <w:hyperlink r:id="rId57506a27e0f8b0ea7" w:history="1">
+      <w:hyperlink r:id="rId93406a425ca1b8f48" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/MARGVI/hosts</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed 15 February 2022).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3841,51 +3841,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">37</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 560–570. Available from: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId74516a27e0f8b0f55" w:history="1">
+      <w:hyperlink r:id="rId17886a425ca1b8ff7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/download/standard/206/pm7-082-1-en.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed 12 February 2022).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4018,90 +4018,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">48</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 330–349. Available from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId53906a27e0f8b106a" w:history="1">
+      <w:hyperlink r:id="rId91096a425ca1b910d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/download/standard/738/pm3-085-1-en.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed 12 February 2022).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EU (2019) Commission Implementing Regulation 2019/2072 of 28 November 2019 establishing uniform conditions for the implementation of Regulation (EU) 2016/2031 of the European Parliament and the Council, as regards protective measures against pests of plants, and repealing Commission Regulation (EC) No 690/2008 and amending Commission Implementing Regulation (EU) 2018/2019. Annex VI, points 10. Available from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId40326a27e0f8b10ab" w:history="1">
+      <w:hyperlink r:id="rId74056a425ca1b914e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A32019R2072</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4513,51 +4513,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 47-58. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId60216a27e0f8b1385" w:history="1">
+      <w:hyperlink r:id="rId49566a425ca1b9429" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.21548/1-1-2413</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed 18 January 2022).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4641,51 +4641,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">de Klerk CA (2017) Identification, control and management of grapevine Margarodes.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Viticulture research, Winetech Technical, available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId52466a27e0f8b1451" w:history="1">
+      <w:hyperlink r:id="rId71946a425ca1b94f7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.wineland.co.za/identification-control-management-grapevine-margarodes/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed 15 February 2022).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4720,51 +4720,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 86-101. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId68746a27e0f8b14ce" w:history="1">
+      <w:hyperlink r:id="rId42396a425ca1b9574" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.37486/0301-8059.v2i1.16</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed 18 January 2022).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4993,51 +4993,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Margarodes vitis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId60636a27e0f8b1693" w:history="1">
+      <w:hyperlink r:id="rId19926a425ca1b9737" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -5112,63 +5112,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> edition).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> CABI, Wallingford (GB).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="55339294" name="name46286a27e0f8b1a5f" descr="eu_funding_250.png"/>
+            <wp:docPr id="52557271" name="name40916a425ca1b9867" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId81396a27e0f8b1a5d" cstate="print"/>
+                    <a:blip r:embed="rId44956a425ca1b9865" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -5266,137 +5266,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="87458959">
+  <w:abstractNum w:abstractNumId="25126965">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="15476962">
+    <w:lvl w:ilvl="0" w:tplc="91077980">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="15476962" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="91077980" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="15476962" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="91077980" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="15476962" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="91077980" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="15476962" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="91077980" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="15476962" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="91077980" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="15476962" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="91077980" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="15476962" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="91077980" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="15476962" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="91077980" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="87458958">
+  <w:abstractNum w:abstractNumId="25126964">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="14872327">
+    <w:lvl w:ilvl="0" w:tplc="98414040">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -6148,55 +6148,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="87458958">
-    <w:abstractNumId w:val="87458958"/>
+  <w:num w:numId="25126964">
+    <w:abstractNumId w:val="25126964"/>
   </w:num>
-  <w:num w:numId="87458959">
-    <w:abstractNumId w:val="87458959"/>
+  <w:num w:numId="25126965">
+    <w:abstractNumId w:val="25126965"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -17746,51 +17746,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId321153205" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId102009902" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId27906a27e0f8addd7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MARGVI/" TargetMode="External"/><Relationship Id="rId37936a27e0f8ade44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MARGVI/categorization" TargetMode="External"/><Relationship Id="rId99096a27e0f8ae5dd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MARGVI/photos" TargetMode="External"/><Relationship Id="rId68576a27e0f8b0e41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://efsa.onlinelibrary.wiley.com/doi/epdf/10.2903/j.efsa.2019.5672" TargetMode="External"/><Relationship Id="rId57506a27e0f8b0ea7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MARGVI/hosts" TargetMode="External"/><Relationship Id="rId74516a27e0f8b0f55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/206/pm7-082-1-en.pdf" TargetMode="External"/><Relationship Id="rId53906a27e0f8b106a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/738/pm3-085-1-en.pdf" TargetMode="External"/><Relationship Id="rId40326a27e0f8b10ab" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A32019R2072" TargetMode="External"/><Relationship Id="rId60216a27e0f8b1385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.21548/1-1-2413" TargetMode="External"/><Relationship Id="rId52466a27e0f8b1451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wineland.co.za/identification-control-management-grapevine-margarodes/" TargetMode="External"/><Relationship Id="rId68746a27e0f8b14ce" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.37486/0301-8059.v2i1.16" TargetMode="External"/><Relationship Id="rId60636a27e0f8b1693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId27796a27e0f8ae490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId27796a27e0f8ae490.jpg"/><Relationship Id="rId76666a27e0f8aff98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId76666a27e0f8aff98.jpg"/><Relationship Id="rId81396a27e0f8b1a5d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId81396a27e0f8b1a5d.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId862203391" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId906036686" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId42716a425ca1b6b9d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MARGVI/" TargetMode="External"/><Relationship Id="rId16386a425ca1b6c08" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MARGVI/categorization" TargetMode="External"/><Relationship Id="rId82286a425ca1b71d2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MARGVI/photos" TargetMode="External"/><Relationship Id="rId70496a425ca1b8ee4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://efsa.onlinelibrary.wiley.com/doi/epdf/10.2903/j.efsa.2019.5672" TargetMode="External"/><Relationship Id="rId93406a425ca1b8f48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MARGVI/hosts" TargetMode="External"/><Relationship Id="rId17886a425ca1b8ff7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/206/pm7-082-1-en.pdf" TargetMode="External"/><Relationship Id="rId91096a425ca1b910d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/738/pm3-085-1-en.pdf" TargetMode="External"/><Relationship Id="rId74056a425ca1b914e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A32019R2072" TargetMode="External"/><Relationship Id="rId49566a425ca1b9429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.21548/1-1-2413" TargetMode="External"/><Relationship Id="rId71946a425ca1b94f7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wineland.co.za/identification-control-management-grapevine-margarodes/" TargetMode="External"/><Relationship Id="rId42396a425ca1b9574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.37486/0301-8059.v2i1.16" TargetMode="External"/><Relationship Id="rId19926a425ca1b9737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId87636a425ca1b70ba" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId87636a425ca1b70ba.jpg"/><Relationship Id="rId48986a425ca1b80e2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId48986a425ca1b80e2.jpg"/><Relationship Id="rId44956a425ca1b9865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId44956a425ca1b9865.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>