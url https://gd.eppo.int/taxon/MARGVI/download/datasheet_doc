--- v10 (2026-06-29)
+++ v11 (2026-07-20)
@@ -314,51 +314,51 @@
               <w:t xml:space="preserve"> (Philippi)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> ground pearls, margarodes</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42716a425ca1b6b9d" w:history="1">
+            <w:hyperlink r:id="rId87486a5e94ceb723b" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -374,51 +374,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16386a425ca1b6c08" w:history="1">
+            <w:hyperlink r:id="rId96186a5e94ceb72a7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -432,86 +432,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> MARGVI</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="96754159" name="name12156a425ca1b70bc" descr="14191.jpg"/>
+                  <wp:docPr id="90127077" name="name42266a5e94ceb792e" descr="14191.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="14191.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId87636a425ca1b70ba" cstate="print"/>
+                          <a:blip r:embed="rId86116a5e94ceb792c" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId82286a425ca1b71d2" w:history="1">
+            <w:hyperlink r:id="rId16386a5e94ceb7aa1" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1708,63 +1708,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Margarodes vitis </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">is only known from South America. It was originally described from Chile and has since been recorded from Argentina, Brazil, Paraguay, Uruguay and Venezuela.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="40676290" name="name81266a425ca1b80e4" descr="MARGVI_distribution_map.jpg"/>
+            <wp:docPr id="78881623" name="name58566a5e94ceb8e72" descr="MARGVI_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="MARGVI_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId48986a425ca1b80e2" cstate="print"/>
+                    <a:blip r:embed="rId87106a5e94ceb8e6f" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3672,51 +3672,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(4), 5672, 1–42.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Available from: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId70496a425ca1b8ee4" w:history="1">
+      <w:hyperlink r:id="rId77156a5e94ceb9cf0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://efsa.onlinelibrary.wiley.com/doi/epdf/10.2903/j.efsa.2019.5672</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed 12 February 2022).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3731,51 +3731,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2002) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Margarodes vitis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO Global database. Available at:  </w:t>
       </w:r>
-      <w:hyperlink r:id="rId93406a425ca1b8f48" w:history="1">
+      <w:hyperlink r:id="rId98546a5e94ceb9d52" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/MARGVI/hosts</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed 15 February 2022).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3841,51 +3841,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">37</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 560–570. Available from: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId17886a425ca1b8ff7" w:history="1">
+      <w:hyperlink r:id="rId96276a5e94ceb9dff" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/download/standard/206/pm7-082-1-en.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed 12 February 2022).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4018,90 +4018,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">48</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 330–349. Available from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId91096a425ca1b910d" w:history="1">
+      <w:hyperlink r:id="rId64186a5e94ceb9f34" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/download/standard/738/pm3-085-1-en.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed 12 February 2022).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EU (2019) Commission Implementing Regulation 2019/2072 of 28 November 2019 establishing uniform conditions for the implementation of Regulation (EU) 2016/2031 of the European Parliament and the Council, as regards protective measures against pests of plants, and repealing Commission Regulation (EC) No 690/2008 and amending Commission Implementing Regulation (EU) 2018/2019. Annex VI, points 10. Available from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId74056a425ca1b914e" w:history="1">
+      <w:hyperlink r:id="rId10926a5e94ceb9f77" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A32019R2072</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4513,51 +4513,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 47-58. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId49566a425ca1b9429" w:history="1">
+      <w:hyperlink r:id="rId66446a5e94ceba256" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.21548/1-1-2413</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed 18 January 2022).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4641,51 +4641,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">de Klerk CA (2017) Identification, control and management of grapevine Margarodes.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Viticulture research, Winetech Technical, available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId71946a425ca1b94f7" w:history="1">
+      <w:hyperlink r:id="rId83156a5e94ceba326" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.wineland.co.za/identification-control-management-grapevine-margarodes/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed 15 February 2022).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4720,51 +4720,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 86-101. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId42396a425ca1b9574" w:history="1">
+      <w:hyperlink r:id="rId52896a5e94ceba3a2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.37486/0301-8059.v2i1.16</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed 18 January 2022).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4993,51 +4993,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Margarodes vitis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId19926a425ca1b9737" w:history="1">
+      <w:hyperlink r:id="rId43926a5e94ceba568" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -5112,63 +5112,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> edition).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> CABI, Wallingford (GB).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="52557271" name="name40916a425ca1b9867" descr="eu_funding_250.png"/>
+            <wp:docPr id="93697620" name="name32576a5e94ceba6bf" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId44956a425ca1b9865" cstate="print"/>
+                    <a:blip r:embed="rId33386a5e94ceba6be" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -5266,137 +5266,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="25126965">
+  <w:abstractNum w:abstractNumId="99954120">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="91077980">
+    <w:lvl w:ilvl="0" w:tplc="88112872">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="91077980" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="88112872" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="91077980" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="88112872" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="91077980" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="88112872" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="91077980" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="88112872" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="91077980" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="88112872" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="91077980" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="88112872" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="91077980" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="88112872" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="91077980" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="88112872" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="25126964">
+  <w:abstractNum w:abstractNumId="99954119">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="98414040">
+    <w:lvl w:ilvl="0" w:tplc="85387891">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -6148,55 +6148,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="25126964">
-    <w:abstractNumId w:val="25126964"/>
+  <w:num w:numId="99954119">
+    <w:abstractNumId w:val="99954119"/>
   </w:num>
-  <w:num w:numId="25126965">
-    <w:abstractNumId w:val="25126965"/>
+  <w:num w:numId="99954120">
+    <w:abstractNumId w:val="99954120"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -17746,51 +17746,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId862203391" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId906036686" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId42716a425ca1b6b9d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MARGVI/" TargetMode="External"/><Relationship Id="rId16386a425ca1b6c08" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MARGVI/categorization" TargetMode="External"/><Relationship Id="rId82286a425ca1b71d2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MARGVI/photos" TargetMode="External"/><Relationship Id="rId70496a425ca1b8ee4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://efsa.onlinelibrary.wiley.com/doi/epdf/10.2903/j.efsa.2019.5672" TargetMode="External"/><Relationship Id="rId93406a425ca1b8f48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MARGVI/hosts" TargetMode="External"/><Relationship Id="rId17886a425ca1b8ff7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/206/pm7-082-1-en.pdf" TargetMode="External"/><Relationship Id="rId91096a425ca1b910d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/738/pm3-085-1-en.pdf" TargetMode="External"/><Relationship Id="rId74056a425ca1b914e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A32019R2072" TargetMode="External"/><Relationship Id="rId49566a425ca1b9429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.21548/1-1-2413" TargetMode="External"/><Relationship Id="rId71946a425ca1b94f7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wineland.co.za/identification-control-management-grapevine-margarodes/" TargetMode="External"/><Relationship Id="rId42396a425ca1b9574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.37486/0301-8059.v2i1.16" TargetMode="External"/><Relationship Id="rId19926a425ca1b9737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId87636a425ca1b70ba" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId87636a425ca1b70ba.jpg"/><Relationship Id="rId48986a425ca1b80e2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId48986a425ca1b80e2.jpg"/><Relationship Id="rId44956a425ca1b9865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId44956a425ca1b9865.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId579539201" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId895596653" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId87486a5e94ceb723b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MARGVI/" TargetMode="External"/><Relationship Id="rId96186a5e94ceb72a7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MARGVI/categorization" TargetMode="External"/><Relationship Id="rId16386a5e94ceb7aa1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MARGVI/photos" TargetMode="External"/><Relationship Id="rId77156a5e94ceb9cf0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://efsa.onlinelibrary.wiley.com/doi/epdf/10.2903/j.efsa.2019.5672" TargetMode="External"/><Relationship Id="rId98546a5e94ceb9d52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MARGVI/hosts" TargetMode="External"/><Relationship Id="rId96276a5e94ceb9dff" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/206/pm7-082-1-en.pdf" TargetMode="External"/><Relationship Id="rId64186a5e94ceb9f34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/738/pm3-085-1-en.pdf" TargetMode="External"/><Relationship Id="rId10926a5e94ceb9f77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A32019R2072" TargetMode="External"/><Relationship Id="rId66446a5e94ceba256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.21548/1-1-2413" TargetMode="External"/><Relationship Id="rId83156a5e94ceba326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wineland.co.za/identification-control-management-grapevine-margarodes/" TargetMode="External"/><Relationship Id="rId52896a5e94ceba3a2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.37486/0301-8059.v2i1.16" TargetMode="External"/><Relationship Id="rId43926a5e94ceba568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId86116a5e94ceb792c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId86116a5e94ceb792c.jpg"/><Relationship Id="rId87106a5e94ceb8e6f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId87106a5e94ceb8e6f.jpg"/><Relationship Id="rId33386a5e94ceba6be" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId33386a5e94ceba6be.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>