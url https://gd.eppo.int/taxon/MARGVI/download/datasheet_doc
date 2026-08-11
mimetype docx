--- v11 (2026-07-20)
+++ v12 (2026-08-11)
@@ -314,51 +314,51 @@
               <w:t xml:space="preserve"> (Philippi)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> ground pearls, margarodes</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87486a5e94ceb723b" w:history="1">
+            <w:hyperlink r:id="rId43366a7b65f1710f2" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -374,51 +374,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96186a5e94ceb72a7" w:history="1">
+            <w:hyperlink r:id="rId87366a7b65f171183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -432,86 +432,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> MARGVI</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="90127077" name="name42266a5e94ceb792e" descr="14191.jpg"/>
+                  <wp:docPr id="12094448" name="name67656a7b65f171af3" descr="14191.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="14191.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId86116a5e94ceb792c" cstate="print"/>
+                          <a:blip r:embed="rId75836a7b65f171af1" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId16386a5e94ceb7aa1" w:history="1">
+            <w:hyperlink r:id="rId52986a7b65f171c38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1708,63 +1708,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Margarodes vitis </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">is only known from South America. It was originally described from Chile and has since been recorded from Argentina, Brazil, Paraguay, Uruguay and Venezuela.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="78881623" name="name58566a5e94ceb8e72" descr="MARGVI_distribution_map.jpg"/>
+            <wp:docPr id="31322521" name="name29446a7b65f17317d" descr="MARGVI_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="MARGVI_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId87106a5e94ceb8e6f" cstate="print"/>
+                    <a:blip r:embed="rId93436a7b65f17317b" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3672,51 +3672,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(4), 5672, 1–42.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Available from: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId77156a5e94ceb9cf0" w:history="1">
+      <w:hyperlink r:id="rId76726a7b65f174011" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://efsa.onlinelibrary.wiley.com/doi/epdf/10.2903/j.efsa.2019.5672</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed 12 February 2022).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3731,51 +3731,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2002) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Margarodes vitis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO Global database. Available at:  </w:t>
       </w:r>
-      <w:hyperlink r:id="rId98546a5e94ceb9d52" w:history="1">
+      <w:hyperlink r:id="rId89096a7b65f174076" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/MARGVI/hosts</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed 15 February 2022).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3841,51 +3841,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">37</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 560–570. Available from: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId96276a5e94ceb9dff" w:history="1">
+      <w:hyperlink r:id="rId11456a7b65f174128" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/download/standard/206/pm7-082-1-en.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed 12 February 2022).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4018,90 +4018,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">48</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 330–349. Available from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId64186a5e94ceb9f34" w:history="1">
+      <w:hyperlink r:id="rId30876a7b65f174242" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/download/standard/738/pm3-085-1-en.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed 12 February 2022).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EU (2019) Commission Implementing Regulation 2019/2072 of 28 November 2019 establishing uniform conditions for the implementation of Regulation (EU) 2016/2031 of the European Parliament and the Council, as regards protective measures against pests of plants, and repealing Commission Regulation (EC) No 690/2008 and amending Commission Implementing Regulation (EU) 2018/2019. Annex VI, points 10. Available from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId10926a5e94ceb9f77" w:history="1">
+      <w:hyperlink r:id="rId57886a7b65f174283" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A32019R2072</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4513,51 +4513,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 47-58. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId66446a5e94ceba256" w:history="1">
+      <w:hyperlink r:id="rId52126a7b65f174587" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.21548/1-1-2413</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed 18 January 2022).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4641,51 +4641,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">de Klerk CA (2017) Identification, control and management of grapevine Margarodes.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Viticulture research, Winetech Technical, available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId83156a5e94ceba326" w:history="1">
+      <w:hyperlink r:id="rId51646a7b65f174659" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.wineland.co.za/identification-control-management-grapevine-margarodes/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed 15 February 2022).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4720,51 +4720,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 86-101. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId52896a5e94ceba3a2" w:history="1">
+      <w:hyperlink r:id="rId22706a7b65f1746db" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.37486/0301-8059.v2i1.16</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed 18 January 2022).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4993,51 +4993,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Margarodes vitis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId43926a5e94ceba568" w:history="1">
+      <w:hyperlink r:id="rId93666a7b65f1748ac" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -5112,63 +5112,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> edition).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> CABI, Wallingford (GB).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="93697620" name="name32576a5e94ceba6bf" descr="eu_funding_250.png"/>
+            <wp:docPr id="98595134" name="name81386a7b65f1749f3" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId33386a5e94ceba6be" cstate="print"/>
+                    <a:blip r:embed="rId15266a7b65f1749f2" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -5266,137 +5266,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="99954120">
+  <w:abstractNum w:abstractNumId="26776134">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="88112872">
+    <w:lvl w:ilvl="0" w:tplc="10776262">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="88112872" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="10776262" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="88112872" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="10776262" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="88112872" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="10776262" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="88112872" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="10776262" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="88112872" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="10776262" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="88112872" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="10776262" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="88112872" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="10776262" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="88112872" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="10776262" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="99954119">
+  <w:abstractNum w:abstractNumId="26776133">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="85387891">
+    <w:lvl w:ilvl="0" w:tplc="16788508">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -6148,55 +6148,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="99954119">
-    <w:abstractNumId w:val="99954119"/>
+  <w:num w:numId="26776133">
+    <w:abstractNumId w:val="26776133"/>
   </w:num>
-  <w:num w:numId="99954120">
-    <w:abstractNumId w:val="99954120"/>
+  <w:num w:numId="26776134">
+    <w:abstractNumId w:val="26776134"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -17746,51 +17746,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId579539201" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId895596653" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId87486a5e94ceb723b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MARGVI/" TargetMode="External"/><Relationship Id="rId96186a5e94ceb72a7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MARGVI/categorization" TargetMode="External"/><Relationship Id="rId16386a5e94ceb7aa1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MARGVI/photos" TargetMode="External"/><Relationship Id="rId77156a5e94ceb9cf0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://efsa.onlinelibrary.wiley.com/doi/epdf/10.2903/j.efsa.2019.5672" TargetMode="External"/><Relationship Id="rId98546a5e94ceb9d52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MARGVI/hosts" TargetMode="External"/><Relationship Id="rId96276a5e94ceb9dff" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/206/pm7-082-1-en.pdf" TargetMode="External"/><Relationship Id="rId64186a5e94ceb9f34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/738/pm3-085-1-en.pdf" TargetMode="External"/><Relationship Id="rId10926a5e94ceb9f77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A32019R2072" TargetMode="External"/><Relationship Id="rId66446a5e94ceba256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.21548/1-1-2413" TargetMode="External"/><Relationship Id="rId83156a5e94ceba326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wineland.co.za/identification-control-management-grapevine-margarodes/" TargetMode="External"/><Relationship Id="rId52896a5e94ceba3a2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.37486/0301-8059.v2i1.16" TargetMode="External"/><Relationship Id="rId43926a5e94ceba568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId86116a5e94ceb792c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId86116a5e94ceb792c.jpg"/><Relationship Id="rId87106a5e94ceb8e6f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId87106a5e94ceb8e6f.jpg"/><Relationship Id="rId33386a5e94ceba6be" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId33386a5e94ceba6be.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId219687875" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId436153923" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId43366a7b65f1710f2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MARGVI/" TargetMode="External"/><Relationship Id="rId87366a7b65f171183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MARGVI/categorization" TargetMode="External"/><Relationship Id="rId52986a7b65f171c38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MARGVI/photos" TargetMode="External"/><Relationship Id="rId76726a7b65f174011" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://efsa.onlinelibrary.wiley.com/doi/epdf/10.2903/j.efsa.2019.5672" TargetMode="External"/><Relationship Id="rId89096a7b65f174076" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MARGVI/hosts" TargetMode="External"/><Relationship Id="rId11456a7b65f174128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/206/pm7-082-1-en.pdf" TargetMode="External"/><Relationship Id="rId30876a7b65f174242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/738/pm3-085-1-en.pdf" TargetMode="External"/><Relationship Id="rId57886a7b65f174283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A32019R2072" TargetMode="External"/><Relationship Id="rId52126a7b65f174587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.21548/1-1-2413" TargetMode="External"/><Relationship Id="rId51646a7b65f174659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wineland.co.za/identification-control-management-grapevine-margarodes/" TargetMode="External"/><Relationship Id="rId22706a7b65f1746db" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.37486/0301-8059.v2i1.16" TargetMode="External"/><Relationship Id="rId93666a7b65f1748ac" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId75836a7b65f171af1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId75836a7b65f171af1.jpg"/><Relationship Id="rId93436a7b65f17317b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId93436a7b65f17317b.jpg"/><Relationship Id="rId15266a7b65f1749f2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId15266a7b65f1749f2.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>