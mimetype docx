--- v12 (2026-08-11)
+++ v13 (2026-08-31)
@@ -314,51 +314,51 @@
               <w:t xml:space="preserve"> (Philippi)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> ground pearls, margarodes</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43366a7b65f1710f2" w:history="1">
+            <w:hyperlink r:id="rId53716a960c3e7a64d" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -374,51 +374,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87366a7b65f171183" w:history="1">
+            <w:hyperlink r:id="rId20376a960c3e7a6be" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -432,86 +432,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> MARGVI</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="12094448" name="name67656a7b65f171af3" descr="14191.jpg"/>
+                  <wp:docPr id="17877005" name="name56256a960c3e7b093" descr="14191.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="14191.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId75836a7b65f171af1" cstate="print"/>
+                          <a:blip r:embed="rId20226a960c3e7b090" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId52986a7b65f171c38" w:history="1">
+            <w:hyperlink r:id="rId12656a960c3e7b1c8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1708,63 +1708,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Margarodes vitis </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">is only known from South America. It was originally described from Chile and has since been recorded from Argentina, Brazil, Paraguay, Uruguay and Venezuela.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="31322521" name="name29446a7b65f17317d" descr="MARGVI_distribution_map.jpg"/>
+            <wp:docPr id="46474504" name="name35156a960c3e7c865" descr="MARGVI_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="MARGVI_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId93436a7b65f17317b" cstate="print"/>
+                    <a:blip r:embed="rId88046a960c3e7c862" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3672,51 +3672,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(4), 5672, 1–42.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Available from: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId76726a7b65f174011" w:history="1">
+      <w:hyperlink r:id="rId57056a960c3e7d72e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://efsa.onlinelibrary.wiley.com/doi/epdf/10.2903/j.efsa.2019.5672</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed 12 February 2022).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3731,51 +3731,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2002) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Margarodes vitis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO Global database. Available at:  </w:t>
       </w:r>
-      <w:hyperlink r:id="rId89096a7b65f174076" w:history="1">
+      <w:hyperlink r:id="rId15436a960c3e7d792" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/MARGVI/hosts</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed 15 February 2022).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3841,51 +3841,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">37</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 560–570. Available from: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId11456a7b65f174128" w:history="1">
+      <w:hyperlink r:id="rId33286a960c3e7dbd5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/download/standard/206/pm7-082-1-en.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed 12 February 2022).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4018,90 +4018,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">48</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 330–349. Available from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId30876a7b65f174242" w:history="1">
+      <w:hyperlink r:id="rId86756a960c3e7dd7a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/download/standard/738/pm3-085-1-en.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed 12 February 2022).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EU (2019) Commission Implementing Regulation 2019/2072 of 28 November 2019 establishing uniform conditions for the implementation of Regulation (EU) 2016/2031 of the European Parliament and the Council, as regards protective measures against pests of plants, and repealing Commission Regulation (EC) No 690/2008 and amending Commission Implementing Regulation (EU) 2018/2019. Annex VI, points 10. Available from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId57886a7b65f174283" w:history="1">
+      <w:hyperlink r:id="rId19436a960c3e7ddc2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A32019R2072</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4513,51 +4513,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 47-58. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId52126a7b65f174587" w:history="1">
+      <w:hyperlink r:id="rId57516a960c3e7e332" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.21548/1-1-2413</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed 18 January 2022).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4641,51 +4641,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">de Klerk CA (2017) Identification, control and management of grapevine Margarodes.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Viticulture research, Winetech Technical, available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId51646a7b65f174659" w:history="1">
+      <w:hyperlink r:id="rId25056a960c3e7e44b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.wineland.co.za/identification-control-management-grapevine-margarodes/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed 15 February 2022).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4720,51 +4720,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 86-101. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId22706a7b65f1746db" w:history="1">
+      <w:hyperlink r:id="rId87546a960c3e7e505" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.37486/0301-8059.v2i1.16</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed 18 January 2022).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4993,51 +4993,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Margarodes vitis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId93666a7b65f1748ac" w:history="1">
+      <w:hyperlink r:id="rId52746a960c3e7e876" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -5112,63 +5112,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> edition).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> CABI, Wallingford (GB).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="98595134" name="name81386a7b65f1749f3" descr="eu_funding_250.png"/>
+            <wp:docPr id="43314331" name="name66386a960c3e7ea37" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId15266a7b65f1749f2" cstate="print"/>
+                    <a:blip r:embed="rId46386a960c3e7ea35" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -5266,137 +5266,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="26776134">
+  <w:abstractNum w:abstractNumId="14924419">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="10776262">
+    <w:lvl w:ilvl="0" w:tplc="93471098">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="10776262" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="93471098" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="10776262" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="93471098" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="10776262" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="93471098" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="10776262" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="93471098" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="10776262" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="93471098" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="10776262" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="93471098" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="10776262" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="93471098" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="10776262" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="93471098" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="26776133">
+  <w:abstractNum w:abstractNumId="14924418">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="16788508">
+    <w:lvl w:ilvl="0" w:tplc="68050764">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -6148,55 +6148,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="26776133">
-    <w:abstractNumId w:val="26776133"/>
+  <w:num w:numId="14924418">
+    <w:abstractNumId w:val="14924418"/>
   </w:num>
-  <w:num w:numId="26776134">
-    <w:abstractNumId w:val="26776134"/>
+  <w:num w:numId="14924419">
+    <w:abstractNumId w:val="14924419"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -17746,51 +17746,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId219687875" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId436153923" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId43366a7b65f1710f2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MARGVI/" TargetMode="External"/><Relationship Id="rId87366a7b65f171183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MARGVI/categorization" TargetMode="External"/><Relationship Id="rId52986a7b65f171c38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MARGVI/photos" TargetMode="External"/><Relationship Id="rId76726a7b65f174011" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://efsa.onlinelibrary.wiley.com/doi/epdf/10.2903/j.efsa.2019.5672" TargetMode="External"/><Relationship Id="rId89096a7b65f174076" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MARGVI/hosts" TargetMode="External"/><Relationship Id="rId11456a7b65f174128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/206/pm7-082-1-en.pdf" TargetMode="External"/><Relationship Id="rId30876a7b65f174242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/738/pm3-085-1-en.pdf" TargetMode="External"/><Relationship Id="rId57886a7b65f174283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A32019R2072" TargetMode="External"/><Relationship Id="rId52126a7b65f174587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.21548/1-1-2413" TargetMode="External"/><Relationship Id="rId51646a7b65f174659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wineland.co.za/identification-control-management-grapevine-margarodes/" TargetMode="External"/><Relationship Id="rId22706a7b65f1746db" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.37486/0301-8059.v2i1.16" TargetMode="External"/><Relationship Id="rId93666a7b65f1748ac" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId75836a7b65f171af1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId75836a7b65f171af1.jpg"/><Relationship Id="rId93436a7b65f17317b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId93436a7b65f17317b.jpg"/><Relationship Id="rId15266a7b65f1749f2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId15266a7b65f1749f2.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId513820470" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId109275163" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId53716a960c3e7a64d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MARGVI/" TargetMode="External"/><Relationship Id="rId20376a960c3e7a6be" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MARGVI/categorization" TargetMode="External"/><Relationship Id="rId12656a960c3e7b1c8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MARGVI/photos" TargetMode="External"/><Relationship Id="rId57056a960c3e7d72e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://efsa.onlinelibrary.wiley.com/doi/epdf/10.2903/j.efsa.2019.5672" TargetMode="External"/><Relationship Id="rId15436a960c3e7d792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MARGVI/hosts" TargetMode="External"/><Relationship Id="rId33286a960c3e7dbd5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/206/pm7-082-1-en.pdf" TargetMode="External"/><Relationship Id="rId86756a960c3e7dd7a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/738/pm3-085-1-en.pdf" TargetMode="External"/><Relationship Id="rId19436a960c3e7ddc2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A32019R2072" TargetMode="External"/><Relationship Id="rId57516a960c3e7e332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.21548/1-1-2413" TargetMode="External"/><Relationship Id="rId25056a960c3e7e44b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wineland.co.za/identification-control-management-grapevine-margarodes/" TargetMode="External"/><Relationship Id="rId87546a960c3e7e505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.37486/0301-8059.v2i1.16" TargetMode="External"/><Relationship Id="rId52746a960c3e7e876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId20226a960c3e7b090" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId20226a960c3e7b090.jpg"/><Relationship Id="rId88046a960c3e7c862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId88046a960c3e7c862.jpg"/><Relationship Id="rId46386a960c3e7ea35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId46386a960c3e7ea35.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>