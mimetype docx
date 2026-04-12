--- v6 (2026-03-17)
+++ v7 (2026-04-12)
@@ -247,88 +247,88 @@
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Coccionella trimeni</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Lindinger</w:t>
             </w:r>
-            <w:hyperlink r:id="rId570769b9d782eaafe" w:history="1">
+            <w:hyperlink r:id="rId856169dbec3a42fb8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId969569b9d782eab42" w:history="1">
+            <w:hyperlink r:id="rId705369dbec3a43025" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -342,86 +342,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> MARGTR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="59678371" name="name590869b9d782eb480" descr="14106.jpg"/>
+                  <wp:docPr id="2031317" name="name470169dbec3a434ee" descr="14106.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="14106.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId243769b9d782eb47d" cstate="print"/>
+                          <a:blip r:embed="rId927369dbec3a434ec" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId585669b9d782eb63a" w:history="1">
+            <w:hyperlink r:id="rId874169dbec3a43627" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -791,63 +791,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Margarodes trimeni </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">has been recorded only from South Africa, mainly in the Western Cape province near the towns of Ceres, Tulbagh, Riversdale, Paarl, and at Slanghoek, near Worcester; also in Gauteng province in Pretoria (Jakubski, 1965; de Klerk, 1978).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="5176120" name="name634169b9d782ec680" descr="MARGTR_distribution_map.jpg"/>
+            <wp:docPr id="3064099" name="name801069dbec3a44491" descr="MARGTR_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="MARGTR_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId144569b9d782ec67d" cstate="print"/>
+                    <a:blip r:embed="rId252969dbec3a4448e" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3253,51 +3253,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">de Klerk CA (2017) Identification, control and management of grapevine </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Margarodes</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Viticulture research, Winetech Technical, available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId155769b9d782edaaa" w:history="1">
+      <w:hyperlink r:id="rId936669dbec3a45853" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.wineland.co.za/identification-control-management-grapevine-margarodes/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed 29 September 2022).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3548,51 +3548,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (4), 5672, 1–42.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Available from: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId969969b9d782edd3a" w:history="1">
+      <w:hyperlink r:id="rId901669dbec3a45a2e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://efsa.onlinelibrary.wiley.com/doi/epdf/10.2903/j.efsa.2019.5672</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed 29 September 2022).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3658,51 +3658,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">37</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 560–570. Available from: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId517169b9d782eddf3" w:history="1">
+      <w:hyperlink r:id="rId158969dbec3a45ae0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/download/standard/206/pm7-082-1-en.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed 29 September 2022).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3748,51 +3748,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">46</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 421–442. Available from: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId957869b9d782edead" w:history="1">
+      <w:hyperlink r:id="rId746169dbec3a45b72" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://onlinelibrary.wiley.com/doi/epdf/10.1111/epp.12340</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed 29 September 2022).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3847,90 +3847,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">48</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 330–349. Available from: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId702569b9d782edf4e" w:history="1">
+      <w:hyperlink r:id="rId371969dbec3a45c0f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/download/standard/738/pm3-085-1-en.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed 29 September 2022).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EU (2019) Commission Implementing Regulation 2019/2072 of 28 November 2019 establishing uniform conditions for the implementation of Regulation (EU) 2016/2031 of the European Parliament and the Council, as regards protective measures against pests of plants, and repealing Commission Regulation (EC) No 690/2008 and amending Commission Implementing Regulation (EU) 2018/2019. Annex VI, points 10. Available from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId852769b9d782edf92" w:history="1">
+      <w:hyperlink r:id="rId713569dbec3a45c51" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A32019R2072</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed 29 September 2022).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4277,51 +4277,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Margarodes trimeni</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId276469b9d782ee217" w:history="1">
+      <w:hyperlink r:id="rId548169dbec3a45ec6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -4334,63 +4334,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">This datasheet was first published online in 2022. It is maintained in an electronic format in the EPPO Global Database. The sections on 'Identity', ‘Hosts’, and 'Geographical distribution' are automatically updated from the database. For other sections, the date of last revision is indicated on the right.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="46203867" name="name757669b9d782ee5b8" descr="eu_funding_250.png"/>
+            <wp:docPr id="59578916" name="name748169dbec3a45f69" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId919569b9d782ee5b7" cstate="print"/>
+                    <a:blip r:embed="rId245069dbec3a45f68" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -4488,137 +4488,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="71508632">
+  <w:abstractNum w:abstractNumId="78631632">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="77293255">
+    <w:lvl w:ilvl="0" w:tplc="39337516">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="77293255" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="39337516" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="77293255" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="39337516" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="77293255" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="39337516" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="77293255" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="39337516" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="77293255" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="39337516" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="77293255" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="39337516" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="77293255" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="39337516" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="77293255" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="39337516" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="71508631">
+  <w:abstractNum w:abstractNumId="78631631">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="72713874">
+    <w:lvl w:ilvl="0" w:tplc="87701491">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -5370,55 +5370,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="71508631">
-    <w:abstractNumId w:val="71508631"/>
+  <w:num w:numId="78631631">
+    <w:abstractNumId w:val="78631631"/>
   </w:num>
-  <w:num w:numId="71508632">
-    <w:abstractNumId w:val="71508632"/>
+  <w:num w:numId="78631632">
+    <w:abstractNumId w:val="78631632"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -16968,51 +16968,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId825155886" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId294980213" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId570769b9d782eaafe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MARGTR/" TargetMode="External"/><Relationship Id="rId969569b9d782eab42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MARGTR/categorization" TargetMode="External"/><Relationship Id="rId585669b9d782eb63a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MARGTR/photos" TargetMode="External"/><Relationship Id="rId155769b9d782edaaa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wineland.co.za/identification-control-management-grapevine-margarodes/" TargetMode="External"/><Relationship Id="rId969969b9d782edd3a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://efsa.onlinelibrary.wiley.com/doi/epdf/10.2903/j.efsa.2019.5672" TargetMode="External"/><Relationship Id="rId517169b9d782eddf3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/206/pm7-082-1-en.pdf" TargetMode="External"/><Relationship Id="rId957869b9d782edead" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/epdf/10.1111/epp.12340" TargetMode="External"/><Relationship Id="rId702569b9d782edf4e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/738/pm3-085-1-en.pdf" TargetMode="External"/><Relationship Id="rId852769b9d782edf92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A32019R2072" TargetMode="External"/><Relationship Id="rId276469b9d782ee217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId243769b9d782eb47d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId243769b9d782eb47d.jpg"/><Relationship Id="rId144569b9d782ec67d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId144569b9d782ec67d.jpg"/><Relationship Id="rId919569b9d782ee5b7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId919569b9d782ee5b7.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId477843489" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId333421195" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId856169dbec3a42fb8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MARGTR/" TargetMode="External"/><Relationship Id="rId705369dbec3a43025" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MARGTR/categorization" TargetMode="External"/><Relationship Id="rId874169dbec3a43627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MARGTR/photos" TargetMode="External"/><Relationship Id="rId936669dbec3a45853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wineland.co.za/identification-control-management-grapevine-margarodes/" TargetMode="External"/><Relationship Id="rId901669dbec3a45a2e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://efsa.onlinelibrary.wiley.com/doi/epdf/10.2903/j.efsa.2019.5672" TargetMode="External"/><Relationship Id="rId158969dbec3a45ae0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/206/pm7-082-1-en.pdf" TargetMode="External"/><Relationship Id="rId746169dbec3a45b72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/epdf/10.1111/epp.12340" TargetMode="External"/><Relationship Id="rId371969dbec3a45c0f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/738/pm3-085-1-en.pdf" TargetMode="External"/><Relationship Id="rId713569dbec3a45c51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A32019R2072" TargetMode="External"/><Relationship Id="rId548169dbec3a45ec6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId927369dbec3a434ec" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId927369dbec3a434ec.jpg"/><Relationship Id="rId252969dbec3a4448e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId252969dbec3a4448e.jpg"/><Relationship Id="rId245069dbec3a45f68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId245069dbec3a45f68.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>