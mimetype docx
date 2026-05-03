--- v7 (2026-04-12)
+++ v8 (2026-05-03)
@@ -247,88 +247,88 @@
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Coccionella trimeni</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Lindinger</w:t>
             </w:r>
-            <w:hyperlink r:id="rId856169dbec3a42fb8" w:history="1">
+            <w:hyperlink r:id="rId698969f70abf92b9e" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId705369dbec3a43025" w:history="1">
+            <w:hyperlink r:id="rId896669f70abf92be5" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -342,86 +342,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> MARGTR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="2031317" name="name470169dbec3a434ee" descr="14106.jpg"/>
+                  <wp:docPr id="95972661" name="name929969f70abf9332f" descr="14106.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="14106.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId927369dbec3a434ec" cstate="print"/>
+                          <a:blip r:embed="rId317169f70abf9332d" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId874169dbec3a43627" w:history="1">
+            <w:hyperlink r:id="rId626069f70abf93475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -791,63 +791,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Margarodes trimeni </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">has been recorded only from South Africa, mainly in the Western Cape province near the towns of Ceres, Tulbagh, Riversdale, Paarl, and at Slanghoek, near Worcester; also in Gauteng province in Pretoria (Jakubski, 1965; de Klerk, 1978).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="3064099" name="name801069dbec3a44491" descr="MARGTR_distribution_map.jpg"/>
+            <wp:docPr id="16503929" name="name493869f70abf94486" descr="MARGTR_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="MARGTR_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId252969dbec3a4448e" cstate="print"/>
+                    <a:blip r:embed="rId566369f70abf94482" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3253,51 +3253,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">de Klerk CA (2017) Identification, control and management of grapevine </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Margarodes</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Viticulture research, Winetech Technical, available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId936669dbec3a45853" w:history="1">
+      <w:hyperlink r:id="rId863169f70abf9564f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.wineland.co.za/identification-control-management-grapevine-margarodes/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed 29 September 2022).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3548,51 +3548,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (4), 5672, 1–42.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Available from: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId901669dbec3a45a2e" w:history="1">
+      <w:hyperlink r:id="rId552969f70abf9583a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://efsa.onlinelibrary.wiley.com/doi/epdf/10.2903/j.efsa.2019.5672</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed 29 September 2022).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3658,51 +3658,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">37</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 560–570. Available from: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId158969dbec3a45ae0" w:history="1">
+      <w:hyperlink r:id="rId964369f70abf958ed" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/download/standard/206/pm7-082-1-en.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed 29 September 2022).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3748,51 +3748,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">46</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 421–442. Available from: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId746169dbec3a45b72" w:history="1">
+      <w:hyperlink r:id="rId438269f70abf9597e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://onlinelibrary.wiley.com/doi/epdf/10.1111/epp.12340</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed 29 September 2022).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3847,90 +3847,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">48</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 330–349. Available from: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId371969dbec3a45c0f" w:history="1">
+      <w:hyperlink r:id="rId928669f70abf95a1b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/download/standard/738/pm3-085-1-en.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed 29 September 2022).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EU (2019) Commission Implementing Regulation 2019/2072 of 28 November 2019 establishing uniform conditions for the implementation of Regulation (EU) 2016/2031 of the European Parliament and the Council, as regards protective measures against pests of plants, and repealing Commission Regulation (EC) No 690/2008 and amending Commission Implementing Regulation (EU) 2018/2019. Annex VI, points 10. Available from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId713569dbec3a45c51" w:history="1">
+      <w:hyperlink r:id="rId252369f70abf95a5c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A32019R2072</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed 29 September 2022).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4277,51 +4277,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Margarodes trimeni</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId548169dbec3a45ec6" w:history="1">
+      <w:hyperlink r:id="rId822269f70abf95cd1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -4334,63 +4334,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">This datasheet was first published online in 2022. It is maintained in an electronic format in the EPPO Global Database. The sections on 'Identity', ‘Hosts’, and 'Geographical distribution' are automatically updated from the database. For other sections, the date of last revision is indicated on the right.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="59578916" name="name748169dbec3a45f69" descr="eu_funding_250.png"/>
+            <wp:docPr id="5698204" name="name359169f70abf95dad" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId245069dbec3a45f68" cstate="print"/>
+                    <a:blip r:embed="rId823469f70abf95dac" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -4488,137 +4488,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="78631632">
+  <w:abstractNum w:abstractNumId="11276469">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="39337516">
+    <w:lvl w:ilvl="0" w:tplc="56913995">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="39337516" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="56913995" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="39337516" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="56913995" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="39337516" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="56913995" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="39337516" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="56913995" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="39337516" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="56913995" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="39337516" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="56913995" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="39337516" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="56913995" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="39337516" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="56913995" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="78631631">
+  <w:abstractNum w:abstractNumId="11276468">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="87701491">
+    <w:lvl w:ilvl="0" w:tplc="44036739">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -5370,55 +5370,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="78631631">
-    <w:abstractNumId w:val="78631631"/>
+  <w:num w:numId="11276468">
+    <w:abstractNumId w:val="11276468"/>
   </w:num>
-  <w:num w:numId="78631632">
-    <w:abstractNumId w:val="78631632"/>
+  <w:num w:numId="11276469">
+    <w:abstractNumId w:val="11276469"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -16968,51 +16968,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId477843489" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId333421195" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId856169dbec3a42fb8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MARGTR/" TargetMode="External"/><Relationship Id="rId705369dbec3a43025" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MARGTR/categorization" TargetMode="External"/><Relationship Id="rId874169dbec3a43627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MARGTR/photos" TargetMode="External"/><Relationship Id="rId936669dbec3a45853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wineland.co.za/identification-control-management-grapevine-margarodes/" TargetMode="External"/><Relationship Id="rId901669dbec3a45a2e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://efsa.onlinelibrary.wiley.com/doi/epdf/10.2903/j.efsa.2019.5672" TargetMode="External"/><Relationship Id="rId158969dbec3a45ae0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/206/pm7-082-1-en.pdf" TargetMode="External"/><Relationship Id="rId746169dbec3a45b72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/epdf/10.1111/epp.12340" TargetMode="External"/><Relationship Id="rId371969dbec3a45c0f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/738/pm3-085-1-en.pdf" TargetMode="External"/><Relationship Id="rId713569dbec3a45c51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A32019R2072" TargetMode="External"/><Relationship Id="rId548169dbec3a45ec6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId927369dbec3a434ec" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId927369dbec3a434ec.jpg"/><Relationship Id="rId252969dbec3a4448e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId252969dbec3a4448e.jpg"/><Relationship Id="rId245069dbec3a45f68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId245069dbec3a45f68.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId428855123" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId310277834" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId698969f70abf92b9e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MARGTR/" TargetMode="External"/><Relationship Id="rId896669f70abf92be5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MARGTR/categorization" TargetMode="External"/><Relationship Id="rId626069f70abf93475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MARGTR/photos" TargetMode="External"/><Relationship Id="rId863169f70abf9564f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wineland.co.za/identification-control-management-grapevine-margarodes/" TargetMode="External"/><Relationship Id="rId552969f70abf9583a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://efsa.onlinelibrary.wiley.com/doi/epdf/10.2903/j.efsa.2019.5672" TargetMode="External"/><Relationship Id="rId964369f70abf958ed" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/206/pm7-082-1-en.pdf" TargetMode="External"/><Relationship Id="rId438269f70abf9597e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/epdf/10.1111/epp.12340" TargetMode="External"/><Relationship Id="rId928669f70abf95a1b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/738/pm3-085-1-en.pdf" TargetMode="External"/><Relationship Id="rId252369f70abf95a5c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A32019R2072" TargetMode="External"/><Relationship Id="rId822269f70abf95cd1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId317169f70abf9332d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId317169f70abf9332d.jpg"/><Relationship Id="rId566369f70abf94482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId566369f70abf94482.jpg"/><Relationship Id="rId823469f70abf95dac" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId823469f70abf95dac.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>