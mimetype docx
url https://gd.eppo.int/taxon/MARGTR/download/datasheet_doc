--- v8 (2026-05-03)
+++ v9 (2026-05-23)
@@ -247,88 +247,88 @@
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Coccionella trimeni</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Lindinger</w:t>
             </w:r>
-            <w:hyperlink r:id="rId698969f70abf92b9e" w:history="1">
+            <w:hyperlink r:id="rId11746a117ad9e7edf" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId896669f70abf92be5" w:history="1">
+            <w:hyperlink r:id="rId14786a117ad9e7f31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -342,86 +342,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> MARGTR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="95972661" name="name929969f70abf9332f" descr="14106.jpg"/>
+                  <wp:docPr id="64610002" name="name54216a117ad9e887e" descr="14106.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="14106.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId317169f70abf9332d" cstate="print"/>
+                          <a:blip r:embed="rId11956a117ad9e887c" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId626069f70abf93475" w:history="1">
+            <w:hyperlink r:id="rId35986a117ad9e89e9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -791,63 +791,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Margarodes trimeni </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">has been recorded only from South Africa, mainly in the Western Cape province near the towns of Ceres, Tulbagh, Riversdale, Paarl, and at Slanghoek, near Worcester; also in Gauteng province in Pretoria (Jakubski, 1965; de Klerk, 1978).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="16503929" name="name493869f70abf94486" descr="MARGTR_distribution_map.jpg"/>
+            <wp:docPr id="6229493" name="name19366a117ad9e9af5" descr="MARGTR_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="MARGTR_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId566369f70abf94482" cstate="print"/>
+                    <a:blip r:embed="rId84216a117ad9e9af2" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3253,51 +3253,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">de Klerk CA (2017) Identification, control and management of grapevine </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Margarodes</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Viticulture research, Winetech Technical, available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId863169f70abf9564f" w:history="1">
+      <w:hyperlink r:id="rId50396a117ad9eadf3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.wineland.co.za/identification-control-management-grapevine-margarodes/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed 29 September 2022).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3548,51 +3548,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (4), 5672, 1–42.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Available from: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId552969f70abf9583a" w:history="1">
+      <w:hyperlink r:id="rId20946a117ad9eafdb" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://efsa.onlinelibrary.wiley.com/doi/epdf/10.2903/j.efsa.2019.5672</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed 29 September 2022).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3658,51 +3658,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">37</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 560–570. Available from: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId964369f70abf958ed" w:history="1">
+      <w:hyperlink r:id="rId68956a117ad9eb091" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/download/standard/206/pm7-082-1-en.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed 29 September 2022).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3748,51 +3748,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">46</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 421–442. Available from: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId438269f70abf9597e" w:history="1">
+      <w:hyperlink r:id="rId34876a117ad9eb125" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://onlinelibrary.wiley.com/doi/epdf/10.1111/epp.12340</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed 29 September 2022).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3847,90 +3847,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">48</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 330–349. Available from: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId928669f70abf95a1b" w:history="1">
+      <w:hyperlink r:id="rId36566a117ad9eb1e0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/download/standard/738/pm3-085-1-en.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed 29 September 2022).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EU (2019) Commission Implementing Regulation 2019/2072 of 28 November 2019 establishing uniform conditions for the implementation of Regulation (EU) 2016/2031 of the European Parliament and the Council, as regards protective measures against pests of plants, and repealing Commission Regulation (EC) No 690/2008 and amending Commission Implementing Regulation (EU) 2018/2019. Annex VI, points 10. Available from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId252369f70abf95a5c" w:history="1">
+      <w:hyperlink r:id="rId27726a117ad9eb22d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A32019R2072</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed 29 September 2022).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4277,51 +4277,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Margarodes trimeni</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId822269f70abf95cd1" w:history="1">
+      <w:hyperlink r:id="rId82226a117ad9eb4b1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -4334,63 +4334,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">This datasheet was first published online in 2022. It is maintained in an electronic format in the EPPO Global Database. The sections on 'Identity', ‘Hosts’, and 'Geographical distribution' are automatically updated from the database. For other sections, the date of last revision is indicated on the right.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="5698204" name="name359169f70abf95dad" descr="eu_funding_250.png"/>
+            <wp:docPr id="13720994" name="name54876a117ad9eb85e" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId823469f70abf95dac" cstate="print"/>
+                    <a:blip r:embed="rId70836a117ad9eb85d" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -4488,137 +4488,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="11276469">
+  <w:abstractNum w:abstractNumId="98639768">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="56913995">
+    <w:lvl w:ilvl="0" w:tplc="43893272">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="56913995" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="43893272" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="56913995" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="43893272" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="56913995" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="43893272" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="56913995" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="43893272" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="56913995" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="43893272" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="56913995" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="43893272" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="56913995" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="43893272" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="56913995" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="43893272" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11276468">
+  <w:abstractNum w:abstractNumId="98639767">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="44036739">
+    <w:lvl w:ilvl="0" w:tplc="34772182">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -5370,55 +5370,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="11276468">
-    <w:abstractNumId w:val="11276468"/>
+  <w:num w:numId="98639767">
+    <w:abstractNumId w:val="98639767"/>
   </w:num>
-  <w:num w:numId="11276469">
-    <w:abstractNumId w:val="11276469"/>
+  <w:num w:numId="98639768">
+    <w:abstractNumId w:val="98639768"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -16968,51 +16968,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId428855123" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId310277834" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId698969f70abf92b9e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MARGTR/" TargetMode="External"/><Relationship Id="rId896669f70abf92be5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MARGTR/categorization" TargetMode="External"/><Relationship Id="rId626069f70abf93475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MARGTR/photos" TargetMode="External"/><Relationship Id="rId863169f70abf9564f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wineland.co.za/identification-control-management-grapevine-margarodes/" TargetMode="External"/><Relationship Id="rId552969f70abf9583a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://efsa.onlinelibrary.wiley.com/doi/epdf/10.2903/j.efsa.2019.5672" TargetMode="External"/><Relationship Id="rId964369f70abf958ed" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/206/pm7-082-1-en.pdf" TargetMode="External"/><Relationship Id="rId438269f70abf9597e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/epdf/10.1111/epp.12340" TargetMode="External"/><Relationship Id="rId928669f70abf95a1b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/738/pm3-085-1-en.pdf" TargetMode="External"/><Relationship Id="rId252369f70abf95a5c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A32019R2072" TargetMode="External"/><Relationship Id="rId822269f70abf95cd1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId317169f70abf9332d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId317169f70abf9332d.jpg"/><Relationship Id="rId566369f70abf94482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId566369f70abf94482.jpg"/><Relationship Id="rId823469f70abf95dac" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId823469f70abf95dac.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId865230951" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId614573470" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId11746a117ad9e7edf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MARGTR/" TargetMode="External"/><Relationship Id="rId14786a117ad9e7f31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MARGTR/categorization" TargetMode="External"/><Relationship Id="rId35986a117ad9e89e9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MARGTR/photos" TargetMode="External"/><Relationship Id="rId50396a117ad9eadf3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wineland.co.za/identification-control-management-grapevine-margarodes/" TargetMode="External"/><Relationship Id="rId20946a117ad9eafdb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://efsa.onlinelibrary.wiley.com/doi/epdf/10.2903/j.efsa.2019.5672" TargetMode="External"/><Relationship Id="rId68956a117ad9eb091" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/206/pm7-082-1-en.pdf" TargetMode="External"/><Relationship Id="rId34876a117ad9eb125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/epdf/10.1111/epp.12340" TargetMode="External"/><Relationship Id="rId36566a117ad9eb1e0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/738/pm3-085-1-en.pdf" TargetMode="External"/><Relationship Id="rId27726a117ad9eb22d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A32019R2072" TargetMode="External"/><Relationship Id="rId82226a117ad9eb4b1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId11956a117ad9e887c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId11956a117ad9e887c.jpg"/><Relationship Id="rId84216a117ad9e9af2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId84216a117ad9e9af2.jpg"/><Relationship Id="rId70836a117ad9eb85d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId70836a117ad9eb85d.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>