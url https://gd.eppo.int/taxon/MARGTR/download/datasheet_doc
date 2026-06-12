--- v9 (2026-05-23)
+++ v10 (2026-06-12)
@@ -247,88 +247,88 @@
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Coccionella trimeni</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Lindinger</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11746a117ad9e7edf" w:history="1">
+            <w:hyperlink r:id="rId64316a2c01365d9cd" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14786a117ad9e7f31" w:history="1">
+            <w:hyperlink r:id="rId65276a2c01365da0f" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -342,86 +342,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> MARGTR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="64610002" name="name54216a117ad9e887e" descr="14106.jpg"/>
+                  <wp:docPr id="10864208" name="name69656a2c01365e03e" descr="14106.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="14106.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId11956a117ad9e887c" cstate="print"/>
+                          <a:blip r:embed="rId36876a2c01365e03d" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId35986a117ad9e89e9" w:history="1">
+            <w:hyperlink r:id="rId84686a2c01365e19d" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -791,63 +791,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Margarodes trimeni </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">has been recorded only from South Africa, mainly in the Western Cape province near the towns of Ceres, Tulbagh, Riversdale, Paarl, and at Slanghoek, near Worcester; also in Gauteng province in Pretoria (Jakubski, 1965; de Klerk, 1978).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="6229493" name="name19366a117ad9e9af5" descr="MARGTR_distribution_map.jpg"/>
+            <wp:docPr id="9796491" name="name40546a2c01365fe2b" descr="MARGTR_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="MARGTR_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId84216a117ad9e9af2" cstate="print"/>
+                    <a:blip r:embed="rId95096a2c01365fe25" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3253,51 +3253,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">de Klerk CA (2017) Identification, control and management of grapevine </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Margarodes</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Viticulture research, Winetech Technical, available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId50396a117ad9eadf3" w:history="1">
+      <w:hyperlink r:id="rId91386a2c0136610eb" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.wineland.co.za/identification-control-management-grapevine-margarodes/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed 29 September 2022).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3548,51 +3548,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (4), 5672, 1–42.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Available from: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId20946a117ad9eafdb" w:history="1">
+      <w:hyperlink r:id="rId83466a2c0136612d0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://efsa.onlinelibrary.wiley.com/doi/epdf/10.2903/j.efsa.2019.5672</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed 29 September 2022).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3658,51 +3658,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">37</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 560–570. Available from: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId68956a117ad9eb091" w:history="1">
+      <w:hyperlink r:id="rId75556a2c013661389" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/download/standard/206/pm7-082-1-en.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed 29 September 2022).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3748,51 +3748,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">46</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 421–442. Available from: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId34876a117ad9eb125" w:history="1">
+      <w:hyperlink r:id="rId66246a2c01366141b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://onlinelibrary.wiley.com/doi/epdf/10.1111/epp.12340</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed 29 September 2022).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3847,90 +3847,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">48</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 330–349. Available from: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId36566a117ad9eb1e0" w:history="1">
+      <w:hyperlink r:id="rId25626a2c0136614b5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/download/standard/738/pm3-085-1-en.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed 29 September 2022).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EU (2019) Commission Implementing Regulation 2019/2072 of 28 November 2019 establishing uniform conditions for the implementation of Regulation (EU) 2016/2031 of the European Parliament and the Council, as regards protective measures against pests of plants, and repealing Commission Regulation (EC) No 690/2008 and amending Commission Implementing Regulation (EU) 2018/2019. Annex VI, points 10. Available from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId27726a117ad9eb22d" w:history="1">
+      <w:hyperlink r:id="rId76226a2c0136614f7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A32019R2072</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed 29 September 2022).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4277,51 +4277,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Margarodes trimeni</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId82226a117ad9eb4b1" w:history="1">
+      <w:hyperlink r:id="rId28386a2c01366176a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -4334,63 +4334,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">This datasheet was first published online in 2022. It is maintained in an electronic format in the EPPO Global Database. The sections on 'Identity', ‘Hosts’, and 'Geographical distribution' are automatically updated from the database. For other sections, the date of last revision is indicated on the right.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="13720994" name="name54876a117ad9eb85e" descr="eu_funding_250.png"/>
+            <wp:docPr id="57738010" name="name72796a2c013661808" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId70836a117ad9eb85d" cstate="print"/>
+                    <a:blip r:embed="rId58056a2c013661807" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -4488,137 +4488,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="98639768">
+  <w:abstractNum w:abstractNumId="28271341">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="43893272">
+    <w:lvl w:ilvl="0" w:tplc="46201661">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="43893272" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="46201661" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="43893272" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="46201661" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="43893272" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="46201661" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="43893272" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="46201661" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="43893272" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="46201661" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="43893272" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="46201661" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="43893272" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="46201661" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="43893272" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="46201661" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="98639767">
+  <w:abstractNum w:abstractNumId="28271340">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="34772182">
+    <w:lvl w:ilvl="0" w:tplc="64016952">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -5370,55 +5370,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="98639767">
-    <w:abstractNumId w:val="98639767"/>
+  <w:num w:numId="28271340">
+    <w:abstractNumId w:val="28271340"/>
   </w:num>
-  <w:num w:numId="98639768">
-    <w:abstractNumId w:val="98639768"/>
+  <w:num w:numId="28271341">
+    <w:abstractNumId w:val="28271341"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -16968,51 +16968,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId865230951" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId614573470" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId11746a117ad9e7edf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MARGTR/" TargetMode="External"/><Relationship Id="rId14786a117ad9e7f31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MARGTR/categorization" TargetMode="External"/><Relationship Id="rId35986a117ad9e89e9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MARGTR/photos" TargetMode="External"/><Relationship Id="rId50396a117ad9eadf3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wineland.co.za/identification-control-management-grapevine-margarodes/" TargetMode="External"/><Relationship Id="rId20946a117ad9eafdb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://efsa.onlinelibrary.wiley.com/doi/epdf/10.2903/j.efsa.2019.5672" TargetMode="External"/><Relationship Id="rId68956a117ad9eb091" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/206/pm7-082-1-en.pdf" TargetMode="External"/><Relationship Id="rId34876a117ad9eb125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/epdf/10.1111/epp.12340" TargetMode="External"/><Relationship Id="rId36566a117ad9eb1e0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/738/pm3-085-1-en.pdf" TargetMode="External"/><Relationship Id="rId27726a117ad9eb22d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A32019R2072" TargetMode="External"/><Relationship Id="rId82226a117ad9eb4b1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId11956a117ad9e887c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId11956a117ad9e887c.jpg"/><Relationship Id="rId84216a117ad9e9af2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId84216a117ad9e9af2.jpg"/><Relationship Id="rId70836a117ad9eb85d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId70836a117ad9eb85d.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId175733742" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId118483189" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId64316a2c01365d9cd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MARGTR/" TargetMode="External"/><Relationship Id="rId65276a2c01365da0f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MARGTR/categorization" TargetMode="External"/><Relationship Id="rId84686a2c01365e19d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MARGTR/photos" TargetMode="External"/><Relationship Id="rId91386a2c0136610eb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wineland.co.za/identification-control-management-grapevine-margarodes/" TargetMode="External"/><Relationship Id="rId83466a2c0136612d0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://efsa.onlinelibrary.wiley.com/doi/epdf/10.2903/j.efsa.2019.5672" TargetMode="External"/><Relationship Id="rId75556a2c013661389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/206/pm7-082-1-en.pdf" TargetMode="External"/><Relationship Id="rId66246a2c01366141b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/epdf/10.1111/epp.12340" TargetMode="External"/><Relationship Id="rId25626a2c0136614b5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/738/pm3-085-1-en.pdf" TargetMode="External"/><Relationship Id="rId76226a2c0136614f7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A32019R2072" TargetMode="External"/><Relationship Id="rId28386a2c01366176a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId36876a2c01365e03d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId36876a2c01365e03d.jpg"/><Relationship Id="rId95096a2c01365fe25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId95096a2c01365fe25.jpg"/><Relationship Id="rId58056a2c013661807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId58056a2c013661807.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>