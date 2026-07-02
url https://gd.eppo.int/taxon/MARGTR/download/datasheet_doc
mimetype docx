--- v10 (2026-06-12)
+++ v11 (2026-07-02)
@@ -247,88 +247,88 @@
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Coccionella trimeni</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Lindinger</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64316a2c01365d9cd" w:history="1">
+            <w:hyperlink r:id="rId87486a4686cf8f8ba" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65276a2c01365da0f" w:history="1">
+            <w:hyperlink r:id="rId78146a4686cf8f90b" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -342,86 +342,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> MARGTR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="10864208" name="name69656a2c01365e03e" descr="14106.jpg"/>
+                  <wp:docPr id="72791719" name="name95526a4686cf900e0" descr="14106.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="14106.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId36876a2c01365e03d" cstate="print"/>
+                          <a:blip r:embed="rId36336a4686cf900de" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId84686a2c01365e19d" w:history="1">
+            <w:hyperlink r:id="rId42096a4686cf90204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -791,63 +791,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Margarodes trimeni </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">has been recorded only from South Africa, mainly in the Western Cape province near the towns of Ceres, Tulbagh, Riversdale, Paarl, and at Slanghoek, near Worcester; also in Gauteng province in Pretoria (Jakubski, 1965; de Klerk, 1978).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="9796491" name="name40546a2c01365fe2b" descr="MARGTR_distribution_map.jpg"/>
+            <wp:docPr id="47183952" name="name47896a4686cf9142e" descr="MARGTR_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="MARGTR_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId95096a2c01365fe25" cstate="print"/>
+                    <a:blip r:embed="rId64896a4686cf9142c" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3253,51 +3253,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">de Klerk CA (2017) Identification, control and management of grapevine </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Margarodes</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Viticulture research, Winetech Technical, available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId91386a2c0136610eb" w:history="1">
+      <w:hyperlink r:id="rId40736a4686cf92595" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.wineland.co.za/identification-control-management-grapevine-margarodes/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed 29 September 2022).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3548,51 +3548,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (4), 5672, 1–42.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Available from: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId83466a2c0136612d0" w:history="1">
+      <w:hyperlink r:id="rId24786a4686cf92769" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://efsa.onlinelibrary.wiley.com/doi/epdf/10.2903/j.efsa.2019.5672</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed 29 September 2022).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3658,51 +3658,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">37</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 560–570. Available from: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId75556a2c013661389" w:history="1">
+      <w:hyperlink r:id="rId30996a4686cf9282c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/download/standard/206/pm7-082-1-en.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed 29 September 2022).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3748,51 +3748,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">46</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 421–442. Available from: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId66246a2c01366141b" w:history="1">
+      <w:hyperlink r:id="rId15746a4686cf928be" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://onlinelibrary.wiley.com/doi/epdf/10.1111/epp.12340</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed 29 September 2022).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3847,90 +3847,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">48</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 330–349. Available from: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId25626a2c0136614b5" w:history="1">
+      <w:hyperlink r:id="rId18846a4686cf92964" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/download/standard/738/pm3-085-1-en.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed 29 September 2022).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EU (2019) Commission Implementing Regulation 2019/2072 of 28 November 2019 establishing uniform conditions for the implementation of Regulation (EU) 2016/2031 of the European Parliament and the Council, as regards protective measures against pests of plants, and repealing Commission Regulation (EC) No 690/2008 and amending Commission Implementing Regulation (EU) 2018/2019. Annex VI, points 10. Available from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId76226a2c0136614f7" w:history="1">
+      <w:hyperlink r:id="rId30166a4686cf929a9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A32019R2072</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed 29 September 2022).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4277,51 +4277,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Margarodes trimeni</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId28386a2c01366176a" w:history="1">
+      <w:hyperlink r:id="rId54186a4686cf92c25" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -4334,63 +4334,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">This datasheet was first published online in 2022. It is maintained in an electronic format in the EPPO Global Database. The sections on 'Identity', ‘Hosts’, and 'Geographical distribution' are automatically updated from the database. For other sections, the date of last revision is indicated on the right.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="57738010" name="name72796a2c013661808" descr="eu_funding_250.png"/>
+            <wp:docPr id="50110631" name="name11006a4686cf92ef1" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId58056a2c013661807" cstate="print"/>
+                    <a:blip r:embed="rId39686a4686cf92ef0" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -4488,137 +4488,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="28271341">
+  <w:abstractNum w:abstractNumId="48018189">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="46201661">
+    <w:lvl w:ilvl="0" w:tplc="74642305">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="46201661" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="74642305" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="46201661" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="74642305" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="46201661" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="74642305" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="46201661" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="74642305" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="46201661" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="74642305" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="46201661" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="74642305" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="46201661" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="74642305" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="46201661" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="74642305" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="28271340">
+  <w:abstractNum w:abstractNumId="48018188">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="64016952">
+    <w:lvl w:ilvl="0" w:tplc="93297828">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -5370,55 +5370,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="28271340">
-    <w:abstractNumId w:val="28271340"/>
+  <w:num w:numId="48018188">
+    <w:abstractNumId w:val="48018188"/>
   </w:num>
-  <w:num w:numId="28271341">
-    <w:abstractNumId w:val="28271341"/>
+  <w:num w:numId="48018189">
+    <w:abstractNumId w:val="48018189"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -16968,51 +16968,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId175733742" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId118483189" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId64316a2c01365d9cd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MARGTR/" TargetMode="External"/><Relationship Id="rId65276a2c01365da0f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MARGTR/categorization" TargetMode="External"/><Relationship Id="rId84686a2c01365e19d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MARGTR/photos" TargetMode="External"/><Relationship Id="rId91386a2c0136610eb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wineland.co.za/identification-control-management-grapevine-margarodes/" TargetMode="External"/><Relationship Id="rId83466a2c0136612d0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://efsa.onlinelibrary.wiley.com/doi/epdf/10.2903/j.efsa.2019.5672" TargetMode="External"/><Relationship Id="rId75556a2c013661389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/206/pm7-082-1-en.pdf" TargetMode="External"/><Relationship Id="rId66246a2c01366141b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/epdf/10.1111/epp.12340" TargetMode="External"/><Relationship Id="rId25626a2c0136614b5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/738/pm3-085-1-en.pdf" TargetMode="External"/><Relationship Id="rId76226a2c0136614f7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A32019R2072" TargetMode="External"/><Relationship Id="rId28386a2c01366176a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId36876a2c01365e03d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId36876a2c01365e03d.jpg"/><Relationship Id="rId95096a2c01365fe25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId95096a2c01365fe25.jpg"/><Relationship Id="rId58056a2c013661807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId58056a2c013661807.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId123738368" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId554845039" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId87486a4686cf8f8ba" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MARGTR/" TargetMode="External"/><Relationship Id="rId78146a4686cf8f90b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MARGTR/categorization" TargetMode="External"/><Relationship Id="rId42096a4686cf90204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MARGTR/photos" TargetMode="External"/><Relationship Id="rId40736a4686cf92595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wineland.co.za/identification-control-management-grapevine-margarodes/" TargetMode="External"/><Relationship Id="rId24786a4686cf92769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://efsa.onlinelibrary.wiley.com/doi/epdf/10.2903/j.efsa.2019.5672" TargetMode="External"/><Relationship Id="rId30996a4686cf9282c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/206/pm7-082-1-en.pdf" TargetMode="External"/><Relationship Id="rId15746a4686cf928be" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/epdf/10.1111/epp.12340" TargetMode="External"/><Relationship Id="rId18846a4686cf92964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/738/pm3-085-1-en.pdf" TargetMode="External"/><Relationship Id="rId30166a4686cf929a9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A32019R2072" TargetMode="External"/><Relationship Id="rId54186a4686cf92c25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId36336a4686cf900de" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId36336a4686cf900de.jpg"/><Relationship Id="rId64896a4686cf9142c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId64896a4686cf9142c.jpg"/><Relationship Id="rId39686a4686cf92ef0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId39686a4686cf92ef0.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>