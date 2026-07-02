--- v11 (2026-07-02)
+++ v12 (2026-07-02)
@@ -247,88 +247,88 @@
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Coccionella trimeni</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Lindinger</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87486a4686cf8f8ba" w:history="1">
+            <w:hyperlink r:id="rId72806a4697a7147f8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78146a4686cf8f90b" w:history="1">
+            <w:hyperlink r:id="rId98126a4697a714841" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -342,86 +342,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> MARGTR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="72791719" name="name95526a4686cf900e0" descr="14106.jpg"/>
+                  <wp:docPr id="81564686" name="name80466a4697a714f80" descr="14106.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="14106.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId36336a4686cf900de" cstate="print"/>
+                          <a:blip r:embed="rId37816a4697a714f7e" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId42096a4686cf90204" w:history="1">
+            <w:hyperlink r:id="rId84936a4697a7150c0" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -791,63 +791,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Margarodes trimeni </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">has been recorded only from South Africa, mainly in the Western Cape province near the towns of Ceres, Tulbagh, Riversdale, Paarl, and at Slanghoek, near Worcester; also in Gauteng province in Pretoria (Jakubski, 1965; de Klerk, 1978).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="47183952" name="name47896a4686cf9142e" descr="MARGTR_distribution_map.jpg"/>
+            <wp:docPr id="90931623" name="name88016a4697a715d8c" descr="MARGTR_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="MARGTR_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId64896a4686cf9142c" cstate="print"/>
+                    <a:blip r:embed="rId92016a4697a715d88" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3253,51 +3253,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">de Klerk CA (2017) Identification, control and management of grapevine </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Margarodes</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Viticulture research, Winetech Technical, available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId40736a4686cf92595" w:history="1">
+      <w:hyperlink r:id="rId90006a4697a71702c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.wineland.co.za/identification-control-management-grapevine-margarodes/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed 29 September 2022).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3548,51 +3548,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (4), 5672, 1–42.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Available from: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId24786a4686cf92769" w:history="1">
+      <w:hyperlink r:id="rId16766a4697a717224" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://efsa.onlinelibrary.wiley.com/doi/epdf/10.2903/j.efsa.2019.5672</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed 29 September 2022).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3658,51 +3658,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">37</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 560–570. Available from: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId30996a4686cf9282c" w:history="1">
+      <w:hyperlink r:id="rId49306a4697a7172d6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/download/standard/206/pm7-082-1-en.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed 29 September 2022).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3748,51 +3748,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">46</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 421–442. Available from: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId15746a4686cf928be" w:history="1">
+      <w:hyperlink r:id="rId34066a4697a717367" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://onlinelibrary.wiley.com/doi/epdf/10.1111/epp.12340</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed 29 September 2022).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3847,90 +3847,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">48</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 330–349. Available from: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId18846a4686cf92964" w:history="1">
+      <w:hyperlink r:id="rId47516a4697a717403" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/download/standard/738/pm3-085-1-en.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed 29 September 2022).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EU (2019) Commission Implementing Regulation 2019/2072 of 28 November 2019 establishing uniform conditions for the implementation of Regulation (EU) 2016/2031 of the European Parliament and the Council, as regards protective measures against pests of plants, and repealing Commission Regulation (EC) No 690/2008 and amending Commission Implementing Regulation (EU) 2018/2019. Annex VI, points 10. Available from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId30166a4686cf929a9" w:history="1">
+      <w:hyperlink r:id="rId34456a4697a717450" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A32019R2072</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed 29 September 2022).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4277,51 +4277,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Margarodes trimeni</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId54186a4686cf92c25" w:history="1">
+      <w:hyperlink r:id="rId96826a4697a717700" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -4334,63 +4334,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">This datasheet was first published online in 2022. It is maintained in an electronic format in the EPPO Global Database. The sections on 'Identity', ‘Hosts’, and 'Geographical distribution' are automatically updated from the database. For other sections, the date of last revision is indicated on the right.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="50110631" name="name11006a4686cf92ef1" descr="eu_funding_250.png"/>
+            <wp:docPr id="65198002" name="name16326a4697a7179ee" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId39686a4686cf92ef0" cstate="print"/>
+                    <a:blip r:embed="rId54366a4697a7179ec" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -4488,137 +4488,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="48018189">
+  <w:abstractNum w:abstractNumId="44338846">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="74642305">
+    <w:lvl w:ilvl="0" w:tplc="14954648">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="74642305" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="14954648" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="74642305" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="14954648" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="74642305" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="14954648" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="74642305" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="14954648" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="74642305" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="14954648" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="74642305" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="14954648" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="74642305" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="14954648" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="74642305" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="14954648" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="48018188">
+  <w:abstractNum w:abstractNumId="44338845">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="93297828">
+    <w:lvl w:ilvl="0" w:tplc="84273671">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -5370,55 +5370,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="48018188">
-    <w:abstractNumId w:val="48018188"/>
+  <w:num w:numId="44338845">
+    <w:abstractNumId w:val="44338845"/>
   </w:num>
-  <w:num w:numId="48018189">
-    <w:abstractNumId w:val="48018189"/>
+  <w:num w:numId="44338846">
+    <w:abstractNumId w:val="44338846"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -16968,51 +16968,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId123738368" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId554845039" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId87486a4686cf8f8ba" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MARGTR/" TargetMode="External"/><Relationship Id="rId78146a4686cf8f90b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MARGTR/categorization" TargetMode="External"/><Relationship Id="rId42096a4686cf90204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MARGTR/photos" TargetMode="External"/><Relationship Id="rId40736a4686cf92595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wineland.co.za/identification-control-management-grapevine-margarodes/" TargetMode="External"/><Relationship Id="rId24786a4686cf92769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://efsa.onlinelibrary.wiley.com/doi/epdf/10.2903/j.efsa.2019.5672" TargetMode="External"/><Relationship Id="rId30996a4686cf9282c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/206/pm7-082-1-en.pdf" TargetMode="External"/><Relationship Id="rId15746a4686cf928be" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/epdf/10.1111/epp.12340" TargetMode="External"/><Relationship Id="rId18846a4686cf92964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/738/pm3-085-1-en.pdf" TargetMode="External"/><Relationship Id="rId30166a4686cf929a9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A32019R2072" TargetMode="External"/><Relationship Id="rId54186a4686cf92c25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId36336a4686cf900de" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId36336a4686cf900de.jpg"/><Relationship Id="rId64896a4686cf9142c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId64896a4686cf9142c.jpg"/><Relationship Id="rId39686a4686cf92ef0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId39686a4686cf92ef0.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId733853638" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId827133916" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId72806a4697a7147f8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MARGTR/" TargetMode="External"/><Relationship Id="rId98126a4697a714841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MARGTR/categorization" TargetMode="External"/><Relationship Id="rId84936a4697a7150c0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MARGTR/photos" TargetMode="External"/><Relationship Id="rId90006a4697a71702c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wineland.co.za/identification-control-management-grapevine-margarodes/" TargetMode="External"/><Relationship Id="rId16766a4697a717224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://efsa.onlinelibrary.wiley.com/doi/epdf/10.2903/j.efsa.2019.5672" TargetMode="External"/><Relationship Id="rId49306a4697a7172d6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/206/pm7-082-1-en.pdf" TargetMode="External"/><Relationship Id="rId34066a4697a717367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/epdf/10.1111/epp.12340" TargetMode="External"/><Relationship Id="rId47516a4697a717403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/738/pm3-085-1-en.pdf" TargetMode="External"/><Relationship Id="rId34456a4697a717450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A32019R2072" TargetMode="External"/><Relationship Id="rId96826a4697a717700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId37816a4697a714f7e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId37816a4697a714f7e.jpg"/><Relationship Id="rId92016a4697a715d88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId92016a4697a715d88.jpg"/><Relationship Id="rId54366a4697a7179ec" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId54366a4697a7179ec.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>