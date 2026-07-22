--- v12 (2026-07-02)
+++ v13 (2026-07-22)
@@ -247,88 +247,88 @@
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Coccionella trimeni</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Lindinger</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72806a4697a7147f8" w:history="1">
+            <w:hyperlink r:id="rId57346a6122eb459b5" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98126a4697a714841" w:history="1">
+            <w:hyperlink r:id="rId79896a6122eb459f9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -342,86 +342,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> MARGTR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="81564686" name="name80466a4697a714f80" descr="14106.jpg"/>
+                  <wp:docPr id="65726304" name="name69606a6122eb45f91" descr="14106.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="14106.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId37816a4697a714f7e" cstate="print"/>
+                          <a:blip r:embed="rId54586a6122eb45f8f" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId84936a4697a7150c0" w:history="1">
+            <w:hyperlink r:id="rId62946a6122eb460ba" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -791,63 +791,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Margarodes trimeni </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">has been recorded only from South Africa, mainly in the Western Cape province near the towns of Ceres, Tulbagh, Riversdale, Paarl, and at Slanghoek, near Worcester; also in Gauteng province in Pretoria (Jakubski, 1965; de Klerk, 1978).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="90931623" name="name88016a4697a715d8c" descr="MARGTR_distribution_map.jpg"/>
+            <wp:docPr id="79214653" name="name42256a6122eb46d51" descr="MARGTR_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="MARGTR_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId92016a4697a715d88" cstate="print"/>
+                    <a:blip r:embed="rId35396a6122eb46d4f" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3253,51 +3253,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">de Klerk CA (2017) Identification, control and management of grapevine </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Margarodes</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Viticulture research, Winetech Technical, available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId90006a4697a71702c" w:history="1">
+      <w:hyperlink r:id="rId77256a6122eb47eb5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.wineland.co.za/identification-control-management-grapevine-margarodes/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed 29 September 2022).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3548,51 +3548,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (4), 5672, 1–42.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Available from: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId16766a4697a717224" w:history="1">
+      <w:hyperlink r:id="rId29896a6122eb48087" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://efsa.onlinelibrary.wiley.com/doi/epdf/10.2903/j.efsa.2019.5672</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed 29 September 2022).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3658,51 +3658,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">37</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 560–570. Available from: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId49306a4697a7172d6" w:history="1">
+      <w:hyperlink r:id="rId64056a6122eb48136" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/download/standard/206/pm7-082-1-en.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed 29 September 2022).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3748,51 +3748,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">46</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 421–442. Available from: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId34066a4697a717367" w:history="1">
+      <w:hyperlink r:id="rId54096a6122eb481c6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://onlinelibrary.wiley.com/doi/epdf/10.1111/epp.12340</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed 29 September 2022).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3847,90 +3847,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">48</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 330–349. Available from: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId47516a4697a717403" w:history="1">
+      <w:hyperlink r:id="rId32806a6122eb48260" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/download/standard/738/pm3-085-1-en.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed 29 September 2022).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EU (2019) Commission Implementing Regulation 2019/2072 of 28 November 2019 establishing uniform conditions for the implementation of Regulation (EU) 2016/2031 of the European Parliament and the Council, as regards protective measures against pests of plants, and repealing Commission Regulation (EC) No 690/2008 and amending Commission Implementing Regulation (EU) 2018/2019. Annex VI, points 10. Available from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId34456a4697a717450" w:history="1">
+      <w:hyperlink r:id="rId52956a6122eb482a1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A32019R2072</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed 29 September 2022).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4277,51 +4277,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Margarodes trimeni</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId96826a4697a717700" w:history="1">
+      <w:hyperlink r:id="rId62256a6122eb48534" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -4334,63 +4334,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">This datasheet was first published online in 2022. It is maintained in an electronic format in the EPPO Global Database. The sections on 'Identity', ‘Hosts’, and 'Geographical distribution' are automatically updated from the database. For other sections, the date of last revision is indicated on the right.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="65198002" name="name16326a4697a7179ee" descr="eu_funding_250.png"/>
+            <wp:docPr id="83747681" name="name53286a6122eb48847" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId54366a4697a7179ec" cstate="print"/>
+                    <a:blip r:embed="rId83176a6122eb48846" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -4488,137 +4488,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="44338846">
+  <w:abstractNum w:abstractNumId="57643808">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="14954648">
+    <w:lvl w:ilvl="0" w:tplc="31284254">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="14954648" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="31284254" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="14954648" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="31284254" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="14954648" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="31284254" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="14954648" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="31284254" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="14954648" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="31284254" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="14954648" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="31284254" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="14954648" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="31284254" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="14954648" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="31284254" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="44338845">
+  <w:abstractNum w:abstractNumId="57643807">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="84273671">
+    <w:lvl w:ilvl="0" w:tplc="85794762">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -5370,55 +5370,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="44338845">
-    <w:abstractNumId w:val="44338845"/>
+  <w:num w:numId="57643807">
+    <w:abstractNumId w:val="57643807"/>
   </w:num>
-  <w:num w:numId="44338846">
-    <w:abstractNumId w:val="44338846"/>
+  <w:num w:numId="57643808">
+    <w:abstractNumId w:val="57643808"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -16968,51 +16968,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId733853638" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId827133916" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId72806a4697a7147f8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MARGTR/" TargetMode="External"/><Relationship Id="rId98126a4697a714841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MARGTR/categorization" TargetMode="External"/><Relationship Id="rId84936a4697a7150c0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MARGTR/photos" TargetMode="External"/><Relationship Id="rId90006a4697a71702c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wineland.co.za/identification-control-management-grapevine-margarodes/" TargetMode="External"/><Relationship Id="rId16766a4697a717224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://efsa.onlinelibrary.wiley.com/doi/epdf/10.2903/j.efsa.2019.5672" TargetMode="External"/><Relationship Id="rId49306a4697a7172d6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/206/pm7-082-1-en.pdf" TargetMode="External"/><Relationship Id="rId34066a4697a717367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/epdf/10.1111/epp.12340" TargetMode="External"/><Relationship Id="rId47516a4697a717403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/738/pm3-085-1-en.pdf" TargetMode="External"/><Relationship Id="rId34456a4697a717450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A32019R2072" TargetMode="External"/><Relationship Id="rId96826a4697a717700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId37816a4697a714f7e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId37816a4697a714f7e.jpg"/><Relationship Id="rId92016a4697a715d88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId92016a4697a715d88.jpg"/><Relationship Id="rId54366a4697a7179ec" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId54366a4697a7179ec.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId179669516" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId711317469" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId57346a6122eb459b5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MARGTR/" TargetMode="External"/><Relationship Id="rId79896a6122eb459f9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MARGTR/categorization" TargetMode="External"/><Relationship Id="rId62946a6122eb460ba" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MARGTR/photos" TargetMode="External"/><Relationship Id="rId77256a6122eb47eb5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wineland.co.za/identification-control-management-grapevine-margarodes/" TargetMode="External"/><Relationship Id="rId29896a6122eb48087" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://efsa.onlinelibrary.wiley.com/doi/epdf/10.2903/j.efsa.2019.5672" TargetMode="External"/><Relationship Id="rId64056a6122eb48136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/206/pm7-082-1-en.pdf" TargetMode="External"/><Relationship Id="rId54096a6122eb481c6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/epdf/10.1111/epp.12340" TargetMode="External"/><Relationship Id="rId32806a6122eb48260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/738/pm3-085-1-en.pdf" TargetMode="External"/><Relationship Id="rId52956a6122eb482a1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A32019R2072" TargetMode="External"/><Relationship Id="rId62256a6122eb48534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId54586a6122eb45f8f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId54586a6122eb45f8f.jpg"/><Relationship Id="rId35396a6122eb46d4f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId35396a6122eb46d4f.jpg"/><Relationship Id="rId83176a6122eb48846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId83176a6122eb48846.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>