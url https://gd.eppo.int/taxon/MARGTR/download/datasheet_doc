--- v13 (2026-07-22)
+++ v14 (2026-07-22)
@@ -247,88 +247,88 @@
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Coccionella trimeni</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Lindinger</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57346a6122eb459b5" w:history="1">
+            <w:hyperlink r:id="rId44316a6134830fbfd" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79896a6122eb459f9" w:history="1">
+            <w:hyperlink r:id="rId85646a6134830fc41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -342,86 +342,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> MARGTR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="65726304" name="name69606a6122eb45f91" descr="14106.jpg"/>
+                  <wp:docPr id="61928946" name="name10906a61348310218" descr="14106.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="14106.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId54586a6122eb45f8f" cstate="print"/>
+                          <a:blip r:embed="rId60516a61348310217" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId62946a6122eb460ba" w:history="1">
+            <w:hyperlink r:id="rId66056a61348310322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -791,63 +791,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Margarodes trimeni </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">has been recorded only from South Africa, mainly in the Western Cape province near the towns of Ceres, Tulbagh, Riversdale, Paarl, and at Slanghoek, near Worcester; also in Gauteng province in Pretoria (Jakubski, 1965; de Klerk, 1978).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="79214653" name="name42256a6122eb46d51" descr="MARGTR_distribution_map.jpg"/>
+            <wp:docPr id="38082938" name="name75786a61348311179" descr="MARGTR_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="MARGTR_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId35396a6122eb46d4f" cstate="print"/>
+                    <a:blip r:embed="rId45256a61348311176" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3253,51 +3253,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">de Klerk CA (2017) Identification, control and management of grapevine </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Margarodes</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Viticulture research, Winetech Technical, available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId77256a6122eb47eb5" w:history="1">
+      <w:hyperlink r:id="rId37456a613483122dc" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.wineland.co.za/identification-control-management-grapevine-margarodes/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed 29 September 2022).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3548,51 +3548,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (4), 5672, 1–42.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Available from: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId29896a6122eb48087" w:history="1">
+      <w:hyperlink r:id="rId32946a613483124ae" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://efsa.onlinelibrary.wiley.com/doi/epdf/10.2903/j.efsa.2019.5672</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed 29 September 2022).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3658,51 +3658,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">37</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 560–570. Available from: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId64056a6122eb48136" w:history="1">
+      <w:hyperlink r:id="rId81596a6134831255f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/download/standard/206/pm7-082-1-en.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed 29 September 2022).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3748,51 +3748,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">46</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 421–442. Available from: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId54096a6122eb481c6" w:history="1">
+      <w:hyperlink r:id="rId69216a613483125ef" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://onlinelibrary.wiley.com/doi/epdf/10.1111/epp.12340</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed 29 September 2022).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3847,90 +3847,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">48</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 330–349. Available from: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId32806a6122eb48260" w:history="1">
+      <w:hyperlink r:id="rId47896a6134831268b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/download/standard/738/pm3-085-1-en.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed 29 September 2022).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EU (2019) Commission Implementing Regulation 2019/2072 of 28 November 2019 establishing uniform conditions for the implementation of Regulation (EU) 2016/2031 of the European Parliament and the Council, as regards protective measures against pests of plants, and repealing Commission Regulation (EC) No 690/2008 and amending Commission Implementing Regulation (EU) 2018/2019. Annex VI, points 10. Available from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId52956a6122eb482a1" w:history="1">
+      <w:hyperlink r:id="rId67226a613483126cd" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A32019R2072</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed 29 September 2022).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4277,51 +4277,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Margarodes trimeni</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId62256a6122eb48534" w:history="1">
+      <w:hyperlink r:id="rId38906a61348312972" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -4334,63 +4334,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">This datasheet was first published online in 2022. It is maintained in an electronic format in the EPPO Global Database. The sections on 'Identity', ‘Hosts’, and 'Geographical distribution' are automatically updated from the database. For other sections, the date of last revision is indicated on the right.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="83747681" name="name53286a6122eb48847" descr="eu_funding_250.png"/>
+            <wp:docPr id="81741717" name="name63746a61348312a3e" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId83176a6122eb48846" cstate="print"/>
+                    <a:blip r:embed="rId26876a61348312a3c" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -4488,137 +4488,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="57643808">
+  <w:abstractNum w:abstractNumId="93075706">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="31284254">
+    <w:lvl w:ilvl="0" w:tplc="41545915">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="31284254" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="41545915" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="31284254" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="41545915" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="31284254" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="41545915" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="31284254" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="41545915" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="31284254" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="41545915" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="31284254" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="41545915" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="31284254" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="41545915" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="31284254" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="41545915" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="57643807">
+  <w:abstractNum w:abstractNumId="93075705">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="85794762">
+    <w:lvl w:ilvl="0" w:tplc="96053863">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -5370,55 +5370,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="57643807">
-    <w:abstractNumId w:val="57643807"/>
+  <w:num w:numId="93075705">
+    <w:abstractNumId w:val="93075705"/>
   </w:num>
-  <w:num w:numId="57643808">
-    <w:abstractNumId w:val="57643808"/>
+  <w:num w:numId="93075706">
+    <w:abstractNumId w:val="93075706"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -16968,51 +16968,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId179669516" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId711317469" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId57346a6122eb459b5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MARGTR/" TargetMode="External"/><Relationship Id="rId79896a6122eb459f9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MARGTR/categorization" TargetMode="External"/><Relationship Id="rId62946a6122eb460ba" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MARGTR/photos" TargetMode="External"/><Relationship Id="rId77256a6122eb47eb5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wineland.co.za/identification-control-management-grapevine-margarodes/" TargetMode="External"/><Relationship Id="rId29896a6122eb48087" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://efsa.onlinelibrary.wiley.com/doi/epdf/10.2903/j.efsa.2019.5672" TargetMode="External"/><Relationship Id="rId64056a6122eb48136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/206/pm7-082-1-en.pdf" TargetMode="External"/><Relationship Id="rId54096a6122eb481c6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/epdf/10.1111/epp.12340" TargetMode="External"/><Relationship Id="rId32806a6122eb48260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/738/pm3-085-1-en.pdf" TargetMode="External"/><Relationship Id="rId52956a6122eb482a1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A32019R2072" TargetMode="External"/><Relationship Id="rId62256a6122eb48534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId54586a6122eb45f8f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId54586a6122eb45f8f.jpg"/><Relationship Id="rId35396a6122eb46d4f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId35396a6122eb46d4f.jpg"/><Relationship Id="rId83176a6122eb48846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId83176a6122eb48846.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId307337483" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId604222877" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId44316a6134830fbfd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MARGTR/" TargetMode="External"/><Relationship Id="rId85646a6134830fc41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MARGTR/categorization" TargetMode="External"/><Relationship Id="rId66056a61348310322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MARGTR/photos" TargetMode="External"/><Relationship Id="rId37456a613483122dc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wineland.co.za/identification-control-management-grapevine-margarodes/" TargetMode="External"/><Relationship Id="rId32946a613483124ae" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://efsa.onlinelibrary.wiley.com/doi/epdf/10.2903/j.efsa.2019.5672" TargetMode="External"/><Relationship Id="rId81596a6134831255f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/206/pm7-082-1-en.pdf" TargetMode="External"/><Relationship Id="rId69216a613483125ef" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/epdf/10.1111/epp.12340" TargetMode="External"/><Relationship Id="rId47896a6134831268b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/738/pm3-085-1-en.pdf" TargetMode="External"/><Relationship Id="rId67226a613483126cd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A32019R2072" TargetMode="External"/><Relationship Id="rId38906a61348312972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId60516a61348310217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId60516a61348310217.jpg"/><Relationship Id="rId45256a61348311176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId45256a61348311176.jpg"/><Relationship Id="rId26876a61348312a3c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId26876a61348312a3c.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>