--- v14 (2026-07-22)
+++ v15 (2026-08-12)
@@ -247,88 +247,88 @@
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Coccionella trimeni</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Lindinger</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44316a6134830fbfd" w:history="1">
+            <w:hyperlink r:id="rId48186a7c6eba7dd46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85646a6134830fc41" w:history="1">
+            <w:hyperlink r:id="rId67796a7c6eba7dd8d" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -342,86 +342,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> MARGTR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="61928946" name="name10906a61348310218" descr="14106.jpg"/>
+                  <wp:docPr id="13703159" name="name46646a7c6eba7e733" descr="14106.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="14106.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId60516a61348310217" cstate="print"/>
+                          <a:blip r:embed="rId90606a7c6eba7e731" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId66056a61348310322" w:history="1">
+            <w:hyperlink r:id="rId49876a7c6eba7e88d" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -791,63 +791,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Margarodes trimeni </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">has been recorded only from South Africa, mainly in the Western Cape province near the towns of Ceres, Tulbagh, Riversdale, Paarl, and at Slanghoek, near Worcester; also in Gauteng province in Pretoria (Jakubski, 1965; de Klerk, 1978).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="38082938" name="name75786a61348311179" descr="MARGTR_distribution_map.jpg"/>
+            <wp:docPr id="47381397" name="name18616a7c6eba7f4d7" descr="MARGTR_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="MARGTR_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId45256a61348311176" cstate="print"/>
+                    <a:blip r:embed="rId94256a7c6eba7f4d5" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3253,51 +3253,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">de Klerk CA (2017) Identification, control and management of grapevine </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Margarodes</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Viticulture research, Winetech Technical, available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId37456a613483122dc" w:history="1">
+      <w:hyperlink r:id="rId61886a7c6eba80633" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.wineland.co.za/identification-control-management-grapevine-margarodes/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed 29 September 2022).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3548,51 +3548,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (4), 5672, 1–42.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Available from: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId32946a613483124ae" w:history="1">
+      <w:hyperlink r:id="rId19766a7c6eba80806" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://efsa.onlinelibrary.wiley.com/doi/epdf/10.2903/j.efsa.2019.5672</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed 29 September 2022).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3658,51 +3658,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">37</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 560–570. Available from: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId81596a6134831255f" w:history="1">
+      <w:hyperlink r:id="rId80266a7c6eba808b6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/download/standard/206/pm7-082-1-en.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed 29 September 2022).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3748,51 +3748,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">46</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 421–442. Available from: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId69216a613483125ef" w:history="1">
+      <w:hyperlink r:id="rId16356a7c6eba80949" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://onlinelibrary.wiley.com/doi/epdf/10.1111/epp.12340</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed 29 September 2022).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3847,90 +3847,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">48</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 330–349. Available from: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId47896a6134831268b" w:history="1">
+      <w:hyperlink r:id="rId69396a7c6eba809e4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/download/standard/738/pm3-085-1-en.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed 29 September 2022).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EU (2019) Commission Implementing Regulation 2019/2072 of 28 November 2019 establishing uniform conditions for the implementation of Regulation (EU) 2016/2031 of the European Parliament and the Council, as regards protective measures against pests of plants, and repealing Commission Regulation (EC) No 690/2008 and amending Commission Implementing Regulation (EU) 2018/2019. Annex VI, points 10. Available from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId67226a613483126cd" w:history="1">
+      <w:hyperlink r:id="rId48866a7c6eba80a26" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A32019R2072</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed 29 September 2022).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4277,51 +4277,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Margarodes trimeni</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId38906a61348312972" w:history="1">
+      <w:hyperlink r:id="rId31666a7c6eba80ca8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -4334,63 +4334,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">This datasheet was first published online in 2022. It is maintained in an electronic format in the EPPO Global Database. The sections on 'Identity', ‘Hosts’, and 'Geographical distribution' are automatically updated from the database. For other sections, the date of last revision is indicated on the right.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="81741717" name="name63746a61348312a3e" descr="eu_funding_250.png"/>
+            <wp:docPr id="43738718" name="name34916a7c6eba80d42" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId26876a61348312a3c" cstate="print"/>
+                    <a:blip r:embed="rId26896a7c6eba80d41" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -4488,137 +4488,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="93075706">
+  <w:abstractNum w:abstractNumId="46003997">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="41545915">
+    <w:lvl w:ilvl="0" w:tplc="43136307">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="41545915" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="43136307" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="41545915" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="43136307" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="41545915" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="43136307" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="41545915" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="43136307" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="41545915" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="43136307" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="41545915" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="43136307" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="41545915" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="43136307" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="41545915" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="43136307" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="93075705">
+  <w:abstractNum w:abstractNumId="46003996">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="96053863">
+    <w:lvl w:ilvl="0" w:tplc="31566075">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -5370,55 +5370,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="93075705">
-    <w:abstractNumId w:val="93075705"/>
+  <w:num w:numId="46003996">
+    <w:abstractNumId w:val="46003996"/>
   </w:num>
-  <w:num w:numId="93075706">
-    <w:abstractNumId w:val="93075706"/>
+  <w:num w:numId="46003997">
+    <w:abstractNumId w:val="46003997"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -16968,51 +16968,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId307337483" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId604222877" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId44316a6134830fbfd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MARGTR/" TargetMode="External"/><Relationship Id="rId85646a6134830fc41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MARGTR/categorization" TargetMode="External"/><Relationship Id="rId66056a61348310322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MARGTR/photos" TargetMode="External"/><Relationship Id="rId37456a613483122dc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wineland.co.za/identification-control-management-grapevine-margarodes/" TargetMode="External"/><Relationship Id="rId32946a613483124ae" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://efsa.onlinelibrary.wiley.com/doi/epdf/10.2903/j.efsa.2019.5672" TargetMode="External"/><Relationship Id="rId81596a6134831255f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/206/pm7-082-1-en.pdf" TargetMode="External"/><Relationship Id="rId69216a613483125ef" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/epdf/10.1111/epp.12340" TargetMode="External"/><Relationship Id="rId47896a6134831268b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/738/pm3-085-1-en.pdf" TargetMode="External"/><Relationship Id="rId67226a613483126cd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A32019R2072" TargetMode="External"/><Relationship Id="rId38906a61348312972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId60516a61348310217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId60516a61348310217.jpg"/><Relationship Id="rId45256a61348311176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId45256a61348311176.jpg"/><Relationship Id="rId26876a61348312a3c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId26876a61348312a3c.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId842882070" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId267833575" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId48186a7c6eba7dd46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MARGTR/" TargetMode="External"/><Relationship Id="rId67796a7c6eba7dd8d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MARGTR/categorization" TargetMode="External"/><Relationship Id="rId49876a7c6eba7e88d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MARGTR/photos" TargetMode="External"/><Relationship Id="rId61886a7c6eba80633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wineland.co.za/identification-control-management-grapevine-margarodes/" TargetMode="External"/><Relationship Id="rId19766a7c6eba80806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://efsa.onlinelibrary.wiley.com/doi/epdf/10.2903/j.efsa.2019.5672" TargetMode="External"/><Relationship Id="rId80266a7c6eba808b6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/206/pm7-082-1-en.pdf" TargetMode="External"/><Relationship Id="rId16356a7c6eba80949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/epdf/10.1111/epp.12340" TargetMode="External"/><Relationship Id="rId69396a7c6eba809e4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/738/pm3-085-1-en.pdf" TargetMode="External"/><Relationship Id="rId48866a7c6eba80a26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A32019R2072" TargetMode="External"/><Relationship Id="rId31666a7c6eba80ca8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId90606a7c6eba7e731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId90606a7c6eba7e731.jpg"/><Relationship Id="rId94256a7c6eba7f4d5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId94256a7c6eba7f4d5.jpg"/><Relationship Id="rId26896a7c6eba80d41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId26896a7c6eba80d41.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>