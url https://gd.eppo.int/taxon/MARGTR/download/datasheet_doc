--- v15 (2026-08-12)
+++ v16 (2026-09-01)
@@ -247,88 +247,88 @@
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Coccionella trimeni</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Lindinger</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48186a7c6eba7dd46" w:history="1">
+            <w:hyperlink r:id="rId26406a96f8aa4ba7e" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67796a7c6eba7dd8d" w:history="1">
+            <w:hyperlink r:id="rId66246a96f8aa4bad7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -342,86 +342,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> MARGTR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="13703159" name="name46646a7c6eba7e733" descr="14106.jpg"/>
+                  <wp:docPr id="63893809" name="name23386a96f8aa4c33f" descr="14106.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="14106.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId90606a7c6eba7e731" cstate="print"/>
+                          <a:blip r:embed="rId27356a96f8aa4c33d" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId49876a7c6eba7e88d" w:history="1">
+            <w:hyperlink r:id="rId47996a96f8aa4c488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -791,63 +791,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Margarodes trimeni </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">has been recorded only from South Africa, mainly in the Western Cape province near the towns of Ceres, Tulbagh, Riversdale, Paarl, and at Slanghoek, near Worcester; also in Gauteng province in Pretoria (Jakubski, 1965; de Klerk, 1978).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="47381397" name="name18616a7c6eba7f4d7" descr="MARGTR_distribution_map.jpg"/>
+            <wp:docPr id="63496628" name="name90436a96f8aa4d2c3" descr="MARGTR_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="MARGTR_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId94256a7c6eba7f4d5" cstate="print"/>
+                    <a:blip r:embed="rId27096a96f8aa4d2c0" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3253,51 +3253,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">de Klerk CA (2017) Identification, control and management of grapevine </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Margarodes</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Viticulture research, Winetech Technical, available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId61886a7c6eba80633" w:history="1">
+      <w:hyperlink r:id="rId49556a96f8aa4e70f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.wineland.co.za/identification-control-management-grapevine-margarodes/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed 29 September 2022).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3548,51 +3548,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (4), 5672, 1–42.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Available from: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId19766a7c6eba80806" w:history="1">
+      <w:hyperlink r:id="rId76236a96f8aa4e8f8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://efsa.onlinelibrary.wiley.com/doi/epdf/10.2903/j.efsa.2019.5672</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed 29 September 2022).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3658,51 +3658,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">37</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 560–570. Available from: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId80266a7c6eba808b6" w:history="1">
+      <w:hyperlink r:id="rId58226a96f8aa4e9ae" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/download/standard/206/pm7-082-1-en.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed 29 September 2022).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3748,51 +3748,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">46</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 421–442. Available from: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId16356a7c6eba80949" w:history="1">
+      <w:hyperlink r:id="rId84396a96f8aa4ea44" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://onlinelibrary.wiley.com/doi/epdf/10.1111/epp.12340</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed 29 September 2022).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3847,90 +3847,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">48</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 330–349. Available from: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId69396a7c6eba809e4" w:history="1">
+      <w:hyperlink r:id="rId10126a96f8aa4eae8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/download/standard/738/pm3-085-1-en.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed 29 September 2022).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EU (2019) Commission Implementing Regulation 2019/2072 of 28 November 2019 establishing uniform conditions for the implementation of Regulation (EU) 2016/2031 of the European Parliament and the Council, as regards protective measures against pests of plants, and repealing Commission Regulation (EC) No 690/2008 and amending Commission Implementing Regulation (EU) 2018/2019. Annex VI, points 10. Available from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId48866a7c6eba80a26" w:history="1">
+      <w:hyperlink r:id="rId83066a96f8aa4eb47" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A32019R2072</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed 29 September 2022).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4277,51 +4277,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Margarodes trimeni</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId31666a7c6eba80ca8" w:history="1">
+      <w:hyperlink r:id="rId25736a96f8aa4ede6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -4334,63 +4334,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">This datasheet was first published online in 2022. It is maintained in an electronic format in the EPPO Global Database. The sections on 'Identity', ‘Hosts’, and 'Geographical distribution' are automatically updated from the database. For other sections, the date of last revision is indicated on the right.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="43738718" name="name34916a7c6eba80d42" descr="eu_funding_250.png"/>
+            <wp:docPr id="52483837" name="name30176a96f8aa4eec0" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId26896a7c6eba80d41" cstate="print"/>
+                    <a:blip r:embed="rId67896a96f8aa4eebf" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -4488,137 +4488,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="46003997">
+  <w:abstractNum w:abstractNumId="48038690">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="43136307">
+    <w:lvl w:ilvl="0" w:tplc="72390412">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="43136307" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="72390412" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="43136307" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="72390412" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="43136307" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="72390412" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="43136307" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="72390412" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="43136307" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="72390412" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="43136307" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="72390412" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="43136307" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="72390412" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="43136307" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="72390412" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="46003996">
+  <w:abstractNum w:abstractNumId="48038689">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="31566075">
+    <w:lvl w:ilvl="0" w:tplc="56041081">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -5370,55 +5370,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="46003996">
-    <w:abstractNumId w:val="46003996"/>
+  <w:num w:numId="48038689">
+    <w:abstractNumId w:val="48038689"/>
   </w:num>
-  <w:num w:numId="46003997">
-    <w:abstractNumId w:val="46003997"/>
+  <w:num w:numId="48038690">
+    <w:abstractNumId w:val="48038690"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -16968,51 +16968,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId842882070" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId267833575" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId48186a7c6eba7dd46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MARGTR/" TargetMode="External"/><Relationship Id="rId67796a7c6eba7dd8d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MARGTR/categorization" TargetMode="External"/><Relationship Id="rId49876a7c6eba7e88d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MARGTR/photos" TargetMode="External"/><Relationship Id="rId61886a7c6eba80633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wineland.co.za/identification-control-management-grapevine-margarodes/" TargetMode="External"/><Relationship Id="rId19766a7c6eba80806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://efsa.onlinelibrary.wiley.com/doi/epdf/10.2903/j.efsa.2019.5672" TargetMode="External"/><Relationship Id="rId80266a7c6eba808b6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/206/pm7-082-1-en.pdf" TargetMode="External"/><Relationship Id="rId16356a7c6eba80949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/epdf/10.1111/epp.12340" TargetMode="External"/><Relationship Id="rId69396a7c6eba809e4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/738/pm3-085-1-en.pdf" TargetMode="External"/><Relationship Id="rId48866a7c6eba80a26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A32019R2072" TargetMode="External"/><Relationship Id="rId31666a7c6eba80ca8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId90606a7c6eba7e731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId90606a7c6eba7e731.jpg"/><Relationship Id="rId94256a7c6eba7f4d5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId94256a7c6eba7f4d5.jpg"/><Relationship Id="rId26896a7c6eba80d41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId26896a7c6eba80d41.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId177575534" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId915824835" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId26406a96f8aa4ba7e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MARGTR/" TargetMode="External"/><Relationship Id="rId66246a96f8aa4bad7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MARGTR/categorization" TargetMode="External"/><Relationship Id="rId47996a96f8aa4c488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MARGTR/photos" TargetMode="External"/><Relationship Id="rId49556a96f8aa4e70f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wineland.co.za/identification-control-management-grapevine-margarodes/" TargetMode="External"/><Relationship Id="rId76236a96f8aa4e8f8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://efsa.onlinelibrary.wiley.com/doi/epdf/10.2903/j.efsa.2019.5672" TargetMode="External"/><Relationship Id="rId58226a96f8aa4e9ae" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/206/pm7-082-1-en.pdf" TargetMode="External"/><Relationship Id="rId84396a96f8aa4ea44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/epdf/10.1111/epp.12340" TargetMode="External"/><Relationship Id="rId10126a96f8aa4eae8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/738/pm3-085-1-en.pdf" TargetMode="External"/><Relationship Id="rId83066a96f8aa4eb47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A32019R2072" TargetMode="External"/><Relationship Id="rId25736a96f8aa4ede6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId27356a96f8aa4c33d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId27356a96f8aa4c33d.jpg"/><Relationship Id="rId27096a96f8aa4d2c0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId27096a96f8aa4d2c0.jpg"/><Relationship Id="rId67896a96f8aa4eebf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId67896a96f8aa4eebf.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>