--- v5 (2026-03-28)
+++ v6 (2026-04-21)
@@ -270,51 +270,51 @@
               <w:t xml:space="preserve"> Jakubski</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> ground pearls, margarodes</w:t>
             </w:r>
-            <w:hyperlink r:id="rId876469c7422bc8e69" w:history="1">
+            <w:hyperlink r:id="rId738869e7653d33b94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -330,51 +330,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196569c7422bc8ed3" w:history="1">
+            <w:hyperlink r:id="rId141469e7653d33c08" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -388,86 +388,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> MARGPR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-86"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1159200"/>
-                  <wp:docPr id="17524316" name="name229969c7422bc9540" descr="13978.jpg"/>
+                  <wp:docPr id="14881535" name="name823769e7653d342a9" descr="13978.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="13978.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId888869c7422bc953f" cstate="print"/>
+                          <a:blip r:embed="rId203169e7653d342a7" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1159200"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId104469c7422bc9669" w:history="1">
+            <w:hyperlink r:id="rId817369e7653d343d6" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1015,63 +1015,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">., 2022 in press).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="27249555" name="name240969c7422bca7c9" descr="MARGPR_distribution_map.jpg"/>
+            <wp:docPr id="22296321" name="name713269e7653d3549a" descr="MARGPR_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="MARGPR_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId555869c7422bca7c6" cstate="print"/>
+                    <a:blip r:embed="rId280169e7653d35497" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -2968,51 +2968,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (4), 5672, 1–42.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Available from: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId112769c7422bcb60d" w:history="1">
+      <w:hyperlink r:id="rId728669e7653d362e5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://efsa.onlinelibrary.wiley.com/doi/epdf/10.2903/j.efsa.2019.5672</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed 12 February 2022).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3078,51 +3078,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">37</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 560–570. Available from: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId959269c7422bcb6bf" w:history="1">
+      <w:hyperlink r:id="rId919569e7653d3639b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/download/standard/206/pm7-082-1-en.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed 12 February 2022).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3168,51 +3168,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">46</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 421–442. Available from: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId119369c7422bcb74f" w:history="1">
+      <w:hyperlink r:id="rId642369e7653d3642d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://onlinelibrary.wiley.com/doi/epdf/10.1111/epp.12340</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed 12 February 2022).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3267,90 +3267,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">48</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (3), 330–349. Available from: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId687069c7422bcb7ea" w:history="1">
+      <w:hyperlink r:id="rId168569e7653d364cb" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/download/standard/738/pm3-085-1-en.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed 12 February 2022).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EU (2019) Commission Implementing Regulation 2019/2072 of 28 November 2019 establishing uniform conditions for the implementation of Regulation (EU) 2016/2031 of the European Parliament and the Council, as regards protective measures against pests of plants, and repealing Commission Regulation (EC) No 690/2008 and amending Commission Implementing Regulation (EU) 2018/2019. Annex VI, points 10. Available from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId441469c7422bcb82c" w:history="1">
+      <w:hyperlink r:id="rId430869e7653d3650e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A32019R2072</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3454,51 +3454,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">1263</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1-250. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId257569c7422bcb917" w:history="1">
+      <w:hyperlink r:id="rId634969e7653d365fe" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.11646/zootaxa.1263.1.1</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed 18 January 2022).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3629,51 +3629,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 47-58. Available from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId969469c7422bcba2d" w:history="1">
+      <w:hyperlink r:id="rId128469e7653d36718" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.21548/1-1-2413</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed 18 January 2022).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3922,51 +3922,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Klerk CA de (2017) Identification, control and management of grapevine </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Margarodes</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Viticulture research, Winetech Technical, available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId730069c7422bcbc17" w:history="1">
+      <w:hyperlink r:id="rId857869e7653d368f0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.wineland.co.za/identification-control-management-grapevine-margarodes/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed 12 January 2022).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4137,51 +4137,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Morrison H &amp; Morrison ER (1966) An annotated list of generic names of the scale insects (Homoptera: Coccoidea). Miscellaneous Publication United States Department of Agriculture </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">1015,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-206. Available from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId285469c7422bcbd71" w:history="1">
+      <w:hyperlink r:id="rId555869e7653d36a4b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.5962/bhl.title.65706</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed 18 January 2022).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4401,51 +4401,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Margarodes prieskaensis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId147669c7422bcbf20" w:history="1">
+      <w:hyperlink r:id="rId923069e7653d36c28" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -4520,63 +4520,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> edition).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> CABI, Wallingford (GB).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="37268773" name="name594969c7422bcc24f" descr="eu_funding_250.png"/>
+            <wp:docPr id="68591782" name="name293469e7653d36d35" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId782469c7422bcc24e" cstate="print"/>
+                    <a:blip r:embed="rId406369e7653d36d34" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -4674,137 +4674,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="63812429">
+  <w:abstractNum w:abstractNumId="67528008">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="66537971">
+    <w:lvl w:ilvl="0" w:tplc="56015097">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="66537971" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="56015097" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="66537971" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="56015097" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="66537971" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="56015097" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="66537971" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="56015097" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="66537971" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="56015097" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="66537971" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="56015097" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="66537971" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="56015097" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="66537971" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="56015097" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="63812428">
+  <w:abstractNum w:abstractNumId="67528007">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="48075555">
+    <w:lvl w:ilvl="0" w:tplc="68854056">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -5556,55 +5556,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="63812428">
-    <w:abstractNumId w:val="63812428"/>
+  <w:num w:numId="67528007">
+    <w:abstractNumId w:val="67528007"/>
   </w:num>
-  <w:num w:numId="63812429">
-    <w:abstractNumId w:val="63812429"/>
+  <w:num w:numId="67528008">
+    <w:abstractNumId w:val="67528008"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -17154,51 +17154,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId963651732" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId469619361" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId876469c7422bc8e69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MARGPR/" TargetMode="External"/><Relationship Id="rId196569c7422bc8ed3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MARGPR/categorization" TargetMode="External"/><Relationship Id="rId104469c7422bc9669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MARGPR/photos" TargetMode="External"/><Relationship Id="rId112769c7422bcb60d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://efsa.onlinelibrary.wiley.com/doi/epdf/10.2903/j.efsa.2019.5672" TargetMode="External"/><Relationship Id="rId959269c7422bcb6bf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/206/pm7-082-1-en.pdf" TargetMode="External"/><Relationship Id="rId119369c7422bcb74f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/epdf/10.1111/epp.12340" TargetMode="External"/><Relationship Id="rId687069c7422bcb7ea" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/738/pm3-085-1-en.pdf" TargetMode="External"/><Relationship Id="rId441469c7422bcb82c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A32019R2072" TargetMode="External"/><Relationship Id="rId257569c7422bcb917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.11646/zootaxa.1263.1.1" TargetMode="External"/><Relationship Id="rId969469c7422bcba2d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.21548/1-1-2413" TargetMode="External"/><Relationship Id="rId730069c7422bcbc17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wineland.co.za/identification-control-management-grapevine-margarodes/" TargetMode="External"/><Relationship Id="rId285469c7422bcbd71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5962/bhl.title.65706" TargetMode="External"/><Relationship Id="rId147669c7422bcbf20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId888869c7422bc953f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId888869c7422bc953f.jpg"/><Relationship Id="rId555869c7422bca7c6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId555869c7422bca7c6.jpg"/><Relationship Id="rId782469c7422bcc24e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId782469c7422bcc24e.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId423419272" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId131397455" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId738869e7653d33b94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MARGPR/" TargetMode="External"/><Relationship Id="rId141469e7653d33c08" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MARGPR/categorization" TargetMode="External"/><Relationship Id="rId817369e7653d343d6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MARGPR/photos" TargetMode="External"/><Relationship Id="rId728669e7653d362e5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://efsa.onlinelibrary.wiley.com/doi/epdf/10.2903/j.efsa.2019.5672" TargetMode="External"/><Relationship Id="rId919569e7653d3639b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/206/pm7-082-1-en.pdf" TargetMode="External"/><Relationship Id="rId642369e7653d3642d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/epdf/10.1111/epp.12340" TargetMode="External"/><Relationship Id="rId168569e7653d364cb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/738/pm3-085-1-en.pdf" TargetMode="External"/><Relationship Id="rId430869e7653d3650e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A32019R2072" TargetMode="External"/><Relationship Id="rId634969e7653d365fe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.11646/zootaxa.1263.1.1" TargetMode="External"/><Relationship Id="rId128469e7653d36718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.21548/1-1-2413" TargetMode="External"/><Relationship Id="rId857869e7653d368f0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wineland.co.za/identification-control-management-grapevine-margarodes/" TargetMode="External"/><Relationship Id="rId555869e7653d36a4b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5962/bhl.title.65706" TargetMode="External"/><Relationship Id="rId923069e7653d36c28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId203169e7653d342a7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId203169e7653d342a7.jpg"/><Relationship Id="rId280169e7653d35497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId280169e7653d35497.jpg"/><Relationship Id="rId406369e7653d36d34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId406369e7653d36d34.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>