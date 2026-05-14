--- v6 (2026-04-21)
+++ v7 (2026-05-14)
@@ -270,51 +270,51 @@
               <w:t xml:space="preserve"> Jakubski</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> ground pearls, margarodes</w:t>
             </w:r>
-            <w:hyperlink r:id="rId738869e7653d33b94" w:history="1">
+            <w:hyperlink r:id="rId54836a05a86d7ae3c" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -330,51 +330,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141469e7653d33c08" w:history="1">
+            <w:hyperlink r:id="rId28296a05a86d7aebe" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -388,86 +388,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> MARGPR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-86"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1159200"/>
-                  <wp:docPr id="14881535" name="name823769e7653d342a9" descr="13978.jpg"/>
+                  <wp:docPr id="8249999" name="name33446a05a86d7b4f1" descr="13978.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="13978.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId203169e7653d342a7" cstate="print"/>
+                          <a:blip r:embed="rId83856a05a86d7b4ef" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1159200"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId817369e7653d343d6" w:history="1">
+            <w:hyperlink r:id="rId14466a05a86d7b639" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1015,63 +1015,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">., 2022 in press).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="22296321" name="name713269e7653d3549a" descr="MARGPR_distribution_map.jpg"/>
+            <wp:docPr id="84342088" name="name56386a05a86d7c5ff" descr="MARGPR_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="MARGPR_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId280169e7653d35497" cstate="print"/>
+                    <a:blip r:embed="rId69916a05a86d7c5fd" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -2968,51 +2968,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (4), 5672, 1–42.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Available from: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId728669e7653d362e5" w:history="1">
+      <w:hyperlink r:id="rId50156a05a86d7d6be" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://efsa.onlinelibrary.wiley.com/doi/epdf/10.2903/j.efsa.2019.5672</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed 12 February 2022).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3078,51 +3078,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">37</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 560–570. Available from: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId919569e7653d3639b" w:history="1">
+      <w:hyperlink r:id="rId61546a05a86d7d778" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/download/standard/206/pm7-082-1-en.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed 12 February 2022).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3168,51 +3168,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">46</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 421–442. Available from: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId642369e7653d3642d" w:history="1">
+      <w:hyperlink r:id="rId79046a05a86d7d82d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://onlinelibrary.wiley.com/doi/epdf/10.1111/epp.12340</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed 12 February 2022).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3267,90 +3267,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">48</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (3), 330–349. Available from: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId168569e7653d364cb" w:history="1">
+      <w:hyperlink r:id="rId38046a05a86d7d8cd" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/download/standard/738/pm3-085-1-en.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed 12 February 2022).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EU (2019) Commission Implementing Regulation 2019/2072 of 28 November 2019 establishing uniform conditions for the implementation of Regulation (EU) 2016/2031 of the European Parliament and the Council, as regards protective measures against pests of plants, and repealing Commission Regulation (EC) No 690/2008 and amending Commission Implementing Regulation (EU) 2018/2019. Annex VI, points 10. Available from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId430869e7653d3650e" w:history="1">
+      <w:hyperlink r:id="rId47666a05a86d7d910" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A32019R2072</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3454,51 +3454,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">1263</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1-250. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId634969e7653d365fe" w:history="1">
+      <w:hyperlink r:id="rId88836a05a86d7da2f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.11646/zootaxa.1263.1.1</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed 18 January 2022).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3629,51 +3629,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 47-58. Available from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId128469e7653d36718" w:history="1">
+      <w:hyperlink r:id="rId93206a05a86d7db7f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.21548/1-1-2413</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed 18 January 2022).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3922,51 +3922,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Klerk CA de (2017) Identification, control and management of grapevine </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Margarodes</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Viticulture research, Winetech Technical, available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId857869e7653d368f0" w:history="1">
+      <w:hyperlink r:id="rId82696a05a86d7ddc2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.wineland.co.za/identification-control-management-grapevine-margarodes/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed 12 January 2022).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4137,51 +4137,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Morrison H &amp; Morrison ER (1966) An annotated list of generic names of the scale insects (Homoptera: Coccoidea). Miscellaneous Publication United States Department of Agriculture </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">1015,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-206. Available from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId555869e7653d36a4b" w:history="1">
+      <w:hyperlink r:id="rId38266a05a86d7df1a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.5962/bhl.title.65706</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed 18 January 2022).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4401,51 +4401,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Margarodes prieskaensis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId923069e7653d36c28" w:history="1">
+      <w:hyperlink r:id="rId66076a05a86d7e0e3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -4520,63 +4520,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> edition).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> CABI, Wallingford (GB).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="68591782" name="name293469e7653d36d35" descr="eu_funding_250.png"/>
+            <wp:docPr id="2630720" name="name23956a05a86d7e312" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId406369e7653d36d34" cstate="print"/>
+                    <a:blip r:embed="rId48646a05a86d7e311" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -4674,137 +4674,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="67528008">
+  <w:abstractNum w:abstractNumId="58233351">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="56015097">
+    <w:lvl w:ilvl="0" w:tplc="18233769">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="56015097" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="18233769" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="56015097" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="18233769" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="56015097" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="18233769" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="56015097" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="18233769" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="56015097" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="18233769" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="56015097" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="18233769" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="56015097" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="18233769" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="56015097" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="18233769" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="67528007">
+  <w:abstractNum w:abstractNumId="58233350">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="68854056">
+    <w:lvl w:ilvl="0" w:tplc="56969953">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -5556,55 +5556,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="67528007">
-    <w:abstractNumId w:val="67528007"/>
+  <w:num w:numId="58233350">
+    <w:abstractNumId w:val="58233350"/>
   </w:num>
-  <w:num w:numId="67528008">
-    <w:abstractNumId w:val="67528008"/>
+  <w:num w:numId="58233351">
+    <w:abstractNumId w:val="58233351"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -17154,51 +17154,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId423419272" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId131397455" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId738869e7653d33b94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MARGPR/" TargetMode="External"/><Relationship Id="rId141469e7653d33c08" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MARGPR/categorization" TargetMode="External"/><Relationship Id="rId817369e7653d343d6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MARGPR/photos" TargetMode="External"/><Relationship Id="rId728669e7653d362e5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://efsa.onlinelibrary.wiley.com/doi/epdf/10.2903/j.efsa.2019.5672" TargetMode="External"/><Relationship Id="rId919569e7653d3639b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/206/pm7-082-1-en.pdf" TargetMode="External"/><Relationship Id="rId642369e7653d3642d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/epdf/10.1111/epp.12340" TargetMode="External"/><Relationship Id="rId168569e7653d364cb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/738/pm3-085-1-en.pdf" TargetMode="External"/><Relationship Id="rId430869e7653d3650e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A32019R2072" TargetMode="External"/><Relationship Id="rId634969e7653d365fe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.11646/zootaxa.1263.1.1" TargetMode="External"/><Relationship Id="rId128469e7653d36718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.21548/1-1-2413" TargetMode="External"/><Relationship Id="rId857869e7653d368f0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wineland.co.za/identification-control-management-grapevine-margarodes/" TargetMode="External"/><Relationship Id="rId555869e7653d36a4b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5962/bhl.title.65706" TargetMode="External"/><Relationship Id="rId923069e7653d36c28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId203169e7653d342a7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId203169e7653d342a7.jpg"/><Relationship Id="rId280169e7653d35497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId280169e7653d35497.jpg"/><Relationship Id="rId406369e7653d36d34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId406369e7653d36d34.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId827757402" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId585277604" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId54836a05a86d7ae3c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MARGPR/" TargetMode="External"/><Relationship Id="rId28296a05a86d7aebe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MARGPR/categorization" TargetMode="External"/><Relationship Id="rId14466a05a86d7b639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MARGPR/photos" TargetMode="External"/><Relationship Id="rId50156a05a86d7d6be" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://efsa.onlinelibrary.wiley.com/doi/epdf/10.2903/j.efsa.2019.5672" TargetMode="External"/><Relationship Id="rId61546a05a86d7d778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/206/pm7-082-1-en.pdf" TargetMode="External"/><Relationship Id="rId79046a05a86d7d82d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/epdf/10.1111/epp.12340" TargetMode="External"/><Relationship Id="rId38046a05a86d7d8cd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/738/pm3-085-1-en.pdf" TargetMode="External"/><Relationship Id="rId47666a05a86d7d910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A32019R2072" TargetMode="External"/><Relationship Id="rId88836a05a86d7da2f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.11646/zootaxa.1263.1.1" TargetMode="External"/><Relationship Id="rId93206a05a86d7db7f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.21548/1-1-2413" TargetMode="External"/><Relationship Id="rId82696a05a86d7ddc2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wineland.co.za/identification-control-management-grapevine-margarodes/" TargetMode="External"/><Relationship Id="rId38266a05a86d7df1a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5962/bhl.title.65706" TargetMode="External"/><Relationship Id="rId66076a05a86d7e0e3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId83856a05a86d7b4ef" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId83856a05a86d7b4ef.jpg"/><Relationship Id="rId69916a05a86d7c5fd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId69916a05a86d7c5fd.jpg"/><Relationship Id="rId48646a05a86d7e311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId48646a05a86d7e311.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>