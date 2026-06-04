--- v7 (2026-05-14)
+++ v8 (2026-06-04)
@@ -270,51 +270,51 @@
               <w:t xml:space="preserve"> Jakubski</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> ground pearls, margarodes</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54836a05a86d7ae3c" w:history="1">
+            <w:hyperlink r:id="rId10646a20fc8de28f4" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -330,51 +330,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28296a05a86d7aebe" w:history="1">
+            <w:hyperlink r:id="rId85626a20fc8de296c" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -388,86 +388,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> MARGPR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-86"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1159200"/>
-                  <wp:docPr id="8249999" name="name33446a05a86d7b4f1" descr="13978.jpg"/>
+                  <wp:docPr id="95489515" name="name88136a20fc8de305a" descr="13978.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="13978.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId83856a05a86d7b4ef" cstate="print"/>
+                          <a:blip r:embed="rId10576a20fc8de3058" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1159200"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId14466a05a86d7b639" w:history="1">
+            <w:hyperlink r:id="rId97426a20fc8de3188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1015,63 +1015,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">., 2022 in press).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="84342088" name="name56386a05a86d7c5ff" descr="MARGPR_distribution_map.jpg"/>
+            <wp:docPr id="90547550" name="name73126a20fc8de407c" descr="MARGPR_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="MARGPR_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId69916a05a86d7c5fd" cstate="print"/>
+                    <a:blip r:embed="rId16366a20fc8de4079" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -2968,51 +2968,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (4), 5672, 1–42.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Available from: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId50156a05a86d7d6be" w:history="1">
+      <w:hyperlink r:id="rId61146a20fc8de4f6b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://efsa.onlinelibrary.wiley.com/doi/epdf/10.2903/j.efsa.2019.5672</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed 12 February 2022).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3078,51 +3078,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">37</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 560–570. Available from: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId61546a05a86d7d778" w:history="1">
+      <w:hyperlink r:id="rId84036a20fc8de5021" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/download/standard/206/pm7-082-1-en.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed 12 February 2022).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3168,51 +3168,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">46</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 421–442. Available from: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId79046a05a86d7d82d" w:history="1">
+      <w:hyperlink r:id="rId64596a20fc8de50be" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://onlinelibrary.wiley.com/doi/epdf/10.1111/epp.12340</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed 12 February 2022).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3267,90 +3267,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">48</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (3), 330–349. Available from: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId38046a05a86d7d8cd" w:history="1">
+      <w:hyperlink r:id="rId98766a20fc8de515c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/download/standard/738/pm3-085-1-en.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed 12 February 2022).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EU (2019) Commission Implementing Regulation 2019/2072 of 28 November 2019 establishing uniform conditions for the implementation of Regulation (EU) 2016/2031 of the European Parliament and the Council, as regards protective measures against pests of plants, and repealing Commission Regulation (EC) No 690/2008 and amending Commission Implementing Regulation (EU) 2018/2019. Annex VI, points 10. Available from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId47666a05a86d7d910" w:history="1">
+      <w:hyperlink r:id="rId62206a20fc8de519f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A32019R2072</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3454,51 +3454,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">1263</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1-250. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId88836a05a86d7da2f" w:history="1">
+      <w:hyperlink r:id="rId79006a20fc8de528f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.11646/zootaxa.1263.1.1</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed 18 January 2022).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3629,51 +3629,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 47-58. Available from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId93206a05a86d7db7f" w:history="1">
+      <w:hyperlink r:id="rId45196a20fc8de53a9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.21548/1-1-2413</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed 18 January 2022).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3922,51 +3922,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Klerk CA de (2017) Identification, control and management of grapevine </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Margarodes</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Viticulture research, Winetech Technical, available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId82696a05a86d7ddc2" w:history="1">
+      <w:hyperlink r:id="rId52756a20fc8de5590" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.wineland.co.za/identification-control-management-grapevine-margarodes/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed 12 January 2022).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4137,51 +4137,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Morrison H &amp; Morrison ER (1966) An annotated list of generic names of the scale insects (Homoptera: Coccoidea). Miscellaneous Publication United States Department of Agriculture </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">1015,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-206. Available from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId38266a05a86d7df1a" w:history="1">
+      <w:hyperlink r:id="rId30706a20fc8de56ec" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.5962/bhl.title.65706</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed 18 January 2022).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4401,51 +4401,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Margarodes prieskaensis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId66076a05a86d7e0e3" w:history="1">
+      <w:hyperlink r:id="rId62796a20fc8de58c7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -4520,63 +4520,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> edition).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> CABI, Wallingford (GB).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="2630720" name="name23956a05a86d7e312" descr="eu_funding_250.png"/>
+            <wp:docPr id="42503251" name="name19386a20fc8de5a00" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId48646a05a86d7e311" cstate="print"/>
+                    <a:blip r:embed="rId85436a20fc8de59fe" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -4674,137 +4674,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="58233351">
+  <w:abstractNum w:abstractNumId="83270858">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="18233769">
+    <w:lvl w:ilvl="0" w:tplc="75839707">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="18233769" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="75839707" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="18233769" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="75839707" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="18233769" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="75839707" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="18233769" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="75839707" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="18233769" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="75839707" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="18233769" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="75839707" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="18233769" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="75839707" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="18233769" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="75839707" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="58233350">
+  <w:abstractNum w:abstractNumId="83270857">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="56969953">
+    <w:lvl w:ilvl="0" w:tplc="72636837">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -5556,55 +5556,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="58233350">
-    <w:abstractNumId w:val="58233350"/>
+  <w:num w:numId="83270857">
+    <w:abstractNumId w:val="83270857"/>
   </w:num>
-  <w:num w:numId="58233351">
-    <w:abstractNumId w:val="58233351"/>
+  <w:num w:numId="83270858">
+    <w:abstractNumId w:val="83270858"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -17154,51 +17154,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId827757402" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId585277604" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId54836a05a86d7ae3c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MARGPR/" TargetMode="External"/><Relationship Id="rId28296a05a86d7aebe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MARGPR/categorization" TargetMode="External"/><Relationship Id="rId14466a05a86d7b639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MARGPR/photos" TargetMode="External"/><Relationship Id="rId50156a05a86d7d6be" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://efsa.onlinelibrary.wiley.com/doi/epdf/10.2903/j.efsa.2019.5672" TargetMode="External"/><Relationship Id="rId61546a05a86d7d778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/206/pm7-082-1-en.pdf" TargetMode="External"/><Relationship Id="rId79046a05a86d7d82d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/epdf/10.1111/epp.12340" TargetMode="External"/><Relationship Id="rId38046a05a86d7d8cd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/738/pm3-085-1-en.pdf" TargetMode="External"/><Relationship Id="rId47666a05a86d7d910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A32019R2072" TargetMode="External"/><Relationship Id="rId88836a05a86d7da2f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.11646/zootaxa.1263.1.1" TargetMode="External"/><Relationship Id="rId93206a05a86d7db7f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.21548/1-1-2413" TargetMode="External"/><Relationship Id="rId82696a05a86d7ddc2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wineland.co.za/identification-control-management-grapevine-margarodes/" TargetMode="External"/><Relationship Id="rId38266a05a86d7df1a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5962/bhl.title.65706" TargetMode="External"/><Relationship Id="rId66076a05a86d7e0e3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId83856a05a86d7b4ef" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId83856a05a86d7b4ef.jpg"/><Relationship Id="rId69916a05a86d7c5fd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId69916a05a86d7c5fd.jpg"/><Relationship Id="rId48646a05a86d7e311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId48646a05a86d7e311.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId601043470" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId235453244" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId10646a20fc8de28f4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MARGPR/" TargetMode="External"/><Relationship Id="rId85626a20fc8de296c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MARGPR/categorization" TargetMode="External"/><Relationship Id="rId97426a20fc8de3188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MARGPR/photos" TargetMode="External"/><Relationship Id="rId61146a20fc8de4f6b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://efsa.onlinelibrary.wiley.com/doi/epdf/10.2903/j.efsa.2019.5672" TargetMode="External"/><Relationship Id="rId84036a20fc8de5021" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/206/pm7-082-1-en.pdf" TargetMode="External"/><Relationship Id="rId64596a20fc8de50be" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/epdf/10.1111/epp.12340" TargetMode="External"/><Relationship Id="rId98766a20fc8de515c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/738/pm3-085-1-en.pdf" TargetMode="External"/><Relationship Id="rId62206a20fc8de519f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A32019R2072" TargetMode="External"/><Relationship Id="rId79006a20fc8de528f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.11646/zootaxa.1263.1.1" TargetMode="External"/><Relationship Id="rId45196a20fc8de53a9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.21548/1-1-2413" TargetMode="External"/><Relationship Id="rId52756a20fc8de5590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wineland.co.za/identification-control-management-grapevine-margarodes/" TargetMode="External"/><Relationship Id="rId30706a20fc8de56ec" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5962/bhl.title.65706" TargetMode="External"/><Relationship Id="rId62796a20fc8de58c7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId10576a20fc8de3058" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId10576a20fc8de3058.jpg"/><Relationship Id="rId16366a20fc8de4079" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId16366a20fc8de4079.jpg"/><Relationship Id="rId85436a20fc8de59fe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId85436a20fc8de59fe.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>