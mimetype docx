--- v8 (2026-06-04)
+++ v9 (2026-06-24)
@@ -270,51 +270,51 @@
               <w:t xml:space="preserve"> Jakubski</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> ground pearls, margarodes</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10646a20fc8de28f4" w:history="1">
+            <w:hyperlink r:id="rId34886a3b9b673b1c5" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -330,51 +330,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85626a20fc8de296c" w:history="1">
+            <w:hyperlink r:id="rId28926a3b9b673b20f" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -388,86 +388,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> MARGPR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-86"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1159200"/>
-                  <wp:docPr id="95489515" name="name88136a20fc8de305a" descr="13978.jpg"/>
+                  <wp:docPr id="10692928" name="name12056a3b9b673b634" descr="13978.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="13978.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId10576a20fc8de3058" cstate="print"/>
+                          <a:blip r:embed="rId96276a3b9b673b632" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1159200"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId97426a20fc8de3188" w:history="1">
+            <w:hyperlink r:id="rId92856a3b9b673b711" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1015,63 +1015,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">., 2022 in press).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="90547550" name="name73126a20fc8de407c" descr="MARGPR_distribution_map.jpg"/>
+            <wp:docPr id="84783625" name="name40376a3b9b673c0e2" descr="MARGPR_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="MARGPR_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId16366a20fc8de4079" cstate="print"/>
+                    <a:blip r:embed="rId21896a3b9b673c0e1" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -2968,51 +2968,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (4), 5672, 1–42.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Available from: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId61146a20fc8de4f6b" w:history="1">
+      <w:hyperlink r:id="rId99316a3b9b673cc55" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://efsa.onlinelibrary.wiley.com/doi/epdf/10.2903/j.efsa.2019.5672</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed 12 February 2022).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3078,51 +3078,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">37</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 560–570. Available from: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId84036a20fc8de5021" w:history="1">
+      <w:hyperlink r:id="rId45546a3b9b673cce2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/download/standard/206/pm7-082-1-en.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed 12 February 2022).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3168,51 +3168,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">46</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 421–442. Available from: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId64596a20fc8de50be" w:history="1">
+      <w:hyperlink r:id="rId68696a3b9b673cd4c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://onlinelibrary.wiley.com/doi/epdf/10.1111/epp.12340</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed 12 February 2022).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3267,90 +3267,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">48</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (3), 330–349. Available from: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId98766a20fc8de515c" w:history="1">
+      <w:hyperlink r:id="rId64186a3b9b673cdbb" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/download/standard/738/pm3-085-1-en.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed 12 February 2022).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EU (2019) Commission Implementing Regulation 2019/2072 of 28 November 2019 establishing uniform conditions for the implementation of Regulation (EU) 2016/2031 of the European Parliament and the Council, as regards protective measures against pests of plants, and repealing Commission Regulation (EC) No 690/2008 and amending Commission Implementing Regulation (EU) 2018/2019. Annex VI, points 10. Available from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId62206a20fc8de519f" w:history="1">
+      <w:hyperlink r:id="rId60566a3b9b673cdea" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A32019R2072</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3454,51 +3454,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">1263</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1-250. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId79006a20fc8de528f" w:history="1">
+      <w:hyperlink r:id="rId34206a3b9b673ce93" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.11646/zootaxa.1263.1.1</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed 18 January 2022).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3629,51 +3629,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 47-58. Available from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId45196a20fc8de53a9" w:history="1">
+      <w:hyperlink r:id="rId38376a3b9b673cf5b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.21548/1-1-2413</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed 18 January 2022).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3922,51 +3922,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Klerk CA de (2017) Identification, control and management of grapevine </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Margarodes</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Viticulture research, Winetech Technical, available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId52756a20fc8de5590" w:history="1">
+      <w:hyperlink r:id="rId33736a3b9b673d0a1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.wineland.co.za/identification-control-management-grapevine-margarodes/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed 12 January 2022).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4137,51 +4137,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Morrison H &amp; Morrison ER (1966) An annotated list of generic names of the scale insects (Homoptera: Coccoidea). Miscellaneous Publication United States Department of Agriculture </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">1015,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-206. Available from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId30706a20fc8de56ec" w:history="1">
+      <w:hyperlink r:id="rId48536a3b9b673d193" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.5962/bhl.title.65706</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed 18 January 2022).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4401,51 +4401,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Margarodes prieskaensis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId62796a20fc8de58c7" w:history="1">
+      <w:hyperlink r:id="rId40966a3b9b673d2c5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -4520,63 +4520,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> edition).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> CABI, Wallingford (GB).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="42503251" name="name19386a20fc8de5a00" descr="eu_funding_250.png"/>
+            <wp:docPr id="28285349" name="name30696a3b9b673d37d" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId85436a20fc8de59fe" cstate="print"/>
+                    <a:blip r:embed="rId34626a3b9b673d37c" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -4674,137 +4674,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="83270858">
+  <w:abstractNum w:abstractNumId="30119058">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="75839707">
+    <w:lvl w:ilvl="0" w:tplc="38955371">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="75839707" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="38955371" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="75839707" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="38955371" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="75839707" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="38955371" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="75839707" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="38955371" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="75839707" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="38955371" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="75839707" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="38955371" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="75839707" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="38955371" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="75839707" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="38955371" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="83270857">
+  <w:abstractNum w:abstractNumId="30119057">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="72636837">
+    <w:lvl w:ilvl="0" w:tplc="86881615">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -5556,55 +5556,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="83270857">
-    <w:abstractNumId w:val="83270857"/>
+  <w:num w:numId="30119057">
+    <w:abstractNumId w:val="30119057"/>
   </w:num>
-  <w:num w:numId="83270858">
-    <w:abstractNumId w:val="83270858"/>
+  <w:num w:numId="30119058">
+    <w:abstractNumId w:val="30119058"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -17154,51 +17154,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId601043470" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId235453244" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId10646a20fc8de28f4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MARGPR/" TargetMode="External"/><Relationship Id="rId85626a20fc8de296c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MARGPR/categorization" TargetMode="External"/><Relationship Id="rId97426a20fc8de3188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MARGPR/photos" TargetMode="External"/><Relationship Id="rId61146a20fc8de4f6b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://efsa.onlinelibrary.wiley.com/doi/epdf/10.2903/j.efsa.2019.5672" TargetMode="External"/><Relationship Id="rId84036a20fc8de5021" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/206/pm7-082-1-en.pdf" TargetMode="External"/><Relationship Id="rId64596a20fc8de50be" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/epdf/10.1111/epp.12340" TargetMode="External"/><Relationship Id="rId98766a20fc8de515c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/738/pm3-085-1-en.pdf" TargetMode="External"/><Relationship Id="rId62206a20fc8de519f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A32019R2072" TargetMode="External"/><Relationship Id="rId79006a20fc8de528f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.11646/zootaxa.1263.1.1" TargetMode="External"/><Relationship Id="rId45196a20fc8de53a9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.21548/1-1-2413" TargetMode="External"/><Relationship Id="rId52756a20fc8de5590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wineland.co.za/identification-control-management-grapevine-margarodes/" TargetMode="External"/><Relationship Id="rId30706a20fc8de56ec" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5962/bhl.title.65706" TargetMode="External"/><Relationship Id="rId62796a20fc8de58c7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId10576a20fc8de3058" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId10576a20fc8de3058.jpg"/><Relationship Id="rId16366a20fc8de4079" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId16366a20fc8de4079.jpg"/><Relationship Id="rId85436a20fc8de59fe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId85436a20fc8de59fe.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId210226803" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId646084411" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId34886a3b9b673b1c5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MARGPR/" TargetMode="External"/><Relationship Id="rId28926a3b9b673b20f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MARGPR/categorization" TargetMode="External"/><Relationship Id="rId92856a3b9b673b711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MARGPR/photos" TargetMode="External"/><Relationship Id="rId99316a3b9b673cc55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://efsa.onlinelibrary.wiley.com/doi/epdf/10.2903/j.efsa.2019.5672" TargetMode="External"/><Relationship Id="rId45546a3b9b673cce2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/206/pm7-082-1-en.pdf" TargetMode="External"/><Relationship Id="rId68696a3b9b673cd4c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/epdf/10.1111/epp.12340" TargetMode="External"/><Relationship Id="rId64186a3b9b673cdbb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/738/pm3-085-1-en.pdf" TargetMode="External"/><Relationship Id="rId60566a3b9b673cdea" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A32019R2072" TargetMode="External"/><Relationship Id="rId34206a3b9b673ce93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.11646/zootaxa.1263.1.1" TargetMode="External"/><Relationship Id="rId38376a3b9b673cf5b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.21548/1-1-2413" TargetMode="External"/><Relationship Id="rId33736a3b9b673d0a1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wineland.co.za/identification-control-management-grapevine-margarodes/" TargetMode="External"/><Relationship Id="rId48536a3b9b673d193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5962/bhl.title.65706" TargetMode="External"/><Relationship Id="rId40966a3b9b673d2c5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId96276a3b9b673b632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId96276a3b9b673b632.jpg"/><Relationship Id="rId21896a3b9b673c0e1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId21896a3b9b673c0e1.jpg"/><Relationship Id="rId34626a3b9b673d37c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId34626a3b9b673d37c.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>