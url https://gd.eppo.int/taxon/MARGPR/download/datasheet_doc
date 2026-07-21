--- v9 (2026-06-24)
+++ v10 (2026-07-21)
@@ -270,51 +270,51 @@
               <w:t xml:space="preserve"> Jakubski</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> ground pearls, margarodes</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34886a3b9b673b1c5" w:history="1">
+            <w:hyperlink r:id="rId42286a5f390688d5a" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -330,51 +330,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28926a3b9b673b20f" w:history="1">
+            <w:hyperlink r:id="rId72816a5f390688dc6" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -388,86 +388,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> MARGPR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-86"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1159200"/>
-                  <wp:docPr id="10692928" name="name12056a3b9b673b634" descr="13978.jpg"/>
+                  <wp:docPr id="66408091" name="name70726a5f39068955e" descr="13978.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="13978.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId96276a3b9b673b632" cstate="print"/>
+                          <a:blip r:embed="rId41696a5f39068955c" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1159200"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId92856a3b9b673b711" w:history="1">
+            <w:hyperlink r:id="rId91726a5f3906896c5" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1015,63 +1015,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">., 2022 in press).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="84783625" name="name40376a3b9b673c0e2" descr="MARGPR_distribution_map.jpg"/>
+            <wp:docPr id="86382177" name="name15766a5f39068a97c" descr="MARGPR_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="MARGPR_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId21896a3b9b673c0e1" cstate="print"/>
+                    <a:blip r:embed="rId10826a5f39068a974" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -2968,51 +2968,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (4), 5672, 1–42.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Available from: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId99316a3b9b673cc55" w:history="1">
+      <w:hyperlink r:id="rId89706a5f39068b8e9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://efsa.onlinelibrary.wiley.com/doi/epdf/10.2903/j.efsa.2019.5672</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed 12 February 2022).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3078,51 +3078,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">37</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 560–570. Available from: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId45546a3b9b673cce2" w:history="1">
+      <w:hyperlink r:id="rId63256a5f39068bd63" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/download/standard/206/pm7-082-1-en.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed 12 February 2022).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3168,51 +3168,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">46</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 421–442. Available from: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId68696a3b9b673cd4c" w:history="1">
+      <w:hyperlink r:id="rId92806a5f39068be16" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://onlinelibrary.wiley.com/doi/epdf/10.1111/epp.12340</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed 12 February 2022).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3267,90 +3267,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">48</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (3), 330–349. Available from: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId64186a3b9b673cdbb" w:history="1">
+      <w:hyperlink r:id="rId74516a5f39068bf0d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/download/standard/738/pm3-085-1-en.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed 12 February 2022).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EU (2019) Commission Implementing Regulation 2019/2072 of 28 November 2019 establishing uniform conditions for the implementation of Regulation (EU) 2016/2031 of the European Parliament and the Council, as regards protective measures against pests of plants, and repealing Commission Regulation (EC) No 690/2008 and amending Commission Implementing Regulation (EU) 2018/2019. Annex VI, points 10. Available from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId60566a3b9b673cdea" w:history="1">
+      <w:hyperlink r:id="rId57596a5f39068bf71" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A32019R2072</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3454,51 +3454,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">1263</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1-250. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId34206a3b9b673ce93" w:history="1">
+      <w:hyperlink r:id="rId87756a5f39068c0d2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.11646/zootaxa.1263.1.1</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed 18 January 2022).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3629,51 +3629,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 47-58. Available from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId38376a3b9b673cf5b" w:history="1">
+      <w:hyperlink r:id="rId70456a5f39068c1f6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.21548/1-1-2413</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed 18 January 2022).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3922,51 +3922,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Klerk CA de (2017) Identification, control and management of grapevine </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Margarodes</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Viticulture research, Winetech Technical, available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId33736a3b9b673d0a1" w:history="1">
+      <w:hyperlink r:id="rId63636a5f39068c520" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.wineland.co.za/identification-control-management-grapevine-margarodes/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed 12 January 2022).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4137,51 +4137,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Morrison H &amp; Morrison ER (1966) An annotated list of generic names of the scale insects (Homoptera: Coccoidea). Miscellaneous Publication United States Department of Agriculture </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">1015,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-206. Available from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId48536a3b9b673d193" w:history="1">
+      <w:hyperlink r:id="rId44956a5f39068c6da" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.5962/bhl.title.65706</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed 18 January 2022).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4401,51 +4401,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Margarodes prieskaensis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId40966a3b9b673d2c5" w:history="1">
+      <w:hyperlink r:id="rId28126a5f39068c8d1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -4520,63 +4520,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> edition).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> CABI, Wallingford (GB).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="28285349" name="name30696a3b9b673d37d" descr="eu_funding_250.png"/>
+            <wp:docPr id="75302793" name="name77126a5f39068ca94" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId34626a3b9b673d37c" cstate="print"/>
+                    <a:blip r:embed="rId97156a5f39068ca93" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -4674,137 +4674,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="30119058">
+  <w:abstractNum w:abstractNumId="94510844">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="38955371">
+    <w:lvl w:ilvl="0" w:tplc="47757280">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="38955371" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="47757280" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="38955371" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="47757280" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="38955371" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="47757280" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="38955371" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="47757280" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="38955371" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="47757280" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="38955371" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="47757280" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="38955371" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="47757280" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="38955371" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="47757280" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="30119057">
+  <w:abstractNum w:abstractNumId="94510843">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="86881615">
+    <w:lvl w:ilvl="0" w:tplc="49622523">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -5556,55 +5556,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="30119057">
-    <w:abstractNumId w:val="30119057"/>
+  <w:num w:numId="94510843">
+    <w:abstractNumId w:val="94510843"/>
   </w:num>
-  <w:num w:numId="30119058">
-    <w:abstractNumId w:val="30119058"/>
+  <w:num w:numId="94510844">
+    <w:abstractNumId w:val="94510844"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -17154,51 +17154,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId210226803" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId646084411" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId34886a3b9b673b1c5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MARGPR/" TargetMode="External"/><Relationship Id="rId28926a3b9b673b20f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MARGPR/categorization" TargetMode="External"/><Relationship Id="rId92856a3b9b673b711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MARGPR/photos" TargetMode="External"/><Relationship Id="rId99316a3b9b673cc55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://efsa.onlinelibrary.wiley.com/doi/epdf/10.2903/j.efsa.2019.5672" TargetMode="External"/><Relationship Id="rId45546a3b9b673cce2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/206/pm7-082-1-en.pdf" TargetMode="External"/><Relationship Id="rId68696a3b9b673cd4c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/epdf/10.1111/epp.12340" TargetMode="External"/><Relationship Id="rId64186a3b9b673cdbb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/738/pm3-085-1-en.pdf" TargetMode="External"/><Relationship Id="rId60566a3b9b673cdea" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A32019R2072" TargetMode="External"/><Relationship Id="rId34206a3b9b673ce93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.11646/zootaxa.1263.1.1" TargetMode="External"/><Relationship Id="rId38376a3b9b673cf5b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.21548/1-1-2413" TargetMode="External"/><Relationship Id="rId33736a3b9b673d0a1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wineland.co.za/identification-control-management-grapevine-margarodes/" TargetMode="External"/><Relationship Id="rId48536a3b9b673d193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5962/bhl.title.65706" TargetMode="External"/><Relationship Id="rId40966a3b9b673d2c5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId96276a3b9b673b632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId96276a3b9b673b632.jpg"/><Relationship Id="rId21896a3b9b673c0e1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId21896a3b9b673c0e1.jpg"/><Relationship Id="rId34626a3b9b673d37c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId34626a3b9b673d37c.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId405950350" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId395006637" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId42286a5f390688d5a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MARGPR/" TargetMode="External"/><Relationship Id="rId72816a5f390688dc6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MARGPR/categorization" TargetMode="External"/><Relationship Id="rId91726a5f3906896c5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MARGPR/photos" TargetMode="External"/><Relationship Id="rId89706a5f39068b8e9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://efsa.onlinelibrary.wiley.com/doi/epdf/10.2903/j.efsa.2019.5672" TargetMode="External"/><Relationship Id="rId63256a5f39068bd63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/206/pm7-082-1-en.pdf" TargetMode="External"/><Relationship Id="rId92806a5f39068be16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/epdf/10.1111/epp.12340" TargetMode="External"/><Relationship Id="rId74516a5f39068bf0d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/738/pm3-085-1-en.pdf" TargetMode="External"/><Relationship Id="rId57596a5f39068bf71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A32019R2072" TargetMode="External"/><Relationship Id="rId87756a5f39068c0d2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.11646/zootaxa.1263.1.1" TargetMode="External"/><Relationship Id="rId70456a5f39068c1f6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.21548/1-1-2413" TargetMode="External"/><Relationship Id="rId63636a5f39068c520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wineland.co.za/identification-control-management-grapevine-margarodes/" TargetMode="External"/><Relationship Id="rId44956a5f39068c6da" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5962/bhl.title.65706" TargetMode="External"/><Relationship Id="rId28126a5f39068c8d1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId41696a5f39068955c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId41696a5f39068955c.jpg"/><Relationship Id="rId10826a5f39068a974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId10826a5f39068a974.jpg"/><Relationship Id="rId97156a5f39068ca93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId97156a5f39068ca93.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>