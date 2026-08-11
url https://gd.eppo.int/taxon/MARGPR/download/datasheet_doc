--- v10 (2026-07-21)
+++ v11 (2026-08-11)
@@ -270,51 +270,51 @@
               <w:t xml:space="preserve"> Jakubski</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> ground pearls, margarodes</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42286a5f390688d5a" w:history="1">
+            <w:hyperlink r:id="rId43406a7bb1544ecad" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -330,51 +330,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72816a5f390688dc6" w:history="1">
+            <w:hyperlink r:id="rId22996a7bb1544ed1a" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -388,86 +388,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> MARGPR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-86"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1159200"/>
-                  <wp:docPr id="66408091" name="name70726a5f39068955e" descr="13978.jpg"/>
+                  <wp:docPr id="55702841" name="name11416a7bb1544f788" descr="13978.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="13978.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId41696a5f39068955c" cstate="print"/>
+                          <a:blip r:embed="rId40716a7bb1544f786" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1159200"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId91726a5f3906896c5" w:history="1">
+            <w:hyperlink r:id="rId53316a7bb1544f8ed" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1015,63 +1015,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">., 2022 in press).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="86382177" name="name15766a5f39068a97c" descr="MARGPR_distribution_map.jpg"/>
+            <wp:docPr id="15254217" name="name70666a7bb15450f99" descr="MARGPR_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="MARGPR_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId10826a5f39068a974" cstate="print"/>
+                    <a:blip r:embed="rId89426a7bb15450f96" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -2968,51 +2968,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (4), 5672, 1–42.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Available from: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId89706a5f39068b8e9" w:history="1">
+      <w:hyperlink r:id="rId97176a7bb1545216c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://efsa.onlinelibrary.wiley.com/doi/epdf/10.2903/j.efsa.2019.5672</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed 12 February 2022).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3078,51 +3078,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">37</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 560–570. Available from: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId63256a5f39068bd63" w:history="1">
+      <w:hyperlink r:id="rId93706a7bb15452985" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/download/standard/206/pm7-082-1-en.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed 12 February 2022).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3168,51 +3168,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">46</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 421–442. Available from: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId92806a5f39068be16" w:history="1">
+      <w:hyperlink r:id="rId19026a7bb15452a3b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://onlinelibrary.wiley.com/doi/epdf/10.1111/epp.12340</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed 12 February 2022).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3267,90 +3267,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">48</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (3), 330–349. Available from: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId74516a5f39068bf0d" w:history="1">
+      <w:hyperlink r:id="rId84096a7bb15452b0e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/download/standard/738/pm3-085-1-en.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed 12 February 2022).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EU (2019) Commission Implementing Regulation 2019/2072 of 28 November 2019 establishing uniform conditions for the implementation of Regulation (EU) 2016/2031 of the European Parliament and the Council, as regards protective measures against pests of plants, and repealing Commission Regulation (EC) No 690/2008 and amending Commission Implementing Regulation (EU) 2018/2019. Annex VI, points 10. Available from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId57596a5f39068bf71" w:history="1">
+      <w:hyperlink r:id="rId16006a7bb15452b55" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A32019R2072</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3454,51 +3454,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">1263</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1-250. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId87756a5f39068c0d2" w:history="1">
+      <w:hyperlink r:id="rId14706a7bb15452c48" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.11646/zootaxa.1263.1.1</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed 18 January 2022).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3629,51 +3629,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 47-58. Available from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId70456a5f39068c1f6" w:history="1">
+      <w:hyperlink r:id="rId56966a7bb15452d62" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.21548/1-1-2413</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed 18 January 2022).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3922,51 +3922,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Klerk CA de (2017) Identification, control and management of grapevine </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Margarodes</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Viticulture research, Winetech Technical, available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId63636a5f39068c520" w:history="1">
+      <w:hyperlink r:id="rId88986a7bb15452f32" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.wineland.co.za/identification-control-management-grapevine-margarodes/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed 12 January 2022).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4137,51 +4137,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Morrison H &amp; Morrison ER (1966) An annotated list of generic names of the scale insects (Homoptera: Coccoidea). Miscellaneous Publication United States Department of Agriculture </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">1015,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-206. Available from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId44956a5f39068c6da" w:history="1">
+      <w:hyperlink r:id="rId15716a7bb15453198" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.5962/bhl.title.65706</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed 18 January 2022).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4401,51 +4401,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Margarodes prieskaensis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId28126a5f39068c8d1" w:history="1">
+      <w:hyperlink r:id="rId14136a7bb15453387" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -4520,63 +4520,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> edition).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> CABI, Wallingford (GB).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="75302793" name="name77126a5f39068ca94" descr="eu_funding_250.png"/>
+            <wp:docPr id="50266864" name="name60056a7bb1545352c" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId97156a5f39068ca93" cstate="print"/>
+                    <a:blip r:embed="rId33506a7bb1545352b" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -4674,137 +4674,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="94510844">
+  <w:abstractNum w:abstractNumId="28980091">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="47757280">
+    <w:lvl w:ilvl="0" w:tplc="51868014">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="47757280" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="51868014" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="47757280" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="51868014" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="47757280" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="51868014" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="47757280" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="51868014" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="47757280" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="51868014" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="47757280" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="51868014" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="47757280" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="51868014" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="47757280" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="51868014" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="94510843">
+  <w:abstractNum w:abstractNumId="28980090">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="49622523">
+    <w:lvl w:ilvl="0" w:tplc="24008564">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -5556,55 +5556,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="94510843">
-    <w:abstractNumId w:val="94510843"/>
+  <w:num w:numId="28980090">
+    <w:abstractNumId w:val="28980090"/>
   </w:num>
-  <w:num w:numId="94510844">
-    <w:abstractNumId w:val="94510844"/>
+  <w:num w:numId="28980091">
+    <w:abstractNumId w:val="28980091"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -17154,51 +17154,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId405950350" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId395006637" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId42286a5f390688d5a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MARGPR/" TargetMode="External"/><Relationship Id="rId72816a5f390688dc6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MARGPR/categorization" TargetMode="External"/><Relationship Id="rId91726a5f3906896c5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MARGPR/photos" TargetMode="External"/><Relationship Id="rId89706a5f39068b8e9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://efsa.onlinelibrary.wiley.com/doi/epdf/10.2903/j.efsa.2019.5672" TargetMode="External"/><Relationship Id="rId63256a5f39068bd63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/206/pm7-082-1-en.pdf" TargetMode="External"/><Relationship Id="rId92806a5f39068be16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/epdf/10.1111/epp.12340" TargetMode="External"/><Relationship Id="rId74516a5f39068bf0d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/738/pm3-085-1-en.pdf" TargetMode="External"/><Relationship Id="rId57596a5f39068bf71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A32019R2072" TargetMode="External"/><Relationship Id="rId87756a5f39068c0d2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.11646/zootaxa.1263.1.1" TargetMode="External"/><Relationship Id="rId70456a5f39068c1f6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.21548/1-1-2413" TargetMode="External"/><Relationship Id="rId63636a5f39068c520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wineland.co.za/identification-control-management-grapevine-margarodes/" TargetMode="External"/><Relationship Id="rId44956a5f39068c6da" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5962/bhl.title.65706" TargetMode="External"/><Relationship Id="rId28126a5f39068c8d1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId41696a5f39068955c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId41696a5f39068955c.jpg"/><Relationship Id="rId10826a5f39068a974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId10826a5f39068a974.jpg"/><Relationship Id="rId97156a5f39068ca93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId97156a5f39068ca93.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId915130580" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId872179354" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId43406a7bb1544ecad" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MARGPR/" TargetMode="External"/><Relationship Id="rId22996a7bb1544ed1a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MARGPR/categorization" TargetMode="External"/><Relationship Id="rId53316a7bb1544f8ed" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MARGPR/photos" TargetMode="External"/><Relationship Id="rId97176a7bb1545216c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://efsa.onlinelibrary.wiley.com/doi/epdf/10.2903/j.efsa.2019.5672" TargetMode="External"/><Relationship Id="rId93706a7bb15452985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/206/pm7-082-1-en.pdf" TargetMode="External"/><Relationship Id="rId19026a7bb15452a3b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/epdf/10.1111/epp.12340" TargetMode="External"/><Relationship Id="rId84096a7bb15452b0e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/738/pm3-085-1-en.pdf" TargetMode="External"/><Relationship Id="rId16006a7bb15452b55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A32019R2072" TargetMode="External"/><Relationship Id="rId14706a7bb15452c48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.11646/zootaxa.1263.1.1" TargetMode="External"/><Relationship Id="rId56966a7bb15452d62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.21548/1-1-2413" TargetMode="External"/><Relationship Id="rId88986a7bb15452f32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wineland.co.za/identification-control-management-grapevine-margarodes/" TargetMode="External"/><Relationship Id="rId15716a7bb15453198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5962/bhl.title.65706" TargetMode="External"/><Relationship Id="rId14136a7bb15453387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId40716a7bb1544f786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId40716a7bb1544f786.jpg"/><Relationship Id="rId89426a7bb15450f96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId89426a7bb15450f96.jpg"/><Relationship Id="rId33506a7bb1545352b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId33506a7bb1545352b.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>