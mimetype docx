--- v11 (2026-08-11)
+++ v12 (2026-09-01)
@@ -270,51 +270,51 @@
               <w:t xml:space="preserve"> Jakubski</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> ground pearls, margarodes</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43406a7bb1544ecad" w:history="1">
+            <w:hyperlink r:id="rId17686a964efd39fef" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -330,51 +330,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22996a7bb1544ed1a" w:history="1">
+            <w:hyperlink r:id="rId17826a964efd3a05e" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -388,86 +388,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> MARGPR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-86"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1159200"/>
-                  <wp:docPr id="55702841" name="name11416a7bb1544f788" descr="13978.jpg"/>
+                  <wp:docPr id="92782735" name="name99586a964efd3a98b" descr="13978.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="13978.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId40716a7bb1544f786" cstate="print"/>
+                          <a:blip r:embed="rId15336a964efd3a989" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1159200"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId53316a7bb1544f8ed" w:history="1">
+            <w:hyperlink r:id="rId87396a964efd3aab2" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1015,63 +1015,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">., 2022 in press).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="15254217" name="name70666a7bb15450f99" descr="MARGPR_distribution_map.jpg"/>
+            <wp:docPr id="24950900" name="name47436a964efd3b9c2" descr="MARGPR_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="MARGPR_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId89426a7bb15450f96" cstate="print"/>
+                    <a:blip r:embed="rId61886a964efd3b9c0" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -2968,51 +2968,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (4), 5672, 1–42.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Available from: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId97176a7bb1545216c" w:history="1">
+      <w:hyperlink r:id="rId87806a964efd3c7b5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://efsa.onlinelibrary.wiley.com/doi/epdf/10.2903/j.efsa.2019.5672</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed 12 February 2022).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3078,51 +3078,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">37</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 560–570. Available from: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId93706a7bb15452985" w:history="1">
+      <w:hyperlink r:id="rId99076a964efd3c87f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/download/standard/206/pm7-082-1-en.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed 12 February 2022).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3168,51 +3168,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">46</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 421–442. Available from: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId19026a7bb15452a3b" w:history="1">
+      <w:hyperlink r:id="rId55706a964efd3c914" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://onlinelibrary.wiley.com/doi/epdf/10.1111/epp.12340</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed 12 February 2022).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3267,90 +3267,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">48</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (3), 330–349. Available from: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId84096a7bb15452b0e" w:history="1">
+      <w:hyperlink r:id="rId74416a964efd3c9b1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/download/standard/738/pm3-085-1-en.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed 12 February 2022).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EU (2019) Commission Implementing Regulation 2019/2072 of 28 November 2019 establishing uniform conditions for the implementation of Regulation (EU) 2016/2031 of the European Parliament and the Council, as regards protective measures against pests of plants, and repealing Commission Regulation (EC) No 690/2008 and amending Commission Implementing Regulation (EU) 2018/2019. Annex VI, points 10. Available from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId16006a7bb15452b55" w:history="1">
+      <w:hyperlink r:id="rId47246a964efd3c9fe" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A32019R2072</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3454,51 +3454,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">1263</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1-250. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId14706a7bb15452c48" w:history="1">
+      <w:hyperlink r:id="rId35816a964efd3caee" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.11646/zootaxa.1263.1.1</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed 18 January 2022).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3629,51 +3629,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 47-58. Available from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId56966a7bb15452d62" w:history="1">
+      <w:hyperlink r:id="rId47756a964efd3cc08" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.21548/1-1-2413</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed 18 January 2022).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3922,51 +3922,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Klerk CA de (2017) Identification, control and management of grapevine </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Margarodes</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Viticulture research, Winetech Technical, available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId88986a7bb15452f32" w:history="1">
+      <w:hyperlink r:id="rId46346a964efd3cde1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.wineland.co.za/identification-control-management-grapevine-margarodes/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed 12 January 2022).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4137,51 +4137,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Morrison H &amp; Morrison ER (1966) An annotated list of generic names of the scale insects (Homoptera: Coccoidea). Miscellaneous Publication United States Department of Agriculture </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">1015,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-206. Available from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId15716a7bb15453198" w:history="1">
+      <w:hyperlink r:id="rId87996a964efd3cf3a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.5962/bhl.title.65706</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed 18 January 2022).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4401,51 +4401,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Margarodes prieskaensis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId14136a7bb15453387" w:history="1">
+      <w:hyperlink r:id="rId19716a964efd3d0eb" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -4520,63 +4520,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> edition).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> CABI, Wallingford (GB).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="50266864" name="name60056a7bb1545352c" descr="eu_funding_250.png"/>
+            <wp:docPr id="66787047" name="name58966a964efd3d3ae" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId33506a7bb1545352b" cstate="print"/>
+                    <a:blip r:embed="rId66876a964efd3d3ac" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -4674,137 +4674,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="28980091">
+  <w:abstractNum w:abstractNumId="98788132">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="51868014">
+    <w:lvl w:ilvl="0" w:tplc="90631110">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="51868014" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="90631110" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="51868014" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="90631110" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="51868014" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="90631110" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="51868014" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="90631110" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="51868014" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="90631110" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="51868014" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="90631110" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="51868014" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="90631110" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="51868014" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="90631110" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="28980090">
+  <w:abstractNum w:abstractNumId="98788131">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="24008564">
+    <w:lvl w:ilvl="0" w:tplc="45331556">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -5556,55 +5556,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="28980090">
-    <w:abstractNumId w:val="28980090"/>
+  <w:num w:numId="98788131">
+    <w:abstractNumId w:val="98788131"/>
   </w:num>
-  <w:num w:numId="28980091">
-    <w:abstractNumId w:val="28980091"/>
+  <w:num w:numId="98788132">
+    <w:abstractNumId w:val="98788132"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -17154,51 +17154,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId915130580" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId872179354" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId43406a7bb1544ecad" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MARGPR/" TargetMode="External"/><Relationship Id="rId22996a7bb1544ed1a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MARGPR/categorization" TargetMode="External"/><Relationship Id="rId53316a7bb1544f8ed" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MARGPR/photos" TargetMode="External"/><Relationship Id="rId97176a7bb1545216c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://efsa.onlinelibrary.wiley.com/doi/epdf/10.2903/j.efsa.2019.5672" TargetMode="External"/><Relationship Id="rId93706a7bb15452985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/206/pm7-082-1-en.pdf" TargetMode="External"/><Relationship Id="rId19026a7bb15452a3b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/epdf/10.1111/epp.12340" TargetMode="External"/><Relationship Id="rId84096a7bb15452b0e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/738/pm3-085-1-en.pdf" TargetMode="External"/><Relationship Id="rId16006a7bb15452b55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A32019R2072" TargetMode="External"/><Relationship Id="rId14706a7bb15452c48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.11646/zootaxa.1263.1.1" TargetMode="External"/><Relationship Id="rId56966a7bb15452d62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.21548/1-1-2413" TargetMode="External"/><Relationship Id="rId88986a7bb15452f32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wineland.co.za/identification-control-management-grapevine-margarodes/" TargetMode="External"/><Relationship Id="rId15716a7bb15453198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5962/bhl.title.65706" TargetMode="External"/><Relationship Id="rId14136a7bb15453387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId40716a7bb1544f786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId40716a7bb1544f786.jpg"/><Relationship Id="rId89426a7bb15450f96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId89426a7bb15450f96.jpg"/><Relationship Id="rId33506a7bb1545352b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId33506a7bb1545352b.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId159175479" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId876356572" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId17686a964efd39fef" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MARGPR/" TargetMode="External"/><Relationship Id="rId17826a964efd3a05e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MARGPR/categorization" TargetMode="External"/><Relationship Id="rId87396a964efd3aab2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MARGPR/photos" TargetMode="External"/><Relationship Id="rId87806a964efd3c7b5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://efsa.onlinelibrary.wiley.com/doi/epdf/10.2903/j.efsa.2019.5672" TargetMode="External"/><Relationship Id="rId99076a964efd3c87f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/206/pm7-082-1-en.pdf" TargetMode="External"/><Relationship Id="rId55706a964efd3c914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/epdf/10.1111/epp.12340" TargetMode="External"/><Relationship Id="rId74416a964efd3c9b1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/738/pm3-085-1-en.pdf" TargetMode="External"/><Relationship Id="rId47246a964efd3c9fe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A32019R2072" TargetMode="External"/><Relationship Id="rId35816a964efd3caee" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.11646/zootaxa.1263.1.1" TargetMode="External"/><Relationship Id="rId47756a964efd3cc08" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.21548/1-1-2413" TargetMode="External"/><Relationship Id="rId46346a964efd3cde1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wineland.co.za/identification-control-management-grapevine-margarodes/" TargetMode="External"/><Relationship Id="rId87996a964efd3cf3a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5962/bhl.title.65706" TargetMode="External"/><Relationship Id="rId19716a964efd3d0eb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId15336a964efd3a989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId15336a964efd3a989.jpg"/><Relationship Id="rId61886a964efd3b9c0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId61886a964efd3b9c0.jpg"/><Relationship Id="rId66876a964efd3d3ac" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId66876a964efd3d3ac.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>