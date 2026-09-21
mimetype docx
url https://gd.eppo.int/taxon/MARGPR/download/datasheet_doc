--- v12 (2026-09-01)
+++ v13 (2026-09-21)
@@ -270,51 +270,51 @@
               <w:t xml:space="preserve"> Jakubski</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> ground pearls, margarodes</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17686a964efd39fef" w:history="1">
+            <w:hyperlink r:id="rId59646ab0fd59d7808" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -330,51 +330,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17826a964efd3a05e" w:history="1">
+            <w:hyperlink r:id="rId13276ab0fd59d7875" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -388,86 +388,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> MARGPR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-86"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1159200"/>
-                  <wp:docPr id="92782735" name="name99586a964efd3a98b" descr="13978.jpg"/>
+                  <wp:docPr id="67435017" name="name13236ab0fd59d8234" descr="13978.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="13978.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId15336a964efd3a989" cstate="print"/>
+                          <a:blip r:embed="rId54786ab0fd59d8231" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1159200"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId87396a964efd3aab2" w:history="1">
+            <w:hyperlink r:id="rId78606ab0fd59d83c8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1015,63 +1015,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">., 2022 in press).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="24950900" name="name47436a964efd3b9c2" descr="MARGPR_distribution_map.jpg"/>
+            <wp:docPr id="75023344" name="name80366ab0fd59d961a" descr="MARGPR_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="MARGPR_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId61886a964efd3b9c0" cstate="print"/>
+                    <a:blip r:embed="rId75296ab0fd59d9617" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -2968,51 +2968,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (4), 5672, 1–42.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Available from: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId87806a964efd3c7b5" w:history="1">
+      <w:hyperlink r:id="rId74986ab0fd59da4e9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://efsa.onlinelibrary.wiley.com/doi/epdf/10.2903/j.efsa.2019.5672</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed 12 February 2022).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3078,51 +3078,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">37</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 560–570. Available from: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId99076a964efd3c87f" w:history="1">
+      <w:hyperlink r:id="rId74056ab0fd59da5a1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/download/standard/206/pm7-082-1-en.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed 12 February 2022).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3168,51 +3168,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">46</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 421–442. Available from: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId55706a964efd3c914" w:history="1">
+      <w:hyperlink r:id="rId91806ab0fd59da634" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://onlinelibrary.wiley.com/doi/epdf/10.1111/epp.12340</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed 12 February 2022).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3267,90 +3267,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">48</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (3), 330–349. Available from: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId74416a964efd3c9b1" w:history="1">
+      <w:hyperlink r:id="rId92526ab0fd59da6d1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/download/standard/738/pm3-085-1-en.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed 12 February 2022).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EU (2019) Commission Implementing Regulation 2019/2072 of 28 November 2019 establishing uniform conditions for the implementation of Regulation (EU) 2016/2031 of the European Parliament and the Council, as regards protective measures against pests of plants, and repealing Commission Regulation (EC) No 690/2008 and amending Commission Implementing Regulation (EU) 2018/2019. Annex VI, points 10. Available from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId47246a964efd3c9fe" w:history="1">
+      <w:hyperlink r:id="rId73896ab0fd59da713" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A32019R2072</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3454,51 +3454,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">1263</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1-250. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId35816a964efd3caee" w:history="1">
+      <w:hyperlink r:id="rId81146ab0fd59da807" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.11646/zootaxa.1263.1.1</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed 18 January 2022).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3629,51 +3629,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 47-58. Available from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId47756a964efd3cc08" w:history="1">
+      <w:hyperlink r:id="rId99716ab0fd59da925" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.21548/1-1-2413</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed 18 January 2022).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3922,51 +3922,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Klerk CA de (2017) Identification, control and management of grapevine </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Margarodes</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Viticulture research, Winetech Technical, available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId46346a964efd3cde1" w:history="1">
+      <w:hyperlink r:id="rId27526ab0fd59daaf8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.wineland.co.za/identification-control-management-grapevine-margarodes/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed 12 January 2022).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4137,51 +4137,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Morrison H &amp; Morrison ER (1966) An annotated list of generic names of the scale insects (Homoptera: Coccoidea). Miscellaneous Publication United States Department of Agriculture </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">1015,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-206. Available from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId87996a964efd3cf3a" w:history="1">
+      <w:hyperlink r:id="rId35206ab0fd59dac68" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.5962/bhl.title.65706</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed 18 January 2022).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4401,51 +4401,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Margarodes prieskaensis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId19716a964efd3d0eb" w:history="1">
+      <w:hyperlink r:id="rId64866ab0fd59dae32" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -4520,63 +4520,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> edition).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> CABI, Wallingford (GB).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="66787047" name="name58966a964efd3d3ae" descr="eu_funding_250.png"/>
+            <wp:docPr id="24854083" name="name68896ab0fd59daf7e" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId66876a964efd3d3ac" cstate="print"/>
+                    <a:blip r:embed="rId33896ab0fd59daf7c" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -4674,137 +4674,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="98788132">
+  <w:abstractNum w:abstractNumId="71318992">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="90631110">
+    <w:lvl w:ilvl="0" w:tplc="28003243">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="90631110" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="28003243" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="90631110" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="28003243" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="90631110" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="28003243" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="90631110" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="28003243" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="90631110" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="28003243" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="90631110" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="28003243" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="90631110" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="28003243" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="90631110" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="28003243" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="98788131">
+  <w:abstractNum w:abstractNumId="71318991">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="45331556">
+    <w:lvl w:ilvl="0" w:tplc="14375598">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -5556,55 +5556,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="98788131">
-    <w:abstractNumId w:val="98788131"/>
+  <w:num w:numId="71318991">
+    <w:abstractNumId w:val="71318991"/>
   </w:num>
-  <w:num w:numId="98788132">
-    <w:abstractNumId w:val="98788132"/>
+  <w:num w:numId="71318992">
+    <w:abstractNumId w:val="71318992"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -17154,51 +17154,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId159175479" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId876356572" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId17686a964efd39fef" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MARGPR/" TargetMode="External"/><Relationship Id="rId17826a964efd3a05e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MARGPR/categorization" TargetMode="External"/><Relationship Id="rId87396a964efd3aab2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MARGPR/photos" TargetMode="External"/><Relationship Id="rId87806a964efd3c7b5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://efsa.onlinelibrary.wiley.com/doi/epdf/10.2903/j.efsa.2019.5672" TargetMode="External"/><Relationship Id="rId99076a964efd3c87f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/206/pm7-082-1-en.pdf" TargetMode="External"/><Relationship Id="rId55706a964efd3c914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/epdf/10.1111/epp.12340" TargetMode="External"/><Relationship Id="rId74416a964efd3c9b1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/738/pm3-085-1-en.pdf" TargetMode="External"/><Relationship Id="rId47246a964efd3c9fe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A32019R2072" TargetMode="External"/><Relationship Id="rId35816a964efd3caee" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.11646/zootaxa.1263.1.1" TargetMode="External"/><Relationship Id="rId47756a964efd3cc08" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.21548/1-1-2413" TargetMode="External"/><Relationship Id="rId46346a964efd3cde1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wineland.co.za/identification-control-management-grapevine-margarodes/" TargetMode="External"/><Relationship Id="rId87996a964efd3cf3a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5962/bhl.title.65706" TargetMode="External"/><Relationship Id="rId19716a964efd3d0eb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId15336a964efd3a989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId15336a964efd3a989.jpg"/><Relationship Id="rId61886a964efd3b9c0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId61886a964efd3b9c0.jpg"/><Relationship Id="rId66876a964efd3d3ac" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId66876a964efd3d3ac.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId234984660" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId704188370" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId59646ab0fd59d7808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MARGPR/" TargetMode="External"/><Relationship Id="rId13276ab0fd59d7875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MARGPR/categorization" TargetMode="External"/><Relationship Id="rId78606ab0fd59d83c8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MARGPR/photos" TargetMode="External"/><Relationship Id="rId74986ab0fd59da4e9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://efsa.onlinelibrary.wiley.com/doi/epdf/10.2903/j.efsa.2019.5672" TargetMode="External"/><Relationship Id="rId74056ab0fd59da5a1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/206/pm7-082-1-en.pdf" TargetMode="External"/><Relationship Id="rId91806ab0fd59da634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/epdf/10.1111/epp.12340" TargetMode="External"/><Relationship Id="rId92526ab0fd59da6d1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/738/pm3-085-1-en.pdf" TargetMode="External"/><Relationship Id="rId73896ab0fd59da713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A32019R2072" TargetMode="External"/><Relationship Id="rId81146ab0fd59da807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.11646/zootaxa.1263.1.1" TargetMode="External"/><Relationship Id="rId99716ab0fd59da925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.21548/1-1-2413" TargetMode="External"/><Relationship Id="rId27526ab0fd59daaf8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wineland.co.za/identification-control-management-grapevine-margarodes/" TargetMode="External"/><Relationship Id="rId35206ab0fd59dac68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5962/bhl.title.65706" TargetMode="External"/><Relationship Id="rId64866ab0fd59dae32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId54786ab0fd59d8231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId54786ab0fd59d8231.jpg"/><Relationship Id="rId75296ab0fd59d9617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId75296ab0fd59d9617.jpg"/><Relationship Id="rId33896ab0fd59daf7c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId33896ab0fd59daf7c.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>