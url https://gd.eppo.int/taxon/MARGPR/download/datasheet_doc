--- v13 (2026-09-21)
+++ v14 (2026-10-18)
@@ -270,51 +270,51 @@
               <w:t xml:space="preserve"> Jakubski</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> ground pearls, margarodes</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59646ab0fd59d7808" w:history="1">
+            <w:hyperlink r:id="rId16596ad43e6ca5d7f" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -330,51 +330,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13276ab0fd59d7875" w:history="1">
+            <w:hyperlink r:id="rId92276ad43e6ca5df2" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -388,86 +388,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> MARGPR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-86"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1159200"/>
-                  <wp:docPr id="67435017" name="name13236ab0fd59d8234" descr="13978.jpg"/>
+                  <wp:docPr id="41804491" name="name18256ad43e6ca6dc2" descr="13978.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="13978.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId54786ab0fd59d8231" cstate="print"/>
+                          <a:blip r:embed="rId82536ad43e6ca6dc0" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1159200"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId78606ab0fd59d83c8" w:history="1">
+            <w:hyperlink r:id="rId66096ad43e6ca6eb2" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1015,63 +1015,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">., 2022 in press).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="75023344" name="name80366ab0fd59d961a" descr="MARGPR_distribution_map.jpg"/>
+            <wp:docPr id="9839489" name="name39246ad43e6ca7d25" descr="MARGPR_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="MARGPR_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId75296ab0fd59d9617" cstate="print"/>
+                    <a:blip r:embed="rId41616ad43e6ca7d23" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -2968,51 +2968,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (4), 5672, 1–42.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Available from: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId74986ab0fd59da4e9" w:history="1">
+      <w:hyperlink r:id="rId97556ad43e6ca9656" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://efsa.onlinelibrary.wiley.com/doi/epdf/10.2903/j.efsa.2019.5672</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed 12 February 2022).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3078,51 +3078,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">37</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 560–570. Available from: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId74056ab0fd59da5a1" w:history="1">
+      <w:hyperlink r:id="rId42056ad43e6ca974d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/download/standard/206/pm7-082-1-en.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed 12 February 2022).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3168,51 +3168,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">46</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 421–442. Available from: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId91806ab0fd59da634" w:history="1">
+      <w:hyperlink r:id="rId25516ad43e6ca97e6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://onlinelibrary.wiley.com/doi/epdf/10.1111/epp.12340</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed 12 February 2022).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3267,90 +3267,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">48</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (3), 330–349. Available from: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId92526ab0fd59da6d1" w:history="1">
+      <w:hyperlink r:id="rId63446ad43e6ca98ca" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/download/standard/738/pm3-085-1-en.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed 12 February 2022).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EU (2019) Commission Implementing Regulation 2019/2072 of 28 November 2019 establishing uniform conditions for the implementation of Regulation (EU) 2016/2031 of the European Parliament and the Council, as regards protective measures against pests of plants, and repealing Commission Regulation (EC) No 690/2008 and amending Commission Implementing Regulation (EU) 2018/2019. Annex VI, points 10. Available from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId73896ab0fd59da713" w:history="1">
+      <w:hyperlink r:id="rId75626ad43e6ca994d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A32019R2072</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3454,51 +3454,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">1263</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1-250. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId81146ab0fd59da807" w:history="1">
+      <w:hyperlink r:id="rId13916ad43e6ca9a77" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.11646/zootaxa.1263.1.1</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed 18 January 2022).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3629,51 +3629,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 47-58. Available from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId99716ab0fd59da925" w:history="1">
+      <w:hyperlink r:id="rId41036ad43e6ca9b9c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.21548/1-1-2413</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed 18 January 2022).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3922,51 +3922,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Klerk CA de (2017) Identification, control and management of grapevine </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Margarodes</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Viticulture research, Winetech Technical, available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId27526ab0fd59daaf8" w:history="1">
+      <w:hyperlink r:id="rId27616ad43e6ca9d76" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.wineland.co.za/identification-control-management-grapevine-margarodes/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed 12 January 2022).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4137,51 +4137,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Morrison H &amp; Morrison ER (1966) An annotated list of generic names of the scale insects (Homoptera: Coccoidea). Miscellaneous Publication United States Department of Agriculture </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">1015,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-206. Available from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId35206ab0fd59dac68" w:history="1">
+      <w:hyperlink r:id="rId71466ad43e6ca9fbf" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.5962/bhl.title.65706</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed 18 January 2022).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4401,51 +4401,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Margarodes prieskaensis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId64866ab0fd59dae32" w:history="1">
+      <w:hyperlink r:id="rId43156ad43e6caa1e7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -4520,63 +4520,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> edition).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> CABI, Wallingford (GB).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="24854083" name="name68896ab0fd59daf7e" descr="eu_funding_250.png"/>
+            <wp:docPr id="41871856" name="name62316ad43e6caa322" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId33896ab0fd59daf7c" cstate="print"/>
+                    <a:blip r:embed="rId63056ad43e6caa320" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -4674,137 +4674,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="71318992">
+  <w:abstractNum w:abstractNumId="68214331">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="28003243">
+    <w:lvl w:ilvl="0" w:tplc="92800976">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="28003243" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="92800976" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="28003243" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="92800976" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="28003243" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="92800976" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="28003243" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="92800976" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="28003243" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="92800976" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="28003243" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="92800976" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="28003243" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="92800976" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="28003243" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="92800976" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="71318991">
+  <w:abstractNum w:abstractNumId="68214330">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="14375598">
+    <w:lvl w:ilvl="0" w:tplc="53510771">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -5556,55 +5556,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="71318991">
-    <w:abstractNumId w:val="71318991"/>
+  <w:num w:numId="68214330">
+    <w:abstractNumId w:val="68214330"/>
   </w:num>
-  <w:num w:numId="71318992">
-    <w:abstractNumId w:val="71318992"/>
+  <w:num w:numId="68214331">
+    <w:abstractNumId w:val="68214331"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -17154,51 +17154,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId234984660" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId704188370" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId59646ab0fd59d7808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MARGPR/" TargetMode="External"/><Relationship Id="rId13276ab0fd59d7875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MARGPR/categorization" TargetMode="External"/><Relationship Id="rId78606ab0fd59d83c8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MARGPR/photos" TargetMode="External"/><Relationship Id="rId74986ab0fd59da4e9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://efsa.onlinelibrary.wiley.com/doi/epdf/10.2903/j.efsa.2019.5672" TargetMode="External"/><Relationship Id="rId74056ab0fd59da5a1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/206/pm7-082-1-en.pdf" TargetMode="External"/><Relationship Id="rId91806ab0fd59da634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/epdf/10.1111/epp.12340" TargetMode="External"/><Relationship Id="rId92526ab0fd59da6d1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/738/pm3-085-1-en.pdf" TargetMode="External"/><Relationship Id="rId73896ab0fd59da713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A32019R2072" TargetMode="External"/><Relationship Id="rId81146ab0fd59da807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.11646/zootaxa.1263.1.1" TargetMode="External"/><Relationship Id="rId99716ab0fd59da925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.21548/1-1-2413" TargetMode="External"/><Relationship Id="rId27526ab0fd59daaf8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wineland.co.za/identification-control-management-grapevine-margarodes/" TargetMode="External"/><Relationship Id="rId35206ab0fd59dac68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5962/bhl.title.65706" TargetMode="External"/><Relationship Id="rId64866ab0fd59dae32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId54786ab0fd59d8231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId54786ab0fd59d8231.jpg"/><Relationship Id="rId75296ab0fd59d9617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId75296ab0fd59d9617.jpg"/><Relationship Id="rId33896ab0fd59daf7c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId33896ab0fd59daf7c.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId761740552" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId342085685" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId16596ad43e6ca5d7f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MARGPR/" TargetMode="External"/><Relationship Id="rId92276ad43e6ca5df2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MARGPR/categorization" TargetMode="External"/><Relationship Id="rId66096ad43e6ca6eb2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MARGPR/photos" TargetMode="External"/><Relationship Id="rId97556ad43e6ca9656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://efsa.onlinelibrary.wiley.com/doi/epdf/10.2903/j.efsa.2019.5672" TargetMode="External"/><Relationship Id="rId42056ad43e6ca974d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/206/pm7-082-1-en.pdf" TargetMode="External"/><Relationship Id="rId25516ad43e6ca97e6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/epdf/10.1111/epp.12340" TargetMode="External"/><Relationship Id="rId63446ad43e6ca98ca" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/738/pm3-085-1-en.pdf" TargetMode="External"/><Relationship Id="rId75626ad43e6ca994d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A32019R2072" TargetMode="External"/><Relationship Id="rId13916ad43e6ca9a77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.11646/zootaxa.1263.1.1" TargetMode="External"/><Relationship Id="rId41036ad43e6ca9b9c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.21548/1-1-2413" TargetMode="External"/><Relationship Id="rId27616ad43e6ca9d76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wineland.co.za/identification-control-management-grapevine-margarodes/" TargetMode="External"/><Relationship Id="rId71466ad43e6ca9fbf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5962/bhl.title.65706" TargetMode="External"/><Relationship Id="rId43156ad43e6caa1e7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId82536ad43e6ca6dc0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId82536ad43e6ca6dc0.jpg"/><Relationship Id="rId41616ad43e6ca7d23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId41616ad43e6ca7d23.jpg"/><Relationship Id="rId63056ad43e6caa320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId63056ad43e6caa320.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>