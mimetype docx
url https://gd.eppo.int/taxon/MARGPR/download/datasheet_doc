--- v14 (2026-10-18)
+++ v15 (2026-11-07)
@@ -270,51 +270,51 @@
               <w:t xml:space="preserve"> Jakubski</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> ground pearls, margarodes</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16596ad43e6ca5d7f" w:history="1">
+            <w:hyperlink r:id="rId83126aeee5f9ad033" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -330,51 +330,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92276ad43e6ca5df2" w:history="1">
+            <w:hyperlink r:id="rId73186aeee5f9ad06e" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -388,86 +388,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> MARGPR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-86"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1159200"/>
-                  <wp:docPr id="41804491" name="name18256ad43e6ca6dc2" descr="13978.jpg"/>
+                  <wp:docPr id="99062866" name="name12506aeee5f9ad879" descr="13978.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="13978.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId82536ad43e6ca6dc0" cstate="print"/>
+                          <a:blip r:embed="rId99826aeee5f9ad877" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1159200"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId66096ad43e6ca6eb2" w:history="1">
+            <w:hyperlink r:id="rId67466aeee5f9ad9ab" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1015,63 +1015,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">., 2022 in press).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="9839489" name="name39246ad43e6ca7d25" descr="MARGPR_distribution_map.jpg"/>
+            <wp:docPr id="80111782" name="name28366aeee5f9ae77b" descr="MARGPR_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="MARGPR_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId41616ad43e6ca7d23" cstate="print"/>
+                    <a:blip r:embed="rId86506aeee5f9ae777" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -2968,51 +2968,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (4), 5672, 1–42.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Available from: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId97556ad43e6ca9656" w:history="1">
+      <w:hyperlink r:id="rId66316aeee5f9af01a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://efsa.onlinelibrary.wiley.com/doi/epdf/10.2903/j.efsa.2019.5672</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed 12 February 2022).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3078,51 +3078,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">37</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 560–570. Available from: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId42056ad43e6ca974d" w:history="1">
+      <w:hyperlink r:id="rId76786aeee5f9af07d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/download/standard/206/pm7-082-1-en.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed 12 February 2022).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3168,51 +3168,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">46</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 421–442. Available from: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId25516ad43e6ca97e6" w:history="1">
+      <w:hyperlink r:id="rId39526aeee5f9af0ca" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://onlinelibrary.wiley.com/doi/epdf/10.1111/epp.12340</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed 12 February 2022).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3267,90 +3267,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">48</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (3), 330–349. Available from: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId63446ad43e6ca98ca" w:history="1">
+      <w:hyperlink r:id="rId31506aeee5f9af11d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/download/standard/738/pm3-085-1-en.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed 12 February 2022).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EU (2019) Commission Implementing Regulation 2019/2072 of 28 November 2019 establishing uniform conditions for the implementation of Regulation (EU) 2016/2031 of the European Parliament and the Council, as regards protective measures against pests of plants, and repealing Commission Regulation (EC) No 690/2008 and amending Commission Implementing Regulation (EU) 2018/2019. Annex VI, points 10. Available from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId75626ad43e6ca994d" w:history="1">
+      <w:hyperlink r:id="rId39296aeee5f9af141" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A32019R2072</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3454,51 +3454,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">1263</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1-250. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId13916ad43e6ca9a77" w:history="1">
+      <w:hyperlink r:id="rId90516aeee5f9af1c2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.11646/zootaxa.1263.1.1</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed 18 January 2022).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3629,51 +3629,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 47-58. Available from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId41036ad43e6ca9b9c" w:history="1">
+      <w:hyperlink r:id="rId78466aeee5f9af258" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.21548/1-1-2413</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed 18 January 2022).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3922,51 +3922,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Klerk CA de (2017) Identification, control and management of grapevine </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Margarodes</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Viticulture research, Winetech Technical, available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId27616ad43e6ca9d76" w:history="1">
+      <w:hyperlink r:id="rId81776aeee5f9af36a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.wineland.co.za/identification-control-management-grapevine-margarodes/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed 12 January 2022).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4137,51 +4137,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Morrison H &amp; Morrison ER (1966) An annotated list of generic names of the scale insects (Homoptera: Coccoidea). Miscellaneous Publication United States Department of Agriculture </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">1015,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-206. Available from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId71466ad43e6ca9fbf" w:history="1">
+      <w:hyperlink r:id="rId82736aeee5f9af423" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.5962/bhl.title.65706</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed 18 January 2022).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4401,51 +4401,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Margarodes prieskaensis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId43156ad43e6caa1e7" w:history="1">
+      <w:hyperlink r:id="rId76266aeee5f9af50c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -4520,63 +4520,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> edition).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> CABI, Wallingford (GB).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="41871856" name="name62316ad43e6caa322" descr="eu_funding_250.png"/>
+            <wp:docPr id="43344876" name="name87206aeee5f9af5f3" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId63056ad43e6caa320" cstate="print"/>
+                    <a:blip r:embed="rId59306aeee5f9af5f2" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -4674,137 +4674,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="68214331">
+  <w:abstractNum w:abstractNumId="71067600">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="92800976">
+    <w:lvl w:ilvl="0" w:tplc="83881647">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="92800976" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="83881647" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="92800976" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="83881647" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="92800976" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="83881647" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="92800976" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="83881647" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="92800976" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="83881647" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="92800976" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="83881647" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="92800976" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="83881647" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="92800976" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="83881647" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="68214330">
+  <w:abstractNum w:abstractNumId="71067599">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="53510771">
+    <w:lvl w:ilvl="0" w:tplc="78810776">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -5556,55 +5556,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="68214330">
-    <w:abstractNumId w:val="68214330"/>
+  <w:num w:numId="71067599">
+    <w:abstractNumId w:val="71067599"/>
   </w:num>
-  <w:num w:numId="68214331">
-    <w:abstractNumId w:val="68214331"/>
+  <w:num w:numId="71067600">
+    <w:abstractNumId w:val="71067600"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -17154,51 +17154,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId761740552" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId342085685" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId16596ad43e6ca5d7f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MARGPR/" TargetMode="External"/><Relationship Id="rId92276ad43e6ca5df2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MARGPR/categorization" TargetMode="External"/><Relationship Id="rId66096ad43e6ca6eb2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MARGPR/photos" TargetMode="External"/><Relationship Id="rId97556ad43e6ca9656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://efsa.onlinelibrary.wiley.com/doi/epdf/10.2903/j.efsa.2019.5672" TargetMode="External"/><Relationship Id="rId42056ad43e6ca974d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/206/pm7-082-1-en.pdf" TargetMode="External"/><Relationship Id="rId25516ad43e6ca97e6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/epdf/10.1111/epp.12340" TargetMode="External"/><Relationship Id="rId63446ad43e6ca98ca" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/738/pm3-085-1-en.pdf" TargetMode="External"/><Relationship Id="rId75626ad43e6ca994d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A32019R2072" TargetMode="External"/><Relationship Id="rId13916ad43e6ca9a77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.11646/zootaxa.1263.1.1" TargetMode="External"/><Relationship Id="rId41036ad43e6ca9b9c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.21548/1-1-2413" TargetMode="External"/><Relationship Id="rId27616ad43e6ca9d76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wineland.co.za/identification-control-management-grapevine-margarodes/" TargetMode="External"/><Relationship Id="rId71466ad43e6ca9fbf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5962/bhl.title.65706" TargetMode="External"/><Relationship Id="rId43156ad43e6caa1e7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId82536ad43e6ca6dc0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId82536ad43e6ca6dc0.jpg"/><Relationship Id="rId41616ad43e6ca7d23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId41616ad43e6ca7d23.jpg"/><Relationship Id="rId63056ad43e6caa320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId63056ad43e6caa320.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId873904622" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId501848776" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId83126aeee5f9ad033" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MARGPR/" TargetMode="External"/><Relationship Id="rId73186aeee5f9ad06e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MARGPR/categorization" TargetMode="External"/><Relationship Id="rId67466aeee5f9ad9ab" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MARGPR/photos" TargetMode="External"/><Relationship Id="rId66316aeee5f9af01a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://efsa.onlinelibrary.wiley.com/doi/epdf/10.2903/j.efsa.2019.5672" TargetMode="External"/><Relationship Id="rId76786aeee5f9af07d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/206/pm7-082-1-en.pdf" TargetMode="External"/><Relationship Id="rId39526aeee5f9af0ca" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/epdf/10.1111/epp.12340" TargetMode="External"/><Relationship Id="rId31506aeee5f9af11d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/738/pm3-085-1-en.pdf" TargetMode="External"/><Relationship Id="rId39296aeee5f9af141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A32019R2072" TargetMode="External"/><Relationship Id="rId90516aeee5f9af1c2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.11646/zootaxa.1263.1.1" TargetMode="External"/><Relationship Id="rId78466aeee5f9af258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.21548/1-1-2413" TargetMode="External"/><Relationship Id="rId81776aeee5f9af36a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wineland.co.za/identification-control-management-grapevine-margarodes/" TargetMode="External"/><Relationship Id="rId82736aeee5f9af423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5962/bhl.title.65706" TargetMode="External"/><Relationship Id="rId76266aeee5f9af50c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId99826aeee5f9ad877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId99826aeee5f9ad877.jpg"/><Relationship Id="rId86506aeee5f9ae777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId86506aeee5f9ae777.jpg"/><Relationship Id="rId59306aeee5f9af5f2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId59306aeee5f9af5f2.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>