--- v15 (2026-08-28)
+++ v16 (2026-09-17)
@@ -269,88 +269,88 @@
               </w:rPr>
               <w:t xml:space="preserve"> Lindinger, </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Promargarodes greeni</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Jakubski</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97696a9107b0ccfa5" w:history="1">
+            <w:hyperlink r:id="rId86456aabb6d5e402c" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20296a9107b0ccfeb" w:history="1">
+            <w:hyperlink r:id="rId66136aabb6d5e4072" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -364,86 +364,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> MARGGR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="10319401" name="name81666a9107b0cd7a0" descr="14113.jpg"/>
+                  <wp:docPr id="58882945" name="name17276aabb6d5e4131" descr="14113.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="14113.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId95696a9107b0cd79f" cstate="print"/>
+                          <a:blip r:embed="rId97656aabb6d5e4130" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId49106a9107b0cd8ed" w:history="1">
+            <w:hyperlink r:id="rId12866aabb6d5e4222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -953,63 +953,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Vredendal and Lutzville (Olifants River Valley), Piketberg, Malmesbury, Ceres, Stellenbosch, Paarl, Worcester, Robertson and Montagu (Brain, 1915; Jakubski, 1965; de Klerk, 1978).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="78754101" name="name11276a9107b0ce9fc" descr="MARGGR_distribution_map.jpg"/>
+            <wp:docPr id="57132811" name="name86416aabb6d5e52bd" descr="MARGGR_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="MARGGR_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId16856a9107b0ce9f9" cstate="print"/>
+                    <a:blip r:embed="rId66366aabb6d5e52ba" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3141,51 +3141,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (4), 5672, 1–42.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Available from: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId50346a9107b0cf9d8" w:history="1">
+      <w:hyperlink r:id="rId86896aabb6d5e62a5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://efsa.onlinelibrary.wiley.com/doi/epdf/10.2903/j.efsa.2019.5672</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed 12 February 2022).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3251,51 +3251,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">37</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 560–570. Available from: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId76746a9107b0cfa8b" w:history="1">
+      <w:hyperlink r:id="rId91356aabb6d5e6358" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/download/standard/206/pm7-082-1-en.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed 12 February 2022).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3350,51 +3350,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">46</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 421–442. Available from: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId30426a9107b0cfb2c" w:history="1">
+      <w:hyperlink r:id="rId57826aabb6d5e63f9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://onlinelibrary.wiley.com/doi/epdf/10.1111/epp.12340</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed 12 February 2022).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3449,90 +3449,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">48</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 330–349. Available from: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId41516a9107b0cfbc8" w:history="1">
+      <w:hyperlink r:id="rId84016aabb6d5e6496" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/download/standard/738/pm3-085-1-en.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed 12 February 2022).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EU (2019) Commission Implementing Regulation 2019/2072 of 28 November 2019 establishing uniform conditions for the implementation of Regulation (EU) 2016/2031 of the European Parliament and the Council, as regards protective measures against pests of plants, and repealing Commission Regulation (EC) No 690/2008 and amending Commission Implementing Regulation (EU) 2018/2019. Annex VI, points 10. Available from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId90446a9107b0cfc09" w:history="1">
+      <w:hyperlink r:id="rId91846aabb6d5e64d6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A32019R2072</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed 14 September 2022).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3772,51 +3772,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Viticulture research, Winetech Technical, available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId19356a9107b0cfdcc" w:history="1">
+      <w:hyperlink r:id="rId97406aabb6d5e66a3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.wineland.co.za/identification-control-management-grapevine-margarodes/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed 3 March 2022).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4212,51 +4212,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Margarodes greeni</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId55466a9107b0d00bd" w:history="1">
+      <w:hyperlink r:id="rId21046aabb6d5e6986" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -4269,63 +4269,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">This datasheet was first published online in 2022. It is maintained in an electronic format in the EPPO Global Database. The sections on 'Identity', ‘Hosts’, and 'Geographical distribution' are automatically updated from the database. For other sections, the date of last revision is indicated on the right.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="42794550" name="name18876a9107b0d015f" descr="eu_funding_250.png"/>
+            <wp:docPr id="22580542" name="name98536aabb6d5e6a4d" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId22226a9107b0d015e" cstate="print"/>
+                    <a:blip r:embed="rId19496aabb6d5e6a4b" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -4423,137 +4423,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="19188706">
+  <w:abstractNum w:abstractNumId="27922985">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="65844443">
+    <w:lvl w:ilvl="0" w:tplc="15582354">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="65844443" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="15582354" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="65844443" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="15582354" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="65844443" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="15582354" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="65844443" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="15582354" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="65844443" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="15582354" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="65844443" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="15582354" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="65844443" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="15582354" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="65844443" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="15582354" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19188705">
+  <w:abstractNum w:abstractNumId="27922984">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="80821745">
+    <w:lvl w:ilvl="0" w:tplc="84128037">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -5305,55 +5305,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="19188705">
-    <w:abstractNumId w:val="19188705"/>
+  <w:num w:numId="27922984">
+    <w:abstractNumId w:val="27922984"/>
   </w:num>
-  <w:num w:numId="19188706">
-    <w:abstractNumId w:val="19188706"/>
+  <w:num w:numId="27922985">
+    <w:abstractNumId w:val="27922985"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -16903,51 +16903,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId564678784" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId310232228" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId97696a9107b0ccfa5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MARGGR/" TargetMode="External"/><Relationship Id="rId20296a9107b0ccfeb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MARGGR/categorization" TargetMode="External"/><Relationship Id="rId49106a9107b0cd8ed" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MARGGR/photos" TargetMode="External"/><Relationship Id="rId50346a9107b0cf9d8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://efsa.onlinelibrary.wiley.com/doi/epdf/10.2903/j.efsa.2019.5672" TargetMode="External"/><Relationship Id="rId76746a9107b0cfa8b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/206/pm7-082-1-en.pdf" TargetMode="External"/><Relationship Id="rId30426a9107b0cfb2c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/epdf/10.1111/epp.12340" TargetMode="External"/><Relationship Id="rId41516a9107b0cfbc8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/738/pm3-085-1-en.pdf" TargetMode="External"/><Relationship Id="rId90446a9107b0cfc09" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A32019R2072" TargetMode="External"/><Relationship Id="rId19356a9107b0cfdcc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wineland.co.za/identification-control-management-grapevine-margarodes/" TargetMode="External"/><Relationship Id="rId55466a9107b0d00bd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId95696a9107b0cd79f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId95696a9107b0cd79f.jpg"/><Relationship Id="rId16856a9107b0ce9f9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId16856a9107b0ce9f9.jpg"/><Relationship Id="rId22226a9107b0d015e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId22226a9107b0d015e.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId111034327" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId187985221" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId86456aabb6d5e402c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MARGGR/" TargetMode="External"/><Relationship Id="rId66136aabb6d5e4072" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MARGGR/categorization" TargetMode="External"/><Relationship Id="rId12866aabb6d5e4222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MARGGR/photos" TargetMode="External"/><Relationship Id="rId86896aabb6d5e62a5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://efsa.onlinelibrary.wiley.com/doi/epdf/10.2903/j.efsa.2019.5672" TargetMode="External"/><Relationship Id="rId91356aabb6d5e6358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/206/pm7-082-1-en.pdf" TargetMode="External"/><Relationship Id="rId57826aabb6d5e63f9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/epdf/10.1111/epp.12340" TargetMode="External"/><Relationship Id="rId84016aabb6d5e6496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/738/pm3-085-1-en.pdf" TargetMode="External"/><Relationship Id="rId91846aabb6d5e64d6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A32019R2072" TargetMode="External"/><Relationship Id="rId97406aabb6d5e66a3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wineland.co.za/identification-control-management-grapevine-margarodes/" TargetMode="External"/><Relationship Id="rId21046aabb6d5e6986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId97656aabb6d5e4130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId97656aabb6d5e4130.jpg"/><Relationship Id="rId66366aabb6d5e52ba" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId66366aabb6d5e52ba.jpg"/><Relationship Id="rId19496aabb6d5e6a4b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId19496aabb6d5e6a4b.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>