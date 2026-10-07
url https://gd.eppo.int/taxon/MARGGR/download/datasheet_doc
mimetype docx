--- v16 (2026-09-17)
+++ v17 (2026-10-07)
@@ -269,88 +269,88 @@
               </w:rPr>
               <w:t xml:space="preserve"> Lindinger, </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Promargarodes greeni</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Jakubski</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86456aabb6d5e402c" w:history="1">
+            <w:hyperlink r:id="rId83946ac6829d2ce51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66136aabb6d5e4072" w:history="1">
+            <w:hyperlink r:id="rId98956ac6829d2ce99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -364,86 +364,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> MARGGR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="58882945" name="name17276aabb6d5e4131" descr="14113.jpg"/>
+                  <wp:docPr id="98559296" name="name16356ac6829d2cf80" descr="14113.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="14113.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId97656aabb6d5e4130" cstate="print"/>
+                          <a:blip r:embed="rId22506ac6829d2cf7f" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId12866aabb6d5e4222" w:history="1">
+            <w:hyperlink r:id="rId21996ac6829d2d0cb" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -953,63 +953,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Vredendal and Lutzville (Olifants River Valley), Piketberg, Malmesbury, Ceres, Stellenbosch, Paarl, Worcester, Robertson and Montagu (Brain, 1915; Jakubski, 1965; de Klerk, 1978).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="57132811" name="name86416aabb6d5e52bd" descr="MARGGR_distribution_map.jpg"/>
+            <wp:docPr id="86023793" name="name11046ac6829d2e16c" descr="MARGGR_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="MARGGR_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId66366aabb6d5e52ba" cstate="print"/>
+                    <a:blip r:embed="rId68606ac6829d2e168" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3141,51 +3141,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (4), 5672, 1–42.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Available from: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId86896aabb6d5e62a5" w:history="1">
+      <w:hyperlink r:id="rId26766ac6829d2f297" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://efsa.onlinelibrary.wiley.com/doi/epdf/10.2903/j.efsa.2019.5672</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed 12 February 2022).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3251,51 +3251,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">37</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 560–570. Available from: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId91356aabb6d5e6358" w:history="1">
+      <w:hyperlink r:id="rId49296ac6829d2f350" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/download/standard/206/pm7-082-1-en.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed 12 February 2022).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3350,51 +3350,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">46</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 421–442. Available from: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId57826aabb6d5e63f9" w:history="1">
+      <w:hyperlink r:id="rId18216ac6829d2f3f6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://onlinelibrary.wiley.com/doi/epdf/10.1111/epp.12340</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed 12 February 2022).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3449,90 +3449,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">48</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 330–349. Available from: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId84016aabb6d5e6496" w:history="1">
+      <w:hyperlink r:id="rId44436ac6829d2f495" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/download/standard/738/pm3-085-1-en.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed 12 February 2022).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EU (2019) Commission Implementing Regulation 2019/2072 of 28 November 2019 establishing uniform conditions for the implementation of Regulation (EU) 2016/2031 of the European Parliament and the Council, as regards protective measures against pests of plants, and repealing Commission Regulation (EC) No 690/2008 and amending Commission Implementing Regulation (EU) 2018/2019. Annex VI, points 10. Available from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId91846aabb6d5e64d6" w:history="1">
+      <w:hyperlink r:id="rId84566ac6829d2f4d7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A32019R2072</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed 14 September 2022).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3772,51 +3772,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Viticulture research, Winetech Technical, available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId97406aabb6d5e66a3" w:history="1">
+      <w:hyperlink r:id="rId79936ac6829d2f6a6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.wineland.co.za/identification-control-management-grapevine-margarodes/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed 3 March 2022).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4212,51 +4212,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Margarodes greeni</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId21046aabb6d5e6986" w:history="1">
+      <w:hyperlink r:id="rId25156ac6829d2f974" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -4269,63 +4269,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">This datasheet was first published online in 2022. It is maintained in an electronic format in the EPPO Global Database. The sections on 'Identity', ‘Hosts’, and 'Geographical distribution' are automatically updated from the database. For other sections, the date of last revision is indicated on the right.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="22580542" name="name98536aabb6d5e6a4d" descr="eu_funding_250.png"/>
+            <wp:docPr id="24028439" name="name15156ac6829d2fa11" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId19496aabb6d5e6a4b" cstate="print"/>
+                    <a:blip r:embed="rId96236ac6829d2fa10" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -4423,137 +4423,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="27922985">
+  <w:abstractNum w:abstractNumId="20204436">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="15582354">
+    <w:lvl w:ilvl="0" w:tplc="37659535">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="15582354" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="37659535" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="15582354" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="37659535" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="15582354" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="37659535" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="15582354" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="37659535" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="15582354" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="37659535" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="15582354" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="37659535" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="15582354" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="37659535" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="15582354" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="37659535" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="27922984">
+  <w:abstractNum w:abstractNumId="20204435">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="84128037">
+    <w:lvl w:ilvl="0" w:tplc="42275935">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -5305,55 +5305,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="27922984">
-    <w:abstractNumId w:val="27922984"/>
+  <w:num w:numId="20204435">
+    <w:abstractNumId w:val="20204435"/>
   </w:num>
-  <w:num w:numId="27922985">
-    <w:abstractNumId w:val="27922985"/>
+  <w:num w:numId="20204436">
+    <w:abstractNumId w:val="20204436"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -16903,51 +16903,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId111034327" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId187985221" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId86456aabb6d5e402c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MARGGR/" TargetMode="External"/><Relationship Id="rId66136aabb6d5e4072" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MARGGR/categorization" TargetMode="External"/><Relationship Id="rId12866aabb6d5e4222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MARGGR/photos" TargetMode="External"/><Relationship Id="rId86896aabb6d5e62a5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://efsa.onlinelibrary.wiley.com/doi/epdf/10.2903/j.efsa.2019.5672" TargetMode="External"/><Relationship Id="rId91356aabb6d5e6358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/206/pm7-082-1-en.pdf" TargetMode="External"/><Relationship Id="rId57826aabb6d5e63f9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/epdf/10.1111/epp.12340" TargetMode="External"/><Relationship Id="rId84016aabb6d5e6496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/738/pm3-085-1-en.pdf" TargetMode="External"/><Relationship Id="rId91846aabb6d5e64d6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A32019R2072" TargetMode="External"/><Relationship Id="rId97406aabb6d5e66a3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wineland.co.za/identification-control-management-grapevine-margarodes/" TargetMode="External"/><Relationship Id="rId21046aabb6d5e6986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId97656aabb6d5e4130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId97656aabb6d5e4130.jpg"/><Relationship Id="rId66366aabb6d5e52ba" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId66366aabb6d5e52ba.jpg"/><Relationship Id="rId19496aabb6d5e6a4b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId19496aabb6d5e6a4b.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId840427601" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId660756127" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId83946ac6829d2ce51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MARGGR/" TargetMode="External"/><Relationship Id="rId98956ac6829d2ce99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MARGGR/categorization" TargetMode="External"/><Relationship Id="rId21996ac6829d2d0cb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MARGGR/photos" TargetMode="External"/><Relationship Id="rId26766ac6829d2f297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://efsa.onlinelibrary.wiley.com/doi/epdf/10.2903/j.efsa.2019.5672" TargetMode="External"/><Relationship Id="rId49296ac6829d2f350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/206/pm7-082-1-en.pdf" TargetMode="External"/><Relationship Id="rId18216ac6829d2f3f6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/epdf/10.1111/epp.12340" TargetMode="External"/><Relationship Id="rId44436ac6829d2f495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/738/pm3-085-1-en.pdf" TargetMode="External"/><Relationship Id="rId84566ac6829d2f4d7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A32019R2072" TargetMode="External"/><Relationship Id="rId79936ac6829d2f6a6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wineland.co.za/identification-control-management-grapevine-margarodes/" TargetMode="External"/><Relationship Id="rId25156ac6829d2f974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId22506ac6829d2cf7f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId22506ac6829d2cf7f.jpg"/><Relationship Id="rId68606ac6829d2e168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId68606ac6829d2e168.jpg"/><Relationship Id="rId96236ac6829d2fa10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId96236ac6829d2fa10.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>