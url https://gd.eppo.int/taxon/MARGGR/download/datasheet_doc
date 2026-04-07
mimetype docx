--- v7 (2026-03-18)
+++ v8 (2026-04-07)
@@ -269,88 +269,88 @@
               </w:rPr>
               <w:t xml:space="preserve"> Lindinger, </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Promargarodes greeni</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Jakubski</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201469b9f67e48a50" w:history="1">
+            <w:hyperlink r:id="rId320269d53d7d7fc61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156269b9f67e48a94" w:history="1">
+            <w:hyperlink r:id="rId732869d53d7d7fcb6" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -364,86 +364,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> MARGGR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="63068611" name="name532369b9f67e49090" descr="14113.jpg"/>
+                  <wp:docPr id="86530400" name="name551569d53d7d8012b" descr="14113.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="14113.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId254569b9f67e4908e" cstate="print"/>
+                          <a:blip r:embed="rId518369d53d7d80129" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId661569b9f67e4918c" w:history="1">
+            <w:hyperlink r:id="rId480469d53d7d8027c" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -953,63 +953,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Vredendal and Lutzville (Olifants River Valley), Piketberg, Malmesbury, Ceres, Stellenbosch, Paarl, Worcester, Robertson and Montagu (Brain, 1915; Jakubski, 1965; de Klerk, 1978).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="7431370" name="name384469b9f67e4a44c" descr="MARGGR_distribution_map.jpg"/>
+            <wp:docPr id="46342850" name="name521069d53d7d81d7c" descr="MARGGR_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="MARGGR_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId285369b9f67e4a448" cstate="print"/>
+                    <a:blip r:embed="rId891569d53d7d81d79" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3141,51 +3141,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (4), 5672, 1–42.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Available from: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId556769b9f67e4b68d" w:history="1">
+      <w:hyperlink r:id="rId115169d53d7d83304" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://efsa.onlinelibrary.wiley.com/doi/epdf/10.2903/j.efsa.2019.5672</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed 12 February 2022).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3251,51 +3251,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">37</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 560–570. Available from: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId745369b9f67e4b778" w:history="1">
+      <w:hyperlink r:id="rId967669d53d7d833c2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/download/standard/206/pm7-082-1-en.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed 12 February 2022).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3350,51 +3350,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">46</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 421–442. Available from: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId422569b9f67e4b838" w:history="1">
+      <w:hyperlink r:id="rId212269d53d7d8351a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://onlinelibrary.wiley.com/doi/epdf/10.1111/epp.12340</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed 12 February 2022).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3449,90 +3449,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">48</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 330–349. Available from: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId661169b9f67e4b909" w:history="1">
+      <w:hyperlink r:id="rId146369d53d7d835e8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/download/standard/738/pm3-085-1-en.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed 12 February 2022).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EU (2019) Commission Implementing Regulation 2019/2072 of 28 November 2019 establishing uniform conditions for the implementation of Regulation (EU) 2016/2031 of the European Parliament and the Council, as regards protective measures against pests of plants, and repealing Commission Regulation (EC) No 690/2008 and amending Commission Implementing Regulation (EU) 2018/2019. Annex VI, points 10. Available from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId492669b9f67e4b952" w:history="1">
+      <w:hyperlink r:id="rId305169d53d7d8364f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A32019R2072</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed 14 September 2022).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3772,51 +3772,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Viticulture research, Winetech Technical, available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId302869b9f67e4bb81" w:history="1">
+      <w:hyperlink r:id="rId228369d53d7d838a3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.wineland.co.za/identification-control-management-grapevine-margarodes/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed 3 March 2022).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4212,51 +4212,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Margarodes greeni</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId155169b9f67e4bea4" w:history="1">
+      <w:hyperlink r:id="rId228869d53d7d83c28" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -4269,63 +4269,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">This datasheet was first published online in 2022. It is maintained in an electronic format in the EPPO Global Database. The sections on 'Identity', ‘Hosts’, and 'Geographical distribution' are automatically updated from the database. For other sections, the date of last revision is indicated on the right.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="30840572" name="name454769b9f67e4c26b" descr="eu_funding_250.png"/>
+            <wp:docPr id="99555025" name="name126069d53d7d83e02" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId654969b9f67e4c269" cstate="print"/>
+                    <a:blip r:embed="rId157469d53d7d83e01" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -4423,137 +4423,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="42367651">
+  <w:abstractNum w:abstractNumId="45900582">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="94353812">
+    <w:lvl w:ilvl="0" w:tplc="94842825">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="94353812" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="94842825" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="94353812" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="94842825" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="94353812" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="94842825" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="94353812" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="94842825" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="94353812" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="94842825" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="94353812" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="94842825" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="94353812" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="94842825" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="94353812" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="94842825" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="42367650">
+  <w:abstractNum w:abstractNumId="45900581">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="64152315">
+    <w:lvl w:ilvl="0" w:tplc="44346568">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -5305,55 +5305,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="42367650">
-    <w:abstractNumId w:val="42367650"/>
+  <w:num w:numId="45900581">
+    <w:abstractNumId w:val="45900581"/>
   </w:num>
-  <w:num w:numId="42367651">
-    <w:abstractNumId w:val="42367651"/>
+  <w:num w:numId="45900582">
+    <w:abstractNumId w:val="45900582"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -16903,51 +16903,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId666740279" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId778124521" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId201469b9f67e48a50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MARGGR/" TargetMode="External"/><Relationship Id="rId156269b9f67e48a94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MARGGR/categorization" TargetMode="External"/><Relationship Id="rId661569b9f67e4918c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MARGGR/photos" TargetMode="External"/><Relationship Id="rId556769b9f67e4b68d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://efsa.onlinelibrary.wiley.com/doi/epdf/10.2903/j.efsa.2019.5672" TargetMode="External"/><Relationship Id="rId745369b9f67e4b778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/206/pm7-082-1-en.pdf" TargetMode="External"/><Relationship Id="rId422569b9f67e4b838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/epdf/10.1111/epp.12340" TargetMode="External"/><Relationship Id="rId661169b9f67e4b909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/738/pm3-085-1-en.pdf" TargetMode="External"/><Relationship Id="rId492669b9f67e4b952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A32019R2072" TargetMode="External"/><Relationship Id="rId302869b9f67e4bb81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wineland.co.za/identification-control-management-grapevine-margarodes/" TargetMode="External"/><Relationship Id="rId155169b9f67e4bea4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId254569b9f67e4908e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId254569b9f67e4908e.jpg"/><Relationship Id="rId285369b9f67e4a448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId285369b9f67e4a448.jpg"/><Relationship Id="rId654969b9f67e4c269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId654969b9f67e4c269.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId378620247" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId386905542" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId320269d53d7d7fc61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MARGGR/" TargetMode="External"/><Relationship Id="rId732869d53d7d7fcb6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MARGGR/categorization" TargetMode="External"/><Relationship Id="rId480469d53d7d8027c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MARGGR/photos" TargetMode="External"/><Relationship Id="rId115169d53d7d83304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://efsa.onlinelibrary.wiley.com/doi/epdf/10.2903/j.efsa.2019.5672" TargetMode="External"/><Relationship Id="rId967669d53d7d833c2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/206/pm7-082-1-en.pdf" TargetMode="External"/><Relationship Id="rId212269d53d7d8351a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/epdf/10.1111/epp.12340" TargetMode="External"/><Relationship Id="rId146369d53d7d835e8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/738/pm3-085-1-en.pdf" TargetMode="External"/><Relationship Id="rId305169d53d7d8364f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A32019R2072" TargetMode="External"/><Relationship Id="rId228369d53d7d838a3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wineland.co.za/identification-control-management-grapevine-margarodes/" TargetMode="External"/><Relationship Id="rId228869d53d7d83c28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId518369d53d7d80129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId518369d53d7d80129.jpg"/><Relationship Id="rId891569d53d7d81d79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId891569d53d7d81d79.jpg"/><Relationship Id="rId157469d53d7d83e01" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId157469d53d7d83e01.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>