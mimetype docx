--- v8 (2026-04-07)
+++ v9 (2026-04-28)
@@ -269,88 +269,88 @@
               </w:rPr>
               <w:t xml:space="preserve"> Lindinger, </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Promargarodes greeni</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Jakubski</w:t>
             </w:r>
-            <w:hyperlink r:id="rId320269d53d7d7fc61" w:history="1">
+            <w:hyperlink r:id="rId191369f00bb3917c0" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId732869d53d7d7fcb6" w:history="1">
+            <w:hyperlink r:id="rId954069f00bb391823" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -364,86 +364,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> MARGGR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="86530400" name="name551569d53d7d8012b" descr="14113.jpg"/>
+                  <wp:docPr id="21160606" name="name349469f00bb391932" descr="14113.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="14113.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId518369d53d7d80129" cstate="print"/>
+                          <a:blip r:embed="rId593369f00bb391930" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId480469d53d7d8027c" w:history="1">
+            <w:hyperlink r:id="rId457769f00bb391a51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -953,63 +953,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Vredendal and Lutzville (Olifants River Valley), Piketberg, Malmesbury, Ceres, Stellenbosch, Paarl, Worcester, Robertson and Montagu (Brain, 1915; Jakubski, 1965; de Klerk, 1978).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="46342850" name="name521069d53d7d81d7c" descr="MARGGR_distribution_map.jpg"/>
+            <wp:docPr id="28160044" name="name100569f00bb392c92" descr="MARGGR_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="MARGGR_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId891569d53d7d81d79" cstate="print"/>
+                    <a:blip r:embed="rId780469f00bb392c90" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3141,51 +3141,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (4), 5672, 1–42.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Available from: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId115169d53d7d83304" w:history="1">
+      <w:hyperlink r:id="rId807969f00bb393c9e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://efsa.onlinelibrary.wiley.com/doi/epdf/10.2903/j.efsa.2019.5672</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed 12 February 2022).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3251,51 +3251,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">37</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 560–570. Available from: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId967669d53d7d833c2" w:history="1">
+      <w:hyperlink r:id="rId134269f00bb393d51" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/download/standard/206/pm7-082-1-en.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed 12 February 2022).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3350,51 +3350,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">46</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 421–442. Available from: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId212269d53d7d8351a" w:history="1">
+      <w:hyperlink r:id="rId953169f00bb393df6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://onlinelibrary.wiley.com/doi/epdf/10.1111/epp.12340</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed 12 February 2022).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3449,90 +3449,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">48</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 330–349. Available from: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId146369d53d7d835e8" w:history="1">
+      <w:hyperlink r:id="rId552669f00bb393e94" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/download/standard/738/pm3-085-1-en.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed 12 February 2022).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EU (2019) Commission Implementing Regulation 2019/2072 of 28 November 2019 establishing uniform conditions for the implementation of Regulation (EU) 2016/2031 of the European Parliament and the Council, as regards protective measures against pests of plants, and repealing Commission Regulation (EC) No 690/2008 and amending Commission Implementing Regulation (EU) 2018/2019. Annex VI, points 10. Available from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId305169d53d7d8364f" w:history="1">
+      <w:hyperlink r:id="rId691569f00bb393ed6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A32019R2072</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed 14 September 2022).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3772,51 +3772,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Viticulture research, Winetech Technical, available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId228369d53d7d838a3" w:history="1">
+      <w:hyperlink r:id="rId226069f00bb39409d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.wineland.co.za/identification-control-management-grapevine-margarodes/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed 3 March 2022).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4212,51 +4212,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Margarodes greeni</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId228869d53d7d83c28" w:history="1">
+      <w:hyperlink r:id="rId459569f00bb394380" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -4269,63 +4269,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">This datasheet was first published online in 2022. It is maintained in an electronic format in the EPPO Global Database. The sections on 'Identity', ‘Hosts’, and 'Geographical distribution' are automatically updated from the database. For other sections, the date of last revision is indicated on the right.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="99555025" name="name126069d53d7d83e02" descr="eu_funding_250.png"/>
+            <wp:docPr id="37213277" name="name518569f00bb39444e" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId157469d53d7d83e01" cstate="print"/>
+                    <a:blip r:embed="rId904869f00bb39444c" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -4423,137 +4423,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="45900582">
+  <w:abstractNum w:abstractNumId="29871998">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="94842825">
+    <w:lvl w:ilvl="0" w:tplc="42150444">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="94842825" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="42150444" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="94842825" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="42150444" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="94842825" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="42150444" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="94842825" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="42150444" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="94842825" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="42150444" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="94842825" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="42150444" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="94842825" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="42150444" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="94842825" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="42150444" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="45900581">
+  <w:abstractNum w:abstractNumId="29871997">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="44346568">
+    <w:lvl w:ilvl="0" w:tplc="72774301">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -5305,55 +5305,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="45900581">
-    <w:abstractNumId w:val="45900581"/>
+  <w:num w:numId="29871997">
+    <w:abstractNumId w:val="29871997"/>
   </w:num>
-  <w:num w:numId="45900582">
-    <w:abstractNumId w:val="45900582"/>
+  <w:num w:numId="29871998">
+    <w:abstractNumId w:val="29871998"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -16903,51 +16903,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId378620247" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId386905542" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId320269d53d7d7fc61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MARGGR/" TargetMode="External"/><Relationship Id="rId732869d53d7d7fcb6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MARGGR/categorization" TargetMode="External"/><Relationship Id="rId480469d53d7d8027c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MARGGR/photos" TargetMode="External"/><Relationship Id="rId115169d53d7d83304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://efsa.onlinelibrary.wiley.com/doi/epdf/10.2903/j.efsa.2019.5672" TargetMode="External"/><Relationship Id="rId967669d53d7d833c2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/206/pm7-082-1-en.pdf" TargetMode="External"/><Relationship Id="rId212269d53d7d8351a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/epdf/10.1111/epp.12340" TargetMode="External"/><Relationship Id="rId146369d53d7d835e8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/738/pm3-085-1-en.pdf" TargetMode="External"/><Relationship Id="rId305169d53d7d8364f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A32019R2072" TargetMode="External"/><Relationship Id="rId228369d53d7d838a3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wineland.co.za/identification-control-management-grapevine-margarodes/" TargetMode="External"/><Relationship Id="rId228869d53d7d83c28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId518369d53d7d80129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId518369d53d7d80129.jpg"/><Relationship Id="rId891569d53d7d81d79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId891569d53d7d81d79.jpg"/><Relationship Id="rId157469d53d7d83e01" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId157469d53d7d83e01.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId705082819" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId427136880" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId191369f00bb3917c0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MARGGR/" TargetMode="External"/><Relationship Id="rId954069f00bb391823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MARGGR/categorization" TargetMode="External"/><Relationship Id="rId457769f00bb391a51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MARGGR/photos" TargetMode="External"/><Relationship Id="rId807969f00bb393c9e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://efsa.onlinelibrary.wiley.com/doi/epdf/10.2903/j.efsa.2019.5672" TargetMode="External"/><Relationship Id="rId134269f00bb393d51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/206/pm7-082-1-en.pdf" TargetMode="External"/><Relationship Id="rId953169f00bb393df6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/epdf/10.1111/epp.12340" TargetMode="External"/><Relationship Id="rId552669f00bb393e94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/738/pm3-085-1-en.pdf" TargetMode="External"/><Relationship Id="rId691569f00bb393ed6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A32019R2072" TargetMode="External"/><Relationship Id="rId226069f00bb39409d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wineland.co.za/identification-control-management-grapevine-margarodes/" TargetMode="External"/><Relationship Id="rId459569f00bb394380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId593369f00bb391930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId593369f00bb391930.jpg"/><Relationship Id="rId780469f00bb392c90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId780469f00bb392c90.jpg"/><Relationship Id="rId904869f00bb39444c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId904869f00bb39444c.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>