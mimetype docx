--- v9 (2026-04-28)
+++ v10 (2026-05-18)
@@ -269,88 +269,88 @@
               </w:rPr>
               <w:t xml:space="preserve"> Lindinger, </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Promargarodes greeni</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Jakubski</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191369f00bb3917c0" w:history="1">
+            <w:hyperlink r:id="rId97186a0aaef49116d" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId954069f00bb391823" w:history="1">
+            <w:hyperlink r:id="rId21646a0aaef4911b5" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -364,86 +364,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> MARGGR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="21160606" name="name349469f00bb391932" descr="14113.jpg"/>
+                  <wp:docPr id="56939641" name="name49366a0aaef491a55" descr="14113.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="14113.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId593369f00bb391930" cstate="print"/>
+                          <a:blip r:embed="rId32616a0aaef491a53" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId457769f00bb391a51" w:history="1">
+            <w:hyperlink r:id="rId55506a0aaef491c14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -953,63 +953,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Vredendal and Lutzville (Olifants River Valley), Piketberg, Malmesbury, Ceres, Stellenbosch, Paarl, Worcester, Robertson and Montagu (Brain, 1915; Jakubski, 1965; de Klerk, 1978).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="28160044" name="name100569f00bb392c92" descr="MARGGR_distribution_map.jpg"/>
+            <wp:docPr id="15015598" name="name41836a0aaef492ac5" descr="MARGGR_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="MARGGR_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId780469f00bb392c90" cstate="print"/>
+                    <a:blip r:embed="rId24046a0aaef492ac2" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3141,51 +3141,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (4), 5672, 1–42.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Available from: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId807969f00bb393c9e" w:history="1">
+      <w:hyperlink r:id="rId52756a0aaef493b0d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://efsa.onlinelibrary.wiley.com/doi/epdf/10.2903/j.efsa.2019.5672</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed 12 February 2022).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3251,51 +3251,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">37</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 560–570. Available from: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId134269f00bb393d51" w:history="1">
+      <w:hyperlink r:id="rId20906a0aaef493bc6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/download/standard/206/pm7-082-1-en.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed 12 February 2022).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3350,51 +3350,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">46</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 421–442. Available from: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId953169f00bb393df6" w:history="1">
+      <w:hyperlink r:id="rId16946a0aaef493c68" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://onlinelibrary.wiley.com/doi/epdf/10.1111/epp.12340</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed 12 February 2022).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3449,90 +3449,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">48</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 330–349. Available from: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId552669f00bb393e94" w:history="1">
+      <w:hyperlink r:id="rId92316a0aaef493d08" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/download/standard/738/pm3-085-1-en.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed 12 February 2022).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EU (2019) Commission Implementing Regulation 2019/2072 of 28 November 2019 establishing uniform conditions for the implementation of Regulation (EU) 2016/2031 of the European Parliament and the Council, as regards protective measures against pests of plants, and repealing Commission Regulation (EC) No 690/2008 and amending Commission Implementing Regulation (EU) 2018/2019. Annex VI, points 10. Available from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId691569f00bb393ed6" w:history="1">
+      <w:hyperlink r:id="rId57486a0aaef493d4a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A32019R2072</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed 14 September 2022).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3772,51 +3772,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Viticulture research, Winetech Technical, available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId226069f00bb39409d" w:history="1">
+      <w:hyperlink r:id="rId45516a0aaef493f13" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.wineland.co.za/identification-control-management-grapevine-margarodes/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed 3 March 2022).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4212,51 +4212,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Margarodes greeni</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId459569f00bb394380" w:history="1">
+      <w:hyperlink r:id="rId24756a0aaef4941e9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -4269,63 +4269,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">This datasheet was first published online in 2022. It is maintained in an electronic format in the EPPO Global Database. The sections on 'Identity', ‘Hosts’, and 'Geographical distribution' are automatically updated from the database. For other sections, the date of last revision is indicated on the right.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="37213277" name="name518569f00bb39444e" descr="eu_funding_250.png"/>
+            <wp:docPr id="26204743" name="name85576a0aaef49428d" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId904869f00bb39444c" cstate="print"/>
+                    <a:blip r:embed="rId66206a0aaef49428c" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -4423,137 +4423,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="29871998">
+  <w:abstractNum w:abstractNumId="70468997">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="42150444">
+    <w:lvl w:ilvl="0" w:tplc="89976797">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="42150444" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="89976797" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="42150444" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="89976797" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="42150444" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="89976797" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="42150444" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="89976797" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="42150444" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="89976797" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="42150444" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="89976797" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="42150444" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="89976797" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="42150444" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="89976797" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="29871997">
+  <w:abstractNum w:abstractNumId="70468996">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="72774301">
+    <w:lvl w:ilvl="0" w:tplc="33848185">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -5305,55 +5305,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="29871997">
-    <w:abstractNumId w:val="29871997"/>
+  <w:num w:numId="70468996">
+    <w:abstractNumId w:val="70468996"/>
   </w:num>
-  <w:num w:numId="29871998">
-    <w:abstractNumId w:val="29871998"/>
+  <w:num w:numId="70468997">
+    <w:abstractNumId w:val="70468997"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -16903,51 +16903,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId705082819" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId427136880" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId191369f00bb3917c0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MARGGR/" TargetMode="External"/><Relationship Id="rId954069f00bb391823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MARGGR/categorization" TargetMode="External"/><Relationship Id="rId457769f00bb391a51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MARGGR/photos" TargetMode="External"/><Relationship Id="rId807969f00bb393c9e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://efsa.onlinelibrary.wiley.com/doi/epdf/10.2903/j.efsa.2019.5672" TargetMode="External"/><Relationship Id="rId134269f00bb393d51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/206/pm7-082-1-en.pdf" TargetMode="External"/><Relationship Id="rId953169f00bb393df6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/epdf/10.1111/epp.12340" TargetMode="External"/><Relationship Id="rId552669f00bb393e94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/738/pm3-085-1-en.pdf" TargetMode="External"/><Relationship Id="rId691569f00bb393ed6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A32019R2072" TargetMode="External"/><Relationship Id="rId226069f00bb39409d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wineland.co.za/identification-control-management-grapevine-margarodes/" TargetMode="External"/><Relationship Id="rId459569f00bb394380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId593369f00bb391930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId593369f00bb391930.jpg"/><Relationship Id="rId780469f00bb392c90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId780469f00bb392c90.jpg"/><Relationship Id="rId904869f00bb39444c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId904869f00bb39444c.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId781515334" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId100899752" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId97186a0aaef49116d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MARGGR/" TargetMode="External"/><Relationship Id="rId21646a0aaef4911b5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MARGGR/categorization" TargetMode="External"/><Relationship Id="rId55506a0aaef491c14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MARGGR/photos" TargetMode="External"/><Relationship Id="rId52756a0aaef493b0d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://efsa.onlinelibrary.wiley.com/doi/epdf/10.2903/j.efsa.2019.5672" TargetMode="External"/><Relationship Id="rId20906a0aaef493bc6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/206/pm7-082-1-en.pdf" TargetMode="External"/><Relationship Id="rId16946a0aaef493c68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/epdf/10.1111/epp.12340" TargetMode="External"/><Relationship Id="rId92316a0aaef493d08" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/738/pm3-085-1-en.pdf" TargetMode="External"/><Relationship Id="rId57486a0aaef493d4a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A32019R2072" TargetMode="External"/><Relationship Id="rId45516a0aaef493f13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wineland.co.za/identification-control-management-grapevine-margarodes/" TargetMode="External"/><Relationship Id="rId24756a0aaef4941e9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId32616a0aaef491a53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId32616a0aaef491a53.jpg"/><Relationship Id="rId24046a0aaef492ac2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId24046a0aaef492ac2.jpg"/><Relationship Id="rId66206a0aaef49428c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId66206a0aaef49428c.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>