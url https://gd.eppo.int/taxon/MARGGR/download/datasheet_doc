--- v10 (2026-05-18)
+++ v11 (2026-06-07)
@@ -269,88 +269,88 @@
               </w:rPr>
               <w:t xml:space="preserve"> Lindinger, </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Promargarodes greeni</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Jakubski</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97186a0aaef49116d" w:history="1">
+            <w:hyperlink r:id="rId98016a25c868e2cbe" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21646a0aaef4911b5" w:history="1">
+            <w:hyperlink r:id="rId28816a25c868e2d06" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -364,86 +364,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> MARGGR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="56939641" name="name49366a0aaef491a55" descr="14113.jpg"/>
+                  <wp:docPr id="39255394" name="name45346a25c868e3292" descr="14113.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="14113.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId32616a0aaef491a53" cstate="print"/>
+                          <a:blip r:embed="rId83466a25c868e3291" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId55506a0aaef491c14" w:history="1">
+            <w:hyperlink r:id="rId75146a25c868e33e4" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -953,63 +953,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Vredendal and Lutzville (Olifants River Valley), Piketberg, Malmesbury, Ceres, Stellenbosch, Paarl, Worcester, Robertson and Montagu (Brain, 1915; Jakubski, 1965; de Klerk, 1978).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="15015598" name="name41836a0aaef492ac5" descr="MARGGR_distribution_map.jpg"/>
+            <wp:docPr id="6650041" name="name64506a25c868e4333" descr="MARGGR_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="MARGGR_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId24046a0aaef492ac2" cstate="print"/>
+                    <a:blip r:embed="rId31696a25c868e432f" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3141,51 +3141,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (4), 5672, 1–42.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Available from: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId52756a0aaef493b0d" w:history="1">
+      <w:hyperlink r:id="rId40166a25c868e54a8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://efsa.onlinelibrary.wiley.com/doi/epdf/10.2903/j.efsa.2019.5672</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed 12 February 2022).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3251,51 +3251,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">37</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 560–570. Available from: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId20906a0aaef493bc6" w:history="1">
+      <w:hyperlink r:id="rId56876a25c868e555f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/download/standard/206/pm7-082-1-en.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed 12 February 2022).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3350,51 +3350,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">46</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 421–442. Available from: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId16946a0aaef493c68" w:history="1">
+      <w:hyperlink r:id="rId34726a25c868e5602" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://onlinelibrary.wiley.com/doi/epdf/10.1111/epp.12340</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed 12 February 2022).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3449,90 +3449,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">48</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 330–349. Available from: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId92316a0aaef493d08" w:history="1">
+      <w:hyperlink r:id="rId95016a25c868e56a0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/download/standard/738/pm3-085-1-en.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed 12 February 2022).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EU (2019) Commission Implementing Regulation 2019/2072 of 28 November 2019 establishing uniform conditions for the implementation of Regulation (EU) 2016/2031 of the European Parliament and the Council, as regards protective measures against pests of plants, and repealing Commission Regulation (EC) No 690/2008 and amending Commission Implementing Regulation (EU) 2018/2019. Annex VI, points 10. Available from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId57486a0aaef493d4a" w:history="1">
+      <w:hyperlink r:id="rId28146a25c868e56e2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A32019R2072</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed 14 September 2022).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3772,51 +3772,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Viticulture research, Winetech Technical, available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId45516a0aaef493f13" w:history="1">
+      <w:hyperlink r:id="rId24126a25c868e5911" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.wineland.co.za/identification-control-management-grapevine-margarodes/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed 3 March 2022).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4212,51 +4212,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Margarodes greeni</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId24756a0aaef4941e9" w:history="1">
+      <w:hyperlink r:id="rId29956a25c868e5be5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -4269,63 +4269,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">This datasheet was first published online in 2022. It is maintained in an electronic format in the EPPO Global Database. The sections on 'Identity', ‘Hosts’, and 'Geographical distribution' are automatically updated from the database. For other sections, the date of last revision is indicated on the right.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="26204743" name="name85576a0aaef49428d" descr="eu_funding_250.png"/>
+            <wp:docPr id="4121141" name="name96336a25c868e5cb5" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId66206a0aaef49428c" cstate="print"/>
+                    <a:blip r:embed="rId27366a25c868e5cb4" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -4423,137 +4423,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="70468997">
+  <w:abstractNum w:abstractNumId="47310147">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="89976797">
+    <w:lvl w:ilvl="0" w:tplc="32226740">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="89976797" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="32226740" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="89976797" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="32226740" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="89976797" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="32226740" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="89976797" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="32226740" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="89976797" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="32226740" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="89976797" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="32226740" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="89976797" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="32226740" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="89976797" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="32226740" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="70468996">
+  <w:abstractNum w:abstractNumId="47310146">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="33848185">
+    <w:lvl w:ilvl="0" w:tplc="64332514">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -5305,55 +5305,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="70468996">
-    <w:abstractNumId w:val="70468996"/>
+  <w:num w:numId="47310146">
+    <w:abstractNumId w:val="47310146"/>
   </w:num>
-  <w:num w:numId="70468997">
-    <w:abstractNumId w:val="70468997"/>
+  <w:num w:numId="47310147">
+    <w:abstractNumId w:val="47310147"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -16903,51 +16903,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId781515334" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId100899752" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId97186a0aaef49116d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MARGGR/" TargetMode="External"/><Relationship Id="rId21646a0aaef4911b5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MARGGR/categorization" TargetMode="External"/><Relationship Id="rId55506a0aaef491c14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MARGGR/photos" TargetMode="External"/><Relationship Id="rId52756a0aaef493b0d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://efsa.onlinelibrary.wiley.com/doi/epdf/10.2903/j.efsa.2019.5672" TargetMode="External"/><Relationship Id="rId20906a0aaef493bc6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/206/pm7-082-1-en.pdf" TargetMode="External"/><Relationship Id="rId16946a0aaef493c68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/epdf/10.1111/epp.12340" TargetMode="External"/><Relationship Id="rId92316a0aaef493d08" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/738/pm3-085-1-en.pdf" TargetMode="External"/><Relationship Id="rId57486a0aaef493d4a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A32019R2072" TargetMode="External"/><Relationship Id="rId45516a0aaef493f13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wineland.co.za/identification-control-management-grapevine-margarodes/" TargetMode="External"/><Relationship Id="rId24756a0aaef4941e9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId32616a0aaef491a53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId32616a0aaef491a53.jpg"/><Relationship Id="rId24046a0aaef492ac2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId24046a0aaef492ac2.jpg"/><Relationship Id="rId66206a0aaef49428c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId66206a0aaef49428c.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId462434084" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId261060184" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId98016a25c868e2cbe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MARGGR/" TargetMode="External"/><Relationship Id="rId28816a25c868e2d06" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MARGGR/categorization" TargetMode="External"/><Relationship Id="rId75146a25c868e33e4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MARGGR/photos" TargetMode="External"/><Relationship Id="rId40166a25c868e54a8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://efsa.onlinelibrary.wiley.com/doi/epdf/10.2903/j.efsa.2019.5672" TargetMode="External"/><Relationship Id="rId56876a25c868e555f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/206/pm7-082-1-en.pdf" TargetMode="External"/><Relationship Id="rId34726a25c868e5602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/epdf/10.1111/epp.12340" TargetMode="External"/><Relationship Id="rId95016a25c868e56a0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/738/pm3-085-1-en.pdf" TargetMode="External"/><Relationship Id="rId28146a25c868e56e2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A32019R2072" TargetMode="External"/><Relationship Id="rId24126a25c868e5911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wineland.co.za/identification-control-management-grapevine-margarodes/" TargetMode="External"/><Relationship Id="rId29956a25c868e5be5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId83466a25c868e3291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId83466a25c868e3291.jpg"/><Relationship Id="rId31696a25c868e432f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId31696a25c868e432f.jpg"/><Relationship Id="rId27366a25c868e5cb4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId27366a25c868e5cb4.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>