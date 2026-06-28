--- v11 (2026-06-07)
+++ v12 (2026-06-28)
@@ -269,88 +269,88 @@
               </w:rPr>
               <w:t xml:space="preserve"> Lindinger, </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Promargarodes greeni</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Jakubski</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98016a25c868e2cbe" w:history="1">
+            <w:hyperlink r:id="rId52266a4085720244b" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28816a25c868e2d06" w:history="1">
+            <w:hyperlink r:id="rId10996a40857202492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -364,86 +364,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> MARGGR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="39255394" name="name45346a25c868e3292" descr="14113.jpg"/>
+                  <wp:docPr id="74944604" name="name67626a40857203333" descr="14113.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="14113.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId83466a25c868e3291" cstate="print"/>
+                          <a:blip r:embed="rId99846a40857203331" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId75146a25c868e33e4" w:history="1">
+            <w:hyperlink r:id="rId16266a40857203482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -953,63 +953,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Vredendal and Lutzville (Olifants River Valley), Piketberg, Malmesbury, Ceres, Stellenbosch, Paarl, Worcester, Robertson and Montagu (Brain, 1915; Jakubski, 1965; de Klerk, 1978).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="6650041" name="name64506a25c868e4333" descr="MARGGR_distribution_map.jpg"/>
+            <wp:docPr id="34716433" name="name55476a40857204254" descr="MARGGR_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="MARGGR_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId31696a25c868e432f" cstate="print"/>
+                    <a:blip r:embed="rId84916a40857204250" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3141,51 +3141,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (4), 5672, 1–42.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Available from: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId40166a25c868e54a8" w:history="1">
+      <w:hyperlink r:id="rId61316a40857205359" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://efsa.onlinelibrary.wiley.com/doi/epdf/10.2903/j.efsa.2019.5672</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed 12 February 2022).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3251,51 +3251,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">37</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 560–570. Available from: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId56876a25c868e555f" w:history="1">
+      <w:hyperlink r:id="rId12216a4085720542f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/download/standard/206/pm7-082-1-en.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed 12 February 2022).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3350,51 +3350,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">46</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 421–442. Available from: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId34726a25c868e5602" w:history="1">
+      <w:hyperlink r:id="rId64186a408572054d7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://onlinelibrary.wiley.com/doi/epdf/10.1111/epp.12340</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed 12 February 2022).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3449,90 +3449,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">48</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 330–349. Available from: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId95016a25c868e56a0" w:history="1">
+      <w:hyperlink r:id="rId42166a40857205576" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/download/standard/738/pm3-085-1-en.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed 12 February 2022).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EU (2019) Commission Implementing Regulation 2019/2072 of 28 November 2019 establishing uniform conditions for the implementation of Regulation (EU) 2016/2031 of the European Parliament and the Council, as regards protective measures against pests of plants, and repealing Commission Regulation (EC) No 690/2008 and amending Commission Implementing Regulation (EU) 2018/2019. Annex VI, points 10. Available from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId28146a25c868e56e2" w:history="1">
+      <w:hyperlink r:id="rId25236a408572055b9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A32019R2072</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed 14 September 2022).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3772,51 +3772,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Viticulture research, Winetech Technical, available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId24126a25c868e5911" w:history="1">
+      <w:hyperlink r:id="rId70916a40857205783" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.wineland.co.za/identification-control-management-grapevine-margarodes/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed 3 March 2022).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4212,51 +4212,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Margarodes greeni</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId29956a25c868e5be5" w:history="1">
+      <w:hyperlink r:id="rId39426a40857205a80" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -4269,63 +4269,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">This datasheet was first published online in 2022. It is maintained in an electronic format in the EPPO Global Database. The sections on 'Identity', ‘Hosts’, and 'Geographical distribution' are automatically updated from the database. For other sections, the date of last revision is indicated on the right.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="4121141" name="name96336a25c868e5cb5" descr="eu_funding_250.png"/>
+            <wp:docPr id="53411606" name="name86696a40857205b67" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId27366a25c868e5cb4" cstate="print"/>
+                    <a:blip r:embed="rId16916a40857205b66" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -4423,137 +4423,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="47310147">
+  <w:abstractNum w:abstractNumId="60631519">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="32226740">
+    <w:lvl w:ilvl="0" w:tplc="37791658">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="32226740" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="37791658" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="32226740" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="37791658" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="32226740" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="37791658" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="32226740" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="37791658" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="32226740" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="37791658" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="32226740" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="37791658" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="32226740" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="37791658" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="32226740" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="37791658" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="47310146">
+  <w:abstractNum w:abstractNumId="60631518">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="64332514">
+    <w:lvl w:ilvl="0" w:tplc="71191860">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -5305,55 +5305,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="47310146">
-    <w:abstractNumId w:val="47310146"/>
+  <w:num w:numId="60631518">
+    <w:abstractNumId w:val="60631518"/>
   </w:num>
-  <w:num w:numId="47310147">
-    <w:abstractNumId w:val="47310147"/>
+  <w:num w:numId="60631519">
+    <w:abstractNumId w:val="60631519"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -16903,51 +16903,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId462434084" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId261060184" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId98016a25c868e2cbe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MARGGR/" TargetMode="External"/><Relationship Id="rId28816a25c868e2d06" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MARGGR/categorization" TargetMode="External"/><Relationship Id="rId75146a25c868e33e4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MARGGR/photos" TargetMode="External"/><Relationship Id="rId40166a25c868e54a8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://efsa.onlinelibrary.wiley.com/doi/epdf/10.2903/j.efsa.2019.5672" TargetMode="External"/><Relationship Id="rId56876a25c868e555f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/206/pm7-082-1-en.pdf" TargetMode="External"/><Relationship Id="rId34726a25c868e5602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/epdf/10.1111/epp.12340" TargetMode="External"/><Relationship Id="rId95016a25c868e56a0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/738/pm3-085-1-en.pdf" TargetMode="External"/><Relationship Id="rId28146a25c868e56e2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A32019R2072" TargetMode="External"/><Relationship Id="rId24126a25c868e5911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wineland.co.za/identification-control-management-grapevine-margarodes/" TargetMode="External"/><Relationship Id="rId29956a25c868e5be5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId83466a25c868e3291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId83466a25c868e3291.jpg"/><Relationship Id="rId31696a25c868e432f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId31696a25c868e432f.jpg"/><Relationship Id="rId27366a25c868e5cb4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId27366a25c868e5cb4.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId966484748" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId688420155" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId52266a4085720244b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MARGGR/" TargetMode="External"/><Relationship Id="rId10996a40857202492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MARGGR/categorization" TargetMode="External"/><Relationship Id="rId16266a40857203482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MARGGR/photos" TargetMode="External"/><Relationship Id="rId61316a40857205359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://efsa.onlinelibrary.wiley.com/doi/epdf/10.2903/j.efsa.2019.5672" TargetMode="External"/><Relationship Id="rId12216a4085720542f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/206/pm7-082-1-en.pdf" TargetMode="External"/><Relationship Id="rId64186a408572054d7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/epdf/10.1111/epp.12340" TargetMode="External"/><Relationship Id="rId42166a40857205576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/738/pm3-085-1-en.pdf" TargetMode="External"/><Relationship Id="rId25236a408572055b9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A32019R2072" TargetMode="External"/><Relationship Id="rId70916a40857205783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wineland.co.za/identification-control-management-grapevine-margarodes/" TargetMode="External"/><Relationship Id="rId39426a40857205a80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId99846a40857203331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId99846a40857203331.jpg"/><Relationship Id="rId84916a40857204250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId84916a40857204250.jpg"/><Relationship Id="rId16916a40857205b66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId16916a40857205b66.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>