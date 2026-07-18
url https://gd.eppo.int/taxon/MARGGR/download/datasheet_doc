--- v12 (2026-06-28)
+++ v13 (2026-07-18)
@@ -269,88 +269,88 @@
               </w:rPr>
               <w:t xml:space="preserve"> Lindinger, </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Promargarodes greeni</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Jakubski</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52266a4085720244b" w:history="1">
+            <w:hyperlink r:id="rId58326a5c00da51444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10996a40857202492" w:history="1">
+            <w:hyperlink r:id="rId76876a5c00da51488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -364,86 +364,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> MARGGR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="74944604" name="name67626a40857203333" descr="14113.jpg"/>
+                  <wp:docPr id="11677227" name="name88166a5c00da5192b" descr="14113.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="14113.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId99846a40857203331" cstate="print"/>
+                          <a:blip r:embed="rId19116a5c00da51929" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId16266a40857203482" w:history="1">
+            <w:hyperlink r:id="rId76676a5c00da51a3f" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -953,63 +953,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Vredendal and Lutzville (Olifants River Valley), Piketberg, Malmesbury, Ceres, Stellenbosch, Paarl, Worcester, Robertson and Montagu (Brain, 1915; Jakubski, 1965; de Klerk, 1978).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="34716433" name="name55476a40857204254" descr="MARGGR_distribution_map.jpg"/>
+            <wp:docPr id="54859572" name="name94156a5c00da52563" descr="MARGGR_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="MARGGR_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId84916a40857204250" cstate="print"/>
+                    <a:blip r:embed="rId66376a5c00da52561" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3141,51 +3141,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (4), 5672, 1–42.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Available from: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId61316a40857205359" w:history="1">
+      <w:hyperlink r:id="rId64886a5c00da5364e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://efsa.onlinelibrary.wiley.com/doi/epdf/10.2903/j.efsa.2019.5672</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed 12 February 2022).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3251,51 +3251,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">37</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 560–570. Available from: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId12216a4085720542f" w:history="1">
+      <w:hyperlink r:id="rId38516a5c00da53700" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/download/standard/206/pm7-082-1-en.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed 12 February 2022).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3350,51 +3350,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">46</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 421–442. Available from: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId64186a408572054d7" w:history="1">
+      <w:hyperlink r:id="rId88646a5c00da537a6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://onlinelibrary.wiley.com/doi/epdf/10.1111/epp.12340</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed 12 February 2022).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3449,90 +3449,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">48</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 330–349. Available from: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId42166a40857205576" w:history="1">
+      <w:hyperlink r:id="rId83626a5c00da53845" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/download/standard/738/pm3-085-1-en.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed 12 February 2022).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EU (2019) Commission Implementing Regulation 2019/2072 of 28 November 2019 establishing uniform conditions for the implementation of Regulation (EU) 2016/2031 of the European Parliament and the Council, as regards protective measures against pests of plants, and repealing Commission Regulation (EC) No 690/2008 and amending Commission Implementing Regulation (EU) 2018/2019. Annex VI, points 10. Available from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId25236a408572055b9" w:history="1">
+      <w:hyperlink r:id="rId87716a5c00da53887" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A32019R2072</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed 14 September 2022).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3772,51 +3772,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Viticulture research, Winetech Technical, available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId70916a40857205783" w:history="1">
+      <w:hyperlink r:id="rId84926a5c00da53a6f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.wineland.co.za/identification-control-management-grapevine-margarodes/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed 3 March 2022).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4212,51 +4212,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Margarodes greeni</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId39426a40857205a80" w:history="1">
+      <w:hyperlink r:id="rId73386a5c00da53d33" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -4269,63 +4269,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">This datasheet was first published online in 2022. It is maintained in an electronic format in the EPPO Global Database. The sections on 'Identity', ‘Hosts’, and 'Geographical distribution' are automatically updated from the database. For other sections, the date of last revision is indicated on the right.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="53411606" name="name86696a40857205b67" descr="eu_funding_250.png"/>
+            <wp:docPr id="31430937" name="name29176a5c00da53dd3" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId16916a40857205b66" cstate="print"/>
+                    <a:blip r:embed="rId21786a5c00da53dd2" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -4423,137 +4423,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="60631519">
+  <w:abstractNum w:abstractNumId="59914363">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="37791658">
+    <w:lvl w:ilvl="0" w:tplc="98113608">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="37791658" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="98113608" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="37791658" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="98113608" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="37791658" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="98113608" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="37791658" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="98113608" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="37791658" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="98113608" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="37791658" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="98113608" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="37791658" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="98113608" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="37791658" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="98113608" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="60631518">
+  <w:abstractNum w:abstractNumId="59914362">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="71191860">
+    <w:lvl w:ilvl="0" w:tplc="11464052">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -5305,55 +5305,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="60631518">
-    <w:abstractNumId w:val="60631518"/>
+  <w:num w:numId="59914362">
+    <w:abstractNumId w:val="59914362"/>
   </w:num>
-  <w:num w:numId="60631519">
-    <w:abstractNumId w:val="60631519"/>
+  <w:num w:numId="59914363">
+    <w:abstractNumId w:val="59914363"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -16903,51 +16903,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId966484748" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId688420155" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId52266a4085720244b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MARGGR/" TargetMode="External"/><Relationship Id="rId10996a40857202492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MARGGR/categorization" TargetMode="External"/><Relationship Id="rId16266a40857203482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MARGGR/photos" TargetMode="External"/><Relationship Id="rId61316a40857205359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://efsa.onlinelibrary.wiley.com/doi/epdf/10.2903/j.efsa.2019.5672" TargetMode="External"/><Relationship Id="rId12216a4085720542f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/206/pm7-082-1-en.pdf" TargetMode="External"/><Relationship Id="rId64186a408572054d7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/epdf/10.1111/epp.12340" TargetMode="External"/><Relationship Id="rId42166a40857205576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/738/pm3-085-1-en.pdf" TargetMode="External"/><Relationship Id="rId25236a408572055b9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A32019R2072" TargetMode="External"/><Relationship Id="rId70916a40857205783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wineland.co.za/identification-control-management-grapevine-margarodes/" TargetMode="External"/><Relationship Id="rId39426a40857205a80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId99846a40857203331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId99846a40857203331.jpg"/><Relationship Id="rId84916a40857204250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId84916a40857204250.jpg"/><Relationship Id="rId16916a40857205b66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId16916a40857205b66.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId276484607" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId829017927" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId58326a5c00da51444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MARGGR/" TargetMode="External"/><Relationship Id="rId76876a5c00da51488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MARGGR/categorization" TargetMode="External"/><Relationship Id="rId76676a5c00da51a3f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MARGGR/photos" TargetMode="External"/><Relationship Id="rId64886a5c00da5364e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://efsa.onlinelibrary.wiley.com/doi/epdf/10.2903/j.efsa.2019.5672" TargetMode="External"/><Relationship Id="rId38516a5c00da53700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/206/pm7-082-1-en.pdf" TargetMode="External"/><Relationship Id="rId88646a5c00da537a6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/epdf/10.1111/epp.12340" TargetMode="External"/><Relationship Id="rId83626a5c00da53845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/738/pm3-085-1-en.pdf" TargetMode="External"/><Relationship Id="rId87716a5c00da53887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A32019R2072" TargetMode="External"/><Relationship Id="rId84926a5c00da53a6f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wineland.co.za/identification-control-management-grapevine-margarodes/" TargetMode="External"/><Relationship Id="rId73386a5c00da53d33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId19116a5c00da51929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId19116a5c00da51929.jpg"/><Relationship Id="rId66376a5c00da52561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId66376a5c00da52561.jpg"/><Relationship Id="rId21786a5c00da53dd2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId21786a5c00da53dd2.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>