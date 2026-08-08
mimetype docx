--- v13 (2026-07-18)
+++ v14 (2026-08-08)
@@ -269,88 +269,88 @@
               </w:rPr>
               <w:t xml:space="preserve"> Lindinger, </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Promargarodes greeni</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Jakubski</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58326a5c00da51444" w:history="1">
+            <w:hyperlink r:id="rId16516a768f2b02b45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76876a5c00da51488" w:history="1">
+            <w:hyperlink r:id="rId88656a768f2b02b8a" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -364,86 +364,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> MARGGR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="11677227" name="name88166a5c00da5192b" descr="14113.jpg"/>
+                  <wp:docPr id="6295312" name="name74326a768f2b034c8" descr="14113.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="14113.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId19116a5c00da51929" cstate="print"/>
+                          <a:blip r:embed="rId74306a768f2b034c6" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId76676a5c00da51a3f" w:history="1">
+            <w:hyperlink r:id="rId25246a768f2b035dd" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -953,63 +953,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Vredendal and Lutzville (Olifants River Valley), Piketberg, Malmesbury, Ceres, Stellenbosch, Paarl, Worcester, Robertson and Montagu (Brain, 1915; Jakubski, 1965; de Klerk, 1978).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="54859572" name="name94156a5c00da52563" descr="MARGGR_distribution_map.jpg"/>
+            <wp:docPr id="11338798" name="name51996a768f2b0481c" descr="MARGGR_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="MARGGR_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId66376a5c00da52561" cstate="print"/>
+                    <a:blip r:embed="rId88776a768f2b0481a" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3141,51 +3141,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (4), 5672, 1–42.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Available from: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId64886a5c00da5364e" w:history="1">
+      <w:hyperlink r:id="rId57606a768f2b057c2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://efsa.onlinelibrary.wiley.com/doi/epdf/10.2903/j.efsa.2019.5672</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed 12 February 2022).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3251,51 +3251,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">37</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 560–570. Available from: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId38516a5c00da53700" w:history="1">
+      <w:hyperlink r:id="rId87456a768f2b05874" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/download/standard/206/pm7-082-1-en.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed 12 February 2022).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3350,51 +3350,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">46</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 421–442. Available from: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId88646a5c00da537a6" w:history="1">
+      <w:hyperlink r:id="rId36516a768f2b05917" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://onlinelibrary.wiley.com/doi/epdf/10.1111/epp.12340</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed 12 February 2022).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3449,90 +3449,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">48</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 330–349. Available from: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId83626a5c00da53845" w:history="1">
+      <w:hyperlink r:id="rId28076a768f2b059d8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/download/standard/738/pm3-085-1-en.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed 12 February 2022).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EU (2019) Commission Implementing Regulation 2019/2072 of 28 November 2019 establishing uniform conditions for the implementation of Regulation (EU) 2016/2031 of the European Parliament and the Council, as regards protective measures against pests of plants, and repealing Commission Regulation (EC) No 690/2008 and amending Commission Implementing Regulation (EU) 2018/2019. Annex VI, points 10. Available from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId87716a5c00da53887" w:history="1">
+      <w:hyperlink r:id="rId29136a768f2b05a1f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A32019R2072</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed 14 September 2022).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3772,51 +3772,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Viticulture research, Winetech Technical, available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId84926a5c00da53a6f" w:history="1">
+      <w:hyperlink r:id="rId55196a768f2b05bec" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.wineland.co.za/identification-control-management-grapevine-margarodes/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed 3 March 2022).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4212,51 +4212,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Margarodes greeni</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId73386a5c00da53d33" w:history="1">
+      <w:hyperlink r:id="rId94006a768f2b05ed5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -4269,63 +4269,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">This datasheet was first published online in 2022. It is maintained in an electronic format in the EPPO Global Database. The sections on 'Identity', ‘Hosts’, and 'Geographical distribution' are automatically updated from the database. For other sections, the date of last revision is indicated on the right.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="31430937" name="name29176a5c00da53dd3" descr="eu_funding_250.png"/>
+            <wp:docPr id="61054648" name="name38586a768f2b06318" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId21786a5c00da53dd2" cstate="print"/>
+                    <a:blip r:embed="rId22556a768f2b06316" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -4423,137 +4423,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="59914363">
+  <w:abstractNum w:abstractNumId="10975400">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="98113608">
+    <w:lvl w:ilvl="0" w:tplc="27144423">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="98113608" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="27144423" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="98113608" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="27144423" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="98113608" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="27144423" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="98113608" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="27144423" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="98113608" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="27144423" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="98113608" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="27144423" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="98113608" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="27144423" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="98113608" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="27144423" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="59914362">
+  <w:abstractNum w:abstractNumId="10975399">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="11464052">
+    <w:lvl w:ilvl="0" w:tplc="52453484">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -5305,55 +5305,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="59914362">
-    <w:abstractNumId w:val="59914362"/>
+  <w:num w:numId="10975399">
+    <w:abstractNumId w:val="10975399"/>
   </w:num>
-  <w:num w:numId="59914363">
-    <w:abstractNumId w:val="59914363"/>
+  <w:num w:numId="10975400">
+    <w:abstractNumId w:val="10975400"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -16903,51 +16903,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId276484607" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId829017927" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId58326a5c00da51444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MARGGR/" TargetMode="External"/><Relationship Id="rId76876a5c00da51488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MARGGR/categorization" TargetMode="External"/><Relationship Id="rId76676a5c00da51a3f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MARGGR/photos" TargetMode="External"/><Relationship Id="rId64886a5c00da5364e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://efsa.onlinelibrary.wiley.com/doi/epdf/10.2903/j.efsa.2019.5672" TargetMode="External"/><Relationship Id="rId38516a5c00da53700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/206/pm7-082-1-en.pdf" TargetMode="External"/><Relationship Id="rId88646a5c00da537a6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/epdf/10.1111/epp.12340" TargetMode="External"/><Relationship Id="rId83626a5c00da53845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/738/pm3-085-1-en.pdf" TargetMode="External"/><Relationship Id="rId87716a5c00da53887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A32019R2072" TargetMode="External"/><Relationship Id="rId84926a5c00da53a6f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wineland.co.za/identification-control-management-grapevine-margarodes/" TargetMode="External"/><Relationship Id="rId73386a5c00da53d33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId19116a5c00da51929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId19116a5c00da51929.jpg"/><Relationship Id="rId66376a5c00da52561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId66376a5c00da52561.jpg"/><Relationship Id="rId21786a5c00da53dd2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId21786a5c00da53dd2.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId354939924" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId107691362" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId16516a768f2b02b45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MARGGR/" TargetMode="External"/><Relationship Id="rId88656a768f2b02b8a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MARGGR/categorization" TargetMode="External"/><Relationship Id="rId25246a768f2b035dd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MARGGR/photos" TargetMode="External"/><Relationship Id="rId57606a768f2b057c2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://efsa.onlinelibrary.wiley.com/doi/epdf/10.2903/j.efsa.2019.5672" TargetMode="External"/><Relationship Id="rId87456a768f2b05874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/206/pm7-082-1-en.pdf" TargetMode="External"/><Relationship Id="rId36516a768f2b05917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/epdf/10.1111/epp.12340" TargetMode="External"/><Relationship Id="rId28076a768f2b059d8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/738/pm3-085-1-en.pdf" TargetMode="External"/><Relationship Id="rId29136a768f2b05a1f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A32019R2072" TargetMode="External"/><Relationship Id="rId55196a768f2b05bec" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wineland.co.za/identification-control-management-grapevine-margarodes/" TargetMode="External"/><Relationship Id="rId94006a768f2b05ed5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId74306a768f2b034c6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId74306a768f2b034c6.jpg"/><Relationship Id="rId88776a768f2b0481a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId88776a768f2b0481a.jpg"/><Relationship Id="rId22556a768f2b06316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId22556a768f2b06316.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>