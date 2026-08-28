--- v14 (2026-08-08)
+++ v15 (2026-08-28)
@@ -269,88 +269,88 @@
               </w:rPr>
               <w:t xml:space="preserve"> Lindinger, </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Promargarodes greeni</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Jakubski</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16516a768f2b02b45" w:history="1">
+            <w:hyperlink r:id="rId97696a9107b0ccfa5" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88656a768f2b02b8a" w:history="1">
+            <w:hyperlink r:id="rId20296a9107b0ccfeb" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -364,86 +364,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> MARGGR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="6295312" name="name74326a768f2b034c8" descr="14113.jpg"/>
+                  <wp:docPr id="10319401" name="name81666a9107b0cd7a0" descr="14113.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="14113.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId74306a768f2b034c6" cstate="print"/>
+                          <a:blip r:embed="rId95696a9107b0cd79f" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId25246a768f2b035dd" w:history="1">
+            <w:hyperlink r:id="rId49106a9107b0cd8ed" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -953,63 +953,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Vredendal and Lutzville (Olifants River Valley), Piketberg, Malmesbury, Ceres, Stellenbosch, Paarl, Worcester, Robertson and Montagu (Brain, 1915; Jakubski, 1965; de Klerk, 1978).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="11338798" name="name51996a768f2b0481c" descr="MARGGR_distribution_map.jpg"/>
+            <wp:docPr id="78754101" name="name11276a9107b0ce9fc" descr="MARGGR_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="MARGGR_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId88776a768f2b0481a" cstate="print"/>
+                    <a:blip r:embed="rId16856a9107b0ce9f9" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3141,51 +3141,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (4), 5672, 1–42.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Available from: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId57606a768f2b057c2" w:history="1">
+      <w:hyperlink r:id="rId50346a9107b0cf9d8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://efsa.onlinelibrary.wiley.com/doi/epdf/10.2903/j.efsa.2019.5672</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed 12 February 2022).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3251,51 +3251,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">37</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 560–570. Available from: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId87456a768f2b05874" w:history="1">
+      <w:hyperlink r:id="rId76746a9107b0cfa8b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/download/standard/206/pm7-082-1-en.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed 12 February 2022).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3350,51 +3350,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">46</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 421–442. Available from: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId36516a768f2b05917" w:history="1">
+      <w:hyperlink r:id="rId30426a9107b0cfb2c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://onlinelibrary.wiley.com/doi/epdf/10.1111/epp.12340</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed 12 February 2022).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3449,90 +3449,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">48</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 330–349. Available from: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId28076a768f2b059d8" w:history="1">
+      <w:hyperlink r:id="rId41516a9107b0cfbc8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/download/standard/738/pm3-085-1-en.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed 12 February 2022).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EU (2019) Commission Implementing Regulation 2019/2072 of 28 November 2019 establishing uniform conditions for the implementation of Regulation (EU) 2016/2031 of the European Parliament and the Council, as regards protective measures against pests of plants, and repealing Commission Regulation (EC) No 690/2008 and amending Commission Implementing Regulation (EU) 2018/2019. Annex VI, points 10. Available from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId29136a768f2b05a1f" w:history="1">
+      <w:hyperlink r:id="rId90446a9107b0cfc09" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A32019R2072</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed 14 September 2022).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3772,51 +3772,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Viticulture research, Winetech Technical, available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId55196a768f2b05bec" w:history="1">
+      <w:hyperlink r:id="rId19356a9107b0cfdcc" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.wineland.co.za/identification-control-management-grapevine-margarodes/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed 3 March 2022).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4212,51 +4212,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Margarodes greeni</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId94006a768f2b05ed5" w:history="1">
+      <w:hyperlink r:id="rId55466a9107b0d00bd" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -4269,63 +4269,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">This datasheet was first published online in 2022. It is maintained in an electronic format in the EPPO Global Database. The sections on 'Identity', ‘Hosts’, and 'Geographical distribution' are automatically updated from the database. For other sections, the date of last revision is indicated on the right.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="61054648" name="name38586a768f2b06318" descr="eu_funding_250.png"/>
+            <wp:docPr id="42794550" name="name18876a9107b0d015f" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId22556a768f2b06316" cstate="print"/>
+                    <a:blip r:embed="rId22226a9107b0d015e" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -4423,137 +4423,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="10975400">
+  <w:abstractNum w:abstractNumId="19188706">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="27144423">
+    <w:lvl w:ilvl="0" w:tplc="65844443">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="27144423" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="65844443" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="27144423" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="65844443" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="27144423" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="65844443" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="27144423" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="65844443" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="27144423" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="65844443" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="27144423" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="65844443" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="27144423" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="65844443" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="27144423" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="65844443" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10975399">
+  <w:abstractNum w:abstractNumId="19188705">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="52453484">
+    <w:lvl w:ilvl="0" w:tplc="80821745">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -5305,55 +5305,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="10975399">
-    <w:abstractNumId w:val="10975399"/>
+  <w:num w:numId="19188705">
+    <w:abstractNumId w:val="19188705"/>
   </w:num>
-  <w:num w:numId="10975400">
-    <w:abstractNumId w:val="10975400"/>
+  <w:num w:numId="19188706">
+    <w:abstractNumId w:val="19188706"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -16903,51 +16903,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId354939924" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId107691362" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId16516a768f2b02b45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MARGGR/" TargetMode="External"/><Relationship Id="rId88656a768f2b02b8a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MARGGR/categorization" TargetMode="External"/><Relationship Id="rId25246a768f2b035dd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MARGGR/photos" TargetMode="External"/><Relationship Id="rId57606a768f2b057c2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://efsa.onlinelibrary.wiley.com/doi/epdf/10.2903/j.efsa.2019.5672" TargetMode="External"/><Relationship Id="rId87456a768f2b05874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/206/pm7-082-1-en.pdf" TargetMode="External"/><Relationship Id="rId36516a768f2b05917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/epdf/10.1111/epp.12340" TargetMode="External"/><Relationship Id="rId28076a768f2b059d8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/738/pm3-085-1-en.pdf" TargetMode="External"/><Relationship Id="rId29136a768f2b05a1f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A32019R2072" TargetMode="External"/><Relationship Id="rId55196a768f2b05bec" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wineland.co.za/identification-control-management-grapevine-margarodes/" TargetMode="External"/><Relationship Id="rId94006a768f2b05ed5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId74306a768f2b034c6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId74306a768f2b034c6.jpg"/><Relationship Id="rId88776a768f2b0481a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId88776a768f2b0481a.jpg"/><Relationship Id="rId22556a768f2b06316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId22556a768f2b06316.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId564678784" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId310232228" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId97696a9107b0ccfa5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MARGGR/" TargetMode="External"/><Relationship Id="rId20296a9107b0ccfeb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MARGGR/categorization" TargetMode="External"/><Relationship Id="rId49106a9107b0cd8ed" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MARGGR/photos" TargetMode="External"/><Relationship Id="rId50346a9107b0cf9d8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://efsa.onlinelibrary.wiley.com/doi/epdf/10.2903/j.efsa.2019.5672" TargetMode="External"/><Relationship Id="rId76746a9107b0cfa8b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/206/pm7-082-1-en.pdf" TargetMode="External"/><Relationship Id="rId30426a9107b0cfb2c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/epdf/10.1111/epp.12340" TargetMode="External"/><Relationship Id="rId41516a9107b0cfbc8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/738/pm3-085-1-en.pdf" TargetMode="External"/><Relationship Id="rId90446a9107b0cfc09" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A32019R2072" TargetMode="External"/><Relationship Id="rId19356a9107b0cfdcc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wineland.co.za/identification-control-management-grapevine-margarodes/" TargetMode="External"/><Relationship Id="rId55466a9107b0d00bd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId95696a9107b0cd79f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId95696a9107b0cd79f.jpg"/><Relationship Id="rId16856a9107b0ce9f9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId16856a9107b0ce9f9.jpg"/><Relationship Id="rId22226a9107b0d015e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId22226a9107b0d015e.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>