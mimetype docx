--- v7 (2026-03-30)
+++ v8 (2026-04-21)
@@ -225,88 +225,88 @@
               <w:t xml:space="preserve"> Animalia: Arthropoda: Hexapoda: Insecta: Hemiptera: Sternorrhyncha: Margarodidae</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> ground pearls, vine margarodes</w:t>
             </w:r>
-            <w:hyperlink r:id="rId999569ca548ed160c" w:history="1">
+            <w:hyperlink r:id="rId259469e76a4538fec" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId780569ca548ed1655" w:history="1">
+            <w:hyperlink r:id="rId543569e76a453902f" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -320,86 +320,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> MARGCA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="49869194" name="name328869ca548ed1e07" descr="14104.jpg"/>
+                  <wp:docPr id="92227786" name="name937669e76a4539567" descr="14104.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="14104.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId527569ca548ed1e05" cstate="print"/>
+                          <a:blip r:embed="rId551169e76a4539565" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId981869ca548ed1f7c" w:history="1">
+            <w:hyperlink r:id="rId470669e76a453964c" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -838,63 +838,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">., 1982), Worcester and Stellenbosch (Jakubski, 1965).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="35996317" name="name992769ca548ed2cee" descr="MARGCA_distribution_map.jpg"/>
+            <wp:docPr id="87190617" name="name609169e76a453a5d5" descr="MARGCA_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="MARGCA_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId886369ca548ed2cec" cstate="print"/>
+                    <a:blip r:embed="rId606669e76a453a5d2" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -2755,51 +2755,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(4), 5672, 1-42.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId280469ca548ed3e9a" w:history="1">
+      <w:hyperlink r:id="rId949369e76a453b4e4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://efsa.onlinelibrary.wiley.com/doi/epdf/10.2903/j.efsa.2019.5672</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed 12 February 2022).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -2865,51 +2865,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">37</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 560–570. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId180269ca548ed3f5a" w:history="1">
+      <w:hyperlink r:id="rId984669e76a453b59a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/download/standard/206/pm7-082-1-en.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed 12 February 2022).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -2955,51 +2955,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">46</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 421-442. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId164769ca548ed4017" w:history="1">
+      <w:hyperlink r:id="rId278569e76a453b62b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://onlinelibrary.wiley.com/doi/epdf/10.1111/epp.12340</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed 12 February 2022).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3054,90 +3054,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">48</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 330-349. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId437669ca548ed40b7" w:history="1">
+      <w:hyperlink r:id="rId779569e76a453b6c6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/download/standard/738/pm3-085-1-en.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed 12 February 2022).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EU (2019) Commission Implementing Regulation 2019/2072 of 28 November 2019 establishing uniform conditions for the implementation of Regulation (EU) 2016/2031 of the European Parliament and the Council, as regards protective measures against pests of plants, and repealing Commission Regulation (EC) No 690/2008 and amending Commission Implementing Regulation (EU) 2018/2019. Annex VI, points 10. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId556269ca548ed4120" w:history="1">
+      <w:hyperlink r:id="rId786269e76a453b708" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A32019R2072</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3259,51 +3259,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">de Klerk CA (2017) Identification, control and management of grapevine </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Margarodes</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Viticulture research, Winetech Technical. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId403169ca548ed4368" w:history="1">
+      <w:hyperlink r:id="rId887469e76a453b815" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.wineland.co.za/identification-control-management-grapevine-margarodes/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed 3 March 2022).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3797,51 +3797,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Margarodes capensis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId898469ca548ed46e3" w:history="1">
+      <w:hyperlink r:id="rId623669e76a453bbb8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -3854,63 +3854,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">This datasheet was first published online in 2022. It is maintained in an electronic format in the EPPO Global Database. The sections on 'Identity', ‘Hosts’, and 'Geographical distribution' are automatically updated from the database. For other sections, the date of last revision is indicated on the right.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="13340306" name="name738869ca548ed47d8" descr="eu_funding_250.png"/>
+            <wp:docPr id="18548731" name="name869469e76a453bc67" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId748669ca548ed47d7" cstate="print"/>
+                    <a:blip r:embed="rId158269e76a453bc66" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -4008,137 +4008,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="29016230">
+  <w:abstractNum w:abstractNumId="87450719">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="64471739">
+    <w:lvl w:ilvl="0" w:tplc="46761745">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="64471739" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="46761745" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="64471739" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="46761745" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="64471739" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="46761745" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="64471739" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="46761745" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="64471739" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="46761745" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="64471739" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="46761745" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="64471739" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="46761745" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="64471739" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="46761745" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="29016229">
+  <w:abstractNum w:abstractNumId="87450718">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="88124939">
+    <w:lvl w:ilvl="0" w:tplc="33220204">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -4890,55 +4890,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="29016229">
-    <w:abstractNumId w:val="29016229"/>
+  <w:num w:numId="87450718">
+    <w:abstractNumId w:val="87450718"/>
   </w:num>
-  <w:num w:numId="29016230">
-    <w:abstractNumId w:val="29016230"/>
+  <w:num w:numId="87450719">
+    <w:abstractNumId w:val="87450719"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -16488,51 +16488,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId227134545" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId117711197" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId999569ca548ed160c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MARGCA/" TargetMode="External"/><Relationship Id="rId780569ca548ed1655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MARGCA/categorization" TargetMode="External"/><Relationship Id="rId981869ca548ed1f7c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MARGCA/photos" TargetMode="External"/><Relationship Id="rId280469ca548ed3e9a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://efsa.onlinelibrary.wiley.com/doi/epdf/10.2903/j.efsa.2019.5672" TargetMode="External"/><Relationship Id="rId180269ca548ed3f5a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/206/pm7-082-1-en.pdf" TargetMode="External"/><Relationship Id="rId164769ca548ed4017" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/epdf/10.1111/epp.12340" TargetMode="External"/><Relationship Id="rId437669ca548ed40b7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/738/pm3-085-1-en.pdf" TargetMode="External"/><Relationship Id="rId556269ca548ed4120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A32019R2072" TargetMode="External"/><Relationship Id="rId403169ca548ed4368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wineland.co.za/identification-control-management-grapevine-margarodes/" TargetMode="External"/><Relationship Id="rId898469ca548ed46e3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId527569ca548ed1e05" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId527569ca548ed1e05.jpg"/><Relationship Id="rId886369ca548ed2cec" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId886369ca548ed2cec.jpg"/><Relationship Id="rId748669ca548ed47d7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId748669ca548ed47d7.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId509790371" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId393718229" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId259469e76a4538fec" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MARGCA/" TargetMode="External"/><Relationship Id="rId543569e76a453902f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MARGCA/categorization" TargetMode="External"/><Relationship Id="rId470669e76a453964c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MARGCA/photos" TargetMode="External"/><Relationship Id="rId949369e76a453b4e4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://efsa.onlinelibrary.wiley.com/doi/epdf/10.2903/j.efsa.2019.5672" TargetMode="External"/><Relationship Id="rId984669e76a453b59a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/206/pm7-082-1-en.pdf" TargetMode="External"/><Relationship Id="rId278569e76a453b62b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/epdf/10.1111/epp.12340" TargetMode="External"/><Relationship Id="rId779569e76a453b6c6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/738/pm3-085-1-en.pdf" TargetMode="External"/><Relationship Id="rId786269e76a453b708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A32019R2072" TargetMode="External"/><Relationship Id="rId887469e76a453b815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wineland.co.za/identification-control-management-grapevine-margarodes/" TargetMode="External"/><Relationship Id="rId623669e76a453bbb8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId551169e76a4539565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId551169e76a4539565.jpg"/><Relationship Id="rId606669e76a453a5d2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId606669e76a453a5d2.jpg"/><Relationship Id="rId158269e76a453bc66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId158269e76a453bc66.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>