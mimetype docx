--- v8 (2026-04-21)
+++ v9 (2026-04-21)
@@ -225,88 +225,88 @@
               <w:t xml:space="preserve"> Animalia: Arthropoda: Hexapoda: Insecta: Hemiptera: Sternorrhyncha: Margarodidae</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> ground pearls, vine margarodes</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259469e76a4538fec" w:history="1">
+            <w:hyperlink r:id="rId205169e77b0301fc8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId543569e76a453902f" w:history="1">
+            <w:hyperlink r:id="rId122469e77b030200c" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -320,86 +320,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> MARGCA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="92227786" name="name937669e76a4539567" descr="14104.jpg"/>
+                  <wp:docPr id="21802241" name="name680469e77b03024b6" descr="14104.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="14104.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId551169e76a4539565" cstate="print"/>
+                          <a:blip r:embed="rId326669e77b03024b4" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId470669e76a453964c" w:history="1">
+            <w:hyperlink r:id="rId755769e77b03025d1" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -838,63 +838,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">., 1982), Worcester and Stellenbosch (Jakubski, 1965).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="87190617" name="name609169e76a453a5d5" descr="MARGCA_distribution_map.jpg"/>
+            <wp:docPr id="19323226" name="name862169e77b0303143" descr="MARGCA_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="MARGCA_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId606669e76a453a5d2" cstate="print"/>
+                    <a:blip r:embed="rId580869e77b0303141" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -2755,51 +2755,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(4), 5672, 1-42.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId949369e76a453b4e4" w:history="1">
+      <w:hyperlink r:id="rId364969e77b0303f52" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://efsa.onlinelibrary.wiley.com/doi/epdf/10.2903/j.efsa.2019.5672</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed 12 February 2022).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -2865,51 +2865,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">37</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 560–570. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId984669e76a453b59a" w:history="1">
+      <w:hyperlink r:id="rId461569e77b0304007" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/download/standard/206/pm7-082-1-en.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed 12 February 2022).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -2955,51 +2955,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">46</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 421-442. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId278569e76a453b62b" w:history="1">
+      <w:hyperlink r:id="rId139969e77b030409b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://onlinelibrary.wiley.com/doi/epdf/10.1111/epp.12340</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed 12 February 2022).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3054,90 +3054,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">48</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 330-349. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId779569e76a453b6c6" w:history="1">
+      <w:hyperlink r:id="rId218869e77b030413a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/download/standard/738/pm3-085-1-en.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed 12 February 2022).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EU (2019) Commission Implementing Regulation 2019/2072 of 28 November 2019 establishing uniform conditions for the implementation of Regulation (EU) 2016/2031 of the European Parliament and the Council, as regards protective measures against pests of plants, and repealing Commission Regulation (EC) No 690/2008 and amending Commission Implementing Regulation (EU) 2018/2019. Annex VI, points 10. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId786269e76a453b708" w:history="1">
+      <w:hyperlink r:id="rId560969e77b030417e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A32019R2072</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3259,51 +3259,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">de Klerk CA (2017) Identification, control and management of grapevine </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Margarodes</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Viticulture research, Winetech Technical. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId887469e76a453b815" w:history="1">
+      <w:hyperlink r:id="rId167069e77b0304290" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.wineland.co.za/identification-control-management-grapevine-margarodes/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed 3 March 2022).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3797,51 +3797,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Margarodes capensis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId623669e76a453bbb8" w:history="1">
+      <w:hyperlink r:id="rId340869e77b03045f5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -3854,63 +3854,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">This datasheet was first published online in 2022. It is maintained in an electronic format in the EPPO Global Database. The sections on 'Identity', ‘Hosts’, and 'Geographical distribution' are automatically updated from the database. For other sections, the date of last revision is indicated on the right.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="18548731" name="name869469e76a453bc67" descr="eu_funding_250.png"/>
+            <wp:docPr id="40780026" name="name112269e77b0304695" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId158269e76a453bc66" cstate="print"/>
+                    <a:blip r:embed="rId996569e77b0304694" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -4008,137 +4008,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="87450719">
+  <w:abstractNum w:abstractNumId="91620411">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="46761745">
+    <w:lvl w:ilvl="0" w:tplc="94069258">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="46761745" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="94069258" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="46761745" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="94069258" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="46761745" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="94069258" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="46761745" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="94069258" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="46761745" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="94069258" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="46761745" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="94069258" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="46761745" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="94069258" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="46761745" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="94069258" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="87450718">
+  <w:abstractNum w:abstractNumId="91620410">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="33220204">
+    <w:lvl w:ilvl="0" w:tplc="16218006">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -4890,55 +4890,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="87450718">
-    <w:abstractNumId w:val="87450718"/>
+  <w:num w:numId="91620410">
+    <w:abstractNumId w:val="91620410"/>
   </w:num>
-  <w:num w:numId="87450719">
-    <w:abstractNumId w:val="87450719"/>
+  <w:num w:numId="91620411">
+    <w:abstractNumId w:val="91620411"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -16488,51 +16488,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId509790371" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId393718229" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId259469e76a4538fec" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MARGCA/" TargetMode="External"/><Relationship Id="rId543569e76a453902f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MARGCA/categorization" TargetMode="External"/><Relationship Id="rId470669e76a453964c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MARGCA/photos" TargetMode="External"/><Relationship Id="rId949369e76a453b4e4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://efsa.onlinelibrary.wiley.com/doi/epdf/10.2903/j.efsa.2019.5672" TargetMode="External"/><Relationship Id="rId984669e76a453b59a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/206/pm7-082-1-en.pdf" TargetMode="External"/><Relationship Id="rId278569e76a453b62b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/epdf/10.1111/epp.12340" TargetMode="External"/><Relationship Id="rId779569e76a453b6c6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/738/pm3-085-1-en.pdf" TargetMode="External"/><Relationship Id="rId786269e76a453b708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A32019R2072" TargetMode="External"/><Relationship Id="rId887469e76a453b815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wineland.co.za/identification-control-management-grapevine-margarodes/" TargetMode="External"/><Relationship Id="rId623669e76a453bbb8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId551169e76a4539565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId551169e76a4539565.jpg"/><Relationship Id="rId606669e76a453a5d2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId606669e76a453a5d2.jpg"/><Relationship Id="rId158269e76a453bc66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId158269e76a453bc66.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId539666601" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId681195689" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId205169e77b0301fc8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MARGCA/" TargetMode="External"/><Relationship Id="rId122469e77b030200c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MARGCA/categorization" TargetMode="External"/><Relationship Id="rId755769e77b03025d1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MARGCA/photos" TargetMode="External"/><Relationship Id="rId364969e77b0303f52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://efsa.onlinelibrary.wiley.com/doi/epdf/10.2903/j.efsa.2019.5672" TargetMode="External"/><Relationship Id="rId461569e77b0304007" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/206/pm7-082-1-en.pdf" TargetMode="External"/><Relationship Id="rId139969e77b030409b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/epdf/10.1111/epp.12340" TargetMode="External"/><Relationship Id="rId218869e77b030413a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/738/pm3-085-1-en.pdf" TargetMode="External"/><Relationship Id="rId560969e77b030417e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A32019R2072" TargetMode="External"/><Relationship Id="rId167069e77b0304290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wineland.co.za/identification-control-management-grapevine-margarodes/" TargetMode="External"/><Relationship Id="rId340869e77b03045f5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId326669e77b03024b4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId326669e77b03024b4.jpg"/><Relationship Id="rId580869e77b0303141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId580869e77b0303141.jpg"/><Relationship Id="rId996569e77b0304694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId996569e77b0304694.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>