--- v9 (2026-04-21)
+++ v10 (2026-05-13)
@@ -225,88 +225,88 @@
               <w:t xml:space="preserve"> Animalia: Arthropoda: Hexapoda: Insecta: Hemiptera: Sternorrhyncha: Margarodidae</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> ground pearls, vine margarodes</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205169e77b0301fc8" w:history="1">
+            <w:hyperlink r:id="rId37986a04e10c078f8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122469e77b030200c" w:history="1">
+            <w:hyperlink r:id="rId24646a04e10c07941" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -320,86 +320,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> MARGCA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="21802241" name="name680469e77b03024b6" descr="14104.jpg"/>
+                  <wp:docPr id="27313939" name="name99596a04e10c07e8c" descr="14104.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="14104.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId326669e77b03024b4" cstate="print"/>
+                          <a:blip r:embed="rId30906a04e10c07e8a" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId755769e77b03025d1" w:history="1">
+            <w:hyperlink r:id="rId93296a04e10c07fa4" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -838,63 +838,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">., 1982), Worcester and Stellenbosch (Jakubski, 1965).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="19323226" name="name862169e77b0303143" descr="MARGCA_distribution_map.jpg"/>
+            <wp:docPr id="52332703" name="name52796a04e10c08b69" descr="MARGCA_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="MARGCA_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId580869e77b0303141" cstate="print"/>
+                    <a:blip r:embed="rId80456a04e10c08b67" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -2755,51 +2755,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(4), 5672, 1-42.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId364969e77b0303f52" w:history="1">
+      <w:hyperlink r:id="rId92176a04e10c09937" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://efsa.onlinelibrary.wiley.com/doi/epdf/10.2903/j.efsa.2019.5672</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed 12 February 2022).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -2865,51 +2865,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">37</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 560–570. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId461569e77b0304007" w:history="1">
+      <w:hyperlink r:id="rId16266a04e10c099e9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/download/standard/206/pm7-082-1-en.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed 12 February 2022).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -2955,51 +2955,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">46</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 421-442. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId139969e77b030409b" w:history="1">
+      <w:hyperlink r:id="rId41286a04e10c09a7a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://onlinelibrary.wiley.com/doi/epdf/10.1111/epp.12340</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed 12 February 2022).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3054,90 +3054,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">48</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 330-349. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId218869e77b030413a" w:history="1">
+      <w:hyperlink r:id="rId80346a04e10c09b14" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/download/standard/738/pm3-085-1-en.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed 12 February 2022).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EU (2019) Commission Implementing Regulation 2019/2072 of 28 November 2019 establishing uniform conditions for the implementation of Regulation (EU) 2016/2031 of the European Parliament and the Council, as regards protective measures against pests of plants, and repealing Commission Regulation (EC) No 690/2008 and amending Commission Implementing Regulation (EU) 2018/2019. Annex VI, points 10. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId560969e77b030417e" w:history="1">
+      <w:hyperlink r:id="rId97076a04e10c09b56" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A32019R2072</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3259,51 +3259,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">de Klerk CA (2017) Identification, control and management of grapevine </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Margarodes</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Viticulture research, Winetech Technical. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId167069e77b0304290" w:history="1">
+      <w:hyperlink r:id="rId74996a04e10c09c87" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.wineland.co.za/identification-control-management-grapevine-margarodes/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed 3 March 2022).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3797,51 +3797,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Margarodes capensis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId340869e77b03045f5" w:history="1">
+      <w:hyperlink r:id="rId83266a04e10c09fea" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -3854,63 +3854,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">This datasheet was first published online in 2022. It is maintained in an electronic format in the EPPO Global Database. The sections on 'Identity', ‘Hosts’, and 'Geographical distribution' are automatically updated from the database. For other sections, the date of last revision is indicated on the right.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="40780026" name="name112269e77b0304695" descr="eu_funding_250.png"/>
+            <wp:docPr id="31064763" name="name57196a04e10c0a09a" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId996569e77b0304694" cstate="print"/>
+                    <a:blip r:embed="rId33026a04e10c0a099" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -4008,137 +4008,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="91620411">
+  <w:abstractNum w:abstractNumId="94817937">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="94069258">
+    <w:lvl w:ilvl="0" w:tplc="23734924">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="94069258" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="23734924" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="94069258" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="23734924" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="94069258" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="23734924" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="94069258" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="23734924" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="94069258" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="23734924" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="94069258" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="23734924" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="94069258" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="23734924" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="94069258" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="23734924" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="91620410">
+  <w:abstractNum w:abstractNumId="94817936">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="16218006">
+    <w:lvl w:ilvl="0" w:tplc="72530074">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -4890,55 +4890,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="91620410">
-    <w:abstractNumId w:val="91620410"/>
+  <w:num w:numId="94817936">
+    <w:abstractNumId w:val="94817936"/>
   </w:num>
-  <w:num w:numId="91620411">
-    <w:abstractNumId w:val="91620411"/>
+  <w:num w:numId="94817937">
+    <w:abstractNumId w:val="94817937"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -16488,51 +16488,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId539666601" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId681195689" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId205169e77b0301fc8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MARGCA/" TargetMode="External"/><Relationship Id="rId122469e77b030200c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MARGCA/categorization" TargetMode="External"/><Relationship Id="rId755769e77b03025d1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MARGCA/photos" TargetMode="External"/><Relationship Id="rId364969e77b0303f52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://efsa.onlinelibrary.wiley.com/doi/epdf/10.2903/j.efsa.2019.5672" TargetMode="External"/><Relationship Id="rId461569e77b0304007" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/206/pm7-082-1-en.pdf" TargetMode="External"/><Relationship Id="rId139969e77b030409b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/epdf/10.1111/epp.12340" TargetMode="External"/><Relationship Id="rId218869e77b030413a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/738/pm3-085-1-en.pdf" TargetMode="External"/><Relationship Id="rId560969e77b030417e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A32019R2072" TargetMode="External"/><Relationship Id="rId167069e77b0304290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wineland.co.za/identification-control-management-grapevine-margarodes/" TargetMode="External"/><Relationship Id="rId340869e77b03045f5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId326669e77b03024b4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId326669e77b03024b4.jpg"/><Relationship Id="rId580869e77b0303141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId580869e77b0303141.jpg"/><Relationship Id="rId996569e77b0304694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId996569e77b0304694.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId278237589" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId943327451" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId37986a04e10c078f8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MARGCA/" TargetMode="External"/><Relationship Id="rId24646a04e10c07941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MARGCA/categorization" TargetMode="External"/><Relationship Id="rId93296a04e10c07fa4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MARGCA/photos" TargetMode="External"/><Relationship Id="rId92176a04e10c09937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://efsa.onlinelibrary.wiley.com/doi/epdf/10.2903/j.efsa.2019.5672" TargetMode="External"/><Relationship Id="rId16266a04e10c099e9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/206/pm7-082-1-en.pdf" TargetMode="External"/><Relationship Id="rId41286a04e10c09a7a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/epdf/10.1111/epp.12340" TargetMode="External"/><Relationship Id="rId80346a04e10c09b14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/738/pm3-085-1-en.pdf" TargetMode="External"/><Relationship Id="rId97076a04e10c09b56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A32019R2072" TargetMode="External"/><Relationship Id="rId74996a04e10c09c87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wineland.co.za/identification-control-management-grapevine-margarodes/" TargetMode="External"/><Relationship Id="rId83266a04e10c09fea" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId30906a04e10c07e8a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId30906a04e10c07e8a.jpg"/><Relationship Id="rId80456a04e10c08b67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId80456a04e10c08b67.jpg"/><Relationship Id="rId33026a04e10c0a099" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId33026a04e10c0a099.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>