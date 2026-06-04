--- v10 (2026-05-13)
+++ v11 (2026-06-04)
@@ -225,88 +225,88 @@
               <w:t xml:space="preserve"> Animalia: Arthropoda: Hexapoda: Insecta: Hemiptera: Sternorrhyncha: Margarodidae</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> ground pearls, vine margarodes</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37986a04e10c078f8" w:history="1">
+            <w:hyperlink r:id="rId33846a20fd2275040" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24646a04e10c07941" w:history="1">
+            <w:hyperlink r:id="rId60806a20fd2275084" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -320,86 +320,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> MARGCA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="27313939" name="name99596a04e10c07e8c" descr="14104.jpg"/>
+                  <wp:docPr id="15312855" name="name25016a20fd22758ad" descr="14104.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="14104.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId30906a04e10c07e8a" cstate="print"/>
+                          <a:blip r:embed="rId18186a20fd22758ab" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId93296a04e10c07fa4" w:history="1">
+            <w:hyperlink r:id="rId71086a20fd22759f2" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -838,63 +838,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">., 1982), Worcester and Stellenbosch (Jakubski, 1965).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="52332703" name="name52796a04e10c08b69" descr="MARGCA_distribution_map.jpg"/>
+            <wp:docPr id="86713144" name="name59806a20fd2276bb8" descr="MARGCA_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="MARGCA_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId80456a04e10c08b67" cstate="print"/>
+                    <a:blip r:embed="rId97246a20fd2276bb0" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -2755,51 +2755,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(4), 5672, 1-42.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId92176a04e10c09937" w:history="1">
+      <w:hyperlink r:id="rId50576a20fd22793a3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://efsa.onlinelibrary.wiley.com/doi/epdf/10.2903/j.efsa.2019.5672</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed 12 February 2022).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -2865,51 +2865,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">37</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 560–570. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId16266a04e10c099e9" w:history="1">
+      <w:hyperlink r:id="rId83646a20fd227947a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/download/standard/206/pm7-082-1-en.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed 12 February 2022).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -2955,51 +2955,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">46</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 421-442. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId41286a04e10c09a7a" w:history="1">
+      <w:hyperlink r:id="rId88186a20fd2279510" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://onlinelibrary.wiley.com/doi/epdf/10.1111/epp.12340</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed 12 February 2022).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3054,90 +3054,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">48</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 330-349. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId80346a04e10c09b14" w:history="1">
+      <w:hyperlink r:id="rId51936a20fd22795c2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/download/standard/738/pm3-085-1-en.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed 12 February 2022).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EU (2019) Commission Implementing Regulation 2019/2072 of 28 November 2019 establishing uniform conditions for the implementation of Regulation (EU) 2016/2031 of the European Parliament and the Council, as regards protective measures against pests of plants, and repealing Commission Regulation (EC) No 690/2008 and amending Commission Implementing Regulation (EU) 2018/2019. Annex VI, points 10. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId97076a04e10c09b56" w:history="1">
+      <w:hyperlink r:id="rId32476a20fd2279608" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A32019R2072</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3259,51 +3259,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">de Klerk CA (2017) Identification, control and management of grapevine </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Margarodes</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Viticulture research, Winetech Technical. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId74996a04e10c09c87" w:history="1">
+      <w:hyperlink r:id="rId66256a20fd2279726" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.wineland.co.za/identification-control-management-grapevine-margarodes/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed 3 March 2022).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3797,51 +3797,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Margarodes capensis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId83266a04e10c09fea" w:history="1">
+      <w:hyperlink r:id="rId76536a20fd2279a98" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -3854,63 +3854,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">This datasheet was first published online in 2022. It is maintained in an electronic format in the EPPO Global Database. The sections on 'Identity', ‘Hosts’, and 'Geographical distribution' are automatically updated from the database. For other sections, the date of last revision is indicated on the right.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="31064763" name="name57196a04e10c0a09a" descr="eu_funding_250.png"/>
+            <wp:docPr id="95478964" name="name83286a20fd2279b6b" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId33026a04e10c0a099" cstate="print"/>
+                    <a:blip r:embed="rId10336a20fd2279b69" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -4008,137 +4008,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="94817937">
+  <w:abstractNum w:abstractNumId="88266229">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="23734924">
+    <w:lvl w:ilvl="0" w:tplc="51388499">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="23734924" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="51388499" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="23734924" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="51388499" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="23734924" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="51388499" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="23734924" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="51388499" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="23734924" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="51388499" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="23734924" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="51388499" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="23734924" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="51388499" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="23734924" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="51388499" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="94817936">
+  <w:abstractNum w:abstractNumId="88266228">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="72530074">
+    <w:lvl w:ilvl="0" w:tplc="20114067">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -4890,55 +4890,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="94817936">
-    <w:abstractNumId w:val="94817936"/>
+  <w:num w:numId="88266228">
+    <w:abstractNumId w:val="88266228"/>
   </w:num>
-  <w:num w:numId="94817937">
-    <w:abstractNumId w:val="94817937"/>
+  <w:num w:numId="88266229">
+    <w:abstractNumId w:val="88266229"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -16488,51 +16488,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId278237589" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId943327451" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId37986a04e10c078f8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MARGCA/" TargetMode="External"/><Relationship Id="rId24646a04e10c07941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MARGCA/categorization" TargetMode="External"/><Relationship Id="rId93296a04e10c07fa4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MARGCA/photos" TargetMode="External"/><Relationship Id="rId92176a04e10c09937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://efsa.onlinelibrary.wiley.com/doi/epdf/10.2903/j.efsa.2019.5672" TargetMode="External"/><Relationship Id="rId16266a04e10c099e9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/206/pm7-082-1-en.pdf" TargetMode="External"/><Relationship Id="rId41286a04e10c09a7a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/epdf/10.1111/epp.12340" TargetMode="External"/><Relationship Id="rId80346a04e10c09b14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/738/pm3-085-1-en.pdf" TargetMode="External"/><Relationship Id="rId97076a04e10c09b56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A32019R2072" TargetMode="External"/><Relationship Id="rId74996a04e10c09c87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wineland.co.za/identification-control-management-grapevine-margarodes/" TargetMode="External"/><Relationship Id="rId83266a04e10c09fea" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId30906a04e10c07e8a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId30906a04e10c07e8a.jpg"/><Relationship Id="rId80456a04e10c08b67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId80456a04e10c08b67.jpg"/><Relationship Id="rId33026a04e10c0a099" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId33026a04e10c0a099.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId609634125" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId287210231" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId33846a20fd2275040" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MARGCA/" TargetMode="External"/><Relationship Id="rId60806a20fd2275084" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MARGCA/categorization" TargetMode="External"/><Relationship Id="rId71086a20fd22759f2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MARGCA/photos" TargetMode="External"/><Relationship Id="rId50576a20fd22793a3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://efsa.onlinelibrary.wiley.com/doi/epdf/10.2903/j.efsa.2019.5672" TargetMode="External"/><Relationship Id="rId83646a20fd227947a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/206/pm7-082-1-en.pdf" TargetMode="External"/><Relationship Id="rId88186a20fd2279510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/epdf/10.1111/epp.12340" TargetMode="External"/><Relationship Id="rId51936a20fd22795c2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/738/pm3-085-1-en.pdf" TargetMode="External"/><Relationship Id="rId32476a20fd2279608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A32019R2072" TargetMode="External"/><Relationship Id="rId66256a20fd2279726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wineland.co.za/identification-control-management-grapevine-margarodes/" TargetMode="External"/><Relationship Id="rId76536a20fd2279a98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId18186a20fd22758ab" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId18186a20fd22758ab.jpg"/><Relationship Id="rId97246a20fd2276bb0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId97246a20fd2276bb0.jpg"/><Relationship Id="rId10336a20fd2279b69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId10336a20fd2279b69.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>