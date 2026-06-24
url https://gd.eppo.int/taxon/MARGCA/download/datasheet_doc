--- v11 (2026-06-04)
+++ v12 (2026-06-24)
@@ -225,88 +225,88 @@
               <w:t xml:space="preserve"> Animalia: Arthropoda: Hexapoda: Insecta: Hemiptera: Sternorrhyncha: Margarodidae</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> ground pearls, vine margarodes</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33846a20fd2275040" w:history="1">
+            <w:hyperlink r:id="rId32426a3b9c316baed" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60806a20fd2275084" w:history="1">
+            <w:hyperlink r:id="rId77966a3b9c316bb3f" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -320,86 +320,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> MARGCA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="15312855" name="name25016a20fd22758ad" descr="14104.jpg"/>
+                  <wp:docPr id="19219508" name="name89726a3b9c316c1fb" descr="14104.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="14104.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId18186a20fd22758ab" cstate="print"/>
+                          <a:blip r:embed="rId49106a3b9c316c1f9" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId71086a20fd22759f2" w:history="1">
+            <w:hyperlink r:id="rId32686a3b9c316c2fb" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -838,63 +838,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">., 1982), Worcester and Stellenbosch (Jakubski, 1965).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="86713144" name="name59806a20fd2276bb8" descr="MARGCA_distribution_map.jpg"/>
+            <wp:docPr id="66597842" name="name38166a3b9c316d0d7" descr="MARGCA_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="MARGCA_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId97246a20fd2276bb0" cstate="print"/>
+                    <a:blip r:embed="rId79226a3b9c316d0d5" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -2755,51 +2755,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(4), 5672, 1-42.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId50576a20fd22793a3" w:history="1">
+      <w:hyperlink r:id="rId27106a3b9c316df9d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://efsa.onlinelibrary.wiley.com/doi/epdf/10.2903/j.efsa.2019.5672</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed 12 February 2022).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -2865,51 +2865,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">37</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 560–570. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId83646a20fd227947a" w:history="1">
+      <w:hyperlink r:id="rId67606a3b9c316e051" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/download/standard/206/pm7-082-1-en.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed 12 February 2022).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -2955,51 +2955,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">46</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 421-442. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId88186a20fd2279510" w:history="1">
+      <w:hyperlink r:id="rId99556a3b9c316e0e3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://onlinelibrary.wiley.com/doi/epdf/10.1111/epp.12340</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed 12 February 2022).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3054,90 +3054,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">48</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 330-349. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId51936a20fd22795c2" w:history="1">
+      <w:hyperlink r:id="rId94896a3b9c316e180" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/download/standard/738/pm3-085-1-en.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed 12 February 2022).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EU (2019) Commission Implementing Regulation 2019/2072 of 28 November 2019 establishing uniform conditions for the implementation of Regulation (EU) 2016/2031 of the European Parliament and the Council, as regards protective measures against pests of plants, and repealing Commission Regulation (EC) No 690/2008 and amending Commission Implementing Regulation (EU) 2018/2019. Annex VI, points 10. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId32476a20fd2279608" w:history="1">
+      <w:hyperlink r:id="rId89746a3b9c316e1c2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A32019R2072</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3259,51 +3259,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">de Klerk CA (2017) Identification, control and management of grapevine </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Margarodes</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Viticulture research, Winetech Technical. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId66256a20fd2279726" w:history="1">
+      <w:hyperlink r:id="rId18516a3b9c316e2f8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.wineland.co.za/identification-control-management-grapevine-margarodes/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed 3 March 2022).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3797,51 +3797,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Margarodes capensis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId76536a20fd2279a98" w:history="1">
+      <w:hyperlink r:id="rId75886a3b9c316e67a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -3854,63 +3854,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">This datasheet was first published online in 2022. It is maintained in an electronic format in the EPPO Global Database. The sections on 'Identity', ‘Hosts’, and 'Geographical distribution' are automatically updated from the database. For other sections, the date of last revision is indicated on the right.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="95478964" name="name83286a20fd2279b6b" descr="eu_funding_250.png"/>
+            <wp:docPr id="53785495" name="name86066a3b9c316e749" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId10336a20fd2279b69" cstate="print"/>
+                    <a:blip r:embed="rId55456a3b9c316e748" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -4008,137 +4008,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="88266229">
+  <w:abstractNum w:abstractNumId="12513130">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="51388499">
+    <w:lvl w:ilvl="0" w:tplc="44356885">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="51388499" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="44356885" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="51388499" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="44356885" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="51388499" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="44356885" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="51388499" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="44356885" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="51388499" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="44356885" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="51388499" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="44356885" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="51388499" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="44356885" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="51388499" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="44356885" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="88266228">
+  <w:abstractNum w:abstractNumId="12513129">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="20114067">
+    <w:lvl w:ilvl="0" w:tplc="77199260">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -4890,55 +4890,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="88266228">
-    <w:abstractNumId w:val="88266228"/>
+  <w:num w:numId="12513129">
+    <w:abstractNumId w:val="12513129"/>
   </w:num>
-  <w:num w:numId="88266229">
-    <w:abstractNumId w:val="88266229"/>
+  <w:num w:numId="12513130">
+    <w:abstractNumId w:val="12513130"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -16488,51 +16488,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId609634125" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId287210231" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId33846a20fd2275040" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MARGCA/" TargetMode="External"/><Relationship Id="rId60806a20fd2275084" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MARGCA/categorization" TargetMode="External"/><Relationship Id="rId71086a20fd22759f2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MARGCA/photos" TargetMode="External"/><Relationship Id="rId50576a20fd22793a3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://efsa.onlinelibrary.wiley.com/doi/epdf/10.2903/j.efsa.2019.5672" TargetMode="External"/><Relationship Id="rId83646a20fd227947a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/206/pm7-082-1-en.pdf" TargetMode="External"/><Relationship Id="rId88186a20fd2279510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/epdf/10.1111/epp.12340" TargetMode="External"/><Relationship Id="rId51936a20fd22795c2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/738/pm3-085-1-en.pdf" TargetMode="External"/><Relationship Id="rId32476a20fd2279608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A32019R2072" TargetMode="External"/><Relationship Id="rId66256a20fd2279726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wineland.co.za/identification-control-management-grapevine-margarodes/" TargetMode="External"/><Relationship Id="rId76536a20fd2279a98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId18186a20fd22758ab" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId18186a20fd22758ab.jpg"/><Relationship Id="rId97246a20fd2276bb0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId97246a20fd2276bb0.jpg"/><Relationship Id="rId10336a20fd2279b69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId10336a20fd2279b69.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId717274905" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId319154302" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId32426a3b9c316baed" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MARGCA/" TargetMode="External"/><Relationship Id="rId77966a3b9c316bb3f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MARGCA/categorization" TargetMode="External"/><Relationship Id="rId32686a3b9c316c2fb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MARGCA/photos" TargetMode="External"/><Relationship Id="rId27106a3b9c316df9d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://efsa.onlinelibrary.wiley.com/doi/epdf/10.2903/j.efsa.2019.5672" TargetMode="External"/><Relationship Id="rId67606a3b9c316e051" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/206/pm7-082-1-en.pdf" TargetMode="External"/><Relationship Id="rId99556a3b9c316e0e3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/epdf/10.1111/epp.12340" TargetMode="External"/><Relationship Id="rId94896a3b9c316e180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/738/pm3-085-1-en.pdf" TargetMode="External"/><Relationship Id="rId89746a3b9c316e1c2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A32019R2072" TargetMode="External"/><Relationship Id="rId18516a3b9c316e2f8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wineland.co.za/identification-control-management-grapevine-margarodes/" TargetMode="External"/><Relationship Id="rId75886a3b9c316e67a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId49106a3b9c316c1f9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId49106a3b9c316c1f9.jpg"/><Relationship Id="rId79226a3b9c316d0d5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId79226a3b9c316d0d5.jpg"/><Relationship Id="rId55456a3b9c316e748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId55456a3b9c316e748.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>