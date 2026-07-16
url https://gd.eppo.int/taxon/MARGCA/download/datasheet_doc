--- v12 (2026-06-24)
+++ v13 (2026-07-16)
@@ -225,88 +225,88 @@
               <w:t xml:space="preserve"> Animalia: Arthropoda: Hexapoda: Insecta: Hemiptera: Sternorrhyncha: Margarodidae</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> ground pearls, vine margarodes</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32426a3b9c316baed" w:history="1">
+            <w:hyperlink r:id="rId93246a58b4fe3bc1f" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77966a3b9c316bb3f" w:history="1">
+            <w:hyperlink r:id="rId60566a58b4fe3bc63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -320,86 +320,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> MARGCA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="19219508" name="name89726a3b9c316c1fb" descr="14104.jpg"/>
+                  <wp:docPr id="11741347" name="name95766a58b4fe3c17b" descr="14104.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="14104.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId49106a3b9c316c1f9" cstate="print"/>
+                          <a:blip r:embed="rId61516a58b4fe3c179" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId32686a3b9c316c2fb" w:history="1">
+            <w:hyperlink r:id="rId76246a58b4fe3c25c" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -838,63 +838,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">., 1982), Worcester and Stellenbosch (Jakubski, 1965).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="66597842" name="name38166a3b9c316d0d7" descr="MARGCA_distribution_map.jpg"/>
+            <wp:docPr id="42656462" name="name69936a58b4fe3ce90" descr="MARGCA_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="MARGCA_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId79226a3b9c316d0d5" cstate="print"/>
+                    <a:blip r:embed="rId53756a58b4fe3ce8e" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -2755,51 +2755,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(4), 5672, 1-42.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId27106a3b9c316df9d" w:history="1">
+      <w:hyperlink r:id="rId50636a58b4fe3dc22" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://efsa.onlinelibrary.wiley.com/doi/epdf/10.2903/j.efsa.2019.5672</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed 12 February 2022).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -2865,51 +2865,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">37</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 560–570. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId67606a3b9c316e051" w:history="1">
+      <w:hyperlink r:id="rId68876a58b4fe3dcd3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/download/standard/206/pm7-082-1-en.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed 12 February 2022).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -2955,51 +2955,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">46</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 421-442. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId99556a3b9c316e0e3" w:history="1">
+      <w:hyperlink r:id="rId28676a58b4fe3dd64" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://onlinelibrary.wiley.com/doi/epdf/10.1111/epp.12340</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed 12 February 2022).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3054,90 +3054,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">48</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 330-349. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId94896a3b9c316e180" w:history="1">
+      <w:hyperlink r:id="rId77936a58b4fe3ddfe" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/download/standard/738/pm3-085-1-en.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed 12 February 2022).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EU (2019) Commission Implementing Regulation 2019/2072 of 28 November 2019 establishing uniform conditions for the implementation of Regulation (EU) 2016/2031 of the European Parliament and the Council, as regards protective measures against pests of plants, and repealing Commission Regulation (EC) No 690/2008 and amending Commission Implementing Regulation (EU) 2018/2019. Annex VI, points 10. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId89746a3b9c316e1c2" w:history="1">
+      <w:hyperlink r:id="rId29636a58b4fe3de3f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A32019R2072</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3259,51 +3259,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">de Klerk CA (2017) Identification, control and management of grapevine </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Margarodes</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Viticulture research, Winetech Technical. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId18516a3b9c316e2f8" w:history="1">
+      <w:hyperlink r:id="rId30846a58b4fe3df4d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.wineland.co.za/identification-control-management-grapevine-margarodes/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed 3 March 2022).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3797,51 +3797,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Margarodes capensis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId75886a3b9c316e67a" w:history="1">
+      <w:hyperlink r:id="rId67286a58b4fe3e2a4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -3854,63 +3854,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">This datasheet was first published online in 2022. It is maintained in an electronic format in the EPPO Global Database. The sections on 'Identity', ‘Hosts’, and 'Geographical distribution' are automatically updated from the database. For other sections, the date of last revision is indicated on the right.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="53785495" name="name86066a3b9c316e749" descr="eu_funding_250.png"/>
+            <wp:docPr id="4750781" name="name49346a58b4fe3e359" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId55456a3b9c316e748" cstate="print"/>
+                    <a:blip r:embed="rId86226a58b4fe3e358" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -4008,137 +4008,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="12513130">
+  <w:abstractNum w:abstractNumId="69309532">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="44356885">
+    <w:lvl w:ilvl="0" w:tplc="57001733">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="44356885" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="57001733" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="44356885" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="57001733" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="44356885" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="57001733" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="44356885" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="57001733" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="44356885" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="57001733" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="44356885" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="57001733" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="44356885" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="57001733" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="44356885" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="57001733" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12513129">
+  <w:abstractNum w:abstractNumId="69309531">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="77199260">
+    <w:lvl w:ilvl="0" w:tplc="23277217">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -4890,55 +4890,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="12513129">
-    <w:abstractNumId w:val="12513129"/>
+  <w:num w:numId="69309531">
+    <w:abstractNumId w:val="69309531"/>
   </w:num>
-  <w:num w:numId="12513130">
-    <w:abstractNumId w:val="12513130"/>
+  <w:num w:numId="69309532">
+    <w:abstractNumId w:val="69309532"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -16488,51 +16488,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId717274905" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId319154302" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId32426a3b9c316baed" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MARGCA/" TargetMode="External"/><Relationship Id="rId77966a3b9c316bb3f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MARGCA/categorization" TargetMode="External"/><Relationship Id="rId32686a3b9c316c2fb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MARGCA/photos" TargetMode="External"/><Relationship Id="rId27106a3b9c316df9d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://efsa.onlinelibrary.wiley.com/doi/epdf/10.2903/j.efsa.2019.5672" TargetMode="External"/><Relationship Id="rId67606a3b9c316e051" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/206/pm7-082-1-en.pdf" TargetMode="External"/><Relationship Id="rId99556a3b9c316e0e3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/epdf/10.1111/epp.12340" TargetMode="External"/><Relationship Id="rId94896a3b9c316e180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/738/pm3-085-1-en.pdf" TargetMode="External"/><Relationship Id="rId89746a3b9c316e1c2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A32019R2072" TargetMode="External"/><Relationship Id="rId18516a3b9c316e2f8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wineland.co.za/identification-control-management-grapevine-margarodes/" TargetMode="External"/><Relationship Id="rId75886a3b9c316e67a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId49106a3b9c316c1f9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId49106a3b9c316c1f9.jpg"/><Relationship Id="rId79226a3b9c316d0d5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId79226a3b9c316d0d5.jpg"/><Relationship Id="rId55456a3b9c316e748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId55456a3b9c316e748.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId576992551" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId345504964" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId93246a58b4fe3bc1f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MARGCA/" TargetMode="External"/><Relationship Id="rId60566a58b4fe3bc63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MARGCA/categorization" TargetMode="External"/><Relationship Id="rId76246a58b4fe3c25c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MARGCA/photos" TargetMode="External"/><Relationship Id="rId50636a58b4fe3dc22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://efsa.onlinelibrary.wiley.com/doi/epdf/10.2903/j.efsa.2019.5672" TargetMode="External"/><Relationship Id="rId68876a58b4fe3dcd3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/206/pm7-082-1-en.pdf" TargetMode="External"/><Relationship Id="rId28676a58b4fe3dd64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/epdf/10.1111/epp.12340" TargetMode="External"/><Relationship Id="rId77936a58b4fe3ddfe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/738/pm3-085-1-en.pdf" TargetMode="External"/><Relationship Id="rId29636a58b4fe3de3f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A32019R2072" TargetMode="External"/><Relationship Id="rId30846a58b4fe3df4d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wineland.co.za/identification-control-management-grapevine-margarodes/" TargetMode="External"/><Relationship Id="rId67286a58b4fe3e2a4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId61516a58b4fe3c179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId61516a58b4fe3c179.jpg"/><Relationship Id="rId53756a58b4fe3ce8e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId53756a58b4fe3ce8e.jpg"/><Relationship Id="rId86226a58b4fe3e358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId86226a58b4fe3e358.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>