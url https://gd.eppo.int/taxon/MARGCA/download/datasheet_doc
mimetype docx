--- v13 (2026-07-16)
+++ v14 (2026-08-06)
@@ -225,88 +225,88 @@
               <w:t xml:space="preserve"> Animalia: Arthropoda: Hexapoda: Insecta: Hemiptera: Sternorrhyncha: Margarodidae</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> ground pearls, vine margarodes</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93246a58b4fe3bc1f" w:history="1">
+            <w:hyperlink r:id="rId52476a74b4a747afc" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60566a58b4fe3bc63" w:history="1">
+            <w:hyperlink r:id="rId57546a74b4a747b42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -320,86 +320,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> MARGCA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="11741347" name="name95766a58b4fe3c17b" descr="14104.jpg"/>
+                  <wp:docPr id="91832566" name="name42136a74b4a7483ff" descr="14104.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="14104.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId61516a58b4fe3c179" cstate="print"/>
+                          <a:blip r:embed="rId71136a74b4a7483fd" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId76246a58b4fe3c25c" w:history="1">
+            <w:hyperlink r:id="rId17166a74b4a74853a" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -838,63 +838,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">., 1982), Worcester and Stellenbosch (Jakubski, 1965).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="42656462" name="name69936a58b4fe3ce90" descr="MARGCA_distribution_map.jpg"/>
+            <wp:docPr id="21607818" name="name59766a74b4a74943a" descr="MARGCA_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="MARGCA_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId53756a58b4fe3ce8e" cstate="print"/>
+                    <a:blip r:embed="rId86106a74b4a749437" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -2755,51 +2755,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(4), 5672, 1-42.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId50636a58b4fe3dc22" w:history="1">
+      <w:hyperlink r:id="rId83776a74b4a74a23c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://efsa.onlinelibrary.wiley.com/doi/epdf/10.2903/j.efsa.2019.5672</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed 12 February 2022).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -2865,51 +2865,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">37</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 560–570. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId68876a58b4fe3dcd3" w:history="1">
+      <w:hyperlink r:id="rId13386a74b4a74a302" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/download/standard/206/pm7-082-1-en.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed 12 February 2022).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -2955,51 +2955,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">46</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 421-442. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId28676a58b4fe3dd64" w:history="1">
+      <w:hyperlink r:id="rId33706a74b4a74a39a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://onlinelibrary.wiley.com/doi/epdf/10.1111/epp.12340</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed 12 February 2022).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3054,90 +3054,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">48</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 330-349. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId77936a58b4fe3ddfe" w:history="1">
+      <w:hyperlink r:id="rId22196a74b4a74a438" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/download/standard/738/pm3-085-1-en.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed 12 February 2022).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EU (2019) Commission Implementing Regulation 2019/2072 of 28 November 2019 establishing uniform conditions for the implementation of Regulation (EU) 2016/2031 of the European Parliament and the Council, as regards protective measures against pests of plants, and repealing Commission Regulation (EC) No 690/2008 and amending Commission Implementing Regulation (EU) 2018/2019. Annex VI, points 10. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId29636a58b4fe3de3f" w:history="1">
+      <w:hyperlink r:id="rId94366a74b4a74a47d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A32019R2072</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3259,51 +3259,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">de Klerk CA (2017) Identification, control and management of grapevine </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Margarodes</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Viticulture research, Winetech Technical. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId30846a58b4fe3df4d" w:history="1">
+      <w:hyperlink r:id="rId10776a74b4a74a591" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.wineland.co.za/identification-control-management-grapevine-margarodes/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed 3 March 2022).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3797,51 +3797,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Margarodes capensis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId67286a58b4fe3e2a4" w:history="1">
+      <w:hyperlink r:id="rId65416a74b4a74a8fc" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -3854,63 +3854,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">This datasheet was first published online in 2022. It is maintained in an electronic format in the EPPO Global Database. The sections on 'Identity', ‘Hosts’, and 'Geographical distribution' are automatically updated from the database. For other sections, the date of last revision is indicated on the right.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="4750781" name="name49346a58b4fe3e359" descr="eu_funding_250.png"/>
+            <wp:docPr id="42848613" name="name91506a74b4a74a9d3" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId86226a58b4fe3e358" cstate="print"/>
+                    <a:blip r:embed="rId43676a74b4a74a9d2" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -4008,137 +4008,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="69309532">
+  <w:abstractNum w:abstractNumId="40602351">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="57001733">
+    <w:lvl w:ilvl="0" w:tplc="72372985">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="57001733" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="72372985" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="57001733" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="72372985" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="57001733" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="72372985" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="57001733" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="72372985" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="57001733" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="72372985" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="57001733" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="72372985" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="57001733" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="72372985" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="57001733" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="72372985" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="69309531">
+  <w:abstractNum w:abstractNumId="40602350">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="23277217">
+    <w:lvl w:ilvl="0" w:tplc="63839268">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -4890,55 +4890,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="69309531">
-    <w:abstractNumId w:val="69309531"/>
+  <w:num w:numId="40602350">
+    <w:abstractNumId w:val="40602350"/>
   </w:num>
-  <w:num w:numId="69309532">
-    <w:abstractNumId w:val="69309532"/>
+  <w:num w:numId="40602351">
+    <w:abstractNumId w:val="40602351"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -16488,51 +16488,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId576992551" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId345504964" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId93246a58b4fe3bc1f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MARGCA/" TargetMode="External"/><Relationship Id="rId60566a58b4fe3bc63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MARGCA/categorization" TargetMode="External"/><Relationship Id="rId76246a58b4fe3c25c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MARGCA/photos" TargetMode="External"/><Relationship Id="rId50636a58b4fe3dc22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://efsa.onlinelibrary.wiley.com/doi/epdf/10.2903/j.efsa.2019.5672" TargetMode="External"/><Relationship Id="rId68876a58b4fe3dcd3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/206/pm7-082-1-en.pdf" TargetMode="External"/><Relationship Id="rId28676a58b4fe3dd64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/epdf/10.1111/epp.12340" TargetMode="External"/><Relationship Id="rId77936a58b4fe3ddfe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/738/pm3-085-1-en.pdf" TargetMode="External"/><Relationship Id="rId29636a58b4fe3de3f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A32019R2072" TargetMode="External"/><Relationship Id="rId30846a58b4fe3df4d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wineland.co.za/identification-control-management-grapevine-margarodes/" TargetMode="External"/><Relationship Id="rId67286a58b4fe3e2a4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId61516a58b4fe3c179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId61516a58b4fe3c179.jpg"/><Relationship Id="rId53756a58b4fe3ce8e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId53756a58b4fe3ce8e.jpg"/><Relationship Id="rId86226a58b4fe3e358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId86226a58b4fe3e358.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId962949534" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId721079373" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId52476a74b4a747afc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MARGCA/" TargetMode="External"/><Relationship Id="rId57546a74b4a747b42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MARGCA/categorization" TargetMode="External"/><Relationship Id="rId17166a74b4a74853a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MARGCA/photos" TargetMode="External"/><Relationship Id="rId83776a74b4a74a23c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://efsa.onlinelibrary.wiley.com/doi/epdf/10.2903/j.efsa.2019.5672" TargetMode="External"/><Relationship Id="rId13386a74b4a74a302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/206/pm7-082-1-en.pdf" TargetMode="External"/><Relationship Id="rId33706a74b4a74a39a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/epdf/10.1111/epp.12340" TargetMode="External"/><Relationship Id="rId22196a74b4a74a438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/738/pm3-085-1-en.pdf" TargetMode="External"/><Relationship Id="rId94366a74b4a74a47d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A32019R2072" TargetMode="External"/><Relationship Id="rId10776a74b4a74a591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wineland.co.za/identification-control-management-grapevine-margarodes/" TargetMode="External"/><Relationship Id="rId65416a74b4a74a8fc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId71136a74b4a7483fd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId71136a74b4a7483fd.jpg"/><Relationship Id="rId86106a74b4a749437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId86106a74b4a749437.jpg"/><Relationship Id="rId43676a74b4a74a9d2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId43676a74b4a74a9d2.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>