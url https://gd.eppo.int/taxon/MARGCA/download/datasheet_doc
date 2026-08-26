--- v14 (2026-08-06)
+++ v15 (2026-08-26)
@@ -225,88 +225,88 @@
               <w:t xml:space="preserve"> Animalia: Arthropoda: Hexapoda: Insecta: Hemiptera: Sternorrhyncha: Margarodidae</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> ground pearls, vine margarodes</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52476a74b4a747afc" w:history="1">
+            <w:hyperlink r:id="rId15366a8f3051b7fe7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57546a74b4a747b42" w:history="1">
+            <w:hyperlink r:id="rId14556a8f3051b802c" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -320,86 +320,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> MARGCA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="91832566" name="name42136a74b4a7483ff" descr="14104.jpg"/>
+                  <wp:docPr id="55163953" name="name59676a8f3051b8108" descr="14104.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="14104.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId71136a74b4a7483fd" cstate="print"/>
+                          <a:blip r:embed="rId96916a8f3051b8107" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId17166a74b4a74853a" w:history="1">
+            <w:hyperlink r:id="rId33406a8f3051b821f" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -838,63 +838,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">., 1982), Worcester and Stellenbosch (Jakubski, 1965).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="21607818" name="name59766a74b4a74943a" descr="MARGCA_distribution_map.jpg"/>
+            <wp:docPr id="14046476" name="name15076a8f3051b9047" descr="MARGCA_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="MARGCA_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId86106a74b4a749437" cstate="print"/>
+                    <a:blip r:embed="rId33446a8f3051b9044" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -2755,51 +2755,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(4), 5672, 1-42.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId83776a74b4a74a23c" w:history="1">
+      <w:hyperlink r:id="rId74676a8f3051b9ea1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://efsa.onlinelibrary.wiley.com/doi/epdf/10.2903/j.efsa.2019.5672</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed 12 February 2022).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -2865,51 +2865,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">37</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 560–570. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId13386a74b4a74a302" w:history="1">
+      <w:hyperlink r:id="rId94356a8f3051b9f55" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/download/standard/206/pm7-082-1-en.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed 12 February 2022).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -2955,51 +2955,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">46</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 421-442. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId33706a74b4a74a39a" w:history="1">
+      <w:hyperlink r:id="rId22696a8f3051b9fe8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://onlinelibrary.wiley.com/doi/epdf/10.1111/epp.12340</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed 12 February 2022).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3054,90 +3054,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">48</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 330-349. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId22196a74b4a74a438" w:history="1">
+      <w:hyperlink r:id="rId78796a8f3051ba085" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/download/standard/738/pm3-085-1-en.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed 12 February 2022).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EU (2019) Commission Implementing Regulation 2019/2072 of 28 November 2019 establishing uniform conditions for the implementation of Regulation (EU) 2016/2031 of the European Parliament and the Council, as regards protective measures against pests of plants, and repealing Commission Regulation (EC) No 690/2008 and amending Commission Implementing Regulation (EU) 2018/2019. Annex VI, points 10. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId94366a74b4a74a47d" w:history="1">
+      <w:hyperlink r:id="rId80496a8f3051ba0c9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A32019R2072</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3259,51 +3259,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">de Klerk CA (2017) Identification, control and management of grapevine </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Margarodes</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Viticulture research, Winetech Technical. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId10776a74b4a74a591" w:history="1">
+      <w:hyperlink r:id="rId23216a8f3051ba1d9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.wineland.co.za/identification-control-management-grapevine-margarodes/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed 3 March 2022).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3797,51 +3797,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Margarodes capensis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId65416a74b4a74a8fc" w:history="1">
+      <w:hyperlink r:id="rId14926a8f3051ba54e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -3854,63 +3854,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">This datasheet was first published online in 2022. It is maintained in an electronic format in the EPPO Global Database. The sections on 'Identity', ‘Hosts’, and 'Geographical distribution' are automatically updated from the database. For other sections, the date of last revision is indicated on the right.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="42848613" name="name91506a74b4a74a9d3" descr="eu_funding_250.png"/>
+            <wp:docPr id="84156982" name="name53996a8f3051ba600" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId43676a74b4a74a9d2" cstate="print"/>
+                    <a:blip r:embed="rId99286a8f3051ba5ff" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -4008,137 +4008,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="40602351">
+  <w:abstractNum w:abstractNumId="90379785">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="72372985">
+    <w:lvl w:ilvl="0" w:tplc="22922594">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="72372985" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="22922594" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="72372985" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="22922594" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="72372985" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="22922594" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="72372985" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="22922594" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="72372985" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="22922594" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="72372985" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="22922594" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="72372985" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="22922594" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="72372985" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="22922594" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="40602350">
+  <w:abstractNum w:abstractNumId="90379784">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="63839268">
+    <w:lvl w:ilvl="0" w:tplc="76944639">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -4890,55 +4890,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="40602350">
-    <w:abstractNumId w:val="40602350"/>
+  <w:num w:numId="90379784">
+    <w:abstractNumId w:val="90379784"/>
   </w:num>
-  <w:num w:numId="40602351">
-    <w:abstractNumId w:val="40602351"/>
+  <w:num w:numId="90379785">
+    <w:abstractNumId w:val="90379785"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -16488,51 +16488,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId962949534" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId721079373" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId52476a74b4a747afc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MARGCA/" TargetMode="External"/><Relationship Id="rId57546a74b4a747b42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MARGCA/categorization" TargetMode="External"/><Relationship Id="rId17166a74b4a74853a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MARGCA/photos" TargetMode="External"/><Relationship Id="rId83776a74b4a74a23c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://efsa.onlinelibrary.wiley.com/doi/epdf/10.2903/j.efsa.2019.5672" TargetMode="External"/><Relationship Id="rId13386a74b4a74a302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/206/pm7-082-1-en.pdf" TargetMode="External"/><Relationship Id="rId33706a74b4a74a39a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/epdf/10.1111/epp.12340" TargetMode="External"/><Relationship Id="rId22196a74b4a74a438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/738/pm3-085-1-en.pdf" TargetMode="External"/><Relationship Id="rId94366a74b4a74a47d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A32019R2072" TargetMode="External"/><Relationship Id="rId10776a74b4a74a591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wineland.co.za/identification-control-management-grapevine-margarodes/" TargetMode="External"/><Relationship Id="rId65416a74b4a74a8fc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId71136a74b4a7483fd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId71136a74b4a7483fd.jpg"/><Relationship Id="rId86106a74b4a749437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId86106a74b4a749437.jpg"/><Relationship Id="rId43676a74b4a74a9d2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId43676a74b4a74a9d2.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId117851801" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId631497552" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId15366a8f3051b7fe7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MARGCA/" TargetMode="External"/><Relationship Id="rId14556a8f3051b802c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MARGCA/categorization" TargetMode="External"/><Relationship Id="rId33406a8f3051b821f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MARGCA/photos" TargetMode="External"/><Relationship Id="rId74676a8f3051b9ea1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://efsa.onlinelibrary.wiley.com/doi/epdf/10.2903/j.efsa.2019.5672" TargetMode="External"/><Relationship Id="rId94356a8f3051b9f55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/206/pm7-082-1-en.pdf" TargetMode="External"/><Relationship Id="rId22696a8f3051b9fe8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/epdf/10.1111/epp.12340" TargetMode="External"/><Relationship Id="rId78796a8f3051ba085" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/738/pm3-085-1-en.pdf" TargetMode="External"/><Relationship Id="rId80496a8f3051ba0c9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A32019R2072" TargetMode="External"/><Relationship Id="rId23216a8f3051ba1d9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wineland.co.za/identification-control-management-grapevine-margarodes/" TargetMode="External"/><Relationship Id="rId14926a8f3051ba54e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId96916a8f3051b8107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId96916a8f3051b8107.jpg"/><Relationship Id="rId33446a8f3051b9044" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId33446a8f3051b9044.jpg"/><Relationship Id="rId99286a8f3051ba5ff" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId99286a8f3051ba5ff.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>