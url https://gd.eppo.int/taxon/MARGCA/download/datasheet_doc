--- v15 (2026-08-26)
+++ v16 (2026-09-16)
@@ -225,88 +225,88 @@
               <w:t xml:space="preserve"> Animalia: Arthropoda: Hexapoda: Insecta: Hemiptera: Sternorrhyncha: Margarodidae</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> ground pearls, vine margarodes</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15366a8f3051b7fe7" w:history="1">
+            <w:hyperlink r:id="rId36066aaa759ba3f78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14556a8f3051b802c" w:history="1">
+            <w:hyperlink r:id="rId65216aaa759ba3fa8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -320,86 +320,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> MARGCA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="55163953" name="name59676a8f3051b8108" descr="14104.jpg"/>
+                  <wp:docPr id="47020753" name="name41996aaa759ba46c4" descr="14104.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="14104.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId96916a8f3051b8107" cstate="print"/>
+                          <a:blip r:embed="rId83976aaa759ba46c2" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId33406a8f3051b821f" w:history="1">
+            <w:hyperlink r:id="rId75116aaa759ba4772" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -838,63 +838,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">., 1982), Worcester and Stellenbosch (Jakubski, 1965).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="14046476" name="name15076a8f3051b9047" descr="MARGCA_distribution_map.jpg"/>
+            <wp:docPr id="31067908" name="name94976aaa759ba55a5" descr="MARGCA_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="MARGCA_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId33446a8f3051b9044" cstate="print"/>
+                    <a:blip r:embed="rId49436aaa759ba55a3" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -2755,51 +2755,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(4), 5672, 1-42.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId74676a8f3051b9ea1" w:history="1">
+      <w:hyperlink r:id="rId91236aaa759ba5f5b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://efsa.onlinelibrary.wiley.com/doi/epdf/10.2903/j.efsa.2019.5672</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed 12 February 2022).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -2865,51 +2865,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">37</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 560–570. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId94356a8f3051b9f55" w:history="1">
+      <w:hyperlink r:id="rId79626aaa759ba5fe6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/download/standard/206/pm7-082-1-en.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed 12 February 2022).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -2955,51 +2955,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">46</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 421-442. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId22696a8f3051b9fe8" w:history="1">
+      <w:hyperlink r:id="rId48476aaa759ba604f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://onlinelibrary.wiley.com/doi/epdf/10.1111/epp.12340</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed 12 February 2022).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3054,90 +3054,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">48</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 330-349. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId78796a8f3051ba085" w:history="1">
+      <w:hyperlink r:id="rId55316aaa759ba60c7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/download/standard/738/pm3-085-1-en.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed 12 February 2022).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EU (2019) Commission Implementing Regulation 2019/2072 of 28 November 2019 establishing uniform conditions for the implementation of Regulation (EU) 2016/2031 of the European Parliament and the Council, as regards protective measures against pests of plants, and repealing Commission Regulation (EC) No 690/2008 and amending Commission Implementing Regulation (EU) 2018/2019. Annex VI, points 10. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId80496a8f3051ba0c9" w:history="1">
+      <w:hyperlink r:id="rId51096aaa759ba60f7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A32019R2072</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3259,51 +3259,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">de Klerk CA (2017) Identification, control and management of grapevine </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Margarodes</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Viticulture research, Winetech Technical. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId23216a8f3051ba1d9" w:history="1">
+      <w:hyperlink r:id="rId33726aaa759ba61b7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.wineland.co.za/identification-control-management-grapevine-margarodes/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed 3 March 2022).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3797,51 +3797,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Margarodes capensis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId14926a8f3051ba54e" w:history="1">
+      <w:hyperlink r:id="rId76256aaa759ba641c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -3854,63 +3854,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">This datasheet was first published online in 2022. It is maintained in an electronic format in the EPPO Global Database. The sections on 'Identity', ‘Hosts’, and 'Geographical distribution' are automatically updated from the database. For other sections, the date of last revision is indicated on the right.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="84156982" name="name53996a8f3051ba600" descr="eu_funding_250.png"/>
+            <wp:docPr id="65231067" name="name90436aaa759ba64a6" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId99286a8f3051ba5ff" cstate="print"/>
+                    <a:blip r:embed="rId60346aaa759ba64a5" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -4008,137 +4008,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="90379785">
+  <w:abstractNum w:abstractNumId="23777273">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="22922594">
+    <w:lvl w:ilvl="0" w:tplc="17407173">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="22922594" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="17407173" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="22922594" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="17407173" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="22922594" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="17407173" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="22922594" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="17407173" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="22922594" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="17407173" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="22922594" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="17407173" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="22922594" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="17407173" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="22922594" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="17407173" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="90379784">
+  <w:abstractNum w:abstractNumId="23777272">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="76944639">
+    <w:lvl w:ilvl="0" w:tplc="20401635">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -4890,55 +4890,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="90379784">
-    <w:abstractNumId w:val="90379784"/>
+  <w:num w:numId="23777272">
+    <w:abstractNumId w:val="23777272"/>
   </w:num>
-  <w:num w:numId="90379785">
-    <w:abstractNumId w:val="90379785"/>
+  <w:num w:numId="23777273">
+    <w:abstractNumId w:val="23777273"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -16488,51 +16488,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId117851801" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId631497552" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId15366a8f3051b7fe7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MARGCA/" TargetMode="External"/><Relationship Id="rId14556a8f3051b802c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MARGCA/categorization" TargetMode="External"/><Relationship Id="rId33406a8f3051b821f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MARGCA/photos" TargetMode="External"/><Relationship Id="rId74676a8f3051b9ea1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://efsa.onlinelibrary.wiley.com/doi/epdf/10.2903/j.efsa.2019.5672" TargetMode="External"/><Relationship Id="rId94356a8f3051b9f55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/206/pm7-082-1-en.pdf" TargetMode="External"/><Relationship Id="rId22696a8f3051b9fe8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/epdf/10.1111/epp.12340" TargetMode="External"/><Relationship Id="rId78796a8f3051ba085" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/738/pm3-085-1-en.pdf" TargetMode="External"/><Relationship Id="rId80496a8f3051ba0c9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A32019R2072" TargetMode="External"/><Relationship Id="rId23216a8f3051ba1d9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wineland.co.za/identification-control-management-grapevine-margarodes/" TargetMode="External"/><Relationship Id="rId14926a8f3051ba54e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId96916a8f3051b8107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId96916a8f3051b8107.jpg"/><Relationship Id="rId33446a8f3051b9044" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId33446a8f3051b9044.jpg"/><Relationship Id="rId99286a8f3051ba5ff" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId99286a8f3051ba5ff.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId466219971" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId557405549" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId36066aaa759ba3f78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MARGCA/" TargetMode="External"/><Relationship Id="rId65216aaa759ba3fa8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MARGCA/categorization" TargetMode="External"/><Relationship Id="rId75116aaa759ba4772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MARGCA/photos" TargetMode="External"/><Relationship Id="rId91236aaa759ba5f5b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://efsa.onlinelibrary.wiley.com/doi/epdf/10.2903/j.efsa.2019.5672" TargetMode="External"/><Relationship Id="rId79626aaa759ba5fe6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/206/pm7-082-1-en.pdf" TargetMode="External"/><Relationship Id="rId48476aaa759ba604f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/epdf/10.1111/epp.12340" TargetMode="External"/><Relationship Id="rId55316aaa759ba60c7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/738/pm3-085-1-en.pdf" TargetMode="External"/><Relationship Id="rId51096aaa759ba60f7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A32019R2072" TargetMode="External"/><Relationship Id="rId33726aaa759ba61b7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wineland.co.za/identification-control-management-grapevine-margarodes/" TargetMode="External"/><Relationship Id="rId76256aaa759ba641c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId83976aaa759ba46c2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId83976aaa759ba46c2.jpg"/><Relationship Id="rId49436aaa759ba55a3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId49436aaa759ba55a3.jpg"/><Relationship Id="rId60346aaa759ba64a5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId60346aaa759ba64a5.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>