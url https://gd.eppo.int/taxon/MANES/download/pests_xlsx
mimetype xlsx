--- v1 (2026-03-07)
+++ v2 (2026-07-25)
@@ -38,59 +38,50 @@
   <si>
     <t>type</t>
   </si>
   <si>
     <t>EPPOCode</t>
   </si>
   <si>
     <t>Pref_name</t>
   </si>
   <si>
     <t>References</t>
   </si>
   <si>
     <t>Host</t>
   </si>
   <si>
     <t>ALECSN</t>
   </si>
   <si>
     <t>Aleurocanthus spiniferus</t>
   </si>
   <si>
     <t>* Gillespie PS (2012) A review of the whitefly genus Aleurocanthus Quaintance &amp; Baker (Hemiptera: Aleyrodidae) in Australia. Zootaxa 3252, 1-42.</t>
   </si>
   <si>
-    <t>ALEDDI</t>
-[...7 lines deleted...]
-  <si>
     <t>AMBPCO</t>
   </si>
   <si>
     <t>Amblypelta cocophaga</t>
   </si>
   <si>
     <t>AMBPLU</t>
   </si>
   <si>
     <t>Amblypelta lutescens</t>
   </si>
   <si>
     <t>AUACAB</t>
   </si>
   <si>
     <t>Aulacophora abdominalis</t>
   </si>
   <si>
     <t>COLLFC</t>
   </si>
   <si>
     <t>Colletotrichum fructicola</t>
   </si>
   <si>
     <t xml:space="preserve">* Ankomah-Boamah F, Abdulai M, Adomako J, Utku Y, Asante S, Santo KG, Larbi-Koranteng S (2025) Morphological and molecular characterization of Colletotrichum species causing brown leaf spot disease of cassava (Manihot esculenta Crantz) in Ghana. Indian Phytopathology. https://doi.org/10.1007/s42360-025-00872-z
@@ -384,50 +375,59 @@
     <t>TIRAPL</t>
   </si>
   <si>
     <t>Tiracola plagiata</t>
   </si>
   <si>
     <t>TRIAAB</t>
   </si>
   <si>
     <t>Trialeurodes abutiloneus</t>
   </si>
   <si>
     <t>XANTPN</t>
   </si>
   <si>
     <t>Xanthomonas axonopodis pv. poinsettiicola</t>
   </si>
   <si>
     <t>ZEUZCO</t>
   </si>
   <si>
     <t>Zeuzera coffeae</t>
   </si>
   <si>
     <t>Major host</t>
+  </si>
+  <si>
+    <t>ALEDDI</t>
+  </si>
+  <si>
+    <t>Aleurodicus dispersus</t>
+  </si>
+  <si>
+    <t>* Boopathi T (2022) New host plants, natural enemy complex and newly distributed potential areas of exotic spiralling whitefly (Hemiptera: Aleyrodidae) in India. Phytoparasitica 50(2), 335-357.</t>
   </si>
   <si>
     <t>AONMAL</t>
   </si>
   <si>
     <t>Aonidomytilus albus</t>
   </si>
   <si>
     <t>ACMV00</t>
   </si>
   <si>
     <t>Begomovirus manihotis</t>
   </si>
   <si>
     <t>BEMITA</t>
   </si>
   <si>
     <t>Bemisia tabaci</t>
   </si>
   <si>
     <t>* Casinga CM, Wosula EN, Sikirou M, Shirima RR, Munyerenkana CM, Nabahungu LN, Bashizi BK, Ugentho H, Monde G, Legg JP (2022) Diversity and distribution of whiteflies colonizing cassava in Eastern Democratic Republic of Congo. Insects 13, 849. https://doi.org/10.3390/insects13090849</t>
   </si>
   <si>
     <t>CALHMA</t>
   </si>
@@ -894,139 +894,139 @@
     </row>
     <row r="2" spans="1:4">
       <c r="A2" t="s">
         <v>4</v>
       </c>
       <c r="B2" t="s">
         <v>5</v>
       </c>
       <c r="C2" t="s">
         <v>6</v>
       </c>
       <c r="D2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="3" spans="1:4">
       <c r="A3" t="s">
         <v>4</v>
       </c>
       <c r="B3" t="s">
         <v>8</v>
       </c>
       <c r="C3" t="s">
         <v>9</v>
       </c>
-      <c r="D3" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D3"/>
     </row>
     <row r="4" spans="1:4">
       <c r="A4" t="s">
         <v>4</v>
       </c>
       <c r="B4" t="s">
+        <v>10</v>
+      </c>
+      <c r="C4" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>12</v>
       </c>
       <c r="D4"/>
     </row>
     <row r="5" spans="1:4">
       <c r="A5" t="s">
         <v>4</v>
       </c>
       <c r="B5" t="s">
+        <v>12</v>
+      </c>
+      <c r="C5" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>14</v>
       </c>
       <c r="D5"/>
     </row>
     <row r="6" spans="1:4">
       <c r="A6" t="s">
         <v>4</v>
       </c>
       <c r="B6" t="s">
+        <v>14</v>
+      </c>
+      <c r="C6" t="s">
         <v>15</v>
       </c>
-      <c r="C6" t="s">
+      <c r="D6" t="s">
         <v>16</v>
       </c>
-      <c r="D6"/>
     </row>
     <row r="7" spans="1:4">
       <c r="A7" t="s">
         <v>4</v>
       </c>
       <c r="B7" t="s">
         <v>17</v>
       </c>
       <c r="C7" t="s">
         <v>18</v>
       </c>
-      <c r="D7" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D7"/>
     </row>
     <row r="8" spans="1:4">
       <c r="A8" t="s">
         <v>4</v>
       </c>
       <c r="B8" t="s">
+        <v>19</v>
+      </c>
+      <c r="C8" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>21</v>
       </c>
       <c r="D8"/>
     </row>
     <row r="9" spans="1:4">
       <c r="A9" t="s">
         <v>4</v>
       </c>
       <c r="B9" t="s">
+        <v>21</v>
+      </c>
+      <c r="C9" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>23</v>
       </c>
       <c r="D9"/>
     </row>
     <row r="10" spans="1:4">
       <c r="A10" t="s">
         <v>4</v>
       </c>
       <c r="B10" t="s">
+        <v>23</v>
+      </c>
+      <c r="C10" t="s">
         <v>24</v>
       </c>
-      <c r="C10" t="s">
+      <c r="D10" t="s">
         <v>25</v>
       </c>
-      <c r="D10"/>
     </row>
     <row r="11" spans="1:4">
       <c r="A11" t="s">
         <v>4</v>
       </c>
       <c r="B11" t="s">
         <v>26</v>
       </c>
       <c r="C11" t="s">
         <v>27</v>
       </c>
       <c r="D11" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="12" spans="1:4">
       <c r="A12" t="s">
         <v>4</v>
       </c>
       <c r="B12" t="s">
         <v>29</v>
       </c>
       <c r="C12" t="s">
         <v>30</v>
       </c>
@@ -1078,313 +1078,313 @@
     </row>
     <row r="16" spans="1:4">
       <c r="A16" t="s">
         <v>4</v>
       </c>
       <c r="B16" t="s">
         <v>41</v>
       </c>
       <c r="C16" t="s">
         <v>42</v>
       </c>
       <c r="D16" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="17" spans="1:4">
       <c r="A17" t="s">
         <v>4</v>
       </c>
       <c r="B17" t="s">
         <v>44</v>
       </c>
       <c r="C17" t="s">
         <v>45</v>
       </c>
-      <c r="D17" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D17"/>
     </row>
     <row r="18" spans="1:4">
       <c r="A18" t="s">
         <v>4</v>
       </c>
       <c r="B18" t="s">
+        <v>46</v>
+      </c>
+      <c r="C18" t="s">
         <v>47</v>
-      </c>
-[...1 lines deleted...]
-        <v>48</v>
       </c>
       <c r="D18"/>
     </row>
     <row r="19" spans="1:4">
       <c r="A19" t="s">
         <v>4</v>
       </c>
       <c r="B19" t="s">
+        <v>48</v>
+      </c>
+      <c r="C19" t="s">
         <v>49</v>
-      </c>
-[...1 lines deleted...]
-        <v>50</v>
       </c>
       <c r="D19"/>
     </row>
     <row r="20" spans="1:4">
       <c r="A20" t="s">
         <v>4</v>
       </c>
       <c r="B20" t="s">
+        <v>50</v>
+      </c>
+      <c r="C20" t="s">
         <v>51</v>
       </c>
-      <c r="C20" t="s">
+      <c r="D20" t="s">
         <v>52</v>
       </c>
-      <c r="D20"/>
     </row>
     <row r="21" spans="1:4">
       <c r="A21" t="s">
         <v>4</v>
       </c>
       <c r="B21" t="s">
         <v>53</v>
       </c>
       <c r="C21" t="s">
         <v>54</v>
       </c>
       <c r="D21" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="22" spans="1:4">
       <c r="A22" t="s">
         <v>4</v>
       </c>
       <c r="B22" t="s">
         <v>56</v>
       </c>
       <c r="C22" t="s">
         <v>57</v>
       </c>
       <c r="D22" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="23" spans="1:4">
       <c r="A23" t="s">
         <v>4</v>
       </c>
       <c r="B23" t="s">
         <v>59</v>
       </c>
       <c r="C23" t="s">
         <v>60</v>
       </c>
-      <c r="D23" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D23"/>
     </row>
     <row r="24" spans="1:4">
       <c r="A24" t="s">
         <v>4</v>
       </c>
       <c r="B24" t="s">
+        <v>61</v>
+      </c>
+      <c r="C24" t="s">
         <v>62</v>
       </c>
-      <c r="C24" t="s">
+      <c r="D24" t="s">
         <v>63</v>
       </c>
-      <c r="D24"/>
     </row>
     <row r="25" spans="1:4">
       <c r="A25" t="s">
         <v>4</v>
       </c>
       <c r="B25" t="s">
         <v>64</v>
       </c>
       <c r="C25" t="s">
         <v>65</v>
       </c>
-      <c r="D25" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D25"/>
     </row>
     <row r="26" spans="1:4">
       <c r="A26" t="s">
         <v>4</v>
       </c>
       <c r="B26" t="s">
+        <v>66</v>
+      </c>
+      <c r="C26" t="s">
         <v>67</v>
       </c>
-      <c r="C26" t="s">
+      <c r="D26" t="s">
         <v>68</v>
       </c>
-      <c r="D26"/>
     </row>
     <row r="27" spans="1:4">
       <c r="A27" t="s">
         <v>4</v>
       </c>
       <c r="B27" t="s">
         <v>69</v>
       </c>
       <c r="C27" t="s">
         <v>70</v>
       </c>
-      <c r="D27" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D27"/>
     </row>
     <row r="28" spans="1:4">
       <c r="A28" t="s">
         <v>4</v>
       </c>
       <c r="B28" t="s">
+        <v>71</v>
+      </c>
+      <c r="C28" t="s">
         <v>72</v>
-      </c>
-[...1 lines deleted...]
-        <v>73</v>
       </c>
       <c r="D28"/>
     </row>
     <row r="29" spans="1:4">
       <c r="A29" t="s">
         <v>4</v>
       </c>
       <c r="B29" t="s">
+        <v>73</v>
+      </c>
+      <c r="C29" t="s">
         <v>74</v>
       </c>
-      <c r="C29" t="s">
+      <c r="D29" t="s">
         <v>75</v>
       </c>
-      <c r="D29"/>
     </row>
     <row r="30" spans="1:4">
       <c r="A30" t="s">
         <v>4</v>
       </c>
       <c r="B30" t="s">
+        <v>73</v>
+      </c>
+      <c r="C30" t="s">
         <v>76</v>
       </c>
-      <c r="C30" t="s">
+      <c r="D30" t="s">
         <v>77</v>
-      </c>
-[...1 lines deleted...]
-        <v>78</v>
       </c>
     </row>
     <row r="31" spans="1:4">
       <c r="A31" t="s">
         <v>4</v>
       </c>
       <c r="B31" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="C31" t="s">
         <v>79</v>
       </c>
       <c r="D31" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="32" spans="1:4">
       <c r="A32" t="s">
         <v>4</v>
       </c>
       <c r="B32" t="s">
         <v>81</v>
       </c>
       <c r="C32" t="s">
         <v>82</v>
       </c>
-      <c r="D32" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D32"/>
     </row>
     <row r="33" spans="1:4">
       <c r="A33" t="s">
         <v>4</v>
       </c>
       <c r="B33" t="s">
+        <v>83</v>
+      </c>
+      <c r="C33" t="s">
         <v>84</v>
       </c>
-      <c r="C33" t="s">
-[...2 lines deleted...]
-      <c r="D33"/>
+      <c r="D33" t="s">
+        <v>80</v>
+      </c>
     </row>
     <row r="34" spans="1:4">
       <c r="A34" t="s">
         <v>4</v>
       </c>
       <c r="B34" t="s">
+        <v>85</v>
+      </c>
+      <c r="C34" t="s">
         <v>86</v>
       </c>
-      <c r="C34" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="D34"/>
     </row>
     <row r="35" spans="1:4">
       <c r="A35" t="s">
         <v>4</v>
       </c>
       <c r="B35" t="s">
+        <v>87</v>
+      </c>
+      <c r="C35" t="s">
         <v>88</v>
       </c>
-      <c r="C35" t="s">
+      <c r="D35" t="s">
         <v>89</v>
       </c>
-      <c r="D35"/>
     </row>
     <row r="36" spans="1:4">
       <c r="A36" t="s">
         <v>4</v>
       </c>
       <c r="B36" t="s">
         <v>90</v>
       </c>
       <c r="C36" t="s">
         <v>91</v>
       </c>
-      <c r="D36" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D36"/>
     </row>
     <row r="37" spans="1:4">
       <c r="A37" t="s">
         <v>4</v>
       </c>
       <c r="B37" t="s">
+        <v>92</v>
+      </c>
+      <c r="C37" t="s">
         <v>93</v>
       </c>
-      <c r="C37" t="s">
+      <c r="D37" t="s">
         <v>94</v>
       </c>
-      <c r="D37"/>
     </row>
     <row r="38" spans="1:4">
       <c r="A38" t="s">
         <v>4</v>
       </c>
       <c r="B38" t="s">
         <v>95</v>
       </c>
       <c r="C38" t="s">
         <v>96</v>
       </c>
       <c r="D38" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="39" spans="1:4">
       <c r="A39" t="s">
         <v>4</v>
       </c>
       <c r="B39" t="s">
         <v>98</v>
       </c>
       <c r="C39" t="s">
         <v>99</v>
       </c>
@@ -1408,295 +1408,295 @@
     </row>
     <row r="41" spans="1:4">
       <c r="A41" t="s">
         <v>4</v>
       </c>
       <c r="B41" t="s">
         <v>104</v>
       </c>
       <c r="C41" t="s">
         <v>105</v>
       </c>
       <c r="D41" t="s">
         <v>106</v>
       </c>
     </row>
     <row r="42" spans="1:4">
       <c r="A42" t="s">
         <v>4</v>
       </c>
       <c r="B42" t="s">
         <v>107</v>
       </c>
       <c r="C42" t="s">
         <v>108</v>
       </c>
-      <c r="D42" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D42"/>
     </row>
     <row r="43" spans="1:4">
       <c r="A43" t="s">
         <v>4</v>
       </c>
       <c r="B43" t="s">
+        <v>109</v>
+      </c>
+      <c r="C43" t="s">
         <v>110</v>
-      </c>
-[...1 lines deleted...]
-        <v>111</v>
       </c>
       <c r="D43"/>
     </row>
     <row r="44" spans="1:4">
       <c r="A44" t="s">
         <v>4</v>
       </c>
       <c r="B44" t="s">
+        <v>111</v>
+      </c>
+      <c r="C44" t="s">
         <v>112</v>
-      </c>
-[...1 lines deleted...]
-        <v>113</v>
       </c>
       <c r="D44"/>
     </row>
     <row r="45" spans="1:4">
       <c r="A45" t="s">
         <v>4</v>
       </c>
       <c r="B45" t="s">
+        <v>113</v>
+      </c>
+      <c r="C45" t="s">
         <v>114</v>
-      </c>
-[...1 lines deleted...]
-        <v>115</v>
       </c>
       <c r="D45"/>
     </row>
     <row r="46" spans="1:4">
       <c r="A46" t="s">
-        <v>4</v>
+        <v>115</v>
       </c>
       <c r="B46" t="s">
         <v>116</v>
       </c>
       <c r="C46" t="s">
         <v>117</v>
       </c>
-      <c r="D46"/>
+      <c r="D46" t="s">
+        <v>118</v>
+      </c>
     </row>
     <row r="47" spans="1:4">
       <c r="A47" t="s">
-        <v>118</v>
+        <v>115</v>
       </c>
       <c r="B47" t="s">
         <v>119</v>
       </c>
       <c r="C47" t="s">
         <v>120</v>
       </c>
       <c r="D47"/>
     </row>
     <row r="48" spans="1:4">
       <c r="A48" t="s">
-        <v>118</v>
+        <v>115</v>
       </c>
       <c r="B48" t="s">
         <v>121</v>
       </c>
       <c r="C48" t="s">
         <v>122</v>
       </c>
       <c r="D48"/>
     </row>
     <row r="49" spans="1:4">
       <c r="A49" t="s">
-        <v>118</v>
+        <v>115</v>
       </c>
       <c r="B49" t="s">
         <v>123</v>
       </c>
       <c r="C49" t="s">
         <v>124</v>
       </c>
       <c r="D49" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="50" spans="1:4">
       <c r="A50" t="s">
-        <v>118</v>
+        <v>115</v>
       </c>
       <c r="B50" t="s">
         <v>126</v>
       </c>
       <c r="C50" t="s">
         <v>127</v>
       </c>
       <c r="D50"/>
     </row>
     <row r="51" spans="1:4">
       <c r="A51" t="s">
-        <v>118</v>
+        <v>115</v>
       </c>
       <c r="B51" t="s">
         <v>128</v>
       </c>
       <c r="C51" t="s">
         <v>129</v>
       </c>
       <c r="D51"/>
     </row>
     <row r="52" spans="1:4">
       <c r="A52" t="s">
-        <v>118</v>
+        <v>115</v>
       </c>
       <c r="B52" t="s">
         <v>130</v>
       </c>
       <c r="C52" t="s">
         <v>131</v>
       </c>
       <c r="D52"/>
     </row>
     <row r="53" spans="1:4">
       <c r="A53" t="s">
-        <v>118</v>
+        <v>115</v>
       </c>
       <c r="B53" t="s">
         <v>132</v>
       </c>
       <c r="C53" t="s">
         <v>133</v>
       </c>
       <c r="D53" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="54" spans="1:4">
       <c r="A54" t="s">
-        <v>118</v>
+        <v>115</v>
       </c>
       <c r="B54" t="s">
         <v>135</v>
       </c>
       <c r="C54" t="s">
         <v>136</v>
       </c>
       <c r="D54" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="55" spans="1:4">
       <c r="A55" t="s">
-        <v>118</v>
+        <v>115</v>
       </c>
       <c r="B55" t="s">
         <v>138</v>
       </c>
       <c r="C55" t="s">
         <v>139</v>
       </c>
       <c r="D55"/>
     </row>
     <row r="56" spans="1:4">
       <c r="A56" t="s">
-        <v>118</v>
+        <v>115</v>
       </c>
       <c r="B56" t="s">
         <v>140</v>
       </c>
       <c r="C56" t="s">
         <v>141</v>
       </c>
       <c r="D56"/>
     </row>
     <row r="57" spans="1:4">
       <c r="A57" t="s">
-        <v>118</v>
+        <v>115</v>
       </c>
       <c r="B57" t="s">
         <v>142</v>
       </c>
       <c r="C57" t="s">
         <v>143</v>
       </c>
       <c r="D57" t="s">
         <v>144</v>
       </c>
     </row>
     <row r="58" spans="1:4">
       <c r="A58" t="s">
-        <v>118</v>
+        <v>115</v>
       </c>
       <c r="B58" t="s">
         <v>145</v>
       </c>
       <c r="C58" t="s">
         <v>146</v>
       </c>
       <c r="D58"/>
     </row>
     <row r="59" spans="1:4">
       <c r="A59" t="s">
-        <v>118</v>
+        <v>115</v>
       </c>
       <c r="B59" t="s">
         <v>147</v>
       </c>
       <c r="C59" t="s">
         <v>148</v>
       </c>
       <c r="D59"/>
     </row>
     <row r="60" spans="1:4">
       <c r="A60" t="s">
-        <v>118</v>
+        <v>115</v>
       </c>
       <c r="B60" t="s">
         <v>149</v>
       </c>
       <c r="C60" t="s">
         <v>150</v>
       </c>
       <c r="D60"/>
     </row>
     <row r="61" spans="1:4">
       <c r="A61" t="s">
-        <v>118</v>
+        <v>115</v>
       </c>
       <c r="B61" t="s">
         <v>151</v>
       </c>
       <c r="C61" t="s">
         <v>152</v>
       </c>
       <c r="D61" t="s">
         <v>153</v>
       </c>
     </row>
     <row r="62" spans="1:4">
       <c r="A62" t="s">
-        <v>118</v>
+        <v>115</v>
       </c>
       <c r="B62" t="s">
         <v>154</v>
       </c>
       <c r="C62" t="s">
         <v>155</v>
       </c>
       <c r="D62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 