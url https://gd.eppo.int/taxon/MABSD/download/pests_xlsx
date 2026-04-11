--- v2 (2026-02-20)
+++ v3 (2026-04-11)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="MABSD" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="483">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="490">
   <si>
     <t>type</t>
   </si>
   <si>
     <t>EPPOCode</t>
   </si>
   <si>
     <t>Pref_name</t>
   </si>
   <si>
     <t>References</t>
   </si>
   <si>
     <t>Doubtful host</t>
   </si>
   <si>
     <t>CERTRO</t>
   </si>
   <si>
     <t>Ceratitis rosa</t>
   </si>
   <si>
     <t>* De Meyer M, Mwatawala M, Copeland RS, Virgilio M (2016) Description of new Ceratitis species (Diptera: Tephritidae) from Africa, or how morphological and DNA data are complementary in discovering unknown species and matching sexes. European Journal of Taxonomy 233, 1-23
 -------Past records for C. rosa sensu lato, now attributed to C. quilicii
 * Mentioned a host in experiment in Geldenhuys M (2015) Fruit fly (Diptera: Tephritidae) ecology in the Western Cape, South Africa (Doctoral dissertation).</t>
@@ -1213,50 +1213,54 @@
   <si>
     <t>Xylotrechus chinensis</t>
   </si>
   <si>
     <t>* Han Y, Lee D (2010) Taxonomic review of the genus Xylotrechus (Coleoptera: Cerambycidae: Cerambycinae) in Korea with a newly recorded species. Korean Journal of Applied Entomology 49(2), 69–82. https://doi.org/10.5656/KSAE.2010.49.2.069
 -------- As Malus pumila.
 * Lin M, Ge S, Xiao N (2021) A study of the genus Xylotrechus Chevrolat (Coleoptera: Cerambycidae) from Beijing, China. Entomotaxonomia 43(3), 20 pp. https://doi.org/10.11680/entomotax.2021021
 -------- As Malus pumila.</t>
   </si>
   <si>
     <t>ZAPRIN</t>
   </si>
   <si>
     <t>Zaprionus indianus</t>
   </si>
   <si>
     <t>* Özbek Çatal B, Çalişkan Keçe AF, Ulusoy MR (2021) Distribution and host plants of Drosophilidae (Diptera) species detected in fruit orchards of the Eastern Mediterranean Region of Turkey. Mustafa Kemal University Journal of Agricultural Sciences 26(2), 431-442. https://doi.org/10.37908/mkutbd.873838</t>
   </si>
   <si>
     <t>ZAPRTU</t>
   </si>
   <si>
     <t>Zaprionus tuberculatus</t>
   </si>
   <si>
+    <t>* Nugnes F, Carbone C, Miele F, Pica F, Pierro S, Sasso R, Bodini M, Bernardo U (2026) Contrasting invasion strategies, convergent outcomes: establishment of Zaprionus tuberculatus and Ceroplastes ceriferus in Italy. Insect 17(2), 198. https://doi.org/10.3390/insects17020198
+* Özbek Çatal B, Çalişkan Keçe AF, Ulusoy MR (2021) Distribution and host plants of Drosophilidae (Diptera) species detected in fruit orchards of the Eastern Mediterranean Region of Turkey. Mustafa Kemal University Journal of Agricultural Sciences 26(2), 431-442. https://doi.org/10.37908/mkutbd.873838</t>
+  </si>
+  <si>
     <t>Major host</t>
   </si>
   <si>
     <t>CAPURE</t>
   </si>
   <si>
     <t>Adoxophyes orana</t>
   </si>
   <si>
     <t>Alternaria mali</t>
   </si>
   <si>
     <t>ANSTFR</t>
   </si>
   <si>
     <t>Anastrepha fraterculus</t>
   </si>
   <si>
     <t>* Campos RF (1960) Las moscas (Brachycera) del Ecuador. Revista Ecuatoriana Higiene y Medicina Tropical 17, 1–66.
 * Caraballo CJ (1981) Las moscas de frutas del género Anastrepha Schiner, 1868 (Diptera: Tephritidae) de Venezuela. MSc Dissertation, Universidad Central de Venezuela, Maracay, 210 p.
 * Kovaleski A, Uramoto K, Sugayama RL, Canal NA, Malavasi A (1999) A survey of Anastrepha Schiner (Diptera, Tephritidae) species in the apple growing area of the state of Rio Grande do Sul, Brazil. Revista Brasileira de Entomologia 43, 229–234.
 * Malavasi A, Morgante JS, Zucchi RA (1980) Biologia de “moscas-das-frutas” (Diptera, Tephritidae). I: lista de hospedeiros e ocorrência. Revista Brasileira de Biologia 40, 9–16.
 * Raga A, Souza-Filho MFD, Machado RA, Sato ME, Siloto RC (2011) Host ranges and infestation indices of fruit flies (Tephritidae) and lance flies (Lonchaeidae) in São Paulo State, Brazil. Florida Entomologist 94, 787–794.
 * Wille TJE (1952) Entomología Agrícola del Perú. Dirección General de Agricultura, Lima, 543 pp.</t>
   </si>
@@ -1357,50 +1361,61 @@
   <si>
     <t>COLLFC</t>
   </si>
   <si>
     <t>Colletotrichum fructicola</t>
   </si>
   <si>
     <t>* Arzanlou M, Bakhshi M, Karimi K, Torbati M (2015) Multigene phylogeny reveals three new records of Colletotrichum spp. and several new host records for the mycobiota of Iran. Journal of Plant Protection Research, 55(2), p. 198-211.
 * Huang F, Chen GQ, Hou X, FuYS, Cai L, Hyde KD, Li HY (2013) Colletotrichum species associated with cultivated citrus in China. Fungal Diversity 61, 61–74.
 * Kim C, Hassan O, Lee D, Chang T (2018) First report of anthracnose of apple caused by Colletotrichum fructicola in Korea. Plant Disease 102(12), 2653.
 * Nodet P, Chalopin M, Crété X, Baroncelli R, Le Floch G (2019) First report of Colletotrichum fructicola causing apple bitter rot in Europe. Plant Disease 103(7), 1767.</t>
   </si>
   <si>
     <t>CARPPO</t>
   </si>
   <si>
     <t>Cydia pomonella</t>
   </si>
   <si>
     <t>* Wearing CH, Hansen JD, Whyte C, Miller CE, Brown J (2001) The potential for spread of codling moth (Lepidoptera: Tortricidae) via commercial sweet cherry fruit: a critical review and risk assessment. Crop Protection 20(6), 465-488. https://doi.org/10.1016/S0261-2194(01)00023-0</t>
   </si>
   <si>
     <t>Diplocarpon coronariae</t>
   </si>
   <si>
+    <t>DIPBBU</t>
+  </si>
+  <si>
+    <t>Diplodia bulgarica</t>
+  </si>
+  <si>
+    <t>* Hanifeh S, Zafari D, Soleimani MJ (2017) Reaction of some apple cultivars to Diplodia bulgarica in Iran. Mycosphere 8(2), 1253-1260.
+* Phillips AJ, Lopes J, Abdollahzadeh J, Bobev S, Alves A (2012) Resolving the Diplodia complex on apple and other Rosaceae hosts. Persoonia-Molecular Phylogeny and Evolution of Fungi 29(1), 29-38 http://dx.doi.org/10.3767/003158512X658899 
+* Nabi SU, Raja WH, Mir JI, Sharma OC, Singh DB, Sheikh MA, Yousuf N, Kamil D (2020) First report of Diplodia bulgarica a new species causing canker disease of apple (Malus domestica Borkh) in India. Journal of Plant Pathology 102(2), 555-556 https://doi.org/10.1007/s42161-019-00445-w</t>
+  </si>
+  <si>
     <t>TORTPO</t>
   </si>
   <si>
     <t>Epiphyas postvittana</t>
   </si>
   <si>
     <t>* Yazdani M, Howse E, Tay WT, Spafford H, van Klinken RD (2024) Lure specificity, phenology, and damage caused by Epiphyas moths (Lepidoptera: Tortricidae) in Western Australian apple orchards. Journal of Economic Entomology 117(5), 1959-1967.</t>
   </si>
   <si>
     <t>Erwinia amylovora</t>
   </si>
   <si>
     <t>* Bobev SG, Maes M, van Vaerenbergh J, Tahzima R (2010) Fire blight spread in Bulgaria and characteristics of the pathogen Erwinia amylovora. Acta Horticulturae no. 896, 133-140.
 * Giorgi S, Scortichini M (2005) Molecular characterization of Erwinia amylovora strains from different host plants through RFLP analysis and sequencing of hrpN and dspA/E genes. Plant Pathology 54, 789-798.
 * Taylor RK, Guilford PJ, Clark RG, Hale CN, Forster RLS (2001) Detection of Erwinia amylovora in plant material using novel polymerase chain reaction (PCR) primers. New Zealand Journal of Crop and Horticultural Science 29, 35-43.
 * Van der Zwet, Keil HL (1979) Fire blight: a bacterial disease of rosaceous Plants. USDA Handbook no. 510. USDA, Washington (US), 200 p.</t>
   </si>
   <si>
     <t>Grapholita prunivora</t>
   </si>
   <si>
     <t>* MacKay MR (1959) Larvae of the North American Olethreutinae (Lepidoptera). Canadian Entomologist Suppl. No. 10, 1-338.
 * Neven L.G,  Mantey KD (2004) Biology and development of the wild and golden sport of Grapholita prunivora (Lepidoptera: Tortricidae). Environmental entomology, 33(3), 506-512.</t>
   </si>
   <si>
@@ -1633,50 +1648,60 @@
   <si>
     <t>* CAPS (2019) Trichoferus campestris. Cooperative Agricultural Pest Survey pest datasheets. http://download.ceris.purdue.edu/file/3869
 ------- Living host.
 * Lim J, Jung SY, Lim JS, Jang J, Kim KM, Lee YM, Lee BW (2014) A review of host plants of Cerambycidae (Coleoptera: Chrysomeloidea) with new host records for fourteen Cerambycids, including the Asian longhorn beetle (Anoplophora glabripennis Motschulsky), in Korea. Korean Journal of Applied Entomology 53, 111-133.
 ------- Living host.
 *  Zhang Y-R, Wang R. Yu Y, Luo Y-Q (2017) [Damage and population dynamics of wood-boring cerambycid beetles in Rosaceous fruit trees] Chinese Journal of Applied Entomology 54(3), 500-505 (in Chinese).</t>
   </si>
   <si>
     <t>Trichoferus campestris (as Malus)</t>
   </si>
   <si>
     <t>* CAPS (2019) Trichoferus campestris. Cooperative Agricultural Pest Survey pest datasheets. http://download.ceris.purdue.edu/file/3869
 ------- Preferred living host.
 * Iwata R &amp; Yamada F (1990) Notes on the biology of Hesperophanes campestris, a drywood borer in Japan. Material und Organismen 25, 305–313.</t>
   </si>
   <si>
     <t>AELSSA</t>
   </si>
   <si>
     <t>Trirachys sartus</t>
   </si>
   <si>
     <t>* Ahmad MI, Hafiz IA, Chaudhry MI (1977) Biological studies of Aeolesthes sarta Solksy attacking poplars in Pakistan. Pakistan Journal of Forestry 27, 123-129. 
 * Bhagat RC (2017) Coleopteran-fauna (Insecta) infesting fruit plantations in Jammu &amp; Kashmir state (India): An annotated checklist and biodiversity. International Journal of Current Research in Biosciences and Plant Biology 4(2), 60-66. doi: http://dx.doi.org/10.20546/ijcrbp.2017.402.008 
 * Temreshev II (2023) New records of Aeolesthes sarta (Solsky, 1871) (Coleoptera, Cerambycidae) in Kazakhstan. Acta Biologica Sibirica 9, 831–843. https://doi.org/10.5281/zenodo.10069433</t>
+  </si>
+  <si>
+    <t>XYLSMO</t>
+  </si>
+  <si>
+    <t>Xylosandrus morigerus</t>
+  </si>
+  <si>
+    <t>* Tarno H, Setiawan Y, Mentari DA, Hata K, Wang J  (2025) Investigating bark and ambrosia beetle communities in apple orchards of East Java, Indonesia. Zoological Studies 64, e33. https://doi.org/10.6620/ZS.2025.64-33
+------- as apple orchard (species not mentioned)</t>
   </si>
   <si>
     <t>XYLONM</t>
   </si>
   <si>
     <t>Xylotrechus namanganensis</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
@@ -1986,51 +2011,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D185"/>
+  <dimension ref="A1:D187"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.569" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="54.13" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="460.031" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
@@ -3801,736 +3826,764 @@
     <row r="133" spans="1:4">
       <c r="A133" t="s">
         <v>14</v>
       </c>
       <c r="B133" t="s">
         <v>353</v>
       </c>
       <c r="C133" t="s">
         <v>354</v>
       </c>
       <c r="D133" t="s">
         <v>355</v>
       </c>
     </row>
     <row r="134" spans="1:4">
       <c r="A134" t="s">
         <v>14</v>
       </c>
       <c r="B134" t="s">
         <v>356</v>
       </c>
       <c r="C134" t="s">
         <v>357</v>
       </c>
       <c r="D134" t="s">
-        <v>355</v>
+        <v>358</v>
       </c>
     </row>
     <row r="135" spans="1:4">
       <c r="A135" t="s">
-        <v>358</v>
+        <v>359</v>
       </c>
       <c r="B135" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
       <c r="C135" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
       <c r="D135"/>
     </row>
     <row r="136" spans="1:4">
       <c r="A136" t="s">
-        <v>358</v>
+        <v>359</v>
       </c>
       <c r="B136" t="s">
         <v>29</v>
       </c>
       <c r="C136" t="s">
-        <v>361</v>
+        <v>362</v>
       </c>
       <c r="D136"/>
     </row>
     <row r="137" spans="1:4">
       <c r="A137" t="s">
-        <v>358</v>
+        <v>359</v>
       </c>
       <c r="B137" t="s">
-        <v>362</v>
+        <v>363</v>
       </c>
       <c r="C137" t="s">
-        <v>363</v>
+        <v>364</v>
       </c>
       <c r="D137" t="s">
-        <v>364</v>
+        <v>365</v>
       </c>
     </row>
     <row r="138" spans="1:4">
       <c r="A138" t="s">
-        <v>358</v>
+        <v>359</v>
       </c>
       <c r="B138" t="s">
         <v>44</v>
       </c>
       <c r="C138" t="s">
-        <v>365</v>
+        <v>366</v>
       </c>
       <c r="D138" t="s">
-        <v>366</v>
+        <v>367</v>
       </c>
     </row>
     <row r="139" spans="1:4">
       <c r="A139" t="s">
-        <v>358</v>
+        <v>359</v>
       </c>
       <c r="B139" t="s">
         <v>51</v>
       </c>
       <c r="C139" t="s">
-        <v>367</v>
+        <v>368</v>
       </c>
       <c r="D139"/>
     </row>
     <row r="140" spans="1:4">
       <c r="A140" t="s">
-        <v>358</v>
+        <v>359</v>
       </c>
       <c r="B140" t="s">
-        <v>368</v>
+        <v>369</v>
       </c>
       <c r="C140" t="s">
-        <v>369</v>
+        <v>370</v>
       </c>
       <c r="D140" t="s">
-        <v>370</v>
+        <v>371</v>
       </c>
     </row>
     <row r="141" spans="1:4">
       <c r="A141" t="s">
-        <v>358</v>
+        <v>359</v>
       </c>
       <c r="B141" t="s">
-        <v>371</v>
+        <v>372</v>
       </c>
       <c r="C141" t="s">
-        <v>372</v>
+        <v>373</v>
       </c>
       <c r="D141"/>
     </row>
     <row r="142" spans="1:4">
       <c r="A142" t="s">
-        <v>358</v>
+        <v>359</v>
       </c>
       <c r="B142" t="s">
-        <v>373</v>
+        <v>374</v>
       </c>
       <c r="C142" t="s">
-        <v>374</v>
+        <v>375</v>
       </c>
       <c r="D142" t="s">
-        <v>375</v>
+        <v>376</v>
       </c>
     </row>
     <row r="143" spans="1:4">
       <c r="A143" t="s">
-        <v>358</v>
+        <v>359</v>
       </c>
       <c r="B143" t="s">
-        <v>376</v>
+        <v>377</v>
       </c>
       <c r="C143" t="s">
-        <v>377</v>
+        <v>378</v>
       </c>
       <c r="D143"/>
     </row>
     <row r="144" spans="1:4">
       <c r="A144" t="s">
-        <v>358</v>
+        <v>359</v>
       </c>
       <c r="B144" t="s">
-        <v>378</v>
+        <v>379</v>
       </c>
       <c r="C144" t="s">
-        <v>379</v>
+        <v>380</v>
       </c>
       <c r="D144" t="s">
-        <v>380</v>
+        <v>381</v>
       </c>
     </row>
     <row r="145" spans="1:4">
       <c r="A145" t="s">
-        <v>358</v>
+        <v>359</v>
       </c>
       <c r="B145" t="s">
-        <v>381</v>
+        <v>382</v>
       </c>
       <c r="C145" t="s">
-        <v>382</v>
+        <v>383</v>
       </c>
       <c r="D145" t="s">
-        <v>383</v>
+        <v>384</v>
       </c>
     </row>
     <row r="146" spans="1:4">
       <c r="A146" t="s">
-        <v>358</v>
+        <v>359</v>
       </c>
       <c r="B146" t="s">
         <v>56</v>
       </c>
       <c r="C146" t="s">
-        <v>384</v>
+        <v>385</v>
       </c>
       <c r="D146" t="s">
-        <v>385</v>
+        <v>386</v>
       </c>
     </row>
     <row r="147" spans="1:4">
       <c r="A147" t="s">
-        <v>358</v>
+        <v>359</v>
       </c>
       <c r="B147" t="s">
-        <v>386</v>
+        <v>387</v>
       </c>
       <c r="C147" t="s">
-        <v>387</v>
+        <v>388</v>
       </c>
       <c r="D147" t="s">
-        <v>388</v>
+        <v>389</v>
       </c>
     </row>
     <row r="148" spans="1:4">
       <c r="A148" t="s">
-        <v>358</v>
+        <v>359</v>
       </c>
       <c r="B148" t="s">
-        <v>389</v>
+        <v>390</v>
       </c>
       <c r="C148" t="s">
-        <v>390</v>
+        <v>391</v>
       </c>
       <c r="D148" t="s">
-        <v>391</v>
+        <v>392</v>
       </c>
     </row>
     <row r="149" spans="1:4">
       <c r="A149" t="s">
-        <v>358</v>
+        <v>359</v>
       </c>
       <c r="B149" t="s">
         <v>85</v>
       </c>
       <c r="C149" t="s">
-        <v>392</v>
+        <v>393</v>
       </c>
       <c r="D149" t="s">
-        <v>393</v>
+        <v>394</v>
       </c>
     </row>
     <row r="150" spans="1:4">
       <c r="A150" t="s">
-        <v>358</v>
+        <v>359</v>
       </c>
       <c r="B150" t="s">
-        <v>394</v>
+        <v>395</v>
       </c>
       <c r="C150" t="s">
-        <v>395</v>
+        <v>396</v>
       </c>
       <c r="D150" t="s">
-        <v>396</v>
+        <v>397</v>
       </c>
     </row>
     <row r="151" spans="1:4">
       <c r="A151" t="s">
-        <v>358</v>
+        <v>359</v>
       </c>
       <c r="B151" t="s">
-        <v>397</v>
+        <v>398</v>
       </c>
       <c r="C151" t="s">
-        <v>398</v>
+        <v>399</v>
       </c>
       <c r="D151" t="s">
-        <v>399</v>
+        <v>400</v>
       </c>
     </row>
     <row r="152" spans="1:4">
       <c r="A152" t="s">
-        <v>358</v>
+        <v>359</v>
       </c>
       <c r="B152" t="s">
         <v>136</v>
       </c>
       <c r="C152" t="s">
-        <v>400</v>
+        <v>401</v>
       </c>
       <c r="D152"/>
     </row>
     <row r="153" spans="1:4">
       <c r="A153" t="s">
-        <v>358</v>
+        <v>359</v>
       </c>
       <c r="B153" t="s">
-        <v>401</v>
+        <v>402</v>
       </c>
       <c r="C153" t="s">
-        <v>402</v>
+        <v>403</v>
       </c>
       <c r="D153" t="s">
-        <v>403</v>
+        <v>404</v>
       </c>
     </row>
     <row r="154" spans="1:4">
       <c r="A154" t="s">
-        <v>358</v>
+        <v>359</v>
       </c>
       <c r="B154" t="s">
-        <v>147</v>
+        <v>405</v>
       </c>
       <c r="C154" t="s">
-        <v>404</v>
+        <v>406</v>
       </c>
       <c r="D154" t="s">
-        <v>405</v>
+        <v>407</v>
       </c>
     </row>
     <row r="155" spans="1:4">
       <c r="A155" t="s">
-        <v>358</v>
+        <v>359</v>
       </c>
       <c r="B155" t="s">
-        <v>190</v>
+        <v>147</v>
       </c>
       <c r="C155" t="s">
-        <v>406</v>
+        <v>408</v>
       </c>
       <c r="D155" t="s">
-        <v>407</v>
+        <v>409</v>
       </c>
     </row>
     <row r="156" spans="1:4">
       <c r="A156" t="s">
-        <v>358</v>
+        <v>359</v>
       </c>
       <c r="B156" t="s">
-        <v>408</v>
+        <v>190</v>
       </c>
       <c r="C156" t="s">
-        <v>409</v>
+        <v>410</v>
       </c>
       <c r="D156" t="s">
-        <v>410</v>
+        <v>411</v>
       </c>
     </row>
     <row r="157" spans="1:4">
       <c r="A157" t="s">
-        <v>358</v>
+        <v>359</v>
       </c>
       <c r="B157" t="s">
-        <v>411</v>
+        <v>412</v>
       </c>
       <c r="C157" t="s">
-        <v>412</v>
+        <v>413</v>
       </c>
       <c r="D157" t="s">
-        <v>413</v>
+        <v>414</v>
       </c>
     </row>
     <row r="158" spans="1:4">
       <c r="A158" t="s">
-        <v>358</v>
+        <v>359</v>
       </c>
       <c r="B158" t="s">
-        <v>207</v>
+        <v>415</v>
       </c>
       <c r="C158" t="s">
-        <v>414</v>
-[...1 lines deleted...]
-      <c r="D158"/>
+        <v>416</v>
+      </c>
+      <c r="D158" t="s">
+        <v>417</v>
+      </c>
     </row>
     <row r="159" spans="1:4">
       <c r="A159" t="s">
-        <v>358</v>
+        <v>359</v>
       </c>
       <c r="B159" t="s">
-        <v>415</v>
+        <v>207</v>
       </c>
       <c r="C159" t="s">
-        <v>416</v>
+        <v>418</v>
       </c>
       <c r="D159"/>
     </row>
     <row r="160" spans="1:4">
       <c r="A160" t="s">
-        <v>358</v>
+        <v>359</v>
       </c>
       <c r="B160" t="s">
-        <v>417</v>
+        <v>419</v>
       </c>
       <c r="C160" t="s">
-        <v>418</v>
-[...3 lines deleted...]
-      </c>
+        <v>420</v>
+      </c>
+      <c r="D160"/>
     </row>
     <row r="161" spans="1:4">
       <c r="A161" t="s">
-        <v>358</v>
+        <v>359</v>
       </c>
       <c r="B161" t="s">
-        <v>420</v>
+        <v>421</v>
       </c>
       <c r="C161" t="s">
-        <v>421</v>
+        <v>422</v>
       </c>
       <c r="D161" t="s">
-        <v>422</v>
+        <v>423</v>
       </c>
     </row>
     <row r="162" spans="1:4">
       <c r="A162" t="s">
-        <v>358</v>
+        <v>359</v>
       </c>
       <c r="B162" t="s">
-        <v>239</v>
+        <v>424</v>
       </c>
       <c r="C162" t="s">
-        <v>423</v>
+        <v>425</v>
       </c>
       <c r="D162" t="s">
-        <v>424</v>
+        <v>426</v>
       </c>
     </row>
     <row r="163" spans="1:4">
       <c r="A163" t="s">
-        <v>358</v>
+        <v>359</v>
       </c>
       <c r="B163" t="s">
-        <v>425</v>
+        <v>239</v>
       </c>
       <c r="C163" t="s">
-        <v>426</v>
+        <v>427</v>
       </c>
       <c r="D163" t="s">
-        <v>427</v>
+        <v>428</v>
       </c>
     </row>
     <row r="164" spans="1:4">
       <c r="A164" t="s">
-        <v>358</v>
+        <v>359</v>
       </c>
       <c r="B164" t="s">
-        <v>428</v>
+        <v>429</v>
       </c>
       <c r="C164" t="s">
-        <v>429</v>
-[...1 lines deleted...]
-      <c r="D164"/>
+        <v>430</v>
+      </c>
+      <c r="D164" t="s">
+        <v>431</v>
+      </c>
     </row>
     <row r="165" spans="1:4">
       <c r="A165" t="s">
-        <v>358</v>
+        <v>359</v>
       </c>
       <c r="B165" t="s">
-        <v>430</v>
+        <v>432</v>
       </c>
       <c r="C165" t="s">
-        <v>431</v>
-[...3 lines deleted...]
-      </c>
+        <v>433</v>
+      </c>
+      <c r="D165"/>
     </row>
     <row r="166" spans="1:4">
       <c r="A166" t="s">
-        <v>358</v>
+        <v>359</v>
       </c>
       <c r="B166" t="s">
-        <v>433</v>
+        <v>434</v>
       </c>
       <c r="C166" t="s">
-        <v>434</v>
-[...1 lines deleted...]
-      <c r="D166"/>
+        <v>435</v>
+      </c>
+      <c r="D166" t="s">
+        <v>436</v>
+      </c>
     </row>
     <row r="167" spans="1:4">
       <c r="A167" t="s">
-        <v>358</v>
+        <v>359</v>
       </c>
       <c r="B167" t="s">
-        <v>435</v>
+        <v>437</v>
       </c>
       <c r="C167" t="s">
-        <v>436</v>
-[...3 lines deleted...]
-      </c>
+        <v>438</v>
+      </c>
+      <c r="D167"/>
     </row>
     <row r="168" spans="1:4">
       <c r="A168" t="s">
-        <v>358</v>
+        <v>359</v>
       </c>
       <c r="B168" t="s">
-        <v>435</v>
+        <v>439</v>
       </c>
       <c r="C168" t="s">
-        <v>438</v>
-[...1 lines deleted...]
-      <c r="D168"/>
+        <v>440</v>
+      </c>
+      <c r="D168" t="s">
+        <v>441</v>
+      </c>
     </row>
     <row r="169" spans="1:4">
       <c r="A169" t="s">
-        <v>358</v>
+        <v>359</v>
       </c>
       <c r="B169" t="s">
         <v>439</v>
       </c>
       <c r="C169" t="s">
-        <v>440</v>
+        <v>442</v>
       </c>
       <c r="D169"/>
     </row>
     <row r="170" spans="1:4">
       <c r="A170" t="s">
-        <v>358</v>
+        <v>359</v>
       </c>
       <c r="B170" t="s">
-        <v>441</v>
+        <v>443</v>
       </c>
       <c r="C170" t="s">
-        <v>442</v>
-[...3 lines deleted...]
-      </c>
+        <v>444</v>
+      </c>
+      <c r="D170"/>
     </row>
     <row r="171" spans="1:4">
       <c r="A171" t="s">
-        <v>358</v>
+        <v>359</v>
       </c>
       <c r="B171" t="s">
-        <v>441</v>
+        <v>445</v>
       </c>
       <c r="C171" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="D171" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
     </row>
     <row r="172" spans="1:4">
       <c r="A172" t="s">
-        <v>358</v>
+        <v>359</v>
       </c>
       <c r="B172" t="s">
-        <v>446</v>
+        <v>445</v>
       </c>
       <c r="C172" t="s">
-        <v>447</v>
+        <v>448</v>
       </c>
       <c r="D172" t="s">
-        <v>448</v>
+        <v>449</v>
       </c>
     </row>
     <row r="173" spans="1:4">
       <c r="A173" t="s">
-        <v>358</v>
+        <v>359</v>
       </c>
       <c r="B173" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="C173" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
       <c r="D173" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
     </row>
     <row r="174" spans="1:4">
       <c r="A174" t="s">
-        <v>358</v>
+        <v>359</v>
       </c>
       <c r="B174" t="s">
-        <v>283</v>
+        <v>453</v>
       </c>
       <c r="C174" t="s">
-        <v>452</v>
+        <v>454</v>
       </c>
       <c r="D174" t="s">
-        <v>453</v>
+        <v>455</v>
       </c>
     </row>
     <row r="175" spans="1:4">
       <c r="A175" t="s">
-        <v>358</v>
+        <v>359</v>
       </c>
       <c r="B175" t="s">
-        <v>454</v>
+        <v>283</v>
       </c>
       <c r="C175" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="D175" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
     </row>
     <row r="176" spans="1:4">
       <c r="A176" t="s">
-        <v>358</v>
+        <v>359</v>
       </c>
       <c r="B176" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
       <c r="C176" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="D176" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
     </row>
     <row r="177" spans="1:4">
       <c r="A177" t="s">
-        <v>358</v>
+        <v>359</v>
       </c>
       <c r="B177" t="s">
-        <v>460</v>
+        <v>461</v>
       </c>
       <c r="C177" t="s">
-        <v>461</v>
+        <v>462</v>
       </c>
       <c r="D177" t="s">
-        <v>462</v>
+        <v>463</v>
       </c>
     </row>
     <row r="178" spans="1:4">
       <c r="A178" t="s">
-        <v>358</v>
+        <v>359</v>
       </c>
       <c r="B178" t="s">
-        <v>463</v>
+        <v>464</v>
       </c>
       <c r="C178" t="s">
-        <v>464</v>
-[...1 lines deleted...]
-      <c r="D178"/>
+        <v>465</v>
+      </c>
+      <c r="D178" t="s">
+        <v>466</v>
+      </c>
     </row>
     <row r="179" spans="1:4">
       <c r="A179" t="s">
-        <v>358</v>
+        <v>359</v>
       </c>
       <c r="B179" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
       <c r="C179" t="s">
-        <v>466</v>
-[...3 lines deleted...]
-      </c>
+        <v>468</v>
+      </c>
+      <c r="D179"/>
     </row>
     <row r="180" spans="1:4">
       <c r="A180" t="s">
-        <v>358</v>
+        <v>359</v>
       </c>
       <c r="B180" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="C180" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
       <c r="D180" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
     </row>
     <row r="181" spans="1:4">
       <c r="A181" t="s">
-        <v>358</v>
+        <v>359</v>
       </c>
       <c r="B181" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="C181" t="s">
-        <v>472</v>
-[...1 lines deleted...]
-      <c r="D181"/>
+        <v>473</v>
+      </c>
+      <c r="D181" t="s">
+        <v>474</v>
+      </c>
     </row>
     <row r="182" spans="1:4">
       <c r="A182" t="s">
-        <v>358</v>
+        <v>359</v>
       </c>
       <c r="B182" t="s">
-        <v>473</v>
+        <v>475</v>
       </c>
       <c r="C182" t="s">
-        <v>474</v>
-[...3 lines deleted...]
-      </c>
+        <v>476</v>
+      </c>
+      <c r="D182"/>
     </row>
     <row r="183" spans="1:4">
       <c r="A183" t="s">
-        <v>358</v>
+        <v>359</v>
       </c>
       <c r="B183" t="s">
-        <v>473</v>
+        <v>477</v>
       </c>
       <c r="C183" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="D183" t="s">
-        <v>477</v>
+        <v>479</v>
       </c>
     </row>
     <row r="184" spans="1:4">
       <c r="A184" t="s">
-        <v>358</v>
+        <v>359</v>
       </c>
       <c r="B184" t="s">
-        <v>478</v>
+        <v>477</v>
       </c>
       <c r="C184" t="s">
-        <v>479</v>
+        <v>480</v>
       </c>
       <c r="D184" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
     </row>
     <row r="185" spans="1:4">
       <c r="A185" t="s">
-        <v>358</v>
+        <v>359</v>
       </c>
       <c r="B185" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
       <c r="C185" t="s">
-        <v>482</v>
-[...1 lines deleted...]
-      <c r="D185"/>
+        <v>483</v>
+      </c>
+      <c r="D185" t="s">
+        <v>484</v>
+      </c>
+    </row>
+    <row r="186" spans="1:4">
+      <c r="A186" t="s">
+        <v>359</v>
+      </c>
+      <c r="B186" t="s">
+        <v>485</v>
+      </c>
+      <c r="C186" t="s">
+        <v>486</v>
+      </c>
+      <c r="D186" t="s">
+        <v>487</v>
+      </c>
+    </row>
+    <row r="187" spans="1:4">
+      <c r="A187" t="s">
+        <v>359</v>
+      </c>
+      <c r="B187" t="s">
+        <v>488</v>
+      </c>
+      <c r="C187" t="s">
+        <v>489</v>
+      </c>
+      <c r="D187"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>