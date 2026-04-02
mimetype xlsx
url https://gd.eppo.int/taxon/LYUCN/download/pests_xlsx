--- v0 (2025-10-04)
+++ v1 (2026-04-02)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="LYUCN" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="46">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="48">
   <si>
     <t>type</t>
   </si>
   <si>
     <t>EPPOCode</t>
   </si>
   <si>
     <t>Pref_name</t>
   </si>
   <si>
     <t>References</t>
   </si>
   <si>
     <t>Experimental</t>
   </si>
   <si>
     <t>AVBO00</t>
   </si>
   <si>
     <t>Cheravirus arracaciae oca strain (as Solanaceae)</t>
   </si>
   <si>
     <t>Host</t>
   </si>
   <si>
@@ -87,50 +87,56 @@
     <t>Bemisia tabaci (as Solanaceae)</t>
   </si>
   <si>
     <t>CERTCA</t>
   </si>
   <si>
     <t>Ceratitis capitata</t>
   </si>
   <si>
     <t>* Liquido NJ, McQuate GT, Hanlin MA, Suiter KA (2020) Host plants of the Mediterranean fruit fly, Ceratitis capitata (Wiedemann), Version 4.0. Available online at: USDA Compendium of Fruit Fly Host Information (CoFFHI), https://coffhi.cphst.org/</t>
   </si>
   <si>
     <t>COLLFC</t>
   </si>
   <si>
     <t>Colletotrichum fructicola</t>
   </si>
   <si>
     <t>* Paul NC, Yu SH, Lee JH, Shin KS, Ryu TH, Kwon HR, Kim YK, Youn YN, Yu SH (201) Endophytic fungi from Lycium chinense Mill and characterization of two new Korean records of Colletotrichum. International Journal of Molecular Sciences 15, 15272-15286.</t>
   </si>
   <si>
     <t>EPILVI</t>
   </si>
   <si>
     <t>Epilachna vigintioctomaculata (as Solanaceae)</t>
+  </si>
+  <si>
+    <t>FRANCS</t>
+  </si>
+  <si>
+    <t>Frankliniella australis (as Solanaceae)</t>
   </si>
   <si>
     <t>LIRIHU</t>
   </si>
   <si>
     <t>Liriomyza huidobrensis</t>
   </si>
   <si>
     <t>* He L, Zhang Y, Xiao N, Wei J, Kuang R (2002) Liriomyza huidobrensis in Yunnan, China: Current distribution and genetic structure of a recently established population. Entomologia Experimentalis et Applicata 102, 213-219.</t>
   </si>
   <si>
     <t>TSWV00</t>
   </si>
   <si>
     <t>Orthotospovirus tomatomaculae</t>
   </si>
   <si>
     <t>* Kwak HR, Son SW, Choi HY, Go WR, Kim JE, Baek E, Kim M, Choi HS (2020) First report of tomato spotted wilt virus in Lycium chinense. Australasian Plant Disease Notes 15(5). https://doi.org/10.1007/s13314-020-0374-1
 ------- Confirmed host.</t>
   </si>
   <si>
     <t>POCZSH</t>
   </si>
   <si>
     <t>Pochazia shantungensis</t>
@@ -501,51 +507,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D16"/>
+  <dimension ref="A1:D17"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.569" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="320.779" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
@@ -641,134 +647,146 @@
         <v>22</v>
       </c>
     </row>
     <row r="9" spans="1:4">
       <c r="A9" t="s">
         <v>7</v>
       </c>
       <c r="B9" t="s">
         <v>23</v>
       </c>
       <c r="C9" t="s">
         <v>24</v>
       </c>
       <c r="D9"/>
     </row>
     <row r="10" spans="1:4">
       <c r="A10" t="s">
         <v>7</v>
       </c>
       <c r="B10" t="s">
         <v>25</v>
       </c>
       <c r="C10" t="s">
         <v>26</v>
       </c>
-      <c r="D10" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D10"/>
     </row>
     <row r="11" spans="1:4">
       <c r="A11" t="s">
         <v>7</v>
       </c>
       <c r="B11" t="s">
+        <v>27</v>
+      </c>
+      <c r="C11" t="s">
         <v>28</v>
       </c>
-      <c r="C11" t="s">
+      <c r="D11" t="s">
         <v>29</v>
-      </c>
-[...1 lines deleted...]
-        <v>30</v>
       </c>
     </row>
     <row r="12" spans="1:4">
       <c r="A12" t="s">
         <v>7</v>
       </c>
       <c r="B12" t="s">
+        <v>30</v>
+      </c>
+      <c r="C12" t="s">
         <v>31</v>
       </c>
-      <c r="C12" t="s">
+      <c r="D12" t="s">
         <v>32</v>
-      </c>
-[...1 lines deleted...]
-        <v>33</v>
       </c>
     </row>
     <row r="13" spans="1:4">
       <c r="A13" t="s">
+        <v>7</v>
+      </c>
+      <c r="B13" t="s">
+        <v>33</v>
+      </c>
+      <c r="C13" t="s">
         <v>34</v>
       </c>
-      <c r="B13" t="s">
-[...2 lines deleted...]
-      <c r="C13" t="s">
+      <c r="D13" t="s">
         <v>35</v>
-      </c>
-[...1 lines deleted...]
-        <v>36</v>
       </c>
     </row>
     <row r="14" spans="1:4">
       <c r="A14" t="s">
+        <v>36</v>
+      </c>
+      <c r="B14" t="s">
+        <v>8</v>
+      </c>
+      <c r="C14" t="s">
         <v>37</v>
       </c>
-      <c r="B14" t="s">
+      <c r="D14" t="s">
         <v>38</v>
       </c>
-      <c r="C14" t="s">
-[...2 lines deleted...]
-      <c r="D14"/>
     </row>
     <row r="15" spans="1:4">
       <c r="A15" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="B15" t="s">
         <v>40</v>
       </c>
       <c r="C15" t="s">
         <v>41</v>
       </c>
-      <c r="D15" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D15"/>
     </row>
     <row r="16" spans="1:4">
       <c r="A16" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="B16" t="s">
+        <v>42</v>
+      </c>
+      <c r="C16" t="s">
         <v>43</v>
       </c>
-      <c r="C16" t="s">
+      <c r="D16" t="s">
         <v>44</v>
       </c>
-      <c r="D16" t="s">
+    </row>
+    <row r="17" spans="1:4">
+      <c r="A17" t="s">
+        <v>39</v>
+      </c>
+      <c r="B17" t="s">
         <v>45</v>
+      </c>
+      <c r="C17" t="s">
+        <v>46</v>
+      </c>
+      <c r="D17" t="s">
+        <v>47</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">