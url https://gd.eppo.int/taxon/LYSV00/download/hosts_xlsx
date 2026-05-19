--- v0 (2025-10-06)
+++ v1 (2026-05-19)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="LYSV00" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="41">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="44">
   <si>
     <t>type</t>
   </si>
   <si>
     <t>EPPOCode</t>
   </si>
   <si>
     <t>Pref_name</t>
   </si>
   <si>
     <t>References</t>
   </si>
   <si>
     <t>Host</t>
   </si>
   <si>
     <t>ALLAM</t>
   </si>
   <si>
     <t>Allium ampeloprasum</t>
   </si>
   <si>
     <t>* Santos AN, Nascimento SC, Albuquerque MR, Gorayeb ES, Pilatti MF, Marcuzzo LL, Bogo A, Nascimento da Silva F (2023) First Report of Leek Yellow Stripe Virus, Onion Yellow Dwarf Virus, and the Putative Allium Polerovirus A in Elephant Garlic (Allium ampeloprasum) in Brazil. Plant Disease 107(4), 1249. ttps://doi.org/10.1094/PDIS-05-22-1219-PDN</t>
   </si>
   <si>
@@ -137,50 +137,60 @@
   </si>
   <si>
     <t>ALLKA</t>
   </si>
   <si>
     <t>Allium karataviense</t>
   </si>
   <si>
     <t>ALLSA</t>
   </si>
   <si>
     <t>Allium sativum</t>
   </si>
   <si>
     <t>* Cremer J, Campbell P, Steele V, Persley D, Thomas J, Harper S, Gambley C (2021) Detection and distribution of viruses infecting garlic crops in Australia. Plants. 2021; 10(5):1013. https://doi.org/10.3390/plants10051013</t>
   </si>
   <si>
     <t>ALLSS</t>
   </si>
   <si>
     <t>Allium sp.</t>
   </si>
   <si>
     <t xml:space="preserve">* Mansouri F, Krahulec F, Duchoslav M, Ryšánek P. Newly identified host range of viruses infecting species of the genus Allium and their distribution in six habitats in the Czech Republic. Plant Pathology 70(6), 1496-1507.
 ------- confirmed host for Allium altaicum, A. bucharicum, A. caesium, A. cyatophorum, A. fistolosum, A. haemotochiton, A. hybridum, A. lebebourianum. </t>
+  </si>
+  <si>
+    <t>ALLZP</t>
+  </si>
+  <si>
+    <t>Allium stipitatum</t>
+  </si>
+  <si>
+    <t>* Moradi Z (2025) First report of leek yellow stripe virus (Potyvirus ampeloprasi) infecting shallot (Allium hirtifolium) in Iran. Journal of Plant Pathology 107(4), 2377.
+------as Allium hirtifolium.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -484,51 +494,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D17"/>
+  <dimension ref="A1:D18"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.569" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="24.708" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="409.186" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
@@ -734,50 +744,64 @@
       <c r="A16" t="s">
         <v>4</v>
       </c>
       <c r="B16" t="s">
         <v>35</v>
       </c>
       <c r="C16" t="s">
         <v>36</v>
       </c>
       <c r="D16" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="17" spans="1:4">
       <c r="A17" t="s">
         <v>4</v>
       </c>
       <c r="B17" t="s">
         <v>38</v>
       </c>
       <c r="C17" t="s">
         <v>39</v>
       </c>
       <c r="D17" t="s">
         <v>40</v>
+      </c>
+    </row>
+    <row r="18" spans="1:4">
+      <c r="A18" t="s">
+        <v>4</v>
+      </c>
+      <c r="B18" t="s">
+        <v>41</v>
+      </c>
+      <c r="C18" t="s">
+        <v>42</v>
+      </c>
+      <c r="D18" t="s">
+        <v>43</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">