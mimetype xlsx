--- v4 (2026-03-24)
+++ v5 (2026-04-13)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="LYPES" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="694">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="700">
   <si>
     <t>type</t>
   </si>
   <si>
     <t>EPPOCode</t>
   </si>
   <si>
     <t>Pref_name</t>
   </si>
   <si>
     <t>References</t>
   </si>
   <si>
     <t>Doubtful host</t>
   </si>
   <si>
     <t>CERTRO</t>
   </si>
   <si>
     <t>Ceratitis rosa</t>
   </si>
   <si>
     <t>Mentioned in World crop pests 3(A). Fruit flies; their biology, natural enemies and control (Ed. by Robinson AS, Hooper G), pp. 51-58. Elsevier, Amsterdam, Netherlands.
 This record (1989) predates the separation of Ceratitis rosa sensu lato into C. rosa and C. quilicii. No other record was found. The pest status is now considered doubtful.</t>
   </si>
@@ -1110,50 +1110,59 @@
     <t>TRSV00</t>
   </si>
   <si>
     <t>Nepovirus nicotianae</t>
   </si>
   <si>
     <t>* Šneideris D, Zitikaitė I, Žižytė M, Grigaliūnaitė B, Staniulis J (2012) Identification of nepoviruses in tomato (Lycopersicon esculentum Mill.). Žemdirbystė (= Agriculture) 99, 173-8.</t>
   </si>
   <si>
     <t>TBRV00</t>
   </si>
   <si>
     <t>Nepovirus nigranuli (as Solanum)</t>
   </si>
   <si>
     <t>GRSV00</t>
   </si>
   <si>
     <t>Orthotospovirus arachianuli</t>
   </si>
   <si>
     <t>* Webster CG, Turechek WW, Mellinger HC, Frantz G, Roe N, Yonce H, Vallad GE, Adkins S (2011) Expansion of Groundnut ringspot virus host and geographic ranges in solanaceous vegetables in peninsular Florida. Plant Health Progress https://www.plantmanagementnetwork.org/pub/php/brief/2011/grsv/
 * Williams LV, Lopez Lambertini PM, Shohara K, Biderbost EB (2001) Occurrence and geographical distribution of Tospovirus species infecting tomato crops in Argentina. Plant Disease 85(12), 1227-1229.</t>
   </si>
   <si>
+    <t>GBNV00</t>
+  </si>
+  <si>
+    <t>Orthotospovirus arachinecrosis</t>
+  </si>
+  <si>
+    <t>* Rai AK, Sadashiva AT, Basavaraj YB, Venugopalan R, Rao ES, Nandeesha P (2020) Genetic analysis of bud necrosis disease caused by groundnut bud necrosis virus (GBNV) in tomato (Solanum lycopersicum L.). Euphytica. 216(8), 125.</t>
+  </si>
+  <si>
     <t>CSNV00</t>
   </si>
   <si>
     <t>Orthotospovirus chrysanthinecrocaulis</t>
   </si>
   <si>
     <t>* Review of Plant Pathology, 78(4), p 368 (2778)
 * Nagata T, Resende RD, Kitajima EW, Costa H, Inoue-Nagata AK, de Ávila AC (1998) First report of natural occurrence of zucchini lethal chlorosis tospovirus on cucumber and chrysanthemum stem necrosis tospovirus on tomato in Brazil. Plant Disease 82(12), 1403.</t>
   </si>
   <si>
     <t>WMSMOV</t>
   </si>
   <si>
     <t>Orthotospovirus citrullomaculosi</t>
   </si>
   <si>
     <t>* Chiemsombat P, Gajanandana O, Warin N, Hongprayoon R, Bhunchoth A, Pongsapich P (2008) Biological and molecular characterization of tospoviruses in Thailand. Archives of Virology 153, 571-577.
 * Yin YY, Li TT, Lu X, Gu ZL, Zhao LL, Guo M, Zhao JF, Ding M (2016) First report of Watermelon silver mottle virus infecting tomato in Yunnan, China. Journal of Plant Pathology 98(3), p 681.</t>
   </si>
   <si>
     <t>INSV00</t>
   </si>
   <si>
     <t>Orthotospovirus impatiensnecromaculae</t>
   </si>
@@ -1392,50 +1401,60 @@
   </si>
   <si>
     <t>Rotylenchulus reniformis</t>
   </si>
   <si>
     <t>* Carrillo-Fasio JA, Báez-Sañudo MA, Valdez-Morales MT (2026) Estrategias biorracionales para el manejo de Meloidogyne enterolobii y Rotylenchulus reniformis en tomate, chile y pepino en Sinaloa, México. Revista Bioc Scientia 2(1). https://doi.org/10.63622/RBS.2516</t>
   </si>
   <si>
     <t>HELYBU</t>
   </si>
   <si>
     <t>Rotylenchus buxophilus</t>
   </si>
   <si>
     <t>SCITDO</t>
   </si>
   <si>
     <t>Scirtothrips dorsalis</t>
   </si>
   <si>
     <t>* Sreerama Kumar P,  Rachana RR (2021) Scirtothrips dorsalis (Thysanoptera: Thripidae) is a pest of celery, Apium graveolens (Apiales: Apiaceae): first report and diagnostic characters. Journal of Integrated Pest Management 12(1), 46. https://doi.org/10.1093/jipm/pmab039
 ------- Confirmed host.</t>
   </si>
   <si>
     <t>Septoria malagutii (as Solanum)</t>
+  </si>
+  <si>
+    <t>SERRMA</t>
+  </si>
+  <si>
+    <t>Serratia marcescens</t>
+  </si>
+  <si>
+    <t>* Yan K, Liu K, Chang J, Jing Z, Li J, Yu Y, Zhang S (2024) Inhibition Mechanism of Water-Soluble Chitosan–Curdlan Composite Coating on the Postharvest Pathogens of Serratia marcescens and Pseudomonas syringae in Cherry Tomatoes. Microorganisms 12, 1149. https://doi.org/10.3390/microorganisms12061149
+------- isolated from cherry tomatoes obtained from markets</t>
   </si>
   <si>
     <t>PRODER</t>
   </si>
   <si>
     <t>Spodoptera eridania</t>
   </si>
   <si>
     <t>* Montezano DG, Specht A, Sosa-Gomez DR, Roque-Specht VF &amp; de Barros NM (2014) Immature stages of Spodoptera eridania (Lepidoptera: Noctuidae): developmental parameters and host plants. Journal of Insect Science 14, 238. https://doi.org/10.1093/jisesa/ieu204</t>
   </si>
   <si>
     <t>LAPHFR</t>
   </si>
   <si>
     <t>Spodoptera frugiperda</t>
   </si>
   <si>
     <t>* Montezano DG, Specht A, Sosa-Gómez DR, Roque-Specht VF, Sousa-Silva JC, Paula-Moraes SV, Peterson JA, Hunt T (2018) Host plants of Spodoptera frugiperda (Lepidoptera: Noctuidae) in the Americas. African Entomology 26, 286-300.</t>
   </si>
   <si>
     <t>PRODLI</t>
   </si>
   <si>
     <t>Spodoptera litura</t>
   </si>
@@ -2726,51 +2745,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D256"/>
+  <dimension ref="A1:D258"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.569" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="69.554" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="620.42" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
@@ -4436,1811 +4455,1839 @@
     </row>
     <row r="124" spans="1:4">
       <c r="A124" t="s">
         <v>85</v>
       </c>
       <c r="B124" t="s">
         <v>343</v>
       </c>
       <c r="C124" t="s">
         <v>344</v>
       </c>
       <c r="D124" t="s">
         <v>345</v>
       </c>
     </row>
     <row r="125" spans="1:4">
       <c r="A125" t="s">
         <v>85</v>
       </c>
       <c r="B125" t="s">
         <v>346</v>
       </c>
       <c r="C125" t="s">
         <v>347</v>
       </c>
-      <c r="D125"/>
+      <c r="D125" t="s">
+        <v>348</v>
+      </c>
     </row>
     <row r="126" spans="1:4">
       <c r="A126" t="s">
         <v>85</v>
       </c>
       <c r="B126" t="s">
-        <v>348</v>
+        <v>349</v>
       </c>
       <c r="C126" t="s">
-        <v>349</v>
+        <v>350</v>
       </c>
       <c r="D126"/>
     </row>
     <row r="127" spans="1:4">
       <c r="A127" t="s">
         <v>85</v>
       </c>
       <c r="B127" t="s">
-        <v>350</v>
+        <v>351</v>
       </c>
       <c r="C127" t="s">
-        <v>351</v>
+        <v>352</v>
       </c>
       <c r="D127"/>
     </row>
     <row r="128" spans="1:4">
       <c r="A128" t="s">
         <v>85</v>
       </c>
       <c r="B128" t="s">
-        <v>352</v>
+        <v>353</v>
       </c>
       <c r="C128" t="s">
-        <v>353</v>
-[...1 lines deleted...]
-      <c r="D128" t="s">
         <v>354</v>
       </c>
+      <c r="D128"/>
     </row>
     <row r="129" spans="1:4">
       <c r="A129" t="s">
         <v>85</v>
       </c>
       <c r="B129" t="s">
         <v>355</v>
       </c>
       <c r="C129" t="s">
         <v>356</v>
       </c>
       <c r="D129" t="s">
         <v>357</v>
       </c>
     </row>
     <row r="130" spans="1:4">
       <c r="A130" t="s">
         <v>85</v>
       </c>
       <c r="B130" t="s">
         <v>358</v>
       </c>
       <c r="C130" t="s">
         <v>359</v>
       </c>
       <c r="D130" t="s">
         <v>360</v>
       </c>
     </row>
     <row r="131" spans="1:4">
       <c r="A131" t="s">
         <v>85</v>
       </c>
       <c r="B131" t="s">
         <v>361</v>
       </c>
       <c r="C131" t="s">
         <v>362</v>
       </c>
       <c r="D131" t="s">
         <v>363</v>
       </c>
     </row>
     <row r="132" spans="1:4">
       <c r="A132" t="s">
         <v>85</v>
       </c>
       <c r="B132" t="s">
-        <v>57</v>
+        <v>364</v>
       </c>
       <c r="C132" t="s">
-        <v>364</v>
+        <v>365</v>
       </c>
       <c r="D132" t="s">
-        <v>365</v>
+        <v>366</v>
       </c>
     </row>
     <row r="133" spans="1:4">
       <c r="A133" t="s">
         <v>85</v>
       </c>
       <c r="B133" t="s">
-        <v>366</v>
+        <v>57</v>
       </c>
       <c r="C133" t="s">
         <v>367</v>
       </c>
       <c r="D133" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="134" spans="1:4">
       <c r="A134" t="s">
         <v>85</v>
       </c>
       <c r="B134" t="s">
-        <v>63</v>
+        <v>369</v>
       </c>
       <c r="C134" t="s">
-        <v>369</v>
-[...1 lines deleted...]
-      <c r="D134"/>
+        <v>370</v>
+      </c>
+      <c r="D134" t="s">
+        <v>371</v>
+      </c>
     </row>
     <row r="135" spans="1:4">
       <c r="A135" t="s">
         <v>85</v>
       </c>
       <c r="B135" t="s">
-        <v>370</v>
+        <v>63</v>
       </c>
       <c r="C135" t="s">
-        <v>371</v>
+        <v>372</v>
       </c>
       <c r="D135"/>
     </row>
     <row r="136" spans="1:4">
       <c r="A136" t="s">
         <v>85</v>
       </c>
       <c r="B136" t="s">
-        <v>372</v>
+        <v>373</v>
       </c>
       <c r="C136" t="s">
-        <v>373</v>
+        <v>374</v>
       </c>
       <c r="D136"/>
     </row>
     <row r="137" spans="1:4">
       <c r="A137" t="s">
         <v>85</v>
       </c>
       <c r="B137" t="s">
-        <v>374</v>
+        <v>375</v>
       </c>
       <c r="C137" t="s">
-        <v>375</v>
+        <v>376</v>
       </c>
       <c r="D137"/>
     </row>
     <row r="138" spans="1:4">
       <c r="A138" t="s">
         <v>85</v>
       </c>
       <c r="B138" t="s">
-        <v>376</v>
+        <v>377</v>
       </c>
       <c r="C138" t="s">
-        <v>377</v>
-[...1 lines deleted...]
-      <c r="D138" t="s">
         <v>378</v>
       </c>
+      <c r="D138"/>
     </row>
     <row r="139" spans="1:4">
       <c r="A139" t="s">
         <v>85</v>
       </c>
       <c r="B139" t="s">
         <v>379</v>
       </c>
       <c r="C139" t="s">
         <v>380</v>
       </c>
       <c r="D139" t="s">
         <v>381</v>
       </c>
     </row>
     <row r="140" spans="1:4">
       <c r="A140" t="s">
         <v>85</v>
       </c>
       <c r="B140" t="s">
         <v>382</v>
       </c>
       <c r="C140" t="s">
         <v>383</v>
       </c>
-      <c r="D140"/>
+      <c r="D140" t="s">
+        <v>384</v>
+      </c>
     </row>
     <row r="141" spans="1:4">
       <c r="A141" t="s">
         <v>85</v>
       </c>
       <c r="B141" t="s">
-        <v>384</v>
+        <v>385</v>
       </c>
       <c r="C141" t="s">
-        <v>385</v>
+        <v>386</v>
       </c>
       <c r="D141"/>
     </row>
     <row r="142" spans="1:4">
       <c r="A142" t="s">
         <v>85</v>
       </c>
       <c r="B142" t="s">
-        <v>386</v>
+        <v>387</v>
       </c>
       <c r="C142" t="s">
-        <v>387</v>
+        <v>388</v>
       </c>
       <c r="D142"/>
     </row>
     <row r="143" spans="1:4">
       <c r="A143" t="s">
         <v>85</v>
       </c>
       <c r="B143" t="s">
-        <v>388</v>
+        <v>389</v>
       </c>
       <c r="C143" t="s">
-        <v>389</v>
+        <v>390</v>
       </c>
       <c r="D143"/>
     </row>
     <row r="144" spans="1:4">
       <c r="A144" t="s">
         <v>85</v>
       </c>
       <c r="B144" t="s">
-        <v>390</v>
+        <v>391</v>
       </c>
       <c r="C144" t="s">
-        <v>391</v>
-[...1 lines deleted...]
-      <c r="D144" t="s">
         <v>392</v>
       </c>
+      <c r="D144"/>
     </row>
     <row r="145" spans="1:4">
       <c r="A145" t="s">
         <v>85</v>
       </c>
       <c r="B145" t="s">
         <v>393</v>
       </c>
       <c r="C145" t="s">
         <v>394</v>
       </c>
       <c r="D145" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="146" spans="1:4">
       <c r="A146" t="s">
         <v>85</v>
       </c>
       <c r="B146" t="s">
         <v>396</v>
       </c>
       <c r="C146" t="s">
         <v>397</v>
       </c>
       <c r="D146" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="147" spans="1:4">
       <c r="A147" t="s">
         <v>85</v>
       </c>
       <c r="B147" t="s">
         <v>399</v>
       </c>
       <c r="C147" t="s">
         <v>400</v>
       </c>
-      <c r="D147"/>
+      <c r="D147" t="s">
+        <v>401</v>
+      </c>
     </row>
     <row r="148" spans="1:4">
       <c r="A148" t="s">
         <v>85</v>
       </c>
       <c r="B148" t="s">
-        <v>401</v>
+        <v>402</v>
       </c>
       <c r="C148" t="s">
-        <v>402</v>
-[...1 lines deleted...]
-      <c r="D148" t="s">
         <v>403</v>
       </c>
+      <c r="D148"/>
     </row>
     <row r="149" spans="1:4">
       <c r="A149" t="s">
         <v>85</v>
       </c>
       <c r="B149" t="s">
         <v>404</v>
       </c>
       <c r="C149" t="s">
         <v>405</v>
       </c>
-      <c r="D149"/>
+      <c r="D149" t="s">
+        <v>406</v>
+      </c>
     </row>
     <row r="150" spans="1:4">
       <c r="A150" t="s">
         <v>85</v>
       </c>
       <c r="B150" t="s">
-        <v>406</v>
+        <v>407</v>
       </c>
       <c r="C150" t="s">
-        <v>407</v>
-[...1 lines deleted...]
-      <c r="D150" t="s">
         <v>408</v>
       </c>
+      <c r="D150"/>
     </row>
     <row r="151" spans="1:4">
       <c r="A151" t="s">
         <v>85</v>
       </c>
       <c r="B151" t="s">
-        <v>73</v>
+        <v>409</v>
       </c>
       <c r="C151" t="s">
-        <v>409</v>
-[...1 lines deleted...]
-      <c r="D151"/>
+        <v>410</v>
+      </c>
+      <c r="D151" t="s">
+        <v>411</v>
+      </c>
     </row>
     <row r="152" spans="1:4">
       <c r="A152" t="s">
         <v>85</v>
       </c>
       <c r="B152" t="s">
-        <v>410</v>
+        <v>73</v>
       </c>
       <c r="C152" t="s">
-        <v>411</v>
-[...1 lines deleted...]
-      <c r="D152" t="s">
         <v>412</v>
       </c>
+      <c r="D152"/>
     </row>
     <row r="153" spans="1:4">
       <c r="A153" t="s">
         <v>85</v>
       </c>
       <c r="B153" t="s">
         <v>413</v>
       </c>
       <c r="C153" t="s">
         <v>414</v>
       </c>
       <c r="D153" t="s">
         <v>415</v>
       </c>
     </row>
     <row r="154" spans="1:4">
       <c r="A154" t="s">
         <v>85</v>
       </c>
       <c r="B154" t="s">
         <v>416</v>
       </c>
       <c r="C154" t="s">
         <v>417</v>
       </c>
-      <c r="D154"/>
+      <c r="D154" t="s">
+        <v>418</v>
+      </c>
     </row>
     <row r="155" spans="1:4">
       <c r="A155" t="s">
         <v>85</v>
       </c>
       <c r="B155" t="s">
-        <v>418</v>
+        <v>419</v>
       </c>
       <c r="C155" t="s">
-        <v>419</v>
+        <v>420</v>
       </c>
       <c r="D155" t="s">
-        <v>420</v>
+        <v>421</v>
       </c>
     </row>
     <row r="156" spans="1:4">
       <c r="A156" t="s">
         <v>85</v>
       </c>
       <c r="B156" t="s">
-        <v>421</v>
+        <v>422</v>
       </c>
       <c r="C156" t="s">
-        <v>422</v>
-[...1 lines deleted...]
-      <c r="D156" t="s">
         <v>423</v>
       </c>
+      <c r="D156"/>
     </row>
     <row r="157" spans="1:4">
       <c r="A157" t="s">
         <v>85</v>
       </c>
       <c r="B157" t="s">
         <v>424</v>
       </c>
       <c r="C157" t="s">
         <v>425</v>
       </c>
       <c r="D157" t="s">
         <v>426</v>
       </c>
     </row>
     <row r="158" spans="1:4">
       <c r="A158" t="s">
         <v>85</v>
       </c>
       <c r="B158" t="s">
-        <v>76</v>
+        <v>427</v>
       </c>
       <c r="C158" t="s">
-        <v>427</v>
-[...1 lines deleted...]
-      <c r="D158"/>
+        <v>428</v>
+      </c>
+      <c r="D158" t="s">
+        <v>429</v>
+      </c>
     </row>
     <row r="159" spans="1:4">
       <c r="A159" t="s">
         <v>85</v>
       </c>
       <c r="B159" t="s">
-        <v>428</v>
+        <v>430</v>
       </c>
       <c r="C159" t="s">
-        <v>429</v>
+        <v>431</v>
       </c>
       <c r="D159" t="s">
-        <v>430</v>
+        <v>432</v>
       </c>
     </row>
     <row r="160" spans="1:4">
       <c r="A160" t="s">
         <v>85</v>
       </c>
       <c r="B160" t="s">
-        <v>431</v>
+        <v>76</v>
       </c>
       <c r="C160" t="s">
-        <v>432</v>
-[...1 lines deleted...]
-      <c r="D160" t="s">
         <v>433</v>
       </c>
+      <c r="D160"/>
     </row>
     <row r="161" spans="1:4">
       <c r="A161" t="s">
         <v>85</v>
       </c>
       <c r="B161" t="s">
         <v>434</v>
       </c>
       <c r="C161" t="s">
         <v>435</v>
       </c>
       <c r="D161" t="s">
         <v>436</v>
       </c>
     </row>
     <row r="162" spans="1:4">
       <c r="A162" t="s">
         <v>85</v>
       </c>
       <c r="B162" t="s">
         <v>437</v>
       </c>
       <c r="C162" t="s">
         <v>438</v>
       </c>
-      <c r="D162"/>
+      <c r="D162" t="s">
+        <v>439</v>
+      </c>
     </row>
     <row r="163" spans="1:4">
       <c r="A163" t="s">
         <v>85</v>
       </c>
       <c r="B163" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="C163" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
       <c r="D163" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
     </row>
     <row r="164" spans="1:4">
       <c r="A164" t="s">
         <v>85</v>
       </c>
       <c r="B164" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="C164" t="s">
-        <v>443</v>
-[...1 lines deleted...]
-      <c r="D164" t="s">
         <v>444</v>
       </c>
+      <c r="D164"/>
     </row>
     <row r="165" spans="1:4">
       <c r="A165" t="s">
         <v>85</v>
       </c>
       <c r="B165" t="s">
         <v>445</v>
       </c>
       <c r="C165" t="s">
         <v>446</v>
       </c>
-      <c r="D165"/>
+      <c r="D165" t="s">
+        <v>447</v>
+      </c>
     </row>
     <row r="166" spans="1:4">
       <c r="A166" t="s">
         <v>85</v>
       </c>
       <c r="B166" t="s">
-        <v>447</v>
+        <v>448</v>
       </c>
       <c r="C166" t="s">
-        <v>448</v>
+        <v>449</v>
       </c>
       <c r="D166" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
     </row>
     <row r="167" spans="1:4">
       <c r="A167" t="s">
         <v>85</v>
       </c>
       <c r="B167" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
       <c r="C167" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
       <c r="D167"/>
     </row>
     <row r="168" spans="1:4">
       <c r="A168" t="s">
         <v>85</v>
       </c>
       <c r="B168" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="C168" t="s">
-        <v>453</v>
-[...1 lines deleted...]
-      <c r="D168"/>
+        <v>454</v>
+      </c>
+      <c r="D168" t="s">
+        <v>455</v>
+      </c>
     </row>
     <row r="169" spans="1:4">
       <c r="A169" t="s">
         <v>85</v>
       </c>
       <c r="B169" t="s">
-        <v>454</v>
+        <v>456</v>
       </c>
       <c r="C169" t="s">
-        <v>455</v>
+        <v>457</v>
       </c>
       <c r="D169"/>
     </row>
     <row r="170" spans="1:4">
       <c r="A170" t="s">
         <v>85</v>
       </c>
       <c r="B170" t="s">
-        <v>456</v>
+        <v>458</v>
       </c>
       <c r="C170" t="s">
-        <v>457</v>
-[...3 lines deleted...]
-      </c>
+        <v>459</v>
+      </c>
+      <c r="D170"/>
     </row>
     <row r="171" spans="1:4">
       <c r="A171" t="s">
         <v>85</v>
       </c>
       <c r="B171" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="C171" t="s">
-        <v>460</v>
-[...1 lines deleted...]
-      <c r="D171" t="s">
         <v>461</v>
       </c>
+      <c r="D171"/>
     </row>
     <row r="172" spans="1:4">
       <c r="A172" t="s">
         <v>85</v>
       </c>
       <c r="B172" t="s">
         <v>462</v>
       </c>
       <c r="C172" t="s">
         <v>463</v>
       </c>
-      <c r="D172"/>
+      <c r="D172" t="s">
+        <v>464</v>
+      </c>
     </row>
     <row r="173" spans="1:4">
       <c r="A173" t="s">
         <v>85</v>
       </c>
       <c r="B173" t="s">
-        <v>464</v>
+        <v>465</v>
       </c>
       <c r="C173" t="s">
-        <v>465</v>
+        <v>466</v>
       </c>
       <c r="D173" t="s">
-        <v>466</v>
+        <v>467</v>
       </c>
     </row>
     <row r="174" spans="1:4">
       <c r="A174" t="s">
         <v>85</v>
       </c>
       <c r="B174" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
       <c r="C174" t="s">
-        <v>468</v>
-[...1 lines deleted...]
-      <c r="D174" t="s">
         <v>469</v>
       </c>
+      <c r="D174"/>
     </row>
     <row r="175" spans="1:4">
       <c r="A175" t="s">
         <v>85</v>
       </c>
       <c r="B175" t="s">
         <v>470</v>
       </c>
       <c r="C175" t="s">
         <v>471</v>
       </c>
       <c r="D175" t="s">
         <v>472</v>
       </c>
     </row>
     <row r="176" spans="1:4">
       <c r="A176" t="s">
+        <v>85</v>
+      </c>
+      <c r="B176" t="s">
         <v>473</v>
-      </c>
-[...1 lines deleted...]
-        <v>89</v>
       </c>
       <c r="C176" t="s">
         <v>474</v>
       </c>
       <c r="D176" t="s">
         <v>475</v>
       </c>
     </row>
     <row r="177" spans="1:4">
       <c r="A177" t="s">
-        <v>473</v>
+        <v>85</v>
       </c>
       <c r="B177" t="s">
         <v>476</v>
       </c>
       <c r="C177" t="s">
         <v>477</v>
       </c>
       <c r="D177" t="s">
         <v>478</v>
       </c>
     </row>
     <row r="178" spans="1:4">
       <c r="A178" t="s">
-        <v>473</v>
+        <v>479</v>
       </c>
       <c r="B178" t="s">
-        <v>479</v>
+        <v>89</v>
       </c>
       <c r="C178" t="s">
         <v>480</v>
       </c>
-      <c r="D178"/>
+      <c r="D178" t="s">
+        <v>481</v>
+      </c>
     </row>
     <row r="179" spans="1:4">
       <c r="A179" t="s">
-        <v>473</v>
+        <v>479</v>
       </c>
       <c r="B179" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
       <c r="C179" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="D179" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
     </row>
     <row r="180" spans="1:4">
       <c r="A180" t="s">
-        <v>473</v>
+        <v>479</v>
       </c>
       <c r="B180" t="s">
-        <v>484</v>
+        <v>485</v>
       </c>
       <c r="C180" t="s">
-        <v>485</v>
-[...1 lines deleted...]
-      <c r="D180" t="s">
         <v>486</v>
       </c>
+      <c r="D180"/>
     </row>
     <row r="181" spans="1:4">
       <c r="A181" t="s">
-        <v>473</v>
+        <v>479</v>
       </c>
       <c r="B181" t="s">
         <v>487</v>
       </c>
       <c r="C181" t="s">
         <v>488</v>
       </c>
       <c r="D181" t="s">
         <v>489</v>
       </c>
     </row>
     <row r="182" spans="1:4">
       <c r="A182" t="s">
-        <v>473</v>
+        <v>479</v>
       </c>
       <c r="B182" t="s">
         <v>490</v>
       </c>
       <c r="C182" t="s">
         <v>491</v>
       </c>
       <c r="D182" t="s">
         <v>492</v>
       </c>
     </row>
     <row r="183" spans="1:4">
       <c r="A183" t="s">
-        <v>473</v>
+        <v>479</v>
       </c>
       <c r="B183" t="s">
         <v>493</v>
       </c>
       <c r="C183" t="s">
         <v>494</v>
       </c>
-      <c r="D183"/>
+      <c r="D183" t="s">
+        <v>495</v>
+      </c>
     </row>
     <row r="184" spans="1:4">
       <c r="A184" t="s">
-        <v>473</v>
+        <v>479</v>
       </c>
       <c r="B184" t="s">
-        <v>495</v>
+        <v>496</v>
       </c>
       <c r="C184" t="s">
-        <v>496</v>
+        <v>497</v>
       </c>
       <c r="D184" t="s">
-        <v>497</v>
+        <v>498</v>
       </c>
     </row>
     <row r="185" spans="1:4">
       <c r="A185" t="s">
-        <v>473</v>
+        <v>479</v>
       </c>
       <c r="B185" t="s">
-        <v>498</v>
+        <v>499</v>
       </c>
       <c r="C185" t="s">
-        <v>499</v>
-[...1 lines deleted...]
-      <c r="D185" t="s">
         <v>500</v>
       </c>
+      <c r="D185"/>
     </row>
     <row r="186" spans="1:4">
       <c r="A186" t="s">
-        <v>473</v>
+        <v>479</v>
       </c>
       <c r="B186" t="s">
         <v>501</v>
       </c>
       <c r="C186" t="s">
         <v>502</v>
       </c>
       <c r="D186" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="187" spans="1:4">
       <c r="A187" t="s">
-        <v>473</v>
+        <v>479</v>
       </c>
       <c r="B187" t="s">
         <v>504</v>
       </c>
       <c r="C187" t="s">
         <v>505</v>
       </c>
       <c r="D187" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="188" spans="1:4">
       <c r="A188" t="s">
-        <v>473</v>
+        <v>479</v>
       </c>
       <c r="B188" t="s">
         <v>507</v>
       </c>
       <c r="C188" t="s">
         <v>508</v>
       </c>
-      <c r="D188"/>
+      <c r="D188" t="s">
+        <v>509</v>
+      </c>
     </row>
     <row r="189" spans="1:4">
       <c r="A189" t="s">
-        <v>473</v>
+        <v>479</v>
       </c>
       <c r="B189" t="s">
-        <v>509</v>
+        <v>510</v>
       </c>
       <c r="C189" t="s">
-        <v>510</v>
+        <v>511</v>
       </c>
       <c r="D189" t="s">
-        <v>511</v>
+        <v>512</v>
       </c>
     </row>
     <row r="190" spans="1:4">
       <c r="A190" t="s">
-        <v>473</v>
+        <v>479</v>
       </c>
       <c r="B190" t="s">
-        <v>512</v>
+        <v>513</v>
       </c>
       <c r="C190" t="s">
-        <v>513</v>
-[...1 lines deleted...]
-      <c r="D190" t="s">
         <v>514</v>
       </c>
+      <c r="D190"/>
     </row>
     <row r="191" spans="1:4">
       <c r="A191" t="s">
-        <v>473</v>
+        <v>479</v>
       </c>
       <c r="B191" t="s">
         <v>515</v>
       </c>
       <c r="C191" t="s">
         <v>516</v>
       </c>
       <c r="D191" t="s">
         <v>517</v>
       </c>
     </row>
     <row r="192" spans="1:4">
       <c r="A192" t="s">
-        <v>473</v>
+        <v>479</v>
       </c>
       <c r="B192" t="s">
         <v>518</v>
       </c>
       <c r="C192" t="s">
         <v>519</v>
       </c>
-      <c r="D192"/>
+      <c r="D192" t="s">
+        <v>520</v>
+      </c>
     </row>
     <row r="193" spans="1:4">
       <c r="A193" t="s">
-        <v>473</v>
+        <v>479</v>
       </c>
       <c r="B193" t="s">
-        <v>520</v>
+        <v>521</v>
       </c>
       <c r="C193" t="s">
-        <v>521</v>
-[...1 lines deleted...]
-      <c r="D193"/>
+        <v>522</v>
+      </c>
+      <c r="D193" t="s">
+        <v>523</v>
+      </c>
     </row>
     <row r="194" spans="1:4">
       <c r="A194" t="s">
-        <v>473</v>
+        <v>479</v>
       </c>
       <c r="B194" t="s">
-        <v>522</v>
+        <v>524</v>
       </c>
       <c r="C194" t="s">
-        <v>523</v>
-[...3 lines deleted...]
-      </c>
+        <v>525</v>
+      </c>
+      <c r="D194"/>
     </row>
     <row r="195" spans="1:4">
       <c r="A195" t="s">
-        <v>473</v>
+        <v>479</v>
       </c>
       <c r="B195" t="s">
-        <v>525</v>
+        <v>526</v>
       </c>
       <c r="C195" t="s">
-        <v>526</v>
-[...1 lines deleted...]
-      <c r="D195" t="s">
         <v>527</v>
       </c>
+      <c r="D195"/>
     </row>
     <row r="196" spans="1:4">
       <c r="A196" t="s">
-        <v>473</v>
+        <v>479</v>
       </c>
       <c r="B196" t="s">
-        <v>135</v>
+        <v>528</v>
       </c>
       <c r="C196" t="s">
-        <v>528</v>
+        <v>529</v>
       </c>
       <c r="D196" t="s">
-        <v>529</v>
+        <v>530</v>
       </c>
     </row>
     <row r="197" spans="1:4">
       <c r="A197" t="s">
-        <v>473</v>
+        <v>479</v>
       </c>
       <c r="B197" t="s">
-        <v>530</v>
+        <v>531</v>
       </c>
       <c r="C197" t="s">
-        <v>531</v>
+        <v>532</v>
       </c>
       <c r="D197" t="s">
-        <v>532</v>
+        <v>533</v>
       </c>
     </row>
     <row r="198" spans="1:4">
       <c r="A198" t="s">
-        <v>473</v>
+        <v>479</v>
       </c>
       <c r="B198" t="s">
-        <v>533</v>
+        <v>135</v>
       </c>
       <c r="C198" t="s">
         <v>534</v>
       </c>
       <c r="D198" t="s">
         <v>535</v>
       </c>
     </row>
     <row r="199" spans="1:4">
       <c r="A199" t="s">
-        <v>473</v>
+        <v>479</v>
       </c>
       <c r="B199" t="s">
         <v>536</v>
       </c>
       <c r="C199" t="s">
         <v>537</v>
       </c>
       <c r="D199" t="s">
         <v>538</v>
       </c>
     </row>
     <row r="200" spans="1:4">
       <c r="A200" t="s">
-        <v>473</v>
+        <v>479</v>
       </c>
       <c r="B200" t="s">
         <v>539</v>
       </c>
       <c r="C200" t="s">
         <v>540</v>
       </c>
-      <c r="D200"/>
+      <c r="D200" t="s">
+        <v>541</v>
+      </c>
     </row>
     <row r="201" spans="1:4">
       <c r="A201" t="s">
-        <v>473</v>
+        <v>479</v>
       </c>
       <c r="B201" t="s">
-        <v>541</v>
+        <v>542</v>
       </c>
       <c r="C201" t="s">
-        <v>542</v>
+        <v>543</v>
       </c>
       <c r="D201" t="s">
-        <v>543</v>
+        <v>544</v>
       </c>
     </row>
     <row r="202" spans="1:4">
       <c r="A202" t="s">
-        <v>473</v>
+        <v>479</v>
       </c>
       <c r="B202" t="s">
-        <v>544</v>
+        <v>545</v>
       </c>
       <c r="C202" t="s">
-        <v>545</v>
-[...1 lines deleted...]
-      <c r="D202" t="s">
         <v>546</v>
       </c>
+      <c r="D202"/>
     </row>
     <row r="203" spans="1:4">
       <c r="A203" t="s">
-        <v>473</v>
+        <v>479</v>
       </c>
       <c r="B203" t="s">
         <v>547</v>
       </c>
       <c r="C203" t="s">
         <v>548</v>
       </c>
       <c r="D203" t="s">
         <v>549</v>
       </c>
     </row>
     <row r="204" spans="1:4">
       <c r="A204" t="s">
-        <v>473</v>
+        <v>479</v>
       </c>
       <c r="B204" t="s">
         <v>550</v>
       </c>
       <c r="C204" t="s">
         <v>551</v>
       </c>
       <c r="D204" t="s">
         <v>552</v>
       </c>
     </row>
     <row r="205" spans="1:4">
       <c r="A205" t="s">
-        <v>473</v>
+        <v>479</v>
       </c>
       <c r="B205" t="s">
         <v>553</v>
       </c>
       <c r="C205" t="s">
         <v>554</v>
       </c>
       <c r="D205" t="s">
         <v>555</v>
       </c>
     </row>
     <row r="206" spans="1:4">
       <c r="A206" t="s">
-        <v>473</v>
+        <v>479</v>
       </c>
       <c r="B206" t="s">
         <v>556</v>
       </c>
       <c r="C206" t="s">
         <v>557</v>
       </c>
-      <c r="D206"/>
+      <c r="D206" t="s">
+        <v>558</v>
+      </c>
     </row>
     <row r="207" spans="1:4">
       <c r="A207" t="s">
-        <v>473</v>
+        <v>479</v>
       </c>
       <c r="B207" t="s">
-        <v>558</v>
+        <v>559</v>
       </c>
       <c r="C207" t="s">
-        <v>559</v>
-[...1 lines deleted...]
-      <c r="D207"/>
+        <v>560</v>
+      </c>
+      <c r="D207" t="s">
+        <v>561</v>
+      </c>
     </row>
     <row r="208" spans="1:4">
       <c r="A208" t="s">
-        <v>473</v>
+        <v>479</v>
       </c>
       <c r="B208" t="s">
-        <v>560</v>
+        <v>562</v>
       </c>
       <c r="C208" t="s">
-        <v>561</v>
-[...3 lines deleted...]
-      </c>
+        <v>563</v>
+      </c>
+      <c r="D208"/>
     </row>
     <row r="209" spans="1:4">
       <c r="A209" t="s">
-        <v>473</v>
+        <v>479</v>
       </c>
       <c r="B209" t="s">
-        <v>563</v>
+        <v>564</v>
       </c>
       <c r="C209" t="s">
-        <v>564</v>
-[...1 lines deleted...]
-      <c r="D209" t="s">
         <v>565</v>
       </c>
+      <c r="D209"/>
     </row>
     <row r="210" spans="1:4">
       <c r="A210" t="s">
-        <v>473</v>
+        <v>479</v>
       </c>
       <c r="B210" t="s">
         <v>566</v>
       </c>
       <c r="C210" t="s">
         <v>567</v>
       </c>
       <c r="D210" t="s">
         <v>568</v>
       </c>
     </row>
     <row r="211" spans="1:4">
       <c r="A211" t="s">
-        <v>473</v>
+        <v>479</v>
       </c>
       <c r="B211" t="s">
         <v>569</v>
       </c>
       <c r="C211" t="s">
         <v>570</v>
       </c>
       <c r="D211" t="s">
-        <v>268</v>
+        <v>571</v>
       </c>
     </row>
     <row r="212" spans="1:4">
       <c r="A212" t="s">
-        <v>473</v>
+        <v>479</v>
       </c>
       <c r="B212" t="s">
-        <v>571</v>
+        <v>572</v>
       </c>
       <c r="C212" t="s">
-        <v>572</v>
+        <v>573</v>
       </c>
       <c r="D212" t="s">
-        <v>573</v>
+        <v>574</v>
       </c>
     </row>
     <row r="213" spans="1:4">
       <c r="A213" t="s">
-        <v>473</v>
+        <v>479</v>
       </c>
       <c r="B213" t="s">
-        <v>574</v>
+        <v>575</v>
       </c>
       <c r="C213" t="s">
-        <v>575</v>
+        <v>576</v>
       </c>
       <c r="D213" t="s">
-        <v>576</v>
+        <v>268</v>
       </c>
     </row>
     <row r="214" spans="1:4">
       <c r="A214" t="s">
-        <v>473</v>
+        <v>479</v>
       </c>
       <c r="B214" t="s">
         <v>577</v>
       </c>
       <c r="C214" t="s">
         <v>578</v>
       </c>
       <c r="D214" t="s">
         <v>579</v>
       </c>
     </row>
     <row r="215" spans="1:4">
       <c r="A215" t="s">
-        <v>473</v>
+        <v>479</v>
       </c>
       <c r="B215" t="s">
         <v>580</v>
       </c>
       <c r="C215" t="s">
         <v>581</v>
       </c>
       <c r="D215" t="s">
         <v>582</v>
       </c>
     </row>
     <row r="216" spans="1:4">
       <c r="A216" t="s">
-        <v>473</v>
+        <v>479</v>
       </c>
       <c r="B216" t="s">
         <v>583</v>
       </c>
       <c r="C216" t="s">
         <v>584</v>
       </c>
       <c r="D216" t="s">
         <v>585</v>
       </c>
     </row>
     <row r="217" spans="1:4">
       <c r="A217" t="s">
-        <v>473</v>
+        <v>479</v>
       </c>
       <c r="B217" t="s">
         <v>586</v>
       </c>
       <c r="C217" t="s">
         <v>587</v>
       </c>
       <c r="D217" t="s">
         <v>588</v>
       </c>
     </row>
     <row r="218" spans="1:4">
       <c r="A218" t="s">
-        <v>473</v>
+        <v>479</v>
       </c>
       <c r="B218" t="s">
         <v>589</v>
       </c>
       <c r="C218" t="s">
         <v>590</v>
       </c>
       <c r="D218" t="s">
         <v>591</v>
       </c>
     </row>
     <row r="219" spans="1:4">
       <c r="A219" t="s">
-        <v>473</v>
+        <v>479</v>
       </c>
       <c r="B219" t="s">
         <v>592</v>
       </c>
       <c r="C219" t="s">
         <v>593</v>
       </c>
       <c r="D219" t="s">
         <v>594</v>
       </c>
     </row>
     <row r="220" spans="1:4">
       <c r="A220" t="s">
-        <v>473</v>
+        <v>479</v>
       </c>
       <c r="B220" t="s">
         <v>595</v>
       </c>
       <c r="C220" t="s">
         <v>596</v>
       </c>
       <c r="D220" t="s">
         <v>597</v>
       </c>
     </row>
     <row r="221" spans="1:4">
       <c r="A221" t="s">
-        <v>473</v>
+        <v>479</v>
       </c>
       <c r="B221" t="s">
-        <v>317</v>
+        <v>598</v>
       </c>
       <c r="C221" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="D221" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
     </row>
     <row r="222" spans="1:4">
       <c r="A222" t="s">
-        <v>473</v>
+        <v>479</v>
       </c>
       <c r="B222" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="C222" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="D222" t="s">
-        <v>602</v>
+        <v>603</v>
       </c>
     </row>
     <row r="223" spans="1:4">
       <c r="A223" t="s">
-        <v>473</v>
+        <v>479</v>
       </c>
       <c r="B223" t="s">
-        <v>603</v>
+        <v>317</v>
       </c>
       <c r="C223" t="s">
         <v>604</v>
       </c>
       <c r="D223" t="s">
         <v>605</v>
       </c>
     </row>
     <row r="224" spans="1:4">
       <c r="A224" t="s">
-        <v>473</v>
+        <v>479</v>
       </c>
       <c r="B224" t="s">
         <v>606</v>
       </c>
       <c r="C224" t="s">
         <v>607</v>
       </c>
       <c r="D224" t="s">
         <v>608</v>
       </c>
     </row>
     <row r="225" spans="1:4">
       <c r="A225" t="s">
-        <v>473</v>
+        <v>479</v>
       </c>
       <c r="B225" t="s">
         <v>609</v>
       </c>
       <c r="C225" t="s">
         <v>610</v>
       </c>
       <c r="D225" t="s">
         <v>611</v>
       </c>
     </row>
     <row r="226" spans="1:4">
       <c r="A226" t="s">
-        <v>473</v>
+        <v>479</v>
       </c>
       <c r="B226" t="s">
         <v>612</v>
       </c>
       <c r="C226" t="s">
         <v>613</v>
       </c>
       <c r="D226" t="s">
         <v>614</v>
       </c>
     </row>
     <row r="227" spans="1:4">
       <c r="A227" t="s">
-        <v>473</v>
+        <v>479</v>
       </c>
       <c r="B227" t="s">
         <v>615</v>
       </c>
       <c r="C227" t="s">
         <v>616</v>
       </c>
       <c r="D227" t="s">
         <v>617</v>
       </c>
     </row>
     <row r="228" spans="1:4">
       <c r="A228" t="s">
-        <v>473</v>
+        <v>479</v>
       </c>
       <c r="B228" t="s">
         <v>618</v>
       </c>
       <c r="C228" t="s">
         <v>619</v>
       </c>
       <c r="D228" t="s">
         <v>620</v>
       </c>
     </row>
     <row r="229" spans="1:4">
       <c r="A229" t="s">
-        <v>473</v>
+        <v>479</v>
       </c>
       <c r="B229" t="s">
         <v>621</v>
       </c>
       <c r="C229" t="s">
         <v>622</v>
       </c>
       <c r="D229" t="s">
         <v>623</v>
       </c>
     </row>
     <row r="230" spans="1:4">
       <c r="A230" t="s">
-        <v>473</v>
+        <v>479</v>
       </c>
       <c r="B230" t="s">
         <v>624</v>
       </c>
       <c r="C230" t="s">
         <v>625</v>
       </c>
       <c r="D230" t="s">
         <v>626</v>
       </c>
     </row>
     <row r="231" spans="1:4">
       <c r="A231" t="s">
-        <v>473</v>
+        <v>479</v>
       </c>
       <c r="B231" t="s">
         <v>627</v>
       </c>
       <c r="C231" t="s">
         <v>628</v>
       </c>
-      <c r="D231"/>
+      <c r="D231" t="s">
+        <v>629</v>
+      </c>
     </row>
     <row r="232" spans="1:4">
       <c r="A232" t="s">
-        <v>473</v>
+        <v>479</v>
       </c>
       <c r="B232" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="C232" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
       <c r="D232" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
     </row>
     <row r="233" spans="1:4">
       <c r="A233" t="s">
-        <v>473</v>
+        <v>479</v>
       </c>
       <c r="B233" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="C233" t="s">
-        <v>633</v>
-[...1 lines deleted...]
-      <c r="D233" t="s">
         <v>634</v>
       </c>
+      <c r="D233"/>
     </row>
     <row r="234" spans="1:4">
       <c r="A234" t="s">
-        <v>473</v>
+        <v>479</v>
       </c>
       <c r="B234" t="s">
         <v>635</v>
       </c>
       <c r="C234" t="s">
         <v>636</v>
       </c>
-      <c r="D234"/>
+      <c r="D234" t="s">
+        <v>637</v>
+      </c>
     </row>
     <row r="235" spans="1:4">
       <c r="A235" t="s">
-        <v>473</v>
+        <v>479</v>
       </c>
       <c r="B235" t="s">
-        <v>637</v>
+        <v>638</v>
       </c>
       <c r="C235" t="s">
-        <v>638</v>
+        <v>639</v>
       </c>
       <c r="D235" t="s">
-        <v>639</v>
+        <v>640</v>
       </c>
     </row>
     <row r="236" spans="1:4">
       <c r="A236" t="s">
-        <v>473</v>
+        <v>479</v>
       </c>
       <c r="B236" t="s">
-        <v>640</v>
+        <v>641</v>
       </c>
       <c r="C236" t="s">
-        <v>641</v>
-[...1 lines deleted...]
-      <c r="D236" t="s">
         <v>642</v>
       </c>
+      <c r="D236"/>
     </row>
     <row r="237" spans="1:4">
       <c r="A237" t="s">
-        <v>473</v>
+        <v>479</v>
       </c>
       <c r="B237" t="s">
         <v>643</v>
       </c>
       <c r="C237" t="s">
         <v>644</v>
       </c>
       <c r="D237" t="s">
         <v>645</v>
       </c>
     </row>
     <row r="238" spans="1:4">
       <c r="A238" t="s">
-        <v>473</v>
+        <v>479</v>
       </c>
       <c r="B238" t="s">
         <v>646</v>
       </c>
       <c r="C238" t="s">
         <v>647</v>
       </c>
       <c r="D238" t="s">
         <v>648</v>
       </c>
     </row>
     <row r="239" spans="1:4">
       <c r="A239" t="s">
-        <v>473</v>
+        <v>479</v>
       </c>
       <c r="B239" t="s">
         <v>649</v>
       </c>
       <c r="C239" t="s">
         <v>650</v>
       </c>
       <c r="D239" t="s">
         <v>651</v>
       </c>
     </row>
     <row r="240" spans="1:4">
       <c r="A240" t="s">
-        <v>473</v>
+        <v>479</v>
       </c>
       <c r="B240" t="s">
         <v>652</v>
       </c>
       <c r="C240" t="s">
         <v>653</v>
       </c>
       <c r="D240" t="s">
         <v>654</v>
       </c>
     </row>
     <row r="241" spans="1:4">
       <c r="A241" t="s">
-        <v>473</v>
+        <v>479</v>
       </c>
       <c r="B241" t="s">
         <v>655</v>
       </c>
       <c r="C241" t="s">
         <v>656</v>
       </c>
       <c r="D241" t="s">
         <v>657</v>
       </c>
     </row>
     <row r="242" spans="1:4">
       <c r="A242" t="s">
-        <v>473</v>
+        <v>479</v>
       </c>
       <c r="B242" t="s">
         <v>658</v>
       </c>
       <c r="C242" t="s">
         <v>659</v>
       </c>
       <c r="D242" t="s">
         <v>660</v>
       </c>
     </row>
     <row r="243" spans="1:4">
       <c r="A243" t="s">
-        <v>473</v>
+        <v>479</v>
       </c>
       <c r="B243" t="s">
         <v>661</v>
       </c>
       <c r="C243" t="s">
         <v>662</v>
       </c>
       <c r="D243" t="s">
         <v>663</v>
       </c>
     </row>
     <row r="244" spans="1:4">
       <c r="A244" t="s">
-        <v>473</v>
+        <v>479</v>
       </c>
       <c r="B244" t="s">
         <v>664</v>
       </c>
       <c r="C244" t="s">
         <v>665</v>
       </c>
-      <c r="D244"/>
+      <c r="D244" t="s">
+        <v>666</v>
+      </c>
     </row>
     <row r="245" spans="1:4">
       <c r="A245" t="s">
-        <v>473</v>
+        <v>479</v>
       </c>
       <c r="B245" t="s">
-        <v>666</v>
+        <v>667</v>
       </c>
       <c r="C245" t="s">
-        <v>667</v>
+        <v>668</v>
       </c>
       <c r="D245" t="s">
-        <v>668</v>
+        <v>669</v>
       </c>
     </row>
     <row r="246" spans="1:4">
       <c r="A246" t="s">
-        <v>473</v>
+        <v>479</v>
       </c>
       <c r="B246" t="s">
-        <v>669</v>
+        <v>670</v>
       </c>
       <c r="C246" t="s">
-        <v>670</v>
-[...1 lines deleted...]
-      <c r="D246" t="s">
         <v>671</v>
       </c>
+      <c r="D246"/>
     </row>
     <row r="247" spans="1:4">
       <c r="A247" t="s">
-        <v>473</v>
+        <v>479</v>
       </c>
       <c r="B247" t="s">
         <v>672</v>
       </c>
       <c r="C247" t="s">
         <v>673</v>
       </c>
-      <c r="D247"/>
+      <c r="D247" t="s">
+        <v>674</v>
+      </c>
     </row>
     <row r="248" spans="1:4">
       <c r="A248" t="s">
-        <v>473</v>
+        <v>479</v>
       </c>
       <c r="B248" t="s">
-        <v>674</v>
+        <v>675</v>
       </c>
       <c r="C248" t="s">
-        <v>675</v>
+        <v>676</v>
       </c>
       <c r="D248" t="s">
-        <v>676</v>
+        <v>677</v>
       </c>
     </row>
     <row r="249" spans="1:4">
       <c r="A249" t="s">
-        <v>473</v>
+        <v>479</v>
       </c>
       <c r="B249" t="s">
-        <v>677</v>
+        <v>678</v>
       </c>
       <c r="C249" t="s">
-        <v>678</v>
-[...1 lines deleted...]
-      <c r="D249" t="s">
         <v>679</v>
       </c>
+      <c r="D249"/>
     </row>
     <row r="250" spans="1:4">
       <c r="A250" t="s">
-        <v>473</v>
+        <v>479</v>
       </c>
       <c r="B250" t="s">
         <v>680</v>
       </c>
       <c r="C250" t="s">
         <v>681</v>
       </c>
       <c r="D250" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="251" spans="1:4">
       <c r="A251" t="s">
-        <v>473</v>
+        <v>479</v>
       </c>
       <c r="B251" t="s">
         <v>683</v>
       </c>
       <c r="C251" t="s">
         <v>684</v>
       </c>
       <c r="D251" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="252" spans="1:4">
       <c r="A252" t="s">
+        <v>479</v>
+      </c>
+      <c r="B252" t="s">
         <v>686</v>
-      </c>
-[...1 lines deleted...]
-        <v>12</v>
       </c>
       <c r="C252" t="s">
         <v>687</v>
       </c>
-      <c r="D252"/>
+      <c r="D252" t="s">
+        <v>688</v>
+      </c>
     </row>
     <row r="253" spans="1:4">
       <c r="A253" t="s">
-        <v>686</v>
+        <v>479</v>
       </c>
       <c r="B253" t="s">
-        <v>12</v>
+        <v>689</v>
       </c>
       <c r="C253" t="s">
-        <v>688</v>
-[...1 lines deleted...]
-      <c r="D253"/>
+        <v>690</v>
+      </c>
+      <c r="D253" t="s">
+        <v>691</v>
+      </c>
     </row>
     <row r="254" spans="1:4">
       <c r="A254" t="s">
-        <v>686</v>
+        <v>692</v>
       </c>
       <c r="B254" t="s">
-        <v>65</v>
+        <v>12</v>
       </c>
       <c r="C254" t="s">
-        <v>689</v>
+        <v>693</v>
       </c>
       <c r="D254"/>
     </row>
     <row r="255" spans="1:4">
       <c r="A255" t="s">
-        <v>686</v>
+        <v>692</v>
       </c>
       <c r="B255" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="C255" t="s">
-        <v>690</v>
-[...3 lines deleted...]
-      </c>
+        <v>694</v>
+      </c>
+      <c r="D255"/>
     </row>
     <row r="256" spans="1:4">
       <c r="A256" t="s">
-        <v>686</v>
+        <v>692</v>
       </c>
       <c r="B256" t="s">
+        <v>65</v>
+      </c>
+      <c r="C256" t="s">
+        <v>695</v>
+      </c>
+      <c r="D256"/>
+    </row>
+    <row r="257" spans="1:4">
+      <c r="A257" t="s">
         <v>692</v>
       </c>
-      <c r="C256" t="s">
-[...2 lines deleted...]
-      <c r="D256"/>
+      <c r="B257" t="s">
+        <v>427</v>
+      </c>
+      <c r="C257" t="s">
+        <v>696</v>
+      </c>
+      <c r="D257" t="s">
+        <v>697</v>
+      </c>
+    </row>
+    <row r="258" spans="1:4">
+      <c r="A258" t="s">
+        <v>692</v>
+      </c>
+      <c r="B258" t="s">
+        <v>698</v>
+      </c>
+      <c r="C258" t="s">
+        <v>699</v>
+      </c>
+      <c r="D258"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>