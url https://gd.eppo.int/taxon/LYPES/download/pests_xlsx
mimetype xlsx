--- v5 (2026-04-13)
+++ v6 (2026-05-03)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="LYPES" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="700">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="698">
   <si>
     <t>type</t>
   </si>
   <si>
     <t>EPPOCode</t>
   </si>
   <si>
     <t>Pref_name</t>
   </si>
   <si>
     <t>References</t>
   </si>
   <si>
     <t>Doubtful host</t>
   </si>
   <si>
     <t>CERTRO</t>
   </si>
   <si>
     <t>Ceratitis rosa</t>
   </si>
   <si>
     <t>Mentioned in World crop pests 3(A). Fruit flies; their biology, natural enemies and control (Ed. by Robinson AS, Hooper G), pp. 51-58. Elsevier, Amsterdam, Netherlands.
 This record (1989) predates the separation of Ceratitis rosa sensu lato into C. rosa and C. quilicii. No other record was found. The pest status is now considered doubtful.</t>
   </si>
@@ -2304,56 +2304,50 @@
   <si>
     <t>* Li R, Gao S, Fei Z, Ling KS (2013) Complete genome sequence of a new tobamovirus naturally infecting tomatoes in Mexico. Genome Announcements 1(5), e00794-13.
 * Li Y, Wang Y, Hu J, Xiao L, Tan G, Lan P, Liu Y, Li F (2017) The complete genome sequence, occurrence and host range of Tomato mottle mosaic virus Chinese isolate. Virology Journal 14, 15. doi: 10.1186/s12985-016-0676-2
 ------ Mosaic, blistering and distortion.
 * Zhan BH, Cao N, Wang KN, Zhou XP (2018) Detection and characterization of an isolate of Tomato mottle mosaic virus infecting tomato in China. Journal of Integrative Agriculture 17(5), 1207-1212. 
 ------- Confirmed host.
 * Webster CG, Rosskopf EN, Lucas L, Mellinger HC, Adkins S (2014) First report of Tomato mottle mosaic virus infecting tomato in the United States. Plant Health Progress. https://doi.org/10.1094/PHP-BR-14-0023</t>
   </si>
   <si>
     <t>TOCHV0</t>
   </si>
   <si>
     <t>Tomato chocolàte virus</t>
   </si>
   <si>
     <t>* Verbeek M, Dullemans A, van den Heuvel H, Maris P, van der Vlugt R (2010) Tomato chocolàte virus: a new plant virus infecting tomato and a proposed member of the genus Torradovirus. Archives of Virology 155, 751-755.</t>
   </si>
   <si>
     <t>TODLCV</t>
   </si>
   <si>
     <t>Tomato dwarf leaf curl virus</t>
   </si>
   <si>
     <t>* Roye, M.E.; Wernecke, M.E.; McLaughlin, W.A.; Nakhla, M.K.; Maxwell, D.P. (1999) Tomato dwarf leaf curl virus, a new bipartite geminivirus associated with tomatoes and peppers in Jamaica and mixed infection with tomato yellow leaf curl virus. Plant Pathology, 48(3), 370-378.</t>
-  </si>
-[...4 lines deleted...]
-    <t>Tomato yellow mosaic virus</t>
   </si>
   <si>
     <t>TOTV00</t>
   </si>
   <si>
     <t>Torradovirus lycopersici</t>
   </si>
   <si>
     <t>* Alfaro-Fernández, A, Córdoba-Sellés MC, Juárez M, Herrera-Vásquez JA, Sánchez-Navarro JA, Cebrián MC, Font MI, Jordá C (2010) Occurrence and geographical distribution of the ‘Torrado’ disease in Spain. Journal of Phytopathology 158(7-8), 457-469.
 * Alfaro-Fernández A, Córdoba-Sellés C, Cebrián MC, Sánchez-Navarro JA, Espino A, Martín R, Jordá C (2007) First report of Tomato torrado virus in tomato in the Canary Islands, Spain. Plant Disease 91(8), p 1060.
 * Moodley V, Gubba A, Mafongoya PL (2020) Emergence and full genome analysis of tomato torrado virus in South Africa. Viruses 12(10),1167. https://doi.org/10.3390/v12101167
 * Verbeek M, Dullemans AM, van den Heuvel JFJM, Maris PC, van der Vlugt RAA (2007) Identification and characterization of tomato torrado virus, a new plant picorna-like virus from tomato. Archives of Virology 152(5), 881-890.</t>
   </si>
   <si>
     <t>TOANV0</t>
   </si>
   <si>
     <t>Torradovirus marchitezum</t>
   </si>
   <si>
     <t>* Verbeek M, Dullemans AM, Van den Heuvel JF, Maris PC, Van der Vlugt RA (2008) Tomato marchitez virus, a new plant picorna-like virus from tomato related to tomato torrado virus. Archives of virology 153(1), 127-134.
 ------- confirmed host.</t>
   </si>
   <si>
     <t>XANTAV</t>
@@ -2745,51 +2739,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D258"/>
+  <dimension ref="A1:D257"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.569" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="69.554" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="620.42" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
@@ -6085,209 +6079,197 @@
     </row>
     <row r="245" spans="1:4">
       <c r="A245" t="s">
         <v>479</v>
       </c>
       <c r="B245" t="s">
         <v>667</v>
       </c>
       <c r="C245" t="s">
         <v>668</v>
       </c>
       <c r="D245" t="s">
         <v>669</v>
       </c>
     </row>
     <row r="246" spans="1:4">
       <c r="A246" t="s">
         <v>479</v>
       </c>
       <c r="B246" t="s">
         <v>670</v>
       </c>
       <c r="C246" t="s">
         <v>671</v>
       </c>
-      <c r="D246"/>
+      <c r="D246" t="s">
+        <v>672</v>
+      </c>
     </row>
     <row r="247" spans="1:4">
       <c r="A247" t="s">
         <v>479</v>
       </c>
       <c r="B247" t="s">
-        <v>672</v>
+        <v>673</v>
       </c>
       <c r="C247" t="s">
-        <v>673</v>
+        <v>674</v>
       </c>
       <c r="D247" t="s">
-        <v>674</v>
+        <v>675</v>
       </c>
     </row>
     <row r="248" spans="1:4">
       <c r="A248" t="s">
         <v>479</v>
       </c>
       <c r="B248" t="s">
-        <v>675</v>
+        <v>676</v>
       </c>
       <c r="C248" t="s">
-        <v>676</v>
-[...1 lines deleted...]
-      <c r="D248" t="s">
         <v>677</v>
       </c>
+      <c r="D248"/>
     </row>
     <row r="249" spans="1:4">
       <c r="A249" t="s">
         <v>479</v>
       </c>
       <c r="B249" t="s">
         <v>678</v>
       </c>
       <c r="C249" t="s">
         <v>679</v>
       </c>
-      <c r="D249"/>
+      <c r="D249" t="s">
+        <v>680</v>
+      </c>
     </row>
     <row r="250" spans="1:4">
       <c r="A250" t="s">
         <v>479</v>
       </c>
       <c r="B250" t="s">
-        <v>680</v>
+        <v>681</v>
       </c>
       <c r="C250" t="s">
-        <v>681</v>
+        <v>682</v>
       </c>
       <c r="D250" t="s">
-        <v>682</v>
+        <v>683</v>
       </c>
     </row>
     <row r="251" spans="1:4">
       <c r="A251" t="s">
         <v>479</v>
       </c>
       <c r="B251" t="s">
-        <v>683</v>
+        <v>684</v>
       </c>
       <c r="C251" t="s">
-        <v>684</v>
+        <v>685</v>
       </c>
       <c r="D251" t="s">
-        <v>685</v>
+        <v>686</v>
       </c>
     </row>
     <row r="252" spans="1:4">
       <c r="A252" t="s">
         <v>479</v>
       </c>
       <c r="B252" t="s">
-        <v>686</v>
+        <v>687</v>
       </c>
       <c r="C252" t="s">
-        <v>687</v>
+        <v>688</v>
       </c>
       <c r="D252" t="s">
-        <v>688</v>
+        <v>689</v>
       </c>
     </row>
     <row r="253" spans="1:4">
       <c r="A253" t="s">
-        <v>479</v>
+        <v>690</v>
       </c>
       <c r="B253" t="s">
-        <v>689</v>
+        <v>12</v>
       </c>
       <c r="C253" t="s">
-        <v>690</v>
-[...1 lines deleted...]
-      <c r="D253" t="s">
         <v>691</v>
       </c>
+      <c r="D253"/>
     </row>
     <row r="254" spans="1:4">
       <c r="A254" t="s">
-        <v>692</v>
+        <v>690</v>
       </c>
       <c r="B254" t="s">
         <v>12</v>
       </c>
       <c r="C254" t="s">
-        <v>693</v>
+        <v>692</v>
       </c>
       <c r="D254"/>
     </row>
     <row r="255" spans="1:4">
       <c r="A255" t="s">
-        <v>692</v>
+        <v>690</v>
       </c>
       <c r="B255" t="s">
-        <v>12</v>
+        <v>65</v>
       </c>
       <c r="C255" t="s">
-        <v>694</v>
+        <v>693</v>
       </c>
       <c r="D255"/>
     </row>
     <row r="256" spans="1:4">
       <c r="A256" t="s">
-        <v>692</v>
+        <v>690</v>
       </c>
       <c r="B256" t="s">
-        <v>65</v>
+        <v>427</v>
       </c>
       <c r="C256" t="s">
+        <v>694</v>
+      </c>
+      <c r="D256" t="s">
         <v>695</v>
       </c>
-      <c r="D256"/>
     </row>
     <row r="257" spans="1:4">
       <c r="A257" t="s">
-        <v>692</v>
+        <v>690</v>
       </c>
       <c r="B257" t="s">
-        <v>427</v>
+        <v>696</v>
       </c>
       <c r="C257" t="s">
-        <v>696</v>
-[...1 lines deleted...]
-      <c r="D257" t="s">
         <v>697</v>
       </c>
-    </row>
-[...10 lines deleted...]
-      <c r="D258"/>
+      <c r="D257"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>