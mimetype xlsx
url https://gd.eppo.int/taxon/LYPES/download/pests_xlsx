--- v6 (2026-05-03)
+++ v7 (2026-05-23)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="LYPES" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="698">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="701">
   <si>
     <t>type</t>
   </si>
   <si>
     <t>EPPOCode</t>
   </si>
   <si>
     <t>Pref_name</t>
   </si>
   <si>
     <t>References</t>
   </si>
   <si>
     <t>Doubtful host</t>
   </si>
   <si>
     <t>CERTRO</t>
   </si>
   <si>
     <t>Ceratitis rosa</t>
   </si>
   <si>
     <t>Mentioned in World crop pests 3(A). Fruit flies; their biology, natural enemies and control (Ed. by Robinson AS, Hooper G), pp. 51-58. Elsevier, Amsterdam, Netherlands.
 This record (1989) predates the separation of Ceratitis rosa sensu lato into C. rosa and C. quilicii. No other record was found. The pest status is now considered doubtful.</t>
   </si>
@@ -332,50 +332,59 @@
     <t>VASALY</t>
   </si>
   <si>
     <t>Aculops lycopersici (as Solanaceae)</t>
   </si>
   <si>
     <t>AGROSE</t>
   </si>
   <si>
     <t>Agrotis segetum</t>
   </si>
   <si>
     <t>ALEDDI</t>
   </si>
   <si>
     <t>Aleurodicus dispersus</t>
   </si>
   <si>
     <t>* Boopathi T (2022) New host plants, natural enemy complex and newly distributed potential areas of exotic spiralling whitefly (Hemiptera: Aleyrodidae) in India. Phytoparasitica 50(2), 335-357.</t>
   </si>
   <si>
     <t>AMV000</t>
   </si>
   <si>
     <t>Alfamovirus AMV</t>
+  </si>
+  <si>
+    <t>EMDV00</t>
+  </si>
+  <si>
+    <t>Alphanucleorhabdovirus melongenae</t>
+  </si>
+  <si>
+    <t>* Mavrič I, Tušek Žnidarič M, Viršček Marn M, Dolničar P, Mehle N, Lesemann DE, Ravnikar M (2006) First report of Eggplant mottled dwarf virus in potato and tomato in Slovenia. New Disease Reports. hhttps://doi.org/10.1111/j.1365-3059.2006.01414.x</t>
   </si>
   <si>
     <t>EMPOBI</t>
   </si>
   <si>
     <t>Amrasca biguttula</t>
   </si>
   <si>
     <t>* Yahya M, Khan MA, Subhan F, Hazrat A, Khan J, Amin A, Ullah H, Nowsheen T (2021) Control of insect pests attacking tomato crops in district Bajaur Khyber Pakhtunkhwa. Pakistan Journal of Weed Science Research 27(3), 381-395</t>
   </si>
   <si>
     <t>ANSTSU</t>
   </si>
   <si>
     <t>Anastrepha suspensa</t>
   </si>
   <si>
     <t>* Anonymous (1966) [Host records for Tephritidae]. United States Department of Agriculture Cooperative Economic Insect Report, 16, 32, 83, 225, 469, 498, 525, 556, 589, 652, 683, 712, 738, 818, 888, 965, 980, 1034, 1118, 1158. 
 ------- Incidental host.
 * Swanson RW, Baranowski RM (1972) Host range and infestation by the Caribbean fruit fly, Anastrepha suspensa (Diptera: Tephritidae), in south Florida. Proceedings of the Florida State Horticultural Society, 271-273.
 ------- Incidental host.</t>
   </si>
   <si>
     <t>COSPFL</t>
   </si>
@@ -2739,51 +2748,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D257"/>
+  <dimension ref="A1:D258"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.569" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="69.554" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="620.42" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
@@ -3251,91 +3260,91 @@
     </row>
     <row r="36" spans="1:4">
       <c r="A36" t="s">
         <v>85</v>
       </c>
       <c r="B36" t="s">
         <v>101</v>
       </c>
       <c r="C36" t="s">
         <v>102</v>
       </c>
       <c r="D36" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="37" spans="1:4">
       <c r="A37" t="s">
         <v>85</v>
       </c>
       <c r="B37" t="s">
         <v>104</v>
       </c>
       <c r="C37" t="s">
         <v>105</v>
       </c>
-      <c r="D37"/>
+      <c r="D37" t="s">
+        <v>106</v>
+      </c>
     </row>
     <row r="38" spans="1:4">
       <c r="A38" t="s">
         <v>85</v>
       </c>
       <c r="B38" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="C38" t="s">
-        <v>107</v>
-[...1 lines deleted...]
-      <c r="D38" t="s">
         <v>108</v>
       </c>
+      <c r="D38"/>
     </row>
     <row r="39" spans="1:4">
       <c r="A39" t="s">
         <v>85</v>
       </c>
       <c r="B39" t="s">
         <v>109</v>
       </c>
       <c r="C39" t="s">
         <v>110</v>
       </c>
-      <c r="D39"/>
+      <c r="D39" t="s">
+        <v>111</v>
+      </c>
     </row>
     <row r="40" spans="1:4">
       <c r="A40" t="s">
         <v>85</v>
       </c>
       <c r="B40" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="C40" t="s">
-        <v>112</v>
-[...1 lines deleted...]
-      <c r="D40" t="s">
         <v>113</v>
       </c>
+      <c r="D40"/>
     </row>
     <row r="41" spans="1:4">
       <c r="A41" t="s">
         <v>85</v>
       </c>
       <c r="B41" t="s">
         <v>114</v>
       </c>
       <c r="C41" t="s">
         <v>115</v>
       </c>
       <c r="D41" t="s">
         <v>116</v>
       </c>
     </row>
     <row r="42" spans="1:4">
       <c r="A42" t="s">
         <v>85</v>
       </c>
       <c r="B42" t="s">
         <v>117</v>
       </c>
       <c r="C42" t="s">
         <v>118</v>
       </c>
@@ -3401,105 +3410,105 @@
     </row>
     <row r="47" spans="1:4">
       <c r="A47" t="s">
         <v>85</v>
       </c>
       <c r="B47" t="s">
         <v>132</v>
       </c>
       <c r="C47" t="s">
         <v>133</v>
       </c>
       <c r="D47" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="48" spans="1:4">
       <c r="A48" t="s">
         <v>85</v>
       </c>
       <c r="B48" t="s">
         <v>135</v>
       </c>
       <c r="C48" t="s">
         <v>136</v>
       </c>
-      <c r="D48"/>
+      <c r="D48" t="s">
+        <v>137</v>
+      </c>
     </row>
     <row r="49" spans="1:4">
       <c r="A49" t="s">
         <v>85</v>
       </c>
       <c r="B49" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="C49" t="s">
-        <v>138</v>
-[...1 lines deleted...]
-      <c r="D49" t="s">
         <v>139</v>
       </c>
+      <c r="D49"/>
     </row>
     <row r="50" spans="1:4">
       <c r="A50" t="s">
         <v>85</v>
       </c>
       <c r="B50" t="s">
         <v>140</v>
       </c>
       <c r="C50" t="s">
         <v>141</v>
       </c>
       <c r="D50" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="51" spans="1:4">
       <c r="A51" t="s">
         <v>85</v>
       </c>
       <c r="B51" t="s">
-        <v>140</v>
+        <v>143</v>
       </c>
       <c r="C51" t="s">
-        <v>143</v>
-[...1 lines deleted...]
-      <c r="D51"/>
+        <v>144</v>
+      </c>
+      <c r="D51" t="s">
+        <v>145</v>
+      </c>
     </row>
     <row r="52" spans="1:4">
       <c r="A52" t="s">
         <v>85</v>
       </c>
       <c r="B52" t="s">
-        <v>144</v>
+        <v>143</v>
       </c>
       <c r="C52" t="s">
-        <v>145</v>
-[...1 lines deleted...]
-      <c r="D52" t="s">
         <v>146</v>
       </c>
+      <c r="D52"/>
     </row>
     <row r="53" spans="1:4">
       <c r="A53" t="s">
         <v>85</v>
       </c>
       <c r="B53" t="s">
         <v>147</v>
       </c>
       <c r="C53" t="s">
         <v>148</v>
       </c>
       <c r="D53" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="54" spans="1:4">
       <c r="A54" t="s">
         <v>85</v>
       </c>
       <c r="B54" t="s">
         <v>150</v>
       </c>
       <c r="C54" t="s">
         <v>151</v>
       </c>
@@ -3518,188 +3527,188 @@
         <v>154</v>
       </c>
       <c r="D55" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="56" spans="1:4">
       <c r="A56" t="s">
         <v>85</v>
       </c>
       <c r="B56" t="s">
         <v>156</v>
       </c>
       <c r="C56" t="s">
         <v>157</v>
       </c>
       <c r="D56" t="s">
         <v>158</v>
       </c>
     </row>
     <row r="57" spans="1:4">
       <c r="A57" t="s">
         <v>85</v>
       </c>
       <c r="B57" t="s">
-        <v>27</v>
+        <v>159</v>
       </c>
       <c r="C57" t="s">
-        <v>159</v>
-[...1 lines deleted...]
-      <c r="D57"/>
+        <v>160</v>
+      </c>
+      <c r="D57" t="s">
+        <v>161</v>
+      </c>
     </row>
     <row r="58" spans="1:4">
       <c r="A58" t="s">
         <v>85</v>
       </c>
       <c r="B58" t="s">
-        <v>160</v>
+        <v>27</v>
       </c>
       <c r="C58" t="s">
-        <v>161</v>
-[...1 lines deleted...]
-      <c r="D58" t="s">
         <v>162</v>
       </c>
+      <c r="D58"/>
     </row>
     <row r="59" spans="1:4">
       <c r="A59" t="s">
         <v>85</v>
       </c>
       <c r="B59" t="s">
         <v>163</v>
       </c>
       <c r="C59" t="s">
         <v>164</v>
       </c>
-      <c r="D59"/>
+      <c r="D59" t="s">
+        <v>165</v>
+      </c>
     </row>
     <row r="60" spans="1:4">
       <c r="A60" t="s">
         <v>85</v>
       </c>
       <c r="B60" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="C60" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="D60"/>
     </row>
     <row r="61" spans="1:4">
       <c r="A61" t="s">
         <v>85</v>
       </c>
       <c r="B61" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="C61" t="s">
-        <v>168</v>
-[...1 lines deleted...]
-      <c r="D61" t="s">
         <v>169</v>
       </c>
+      <c r="D61"/>
     </row>
     <row r="62" spans="1:4">
       <c r="A62" t="s">
         <v>85</v>
       </c>
       <c r="B62" t="s">
         <v>170</v>
       </c>
       <c r="C62" t="s">
         <v>171</v>
       </c>
-      <c r="D62"/>
+      <c r="D62" t="s">
+        <v>172</v>
+      </c>
     </row>
     <row r="63" spans="1:4">
       <c r="A63" t="s">
         <v>85</v>
       </c>
       <c r="B63" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="C63" t="s">
-        <v>173</v>
-[...1 lines deleted...]
-      <c r="D63" t="s">
         <v>174</v>
       </c>
+      <c r="D63"/>
     </row>
     <row r="64" spans="1:4">
       <c r="A64" t="s">
         <v>85</v>
       </c>
       <c r="B64" t="s">
         <v>175</v>
       </c>
       <c r="C64" t="s">
         <v>176</v>
       </c>
       <c r="D64" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="65" spans="1:4">
       <c r="A65" t="s">
         <v>85</v>
       </c>
       <c r="B65" t="s">
         <v>178</v>
       </c>
       <c r="C65" t="s">
         <v>179</v>
       </c>
       <c r="D65" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="66" spans="1:4">
       <c r="A66" t="s">
         <v>85</v>
       </c>
       <c r="B66" t="s">
-        <v>178</v>
+        <v>181</v>
       </c>
       <c r="C66" t="s">
-        <v>181</v>
-[...1 lines deleted...]
-      <c r="D66"/>
+        <v>182</v>
+      </c>
+      <c r="D66" t="s">
+        <v>183</v>
+      </c>
     </row>
     <row r="67" spans="1:4">
       <c r="A67" t="s">
         <v>85</v>
       </c>
       <c r="B67" t="s">
-        <v>182</v>
+        <v>181</v>
       </c>
       <c r="C67" t="s">
-        <v>183</v>
-[...1 lines deleted...]
-      <c r="D67" t="s">
         <v>184</v>
       </c>
+      <c r="D67"/>
     </row>
     <row r="68" spans="1:4">
       <c r="A68" t="s">
         <v>85</v>
       </c>
       <c r="B68" t="s">
         <v>185</v>
       </c>
       <c r="C68" t="s">
         <v>186</v>
       </c>
       <c r="D68" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="69" spans="1:4">
       <c r="A69" t="s">
         <v>85</v>
       </c>
       <c r="B69" t="s">
         <v>188</v>
       </c>
       <c r="C69" t="s">
         <v>189</v>
       </c>
@@ -3807,65 +3816,65 @@
     </row>
     <row r="77" spans="1:4">
       <c r="A77" t="s">
         <v>85</v>
       </c>
       <c r="B77" t="s">
         <v>212</v>
       </c>
       <c r="C77" t="s">
         <v>213</v>
       </c>
       <c r="D77" t="s">
         <v>214</v>
       </c>
     </row>
     <row r="78" spans="1:4">
       <c r="A78" t="s">
         <v>85</v>
       </c>
       <c r="B78" t="s">
         <v>215</v>
       </c>
       <c r="C78" t="s">
         <v>216</v>
       </c>
-      <c r="D78"/>
+      <c r="D78" t="s">
+        <v>217</v>
+      </c>
     </row>
     <row r="79" spans="1:4">
       <c r="A79" t="s">
         <v>85</v>
       </c>
       <c r="B79" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="C79" t="s">
-        <v>218</v>
-[...1 lines deleted...]
-      <c r="D79" t="s">
         <v>219</v>
       </c>
+      <c r="D79"/>
     </row>
     <row r="80" spans="1:4">
       <c r="A80" t="s">
         <v>85</v>
       </c>
       <c r="B80" t="s">
         <v>220</v>
       </c>
       <c r="C80" t="s">
         <v>221</v>
       </c>
       <c r="D80" t="s">
         <v>222</v>
       </c>
     </row>
     <row r="81" spans="1:4">
       <c r="A81" t="s">
         <v>85</v>
       </c>
       <c r="B81" t="s">
         <v>223</v>
       </c>
       <c r="C81" t="s">
         <v>224</v>
       </c>
@@ -3889,199 +3898,199 @@
     </row>
     <row r="83" spans="1:4">
       <c r="A83" t="s">
         <v>85</v>
       </c>
       <c r="B83" t="s">
         <v>229</v>
       </c>
       <c r="C83" t="s">
         <v>230</v>
       </c>
       <c r="D83" t="s">
         <v>231</v>
       </c>
     </row>
     <row r="84" spans="1:4">
       <c r="A84" t="s">
         <v>85</v>
       </c>
       <c r="B84" t="s">
         <v>232</v>
       </c>
       <c r="C84" t="s">
         <v>233</v>
       </c>
-      <c r="D84"/>
+      <c r="D84" t="s">
+        <v>234</v>
+      </c>
     </row>
     <row r="85" spans="1:4">
       <c r="A85" t="s">
         <v>85</v>
       </c>
       <c r="B85" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
       <c r="C85" t="s">
-        <v>235</v>
-[...1 lines deleted...]
-      <c r="D85" t="s">
         <v>236</v>
       </c>
+      <c r="D85"/>
     </row>
     <row r="86" spans="1:4">
       <c r="A86" t="s">
         <v>85</v>
       </c>
       <c r="B86" t="s">
         <v>237</v>
       </c>
       <c r="C86" t="s">
         <v>238</v>
       </c>
-      <c r="D86"/>
+      <c r="D86" t="s">
+        <v>239</v>
+      </c>
     </row>
     <row r="87" spans="1:4">
       <c r="A87" t="s">
         <v>85</v>
       </c>
       <c r="B87" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="C87" t="s">
-        <v>240</v>
-[...1 lines deleted...]
-      <c r="D87" t="s">
         <v>241</v>
       </c>
+      <c r="D87"/>
     </row>
     <row r="88" spans="1:4">
       <c r="A88" t="s">
         <v>85</v>
       </c>
       <c r="B88" t="s">
         <v>242</v>
       </c>
       <c r="C88" t="s">
         <v>243</v>
       </c>
       <c r="D88" t="s">
         <v>244</v>
       </c>
     </row>
     <row r="89" spans="1:4">
       <c r="A89" t="s">
         <v>85</v>
       </c>
       <c r="B89" t="s">
         <v>245</v>
       </c>
       <c r="C89" t="s">
         <v>246</v>
       </c>
       <c r="D89" t="s">
-        <v>244</v>
+        <v>247</v>
       </c>
     </row>
     <row r="90" spans="1:4">
       <c r="A90" t="s">
         <v>85</v>
       </c>
       <c r="B90" t="s">
+        <v>248</v>
+      </c>
+      <c r="C90" t="s">
+        <v>249</v>
+      </c>
+      <c r="D90" t="s">
         <v>247</v>
-      </c>
-[...4 lines deleted...]
-        <v>249</v>
       </c>
     </row>
     <row r="91" spans="1:4">
       <c r="A91" t="s">
         <v>85</v>
       </c>
       <c r="B91" t="s">
         <v>250</v>
       </c>
       <c r="C91" t="s">
         <v>251</v>
       </c>
       <c r="D91" t="s">
         <v>252</v>
       </c>
     </row>
     <row r="92" spans="1:4">
       <c r="A92" t="s">
         <v>85</v>
       </c>
       <c r="B92" t="s">
         <v>253</v>
       </c>
       <c r="C92" t="s">
         <v>254</v>
       </c>
-      <c r="D92"/>
+      <c r="D92" t="s">
+        <v>255</v>
+      </c>
     </row>
     <row r="93" spans="1:4">
       <c r="A93" t="s">
         <v>85</v>
       </c>
       <c r="B93" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="C93" t="s">
-        <v>256</v>
-[...1 lines deleted...]
-      <c r="D93" t="s">
         <v>257</v>
       </c>
+      <c r="D93"/>
     </row>
     <row r="94" spans="1:4">
       <c r="A94" t="s">
         <v>85</v>
       </c>
       <c r="B94" t="s">
         <v>258</v>
       </c>
       <c r="C94" t="s">
         <v>259</v>
       </c>
-      <c r="D94"/>
+      <c r="D94" t="s">
+        <v>260</v>
+      </c>
     </row>
     <row r="95" spans="1:4">
       <c r="A95" t="s">
         <v>85</v>
       </c>
       <c r="B95" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="C95" t="s">
-        <v>261</v>
-[...1 lines deleted...]
-      <c r="D95" t="s">
         <v>262</v>
       </c>
+      <c r="D95"/>
     </row>
     <row r="96" spans="1:4">
       <c r="A96" t="s">
         <v>85</v>
       </c>
       <c r="B96" t="s">
         <v>263</v>
       </c>
       <c r="C96" t="s">
         <v>264</v>
       </c>
       <c r="D96" t="s">
         <v>265</v>
       </c>
     </row>
     <row r="97" spans="1:4">
       <c r="A97" t="s">
         <v>85</v>
       </c>
       <c r="B97" t="s">
         <v>266</v>
       </c>
       <c r="C97" t="s">
         <v>267</v>
       </c>
@@ -4092,146 +4101,146 @@
     <row r="98" spans="1:4">
       <c r="A98" t="s">
         <v>85</v>
       </c>
       <c r="B98" t="s">
         <v>269</v>
       </c>
       <c r="C98" t="s">
         <v>270</v>
       </c>
       <c r="D98" t="s">
         <v>271</v>
       </c>
     </row>
     <row r="99" spans="1:4">
       <c r="A99" t="s">
         <v>85</v>
       </c>
       <c r="B99" t="s">
         <v>272</v>
       </c>
       <c r="C99" t="s">
         <v>273</v>
       </c>
       <c r="D99" t="s">
-        <v>268</v>
+        <v>274</v>
       </c>
     </row>
     <row r="100" spans="1:4">
       <c r="A100" t="s">
         <v>85</v>
       </c>
       <c r="B100" t="s">
-        <v>274</v>
+        <v>275</v>
       </c>
       <c r="C100" t="s">
-        <v>275</v>
+        <v>276</v>
       </c>
       <c r="D100" t="s">
-        <v>276</v>
+        <v>271</v>
       </c>
     </row>
     <row r="101" spans="1:4">
       <c r="A101" t="s">
         <v>85</v>
       </c>
       <c r="B101" t="s">
         <v>277</v>
       </c>
       <c r="C101" t="s">
         <v>278</v>
       </c>
       <c r="D101" t="s">
         <v>279</v>
       </c>
     </row>
     <row r="102" spans="1:4">
       <c r="A102" t="s">
         <v>85</v>
       </c>
       <c r="B102" t="s">
         <v>280</v>
       </c>
       <c r="C102" t="s">
         <v>281</v>
       </c>
       <c r="D102" t="s">
         <v>282</v>
       </c>
     </row>
     <row r="103" spans="1:4">
       <c r="A103" t="s">
         <v>85</v>
       </c>
       <c r="B103" t="s">
         <v>283</v>
       </c>
       <c r="C103" t="s">
         <v>284</v>
       </c>
-      <c r="D103"/>
+      <c r="D103" t="s">
+        <v>285</v>
+      </c>
     </row>
     <row r="104" spans="1:4">
       <c r="A104" t="s">
         <v>85</v>
       </c>
       <c r="B104" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
       <c r="C104" t="s">
-        <v>286</v>
-[...1 lines deleted...]
-      <c r="D104" t="s">
         <v>287</v>
       </c>
+      <c r="D104"/>
     </row>
     <row r="105" spans="1:4">
       <c r="A105" t="s">
         <v>85</v>
       </c>
       <c r="B105" t="s">
         <v>288</v>
       </c>
       <c r="C105" t="s">
         <v>289</v>
       </c>
-      <c r="D105"/>
+      <c r="D105" t="s">
+        <v>290</v>
+      </c>
     </row>
     <row r="106" spans="1:4">
       <c r="A106" t="s">
         <v>85</v>
       </c>
       <c r="B106" t="s">
-        <v>290</v>
+        <v>291</v>
       </c>
       <c r="C106" t="s">
-        <v>291</v>
-[...1 lines deleted...]
-      <c r="D106" t="s">
         <v>292</v>
       </c>
+      <c r="D106"/>
     </row>
     <row r="107" spans="1:4">
       <c r="A107" t="s">
         <v>85</v>
       </c>
       <c r="B107" t="s">
         <v>293</v>
       </c>
       <c r="C107" t="s">
         <v>294</v>
       </c>
       <c r="D107" t="s">
         <v>295</v>
       </c>
     </row>
     <row r="108" spans="1:4">
       <c r="A108" t="s">
         <v>85</v>
       </c>
       <c r="B108" t="s">
         <v>296</v>
       </c>
       <c r="C108" t="s">
         <v>297</v>
       </c>
@@ -4311,65 +4320,65 @@
     </row>
     <row r="114" spans="1:4">
       <c r="A114" t="s">
         <v>85</v>
       </c>
       <c r="B114" t="s">
         <v>314</v>
       </c>
       <c r="C114" t="s">
         <v>315</v>
       </c>
       <c r="D114" t="s">
         <v>316</v>
       </c>
     </row>
     <row r="115" spans="1:4">
       <c r="A115" t="s">
         <v>85</v>
       </c>
       <c r="B115" t="s">
         <v>317</v>
       </c>
       <c r="C115" t="s">
         <v>318</v>
       </c>
-      <c r="D115"/>
+      <c r="D115" t="s">
+        <v>319</v>
+      </c>
     </row>
     <row r="116" spans="1:4">
       <c r="A116" t="s">
         <v>85</v>
       </c>
       <c r="B116" t="s">
-        <v>319</v>
+        <v>320</v>
       </c>
       <c r="C116" t="s">
-        <v>320</v>
-[...1 lines deleted...]
-      <c r="D116" t="s">
         <v>321</v>
       </c>
+      <c r="D116"/>
     </row>
     <row r="117" spans="1:4">
       <c r="A117" t="s">
         <v>85</v>
       </c>
       <c r="B117" t="s">
         <v>322</v>
       </c>
       <c r="C117" t="s">
         <v>323</v>
       </c>
       <c r="D117" t="s">
         <v>324</v>
       </c>
     </row>
     <row r="118" spans="1:4">
       <c r="A118" t="s">
         <v>85</v>
       </c>
       <c r="B118" t="s">
         <v>325</v>
       </c>
       <c r="C118" t="s">
         <v>326</v>
       </c>
@@ -4463,1813 +4472,1827 @@
     </row>
     <row r="125" spans="1:4">
       <c r="A125" t="s">
         <v>85</v>
       </c>
       <c r="B125" t="s">
         <v>346</v>
       </c>
       <c r="C125" t="s">
         <v>347</v>
       </c>
       <c r="D125" t="s">
         <v>348</v>
       </c>
     </row>
     <row r="126" spans="1:4">
       <c r="A126" t="s">
         <v>85</v>
       </c>
       <c r="B126" t="s">
         <v>349</v>
       </c>
       <c r="C126" t="s">
         <v>350</v>
       </c>
-      <c r="D126"/>
+      <c r="D126" t="s">
+        <v>351</v>
+      </c>
     </row>
     <row r="127" spans="1:4">
       <c r="A127" t="s">
         <v>85</v>
       </c>
       <c r="B127" t="s">
-        <v>351</v>
+        <v>352</v>
       </c>
       <c r="C127" t="s">
-        <v>352</v>
+        <v>353</v>
       </c>
       <c r="D127"/>
     </row>
     <row r="128" spans="1:4">
       <c r="A128" t="s">
         <v>85</v>
       </c>
       <c r="B128" t="s">
-        <v>353</v>
+        <v>354</v>
       </c>
       <c r="C128" t="s">
-        <v>354</v>
+        <v>355</v>
       </c>
       <c r="D128"/>
     </row>
     <row r="129" spans="1:4">
       <c r="A129" t="s">
         <v>85</v>
       </c>
       <c r="B129" t="s">
-        <v>355</v>
+        <v>356</v>
       </c>
       <c r="C129" t="s">
-        <v>356</v>
-[...1 lines deleted...]
-      <c r="D129" t="s">
         <v>357</v>
       </c>
+      <c r="D129"/>
     </row>
     <row r="130" spans="1:4">
       <c r="A130" t="s">
         <v>85</v>
       </c>
       <c r="B130" t="s">
         <v>358</v>
       </c>
       <c r="C130" t="s">
         <v>359</v>
       </c>
       <c r="D130" t="s">
         <v>360</v>
       </c>
     </row>
     <row r="131" spans="1:4">
       <c r="A131" t="s">
         <v>85</v>
       </c>
       <c r="B131" t="s">
         <v>361</v>
       </c>
       <c r="C131" t="s">
         <v>362</v>
       </c>
       <c r="D131" t="s">
         <v>363</v>
       </c>
     </row>
     <row r="132" spans="1:4">
       <c r="A132" t="s">
         <v>85</v>
       </c>
       <c r="B132" t="s">
         <v>364</v>
       </c>
       <c r="C132" t="s">
         <v>365</v>
       </c>
       <c r="D132" t="s">
         <v>366</v>
       </c>
     </row>
     <row r="133" spans="1:4">
       <c r="A133" t="s">
         <v>85</v>
       </c>
       <c r="B133" t="s">
-        <v>57</v>
+        <v>367</v>
       </c>
       <c r="C133" t="s">
-        <v>367</v>
+        <v>368</v>
       </c>
       <c r="D133" t="s">
-        <v>368</v>
+        <v>369</v>
       </c>
     </row>
     <row r="134" spans="1:4">
       <c r="A134" t="s">
         <v>85</v>
       </c>
       <c r="B134" t="s">
-        <v>369</v>
+        <v>57</v>
       </c>
       <c r="C134" t="s">
         <v>370</v>
       </c>
       <c r="D134" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="135" spans="1:4">
       <c r="A135" t="s">
         <v>85</v>
       </c>
       <c r="B135" t="s">
-        <v>63</v>
+        <v>372</v>
       </c>
       <c r="C135" t="s">
-        <v>372</v>
-[...1 lines deleted...]
-      <c r="D135"/>
+        <v>373</v>
+      </c>
+      <c r="D135" t="s">
+        <v>374</v>
+      </c>
     </row>
     <row r="136" spans="1:4">
       <c r="A136" t="s">
         <v>85</v>
       </c>
       <c r="B136" t="s">
-        <v>373</v>
+        <v>63</v>
       </c>
       <c r="C136" t="s">
-        <v>374</v>
+        <v>375</v>
       </c>
       <c r="D136"/>
     </row>
     <row r="137" spans="1:4">
       <c r="A137" t="s">
         <v>85</v>
       </c>
       <c r="B137" t="s">
-        <v>375</v>
+        <v>376</v>
       </c>
       <c r="C137" t="s">
-        <v>376</v>
+        <v>377</v>
       </c>
       <c r="D137"/>
     </row>
     <row r="138" spans="1:4">
       <c r="A138" t="s">
         <v>85</v>
       </c>
       <c r="B138" t="s">
-        <v>377</v>
+        <v>378</v>
       </c>
       <c r="C138" t="s">
-        <v>378</v>
+        <v>379</v>
       </c>
       <c r="D138"/>
     </row>
     <row r="139" spans="1:4">
       <c r="A139" t="s">
         <v>85</v>
       </c>
       <c r="B139" t="s">
-        <v>379</v>
+        <v>380</v>
       </c>
       <c r="C139" t="s">
-        <v>380</v>
-[...1 lines deleted...]
-      <c r="D139" t="s">
         <v>381</v>
       </c>
+      <c r="D139"/>
     </row>
     <row r="140" spans="1:4">
       <c r="A140" t="s">
         <v>85</v>
       </c>
       <c r="B140" t="s">
         <v>382</v>
       </c>
       <c r="C140" t="s">
         <v>383</v>
       </c>
       <c r="D140" t="s">
         <v>384</v>
       </c>
     </row>
     <row r="141" spans="1:4">
       <c r="A141" t="s">
         <v>85</v>
       </c>
       <c r="B141" t="s">
         <v>385</v>
       </c>
       <c r="C141" t="s">
         <v>386</v>
       </c>
-      <c r="D141"/>
+      <c r="D141" t="s">
+        <v>387</v>
+      </c>
     </row>
     <row r="142" spans="1:4">
       <c r="A142" t="s">
         <v>85</v>
       </c>
       <c r="B142" t="s">
-        <v>387</v>
+        <v>388</v>
       </c>
       <c r="C142" t="s">
-        <v>388</v>
+        <v>389</v>
       </c>
       <c r="D142"/>
     </row>
     <row r="143" spans="1:4">
       <c r="A143" t="s">
         <v>85</v>
       </c>
       <c r="B143" t="s">
-        <v>389</v>
+        <v>390</v>
       </c>
       <c r="C143" t="s">
-        <v>390</v>
+        <v>391</v>
       </c>
       <c r="D143"/>
     </row>
     <row r="144" spans="1:4">
       <c r="A144" t="s">
         <v>85</v>
       </c>
       <c r="B144" t="s">
-        <v>391</v>
+        <v>392</v>
       </c>
       <c r="C144" t="s">
-        <v>392</v>
+        <v>393</v>
       </c>
       <c r="D144"/>
     </row>
     <row r="145" spans="1:4">
       <c r="A145" t="s">
         <v>85</v>
       </c>
       <c r="B145" t="s">
-        <v>393</v>
+        <v>394</v>
       </c>
       <c r="C145" t="s">
-        <v>394</v>
-[...1 lines deleted...]
-      <c r="D145" t="s">
         <v>395</v>
       </c>
+      <c r="D145"/>
     </row>
     <row r="146" spans="1:4">
       <c r="A146" t="s">
         <v>85</v>
       </c>
       <c r="B146" t="s">
         <v>396</v>
       </c>
       <c r="C146" t="s">
         <v>397</v>
       </c>
       <c r="D146" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="147" spans="1:4">
       <c r="A147" t="s">
         <v>85</v>
       </c>
       <c r="B147" t="s">
         <v>399</v>
       </c>
       <c r="C147" t="s">
         <v>400</v>
       </c>
       <c r="D147" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="148" spans="1:4">
       <c r="A148" t="s">
         <v>85</v>
       </c>
       <c r="B148" t="s">
         <v>402</v>
       </c>
       <c r="C148" t="s">
         <v>403</v>
       </c>
-      <c r="D148"/>
+      <c r="D148" t="s">
+        <v>404</v>
+      </c>
     </row>
     <row r="149" spans="1:4">
       <c r="A149" t="s">
         <v>85</v>
       </c>
       <c r="B149" t="s">
-        <v>404</v>
+        <v>405</v>
       </c>
       <c r="C149" t="s">
-        <v>405</v>
-[...1 lines deleted...]
-      <c r="D149" t="s">
         <v>406</v>
       </c>
+      <c r="D149"/>
     </row>
     <row r="150" spans="1:4">
       <c r="A150" t="s">
         <v>85</v>
       </c>
       <c r="B150" t="s">
         <v>407</v>
       </c>
       <c r="C150" t="s">
         <v>408</v>
       </c>
-      <c r="D150"/>
+      <c r="D150" t="s">
+        <v>409</v>
+      </c>
     </row>
     <row r="151" spans="1:4">
       <c r="A151" t="s">
         <v>85</v>
       </c>
       <c r="B151" t="s">
-        <v>409</v>
+        <v>410</v>
       </c>
       <c r="C151" t="s">
-        <v>410</v>
-[...1 lines deleted...]
-      <c r="D151" t="s">
         <v>411</v>
       </c>
+      <c r="D151"/>
     </row>
     <row r="152" spans="1:4">
       <c r="A152" t="s">
         <v>85</v>
       </c>
       <c r="B152" t="s">
-        <v>73</v>
+        <v>412</v>
       </c>
       <c r="C152" t="s">
-        <v>412</v>
-[...1 lines deleted...]
-      <c r="D152"/>
+        <v>413</v>
+      </c>
+      <c r="D152" t="s">
+        <v>414</v>
+      </c>
     </row>
     <row r="153" spans="1:4">
       <c r="A153" t="s">
         <v>85</v>
       </c>
       <c r="B153" t="s">
-        <v>413</v>
+        <v>73</v>
       </c>
       <c r="C153" t="s">
-        <v>414</v>
-[...1 lines deleted...]
-      <c r="D153" t="s">
         <v>415</v>
       </c>
+      <c r="D153"/>
     </row>
     <row r="154" spans="1:4">
       <c r="A154" t="s">
         <v>85</v>
       </c>
       <c r="B154" t="s">
         <v>416</v>
       </c>
       <c r="C154" t="s">
         <v>417</v>
       </c>
       <c r="D154" t="s">
         <v>418</v>
       </c>
     </row>
     <row r="155" spans="1:4">
       <c r="A155" t="s">
         <v>85</v>
       </c>
       <c r="B155" t="s">
         <v>419</v>
       </c>
       <c r="C155" t="s">
         <v>420</v>
       </c>
       <c r="D155" t="s">
         <v>421</v>
       </c>
     </row>
     <row r="156" spans="1:4">
       <c r="A156" t="s">
         <v>85</v>
       </c>
       <c r="B156" t="s">
         <v>422</v>
       </c>
       <c r="C156" t="s">
         <v>423</v>
       </c>
-      <c r="D156"/>
+      <c r="D156" t="s">
+        <v>424</v>
+      </c>
     </row>
     <row r="157" spans="1:4">
       <c r="A157" t="s">
         <v>85</v>
       </c>
       <c r="B157" t="s">
-        <v>424</v>
+        <v>425</v>
       </c>
       <c r="C157" t="s">
-        <v>425</v>
-[...1 lines deleted...]
-      <c r="D157" t="s">
         <v>426</v>
       </c>
+      <c r="D157"/>
     </row>
     <row r="158" spans="1:4">
       <c r="A158" t="s">
         <v>85</v>
       </c>
       <c r="B158" t="s">
         <v>427</v>
       </c>
       <c r="C158" t="s">
         <v>428</v>
       </c>
       <c r="D158" t="s">
         <v>429</v>
       </c>
     </row>
     <row r="159" spans="1:4">
       <c r="A159" t="s">
         <v>85</v>
       </c>
       <c r="B159" t="s">
         <v>430</v>
       </c>
       <c r="C159" t="s">
         <v>431</v>
       </c>
       <c r="D159" t="s">
         <v>432</v>
       </c>
     </row>
     <row r="160" spans="1:4">
       <c r="A160" t="s">
         <v>85</v>
       </c>
       <c r="B160" t="s">
-        <v>76</v>
+        <v>433</v>
       </c>
       <c r="C160" t="s">
-        <v>433</v>
-[...1 lines deleted...]
-      <c r="D160"/>
+        <v>434</v>
+      </c>
+      <c r="D160" t="s">
+        <v>435</v>
+      </c>
     </row>
     <row r="161" spans="1:4">
       <c r="A161" t="s">
         <v>85</v>
       </c>
       <c r="B161" t="s">
-        <v>434</v>
+        <v>76</v>
       </c>
       <c r="C161" t="s">
-        <v>435</v>
-[...1 lines deleted...]
-      <c r="D161" t="s">
         <v>436</v>
       </c>
+      <c r="D161"/>
     </row>
     <row r="162" spans="1:4">
       <c r="A162" t="s">
         <v>85</v>
       </c>
       <c r="B162" t="s">
         <v>437</v>
       </c>
       <c r="C162" t="s">
         <v>438</v>
       </c>
       <c r="D162" t="s">
         <v>439</v>
       </c>
     </row>
     <row r="163" spans="1:4">
       <c r="A163" t="s">
         <v>85</v>
       </c>
       <c r="B163" t="s">
         <v>440</v>
       </c>
       <c r="C163" t="s">
         <v>441</v>
       </c>
       <c r="D163" t="s">
         <v>442</v>
       </c>
     </row>
     <row r="164" spans="1:4">
       <c r="A164" t="s">
         <v>85</v>
       </c>
       <c r="B164" t="s">
         <v>443</v>
       </c>
       <c r="C164" t="s">
         <v>444</v>
       </c>
-      <c r="D164"/>
+      <c r="D164" t="s">
+        <v>445</v>
+      </c>
     </row>
     <row r="165" spans="1:4">
       <c r="A165" t="s">
         <v>85</v>
       </c>
       <c r="B165" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="C165" t="s">
-        <v>446</v>
-[...1 lines deleted...]
-      <c r="D165" t="s">
         <v>447</v>
       </c>
+      <c r="D165"/>
     </row>
     <row r="166" spans="1:4">
       <c r="A166" t="s">
         <v>85</v>
       </c>
       <c r="B166" t="s">
         <v>448</v>
       </c>
       <c r="C166" t="s">
         <v>449</v>
       </c>
       <c r="D166" t="s">
         <v>450</v>
       </c>
     </row>
     <row r="167" spans="1:4">
       <c r="A167" t="s">
         <v>85</v>
       </c>
       <c r="B167" t="s">
         <v>451</v>
       </c>
       <c r="C167" t="s">
         <v>452</v>
       </c>
-      <c r="D167"/>
+      <c r="D167" t="s">
+        <v>453</v>
+      </c>
     </row>
     <row r="168" spans="1:4">
       <c r="A168" t="s">
         <v>85</v>
       </c>
       <c r="B168" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
       <c r="C168" t="s">
-        <v>454</v>
-[...1 lines deleted...]
-      <c r="D168" t="s">
         <v>455</v>
       </c>
+      <c r="D168"/>
     </row>
     <row r="169" spans="1:4">
       <c r="A169" t="s">
         <v>85</v>
       </c>
       <c r="B169" t="s">
         <v>456</v>
       </c>
       <c r="C169" t="s">
         <v>457</v>
       </c>
-      <c r="D169"/>
+      <c r="D169" t="s">
+        <v>458</v>
+      </c>
     </row>
     <row r="170" spans="1:4">
       <c r="A170" t="s">
         <v>85</v>
       </c>
       <c r="B170" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="C170" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="D170"/>
     </row>
     <row r="171" spans="1:4">
       <c r="A171" t="s">
         <v>85</v>
       </c>
       <c r="B171" t="s">
-        <v>460</v>
+        <v>461</v>
       </c>
       <c r="C171" t="s">
-        <v>461</v>
+        <v>462</v>
       </c>
       <c r="D171"/>
     </row>
     <row r="172" spans="1:4">
       <c r="A172" t="s">
         <v>85</v>
       </c>
       <c r="B172" t="s">
-        <v>462</v>
+        <v>463</v>
       </c>
       <c r="C172" t="s">
-        <v>463</v>
-[...1 lines deleted...]
-      <c r="D172" t="s">
         <v>464</v>
       </c>
+      <c r="D172"/>
     </row>
     <row r="173" spans="1:4">
       <c r="A173" t="s">
         <v>85</v>
       </c>
       <c r="B173" t="s">
         <v>465</v>
       </c>
       <c r="C173" t="s">
         <v>466</v>
       </c>
       <c r="D173" t="s">
         <v>467</v>
       </c>
     </row>
     <row r="174" spans="1:4">
       <c r="A174" t="s">
         <v>85</v>
       </c>
       <c r="B174" t="s">
         <v>468</v>
       </c>
       <c r="C174" t="s">
         <v>469</v>
       </c>
-      <c r="D174"/>
+      <c r="D174" t="s">
+        <v>470</v>
+      </c>
     </row>
     <row r="175" spans="1:4">
       <c r="A175" t="s">
         <v>85</v>
       </c>
       <c r="B175" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
       <c r="C175" t="s">
-        <v>471</v>
-[...1 lines deleted...]
-      <c r="D175" t="s">
         <v>472</v>
       </c>
+      <c r="D175"/>
     </row>
     <row r="176" spans="1:4">
       <c r="A176" t="s">
         <v>85</v>
       </c>
       <c r="B176" t="s">
         <v>473</v>
       </c>
       <c r="C176" t="s">
         <v>474</v>
       </c>
       <c r="D176" t="s">
         <v>475</v>
       </c>
     </row>
     <row r="177" spans="1:4">
       <c r="A177" t="s">
         <v>85</v>
       </c>
       <c r="B177" t="s">
         <v>476</v>
       </c>
       <c r="C177" t="s">
         <v>477</v>
       </c>
       <c r="D177" t="s">
         <v>478</v>
       </c>
     </row>
     <row r="178" spans="1:4">
       <c r="A178" t="s">
+        <v>85</v>
+      </c>
+      <c r="B178" t="s">
         <v>479</v>
-      </c>
-[...1 lines deleted...]
-        <v>89</v>
       </c>
       <c r="C178" t="s">
         <v>480</v>
       </c>
       <c r="D178" t="s">
         <v>481</v>
       </c>
     </row>
     <row r="179" spans="1:4">
       <c r="A179" t="s">
-        <v>479</v>
+        <v>482</v>
       </c>
       <c r="B179" t="s">
-        <v>482</v>
+        <v>89</v>
       </c>
       <c r="C179" t="s">
         <v>483</v>
       </c>
       <c r="D179" t="s">
         <v>484</v>
       </c>
     </row>
     <row r="180" spans="1:4">
       <c r="A180" t="s">
-        <v>479</v>
+        <v>482</v>
       </c>
       <c r="B180" t="s">
         <v>485</v>
       </c>
       <c r="C180" t="s">
         <v>486</v>
       </c>
-      <c r="D180"/>
+      <c r="D180" t="s">
+        <v>487</v>
+      </c>
     </row>
     <row r="181" spans="1:4">
       <c r="A181" t="s">
-        <v>479</v>
+        <v>482</v>
       </c>
       <c r="B181" t="s">
-        <v>487</v>
+        <v>488</v>
       </c>
       <c r="C181" t="s">
-        <v>488</v>
-[...1 lines deleted...]
-      <c r="D181" t="s">
         <v>489</v>
       </c>
+      <c r="D181"/>
     </row>
     <row r="182" spans="1:4">
       <c r="A182" t="s">
-        <v>479</v>
+        <v>482</v>
       </c>
       <c r="B182" t="s">
         <v>490</v>
       </c>
       <c r="C182" t="s">
         <v>491</v>
       </c>
       <c r="D182" t="s">
         <v>492</v>
       </c>
     </row>
     <row r="183" spans="1:4">
       <c r="A183" t="s">
-        <v>479</v>
+        <v>482</v>
       </c>
       <c r="B183" t="s">
         <v>493</v>
       </c>
       <c r="C183" t="s">
         <v>494</v>
       </c>
       <c r="D183" t="s">
         <v>495</v>
       </c>
     </row>
     <row r="184" spans="1:4">
       <c r="A184" t="s">
-        <v>479</v>
+        <v>482</v>
       </c>
       <c r="B184" t="s">
         <v>496</v>
       </c>
       <c r="C184" t="s">
         <v>497</v>
       </c>
       <c r="D184" t="s">
         <v>498</v>
       </c>
     </row>
     <row r="185" spans="1:4">
       <c r="A185" t="s">
-        <v>479</v>
+        <v>482</v>
       </c>
       <c r="B185" t="s">
         <v>499</v>
       </c>
       <c r="C185" t="s">
         <v>500</v>
       </c>
-      <c r="D185"/>
+      <c r="D185" t="s">
+        <v>501</v>
+      </c>
     </row>
     <row r="186" spans="1:4">
       <c r="A186" t="s">
-        <v>479</v>
+        <v>482</v>
       </c>
       <c r="B186" t="s">
-        <v>501</v>
+        <v>502</v>
       </c>
       <c r="C186" t="s">
-        <v>502</v>
-[...1 lines deleted...]
-      <c r="D186" t="s">
         <v>503</v>
       </c>
+      <c r="D186"/>
     </row>
     <row r="187" spans="1:4">
       <c r="A187" t="s">
-        <v>479</v>
+        <v>482</v>
       </c>
       <c r="B187" t="s">
         <v>504</v>
       </c>
       <c r="C187" t="s">
         <v>505</v>
       </c>
       <c r="D187" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="188" spans="1:4">
       <c r="A188" t="s">
-        <v>479</v>
+        <v>482</v>
       </c>
       <c r="B188" t="s">
         <v>507</v>
       </c>
       <c r="C188" t="s">
         <v>508</v>
       </c>
       <c r="D188" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="189" spans="1:4">
       <c r="A189" t="s">
-        <v>479</v>
+        <v>482</v>
       </c>
       <c r="B189" t="s">
         <v>510</v>
       </c>
       <c r="C189" t="s">
         <v>511</v>
       </c>
       <c r="D189" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="190" spans="1:4">
       <c r="A190" t="s">
-        <v>479</v>
+        <v>482</v>
       </c>
       <c r="B190" t="s">
         <v>513</v>
       </c>
       <c r="C190" t="s">
         <v>514</v>
       </c>
-      <c r="D190"/>
+      <c r="D190" t="s">
+        <v>515</v>
+      </c>
     </row>
     <row r="191" spans="1:4">
       <c r="A191" t="s">
-        <v>479</v>
+        <v>482</v>
       </c>
       <c r="B191" t="s">
-        <v>515</v>
+        <v>516</v>
       </c>
       <c r="C191" t="s">
-        <v>516</v>
-[...1 lines deleted...]
-      <c r="D191" t="s">
         <v>517</v>
       </c>
+      <c r="D191"/>
     </row>
     <row r="192" spans="1:4">
       <c r="A192" t="s">
-        <v>479</v>
+        <v>482</v>
       </c>
       <c r="B192" t="s">
         <v>518</v>
       </c>
       <c r="C192" t="s">
         <v>519</v>
       </c>
       <c r="D192" t="s">
         <v>520</v>
       </c>
     </row>
     <row r="193" spans="1:4">
       <c r="A193" t="s">
-        <v>479</v>
+        <v>482</v>
       </c>
       <c r="B193" t="s">
         <v>521</v>
       </c>
       <c r="C193" t="s">
         <v>522</v>
       </c>
       <c r="D193" t="s">
         <v>523</v>
       </c>
     </row>
     <row r="194" spans="1:4">
       <c r="A194" t="s">
-        <v>479</v>
+        <v>482</v>
       </c>
       <c r="B194" t="s">
         <v>524</v>
       </c>
       <c r="C194" t="s">
         <v>525</v>
       </c>
-      <c r="D194"/>
+      <c r="D194" t="s">
+        <v>526</v>
+      </c>
     </row>
     <row r="195" spans="1:4">
       <c r="A195" t="s">
-        <v>479</v>
+        <v>482</v>
       </c>
       <c r="B195" t="s">
-        <v>526</v>
+        <v>527</v>
       </c>
       <c r="C195" t="s">
-        <v>527</v>
+        <v>528</v>
       </c>
       <c r="D195"/>
     </row>
     <row r="196" spans="1:4">
       <c r="A196" t="s">
-        <v>479</v>
+        <v>482</v>
       </c>
       <c r="B196" t="s">
-        <v>528</v>
+        <v>529</v>
       </c>
       <c r="C196" t="s">
-        <v>529</v>
-[...1 lines deleted...]
-      <c r="D196" t="s">
         <v>530</v>
       </c>
+      <c r="D196"/>
     </row>
     <row r="197" spans="1:4">
       <c r="A197" t="s">
-        <v>479</v>
+        <v>482</v>
       </c>
       <c r="B197" t="s">
         <v>531</v>
       </c>
       <c r="C197" t="s">
         <v>532</v>
       </c>
       <c r="D197" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="198" spans="1:4">
       <c r="A198" t="s">
-        <v>479</v>
+        <v>482</v>
       </c>
       <c r="B198" t="s">
-        <v>135</v>
+        <v>534</v>
       </c>
       <c r="C198" t="s">
-        <v>534</v>
+        <v>535</v>
       </c>
       <c r="D198" t="s">
-        <v>535</v>
+        <v>536</v>
       </c>
     </row>
     <row r="199" spans="1:4">
       <c r="A199" t="s">
-        <v>479</v>
+        <v>482</v>
       </c>
       <c r="B199" t="s">
-        <v>536</v>
+        <v>138</v>
       </c>
       <c r="C199" t="s">
         <v>537</v>
       </c>
       <c r="D199" t="s">
         <v>538</v>
       </c>
     </row>
     <row r="200" spans="1:4">
       <c r="A200" t="s">
-        <v>479</v>
+        <v>482</v>
       </c>
       <c r="B200" t="s">
         <v>539</v>
       </c>
       <c r="C200" t="s">
         <v>540</v>
       </c>
       <c r="D200" t="s">
         <v>541</v>
       </c>
     </row>
     <row r="201" spans="1:4">
       <c r="A201" t="s">
-        <v>479</v>
+        <v>482</v>
       </c>
       <c r="B201" t="s">
         <v>542</v>
       </c>
       <c r="C201" t="s">
         <v>543</v>
       </c>
       <c r="D201" t="s">
         <v>544</v>
       </c>
     </row>
     <row r="202" spans="1:4">
       <c r="A202" t="s">
-        <v>479</v>
+        <v>482</v>
       </c>
       <c r="B202" t="s">
         <v>545</v>
       </c>
       <c r="C202" t="s">
         <v>546</v>
       </c>
-      <c r="D202"/>
+      <c r="D202" t="s">
+        <v>547</v>
+      </c>
     </row>
     <row r="203" spans="1:4">
       <c r="A203" t="s">
-        <v>479</v>
+        <v>482</v>
       </c>
       <c r="B203" t="s">
-        <v>547</v>
+        <v>548</v>
       </c>
       <c r="C203" t="s">
-        <v>548</v>
-[...1 lines deleted...]
-      <c r="D203" t="s">
         <v>549</v>
       </c>
+      <c r="D203"/>
     </row>
     <row r="204" spans="1:4">
       <c r="A204" t="s">
-        <v>479</v>
+        <v>482</v>
       </c>
       <c r="B204" t="s">
         <v>550</v>
       </c>
       <c r="C204" t="s">
         <v>551</v>
       </c>
       <c r="D204" t="s">
         <v>552</v>
       </c>
     </row>
     <row r="205" spans="1:4">
       <c r="A205" t="s">
-        <v>479</v>
+        <v>482</v>
       </c>
       <c r="B205" t="s">
         <v>553</v>
       </c>
       <c r="C205" t="s">
         <v>554</v>
       </c>
       <c r="D205" t="s">
         <v>555</v>
       </c>
     </row>
     <row r="206" spans="1:4">
       <c r="A206" t="s">
-        <v>479</v>
+        <v>482</v>
       </c>
       <c r="B206" t="s">
         <v>556</v>
       </c>
       <c r="C206" t="s">
         <v>557</v>
       </c>
       <c r="D206" t="s">
         <v>558</v>
       </c>
     </row>
     <row r="207" spans="1:4">
       <c r="A207" t="s">
-        <v>479</v>
+        <v>482</v>
       </c>
       <c r="B207" t="s">
         <v>559</v>
       </c>
       <c r="C207" t="s">
         <v>560</v>
       </c>
       <c r="D207" t="s">
         <v>561</v>
       </c>
     </row>
     <row r="208" spans="1:4">
       <c r="A208" t="s">
-        <v>479</v>
+        <v>482</v>
       </c>
       <c r="B208" t="s">
         <v>562</v>
       </c>
       <c r="C208" t="s">
         <v>563</v>
       </c>
-      <c r="D208"/>
+      <c r="D208" t="s">
+        <v>564</v>
+      </c>
     </row>
     <row r="209" spans="1:4">
       <c r="A209" t="s">
-        <v>479</v>
+        <v>482</v>
       </c>
       <c r="B209" t="s">
-        <v>564</v>
+        <v>565</v>
       </c>
       <c r="C209" t="s">
-        <v>565</v>
+        <v>566</v>
       </c>
       <c r="D209"/>
     </row>
     <row r="210" spans="1:4">
       <c r="A210" t="s">
-        <v>479</v>
+        <v>482</v>
       </c>
       <c r="B210" t="s">
-        <v>566</v>
+        <v>567</v>
       </c>
       <c r="C210" t="s">
-        <v>567</v>
-[...1 lines deleted...]
-      <c r="D210" t="s">
         <v>568</v>
       </c>
+      <c r="D210"/>
     </row>
     <row r="211" spans="1:4">
       <c r="A211" t="s">
-        <v>479</v>
+        <v>482</v>
       </c>
       <c r="B211" t="s">
         <v>569</v>
       </c>
       <c r="C211" t="s">
         <v>570</v>
       </c>
       <c r="D211" t="s">
         <v>571</v>
       </c>
     </row>
     <row r="212" spans="1:4">
       <c r="A212" t="s">
-        <v>479</v>
+        <v>482</v>
       </c>
       <c r="B212" t="s">
         <v>572</v>
       </c>
       <c r="C212" t="s">
         <v>573</v>
       </c>
       <c r="D212" t="s">
         <v>574</v>
       </c>
     </row>
     <row r="213" spans="1:4">
       <c r="A213" t="s">
-        <v>479</v>
+        <v>482</v>
       </c>
       <c r="B213" t="s">
         <v>575</v>
       </c>
       <c r="C213" t="s">
         <v>576</v>
       </c>
       <c r="D213" t="s">
-        <v>268</v>
+        <v>577</v>
       </c>
     </row>
     <row r="214" spans="1:4">
       <c r="A214" t="s">
-        <v>479</v>
+        <v>482</v>
       </c>
       <c r="B214" t="s">
-        <v>577</v>
+        <v>578</v>
       </c>
       <c r="C214" t="s">
-        <v>578</v>
+        <v>579</v>
       </c>
       <c r="D214" t="s">
-        <v>579</v>
+        <v>271</v>
       </c>
     </row>
     <row r="215" spans="1:4">
       <c r="A215" t="s">
-        <v>479</v>
+        <v>482</v>
       </c>
       <c r="B215" t="s">
         <v>580</v>
       </c>
       <c r="C215" t="s">
         <v>581</v>
       </c>
       <c r="D215" t="s">
         <v>582</v>
       </c>
     </row>
     <row r="216" spans="1:4">
       <c r="A216" t="s">
-        <v>479</v>
+        <v>482</v>
       </c>
       <c r="B216" t="s">
         <v>583</v>
       </c>
       <c r="C216" t="s">
         <v>584</v>
       </c>
       <c r="D216" t="s">
         <v>585</v>
       </c>
     </row>
     <row r="217" spans="1:4">
       <c r="A217" t="s">
-        <v>479</v>
+        <v>482</v>
       </c>
       <c r="B217" t="s">
         <v>586</v>
       </c>
       <c r="C217" t="s">
         <v>587</v>
       </c>
       <c r="D217" t="s">
         <v>588</v>
       </c>
     </row>
     <row r="218" spans="1:4">
       <c r="A218" t="s">
-        <v>479</v>
+        <v>482</v>
       </c>
       <c r="B218" t="s">
         <v>589</v>
       </c>
       <c r="C218" t="s">
         <v>590</v>
       </c>
       <c r="D218" t="s">
         <v>591</v>
       </c>
     </row>
     <row r="219" spans="1:4">
       <c r="A219" t="s">
-        <v>479</v>
+        <v>482</v>
       </c>
       <c r="B219" t="s">
         <v>592</v>
       </c>
       <c r="C219" t="s">
         <v>593</v>
       </c>
       <c r="D219" t="s">
         <v>594</v>
       </c>
     </row>
     <row r="220" spans="1:4">
       <c r="A220" t="s">
-        <v>479</v>
+        <v>482</v>
       </c>
       <c r="B220" t="s">
         <v>595</v>
       </c>
       <c r="C220" t="s">
         <v>596</v>
       </c>
       <c r="D220" t="s">
         <v>597</v>
       </c>
     </row>
     <row r="221" spans="1:4">
       <c r="A221" t="s">
-        <v>479</v>
+        <v>482</v>
       </c>
       <c r="B221" t="s">
         <v>598</v>
       </c>
       <c r="C221" t="s">
         <v>599</v>
       </c>
       <c r="D221" t="s">
         <v>600</v>
       </c>
     </row>
     <row r="222" spans="1:4">
       <c r="A222" t="s">
-        <v>479</v>
+        <v>482</v>
       </c>
       <c r="B222" t="s">
         <v>601</v>
       </c>
       <c r="C222" t="s">
         <v>602</v>
       </c>
       <c r="D222" t="s">
         <v>603</v>
       </c>
     </row>
     <row r="223" spans="1:4">
       <c r="A223" t="s">
-        <v>479</v>
+        <v>482</v>
       </c>
       <c r="B223" t="s">
-        <v>317</v>
+        <v>604</v>
       </c>
       <c r="C223" t="s">
-        <v>604</v>
+        <v>605</v>
       </c>
       <c r="D223" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
     </row>
     <row r="224" spans="1:4">
       <c r="A224" t="s">
-        <v>479</v>
+        <v>482</v>
       </c>
       <c r="B224" t="s">
-        <v>606</v>
+        <v>320</v>
       </c>
       <c r="C224" t="s">
         <v>607</v>
       </c>
       <c r="D224" t="s">
         <v>608</v>
       </c>
     </row>
     <row r="225" spans="1:4">
       <c r="A225" t="s">
-        <v>479</v>
+        <v>482</v>
       </c>
       <c r="B225" t="s">
         <v>609</v>
       </c>
       <c r="C225" t="s">
         <v>610</v>
       </c>
       <c r="D225" t="s">
         <v>611</v>
       </c>
     </row>
     <row r="226" spans="1:4">
       <c r="A226" t="s">
-        <v>479</v>
+        <v>482</v>
       </c>
       <c r="B226" t="s">
         <v>612</v>
       </c>
       <c r="C226" t="s">
         <v>613</v>
       </c>
       <c r="D226" t="s">
         <v>614</v>
       </c>
     </row>
     <row r="227" spans="1:4">
       <c r="A227" t="s">
-        <v>479</v>
+        <v>482</v>
       </c>
       <c r="B227" t="s">
         <v>615</v>
       </c>
       <c r="C227" t="s">
         <v>616</v>
       </c>
       <c r="D227" t="s">
         <v>617</v>
       </c>
     </row>
     <row r="228" spans="1:4">
       <c r="A228" t="s">
-        <v>479</v>
+        <v>482</v>
       </c>
       <c r="B228" t="s">
         <v>618</v>
       </c>
       <c r="C228" t="s">
         <v>619</v>
       </c>
       <c r="D228" t="s">
         <v>620</v>
       </c>
     </row>
     <row r="229" spans="1:4">
       <c r="A229" t="s">
-        <v>479</v>
+        <v>482</v>
       </c>
       <c r="B229" t="s">
         <v>621</v>
       </c>
       <c r="C229" t="s">
         <v>622</v>
       </c>
       <c r="D229" t="s">
         <v>623</v>
       </c>
     </row>
     <row r="230" spans="1:4">
       <c r="A230" t="s">
-        <v>479</v>
+        <v>482</v>
       </c>
       <c r="B230" t="s">
         <v>624</v>
       </c>
       <c r="C230" t="s">
         <v>625</v>
       </c>
       <c r="D230" t="s">
         <v>626</v>
       </c>
     </row>
     <row r="231" spans="1:4">
       <c r="A231" t="s">
-        <v>479</v>
+        <v>482</v>
       </c>
       <c r="B231" t="s">
         <v>627</v>
       </c>
       <c r="C231" t="s">
         <v>628</v>
       </c>
       <c r="D231" t="s">
         <v>629</v>
       </c>
     </row>
     <row r="232" spans="1:4">
       <c r="A232" t="s">
-        <v>479</v>
+        <v>482</v>
       </c>
       <c r="B232" t="s">
         <v>630</v>
       </c>
       <c r="C232" t="s">
         <v>631</v>
       </c>
       <c r="D232" t="s">
         <v>632</v>
       </c>
     </row>
     <row r="233" spans="1:4">
       <c r="A233" t="s">
-        <v>479</v>
+        <v>482</v>
       </c>
       <c r="B233" t="s">
         <v>633</v>
       </c>
       <c r="C233" t="s">
         <v>634</v>
       </c>
-      <c r="D233"/>
+      <c r="D233" t="s">
+        <v>635</v>
+      </c>
     </row>
     <row r="234" spans="1:4">
       <c r="A234" t="s">
-        <v>479</v>
+        <v>482</v>
       </c>
       <c r="B234" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="C234" t="s">
-        <v>636</v>
-[...1 lines deleted...]
-      <c r="D234" t="s">
         <v>637</v>
       </c>
+      <c r="D234"/>
     </row>
     <row r="235" spans="1:4">
       <c r="A235" t="s">
-        <v>479</v>
+        <v>482</v>
       </c>
       <c r="B235" t="s">
         <v>638</v>
       </c>
       <c r="C235" t="s">
         <v>639</v>
       </c>
       <c r="D235" t="s">
         <v>640</v>
       </c>
     </row>
     <row r="236" spans="1:4">
       <c r="A236" t="s">
-        <v>479</v>
+        <v>482</v>
       </c>
       <c r="B236" t="s">
         <v>641</v>
       </c>
       <c r="C236" t="s">
         <v>642</v>
       </c>
-      <c r="D236"/>
+      <c r="D236" t="s">
+        <v>643</v>
+      </c>
     </row>
     <row r="237" spans="1:4">
       <c r="A237" t="s">
-        <v>479</v>
+        <v>482</v>
       </c>
       <c r="B237" t="s">
-        <v>643</v>
+        <v>644</v>
       </c>
       <c r="C237" t="s">
-        <v>644</v>
-[...1 lines deleted...]
-      <c r="D237" t="s">
         <v>645</v>
       </c>
+      <c r="D237"/>
     </row>
     <row r="238" spans="1:4">
       <c r="A238" t="s">
-        <v>479</v>
+        <v>482</v>
       </c>
       <c r="B238" t="s">
         <v>646</v>
       </c>
       <c r="C238" t="s">
         <v>647</v>
       </c>
       <c r="D238" t="s">
         <v>648</v>
       </c>
     </row>
     <row r="239" spans="1:4">
       <c r="A239" t="s">
-        <v>479</v>
+        <v>482</v>
       </c>
       <c r="B239" t="s">
         <v>649</v>
       </c>
       <c r="C239" t="s">
         <v>650</v>
       </c>
       <c r="D239" t="s">
         <v>651</v>
       </c>
     </row>
     <row r="240" spans="1:4">
       <c r="A240" t="s">
-        <v>479</v>
+        <v>482</v>
       </c>
       <c r="B240" t="s">
         <v>652</v>
       </c>
       <c r="C240" t="s">
         <v>653</v>
       </c>
       <c r="D240" t="s">
         <v>654</v>
       </c>
     </row>
     <row r="241" spans="1:4">
       <c r="A241" t="s">
-        <v>479</v>
+        <v>482</v>
       </c>
       <c r="B241" t="s">
         <v>655</v>
       </c>
       <c r="C241" t="s">
         <v>656</v>
       </c>
       <c r="D241" t="s">
         <v>657</v>
       </c>
     </row>
     <row r="242" spans="1:4">
       <c r="A242" t="s">
-        <v>479</v>
+        <v>482</v>
       </c>
       <c r="B242" t="s">
         <v>658</v>
       </c>
       <c r="C242" t="s">
         <v>659</v>
       </c>
       <c r="D242" t="s">
         <v>660</v>
       </c>
     </row>
     <row r="243" spans="1:4">
       <c r="A243" t="s">
-        <v>479</v>
+        <v>482</v>
       </c>
       <c r="B243" t="s">
         <v>661</v>
       </c>
       <c r="C243" t="s">
         <v>662</v>
       </c>
       <c r="D243" t="s">
         <v>663</v>
       </c>
     </row>
     <row r="244" spans="1:4">
       <c r="A244" t="s">
-        <v>479</v>
+        <v>482</v>
       </c>
       <c r="B244" t="s">
         <v>664</v>
       </c>
       <c r="C244" t="s">
         <v>665</v>
       </c>
       <c r="D244" t="s">
         <v>666</v>
       </c>
     </row>
     <row r="245" spans="1:4">
       <c r="A245" t="s">
-        <v>479</v>
+        <v>482</v>
       </c>
       <c r="B245" t="s">
         <v>667</v>
       </c>
       <c r="C245" t="s">
         <v>668</v>
       </c>
       <c r="D245" t="s">
         <v>669</v>
       </c>
     </row>
     <row r="246" spans="1:4">
       <c r="A246" t="s">
-        <v>479</v>
+        <v>482</v>
       </c>
       <c r="B246" t="s">
         <v>670</v>
       </c>
       <c r="C246" t="s">
         <v>671</v>
       </c>
       <c r="D246" t="s">
         <v>672</v>
       </c>
     </row>
     <row r="247" spans="1:4">
       <c r="A247" t="s">
-        <v>479</v>
+        <v>482</v>
       </c>
       <c r="B247" t="s">
         <v>673</v>
       </c>
       <c r="C247" t="s">
         <v>674</v>
       </c>
       <c r="D247" t="s">
         <v>675</v>
       </c>
     </row>
     <row r="248" spans="1:4">
       <c r="A248" t="s">
-        <v>479</v>
+        <v>482</v>
       </c>
       <c r="B248" t="s">
         <v>676</v>
       </c>
       <c r="C248" t="s">
         <v>677</v>
       </c>
-      <c r="D248"/>
+      <c r="D248" t="s">
+        <v>678</v>
+      </c>
     </row>
     <row r="249" spans="1:4">
       <c r="A249" t="s">
-        <v>479</v>
+        <v>482</v>
       </c>
       <c r="B249" t="s">
-        <v>678</v>
+        <v>679</v>
       </c>
       <c r="C249" t="s">
-        <v>679</v>
-[...1 lines deleted...]
-      <c r="D249" t="s">
         <v>680</v>
       </c>
+      <c r="D249"/>
     </row>
     <row r="250" spans="1:4">
       <c r="A250" t="s">
-        <v>479</v>
+        <v>482</v>
       </c>
       <c r="B250" t="s">
         <v>681</v>
       </c>
       <c r="C250" t="s">
         <v>682</v>
       </c>
       <c r="D250" t="s">
         <v>683</v>
       </c>
     </row>
     <row r="251" spans="1:4">
       <c r="A251" t="s">
-        <v>479</v>
+        <v>482</v>
       </c>
       <c r="B251" t="s">
         <v>684</v>
       </c>
       <c r="C251" t="s">
         <v>685</v>
       </c>
       <c r="D251" t="s">
         <v>686</v>
       </c>
     </row>
     <row r="252" spans="1:4">
       <c r="A252" t="s">
-        <v>479</v>
+        <v>482</v>
       </c>
       <c r="B252" t="s">
         <v>687</v>
       </c>
       <c r="C252" t="s">
         <v>688</v>
       </c>
       <c r="D252" t="s">
         <v>689</v>
       </c>
     </row>
     <row r="253" spans="1:4">
       <c r="A253" t="s">
+        <v>482</v>
+      </c>
+      <c r="B253" t="s">
         <v>690</v>
-      </c>
-[...1 lines deleted...]
-        <v>12</v>
       </c>
       <c r="C253" t="s">
         <v>691</v>
       </c>
-      <c r="D253"/>
+      <c r="D253" t="s">
+        <v>692</v>
+      </c>
     </row>
     <row r="254" spans="1:4">
       <c r="A254" t="s">
-        <v>690</v>
+        <v>693</v>
       </c>
       <c r="B254" t="s">
         <v>12</v>
       </c>
       <c r="C254" t="s">
-        <v>692</v>
+        <v>694</v>
       </c>
       <c r="D254"/>
     </row>
     <row r="255" spans="1:4">
       <c r="A255" t="s">
-        <v>690</v>
+        <v>693</v>
       </c>
       <c r="B255" t="s">
-        <v>65</v>
+        <v>12</v>
       </c>
       <c r="C255" t="s">
-        <v>693</v>
+        <v>695</v>
       </c>
       <c r="D255"/>
     </row>
     <row r="256" spans="1:4">
       <c r="A256" t="s">
-        <v>690</v>
+        <v>693</v>
       </c>
       <c r="B256" t="s">
-        <v>427</v>
+        <v>65</v>
       </c>
       <c r="C256" t="s">
-        <v>694</v>
-[...3 lines deleted...]
-      </c>
+        <v>696</v>
+      </c>
+      <c r="D256"/>
     </row>
     <row r="257" spans="1:4">
       <c r="A257" t="s">
-        <v>690</v>
+        <v>693</v>
       </c>
       <c r="B257" t="s">
-        <v>696</v>
+        <v>430</v>
       </c>
       <c r="C257" t="s">
         <v>697</v>
       </c>
-      <c r="D257"/>
+      <c r="D257" t="s">
+        <v>698</v>
+      </c>
+    </row>
+    <row r="258" spans="1:4">
+      <c r="A258" t="s">
+        <v>693</v>
+      </c>
+      <c r="B258" t="s">
+        <v>699</v>
+      </c>
+      <c r="C258" t="s">
+        <v>700</v>
+      </c>
+      <c r="D258"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>