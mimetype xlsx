--- v7 (2026-05-23)
+++ v8 (2026-07-02)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="LYPES" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="701">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="704">
   <si>
     <t>type</t>
   </si>
   <si>
     <t>EPPOCode</t>
   </si>
   <si>
     <t>Pref_name</t>
   </si>
   <si>
     <t>References</t>
   </si>
   <si>
     <t>Doubtful host</t>
   </si>
   <si>
     <t>CERTRO</t>
   </si>
   <si>
     <t>Ceratitis rosa</t>
   </si>
   <si>
     <t>Mentioned in World crop pests 3(A). Fruit flies; their biology, natural enemies and control (Ed. by Robinson AS, Hooper G), pp. 51-58. Elsevier, Amsterdam, Netherlands.
 This record (1989) predates the separation of Ceratitis rosa sensu lato into C. rosa and C. quilicii. No other record was found. The pest status is now considered doubtful.</t>
   </si>
@@ -1312,50 +1312,60 @@
     <t>POLS00</t>
   </si>
   <si>
     <t>Potato leaflet stunt agent (as Solanum)</t>
   </si>
   <si>
     <t>POPTR0</t>
   </si>
   <si>
     <t>Potato purple-top roll agent (as Solanum)</t>
   </si>
   <si>
     <t>PVYN00</t>
   </si>
   <si>
     <t>Potato virus Y tobacco veinal necrosis strain (as Solanum)</t>
   </si>
   <si>
     <t>PVX000</t>
   </si>
   <si>
     <t>Potexvirus ecspotati</t>
   </si>
   <si>
     <t>* Ben Moussa A, Makni M, Marrakchi M (2000) Identification of the principal viruses infecting tomato crops in Tunisia. Bulletin OEPP 30(2), 293-296.</t>
+  </si>
+  <si>
+    <t>CHIVMV</t>
+  </si>
+  <si>
+    <t>Potyvirus capsivenamaculae</t>
+  </si>
+  <si>
+    <t xml:space="preserve">* Zhao FF, Xi DH, Liu J, Deng XG, Lin HH (2014) First report of Chilli veinal mottle virus infecting tomato (Solanum lycopersicum) in China. Plant Disease, 98(11), 1589. 
+* Zhu F, Che YP, Qian K, Zhou YK, Xu YJ, Zhao YQ, Ji ZL (2018) First report of Chilli veinal mottle virus infecting Lycopersicon esculentum in Jiangsu Province in China. 102(2), 462. </t>
   </si>
   <si>
     <t>CDV000</t>
   </si>
   <si>
     <t>Potyvirus trompetae</t>
   </si>
   <si>
     <t>* Tomitaka Y, Usugi T (2014) First report of mosaic disease caused by Colombian datura virus on Solanum lycopersicum plants commercially cultivated in Japan. Plant Disease 98(5), p 698.
 * Verhoeven, JTJ, Lesemann DE, Roenhorst JW (1996) First report of Colombian datura potyvirus in tomato. European Journal of Plant Pathology 102, 895-898.</t>
   </si>
   <si>
     <t>PREMLA</t>
   </si>
   <si>
     <t>Premnotrypes latithorax (as Solanum)</t>
   </si>
   <si>
     <t>PREMSA</t>
   </si>
   <si>
     <t>Premnotrypes sanfordi (as Solanum)</t>
   </si>
   <si>
     <t>PREMSO</t>
@@ -2748,51 +2758,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D258"/>
+  <dimension ref="A1:D259"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.569" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="69.554" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="620.42" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
@@ -4682,1617 +4692,1631 @@
     </row>
     <row r="141" spans="1:4">
       <c r="A141" t="s">
         <v>85</v>
       </c>
       <c r="B141" t="s">
         <v>385</v>
       </c>
       <c r="C141" t="s">
         <v>386</v>
       </c>
       <c r="D141" t="s">
         <v>387</v>
       </c>
     </row>
     <row r="142" spans="1:4">
       <c r="A142" t="s">
         <v>85</v>
       </c>
       <c r="B142" t="s">
         <v>388</v>
       </c>
       <c r="C142" t="s">
         <v>389</v>
       </c>
-      <c r="D142"/>
+      <c r="D142" t="s">
+        <v>390</v>
+      </c>
     </row>
     <row r="143" spans="1:4">
       <c r="A143" t="s">
         <v>85</v>
       </c>
       <c r="B143" t="s">
-        <v>390</v>
+        <v>391</v>
       </c>
       <c r="C143" t="s">
-        <v>391</v>
+        <v>392</v>
       </c>
       <c r="D143"/>
     </row>
     <row r="144" spans="1:4">
       <c r="A144" t="s">
         <v>85</v>
       </c>
       <c r="B144" t="s">
-        <v>392</v>
+        <v>393</v>
       </c>
       <c r="C144" t="s">
-        <v>393</v>
+        <v>394</v>
       </c>
       <c r="D144"/>
     </row>
     <row r="145" spans="1:4">
       <c r="A145" t="s">
         <v>85</v>
       </c>
       <c r="B145" t="s">
-        <v>394</v>
+        <v>395</v>
       </c>
       <c r="C145" t="s">
-        <v>395</v>
+        <v>396</v>
       </c>
       <c r="D145"/>
     </row>
     <row r="146" spans="1:4">
       <c r="A146" t="s">
         <v>85</v>
       </c>
       <c r="B146" t="s">
-        <v>396</v>
+        <v>397</v>
       </c>
       <c r="C146" t="s">
-        <v>397</v>
-[...1 lines deleted...]
-      <c r="D146" t="s">
         <v>398</v>
       </c>
+      <c r="D146"/>
     </row>
     <row r="147" spans="1:4">
       <c r="A147" t="s">
         <v>85</v>
       </c>
       <c r="B147" t="s">
         <v>399</v>
       </c>
       <c r="C147" t="s">
         <v>400</v>
       </c>
       <c r="D147" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="148" spans="1:4">
       <c r="A148" t="s">
         <v>85</v>
       </c>
       <c r="B148" t="s">
         <v>402</v>
       </c>
       <c r="C148" t="s">
         <v>403</v>
       </c>
       <c r="D148" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="149" spans="1:4">
       <c r="A149" t="s">
         <v>85</v>
       </c>
       <c r="B149" t="s">
         <v>405</v>
       </c>
       <c r="C149" t="s">
         <v>406</v>
       </c>
-      <c r="D149"/>
+      <c r="D149" t="s">
+        <v>407</v>
+      </c>
     </row>
     <row r="150" spans="1:4">
       <c r="A150" t="s">
         <v>85</v>
       </c>
       <c r="B150" t="s">
-        <v>407</v>
+        <v>408</v>
       </c>
       <c r="C150" t="s">
-        <v>408</v>
-[...1 lines deleted...]
-      <c r="D150" t="s">
         <v>409</v>
       </c>
+      <c r="D150"/>
     </row>
     <row r="151" spans="1:4">
       <c r="A151" t="s">
         <v>85</v>
       </c>
       <c r="B151" t="s">
         <v>410</v>
       </c>
       <c r="C151" t="s">
         <v>411</v>
       </c>
-      <c r="D151"/>
+      <c r="D151" t="s">
+        <v>412</v>
+      </c>
     </row>
     <row r="152" spans="1:4">
       <c r="A152" t="s">
         <v>85</v>
       </c>
       <c r="B152" t="s">
-        <v>412</v>
+        <v>413</v>
       </c>
       <c r="C152" t="s">
-        <v>413</v>
-[...1 lines deleted...]
-      <c r="D152" t="s">
         <v>414</v>
       </c>
+      <c r="D152"/>
     </row>
     <row r="153" spans="1:4">
       <c r="A153" t="s">
         <v>85</v>
       </c>
       <c r="B153" t="s">
-        <v>73</v>
+        <v>415</v>
       </c>
       <c r="C153" t="s">
-        <v>415</v>
-[...1 lines deleted...]
-      <c r="D153"/>
+        <v>416</v>
+      </c>
+      <c r="D153" t="s">
+        <v>417</v>
+      </c>
     </row>
     <row r="154" spans="1:4">
       <c r="A154" t="s">
         <v>85</v>
       </c>
       <c r="B154" t="s">
-        <v>416</v>
+        <v>73</v>
       </c>
       <c r="C154" t="s">
-        <v>417</v>
-[...1 lines deleted...]
-      <c r="D154" t="s">
         <v>418</v>
       </c>
+      <c r="D154"/>
     </row>
     <row r="155" spans="1:4">
       <c r="A155" t="s">
         <v>85</v>
       </c>
       <c r="B155" t="s">
         <v>419</v>
       </c>
       <c r="C155" t="s">
         <v>420</v>
       </c>
       <c r="D155" t="s">
         <v>421</v>
       </c>
     </row>
     <row r="156" spans="1:4">
       <c r="A156" t="s">
         <v>85</v>
       </c>
       <c r="B156" t="s">
         <v>422</v>
       </c>
       <c r="C156" t="s">
         <v>423</v>
       </c>
       <c r="D156" t="s">
         <v>424</v>
       </c>
     </row>
     <row r="157" spans="1:4">
       <c r="A157" t="s">
         <v>85</v>
       </c>
       <c r="B157" t="s">
         <v>425</v>
       </c>
       <c r="C157" t="s">
         <v>426</v>
       </c>
-      <c r="D157"/>
+      <c r="D157" t="s">
+        <v>427</v>
+      </c>
     </row>
     <row r="158" spans="1:4">
       <c r="A158" t="s">
         <v>85</v>
       </c>
       <c r="B158" t="s">
-        <v>427</v>
+        <v>428</v>
       </c>
       <c r="C158" t="s">
-        <v>428</v>
-[...1 lines deleted...]
-      <c r="D158" t="s">
         <v>429</v>
       </c>
+      <c r="D158"/>
     </row>
     <row r="159" spans="1:4">
       <c r="A159" t="s">
         <v>85</v>
       </c>
       <c r="B159" t="s">
         <v>430</v>
       </c>
       <c r="C159" t="s">
         <v>431</v>
       </c>
       <c r="D159" t="s">
         <v>432</v>
       </c>
     </row>
     <row r="160" spans="1:4">
       <c r="A160" t="s">
         <v>85</v>
       </c>
       <c r="B160" t="s">
         <v>433</v>
       </c>
       <c r="C160" t="s">
         <v>434</v>
       </c>
       <c r="D160" t="s">
         <v>435</v>
       </c>
     </row>
     <row r="161" spans="1:4">
       <c r="A161" t="s">
         <v>85</v>
       </c>
       <c r="B161" t="s">
-        <v>76</v>
+        <v>436</v>
       </c>
       <c r="C161" t="s">
-        <v>436</v>
-[...1 lines deleted...]
-      <c r="D161"/>
+        <v>437</v>
+      </c>
+      <c r="D161" t="s">
+        <v>438</v>
+      </c>
     </row>
     <row r="162" spans="1:4">
       <c r="A162" t="s">
         <v>85</v>
       </c>
       <c r="B162" t="s">
-        <v>437</v>
+        <v>76</v>
       </c>
       <c r="C162" t="s">
-        <v>438</v>
-[...1 lines deleted...]
-      <c r="D162" t="s">
         <v>439</v>
       </c>
+      <c r="D162"/>
     </row>
     <row r="163" spans="1:4">
       <c r="A163" t="s">
         <v>85</v>
       </c>
       <c r="B163" t="s">
         <v>440</v>
       </c>
       <c r="C163" t="s">
         <v>441</v>
       </c>
       <c r="D163" t="s">
         <v>442</v>
       </c>
     </row>
     <row r="164" spans="1:4">
       <c r="A164" t="s">
         <v>85</v>
       </c>
       <c r="B164" t="s">
         <v>443</v>
       </c>
       <c r="C164" t="s">
         <v>444</v>
       </c>
       <c r="D164" t="s">
         <v>445</v>
       </c>
     </row>
     <row r="165" spans="1:4">
       <c r="A165" t="s">
         <v>85</v>
       </c>
       <c r="B165" t="s">
         <v>446</v>
       </c>
       <c r="C165" t="s">
         <v>447</v>
       </c>
-      <c r="D165"/>
+      <c r="D165" t="s">
+        <v>448</v>
+      </c>
     </row>
     <row r="166" spans="1:4">
       <c r="A166" t="s">
         <v>85</v>
       </c>
       <c r="B166" t="s">
-        <v>448</v>
+        <v>449</v>
       </c>
       <c r="C166" t="s">
-        <v>449</v>
-[...1 lines deleted...]
-      <c r="D166" t="s">
         <v>450</v>
       </c>
+      <c r="D166"/>
     </row>
     <row r="167" spans="1:4">
       <c r="A167" t="s">
         <v>85</v>
       </c>
       <c r="B167" t="s">
         <v>451</v>
       </c>
       <c r="C167" t="s">
         <v>452</v>
       </c>
       <c r="D167" t="s">
         <v>453</v>
       </c>
     </row>
     <row r="168" spans="1:4">
       <c r="A168" t="s">
         <v>85</v>
       </c>
       <c r="B168" t="s">
         <v>454</v>
       </c>
       <c r="C168" t="s">
         <v>455</v>
       </c>
-      <c r="D168"/>
+      <c r="D168" t="s">
+        <v>456</v>
+      </c>
     </row>
     <row r="169" spans="1:4">
       <c r="A169" t="s">
         <v>85</v>
       </c>
       <c r="B169" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
       <c r="C169" t="s">
-        <v>457</v>
-[...1 lines deleted...]
-      <c r="D169" t="s">
         <v>458</v>
       </c>
+      <c r="D169"/>
     </row>
     <row r="170" spans="1:4">
       <c r="A170" t="s">
         <v>85</v>
       </c>
       <c r="B170" t="s">
         <v>459</v>
       </c>
       <c r="C170" t="s">
         <v>460</v>
       </c>
-      <c r="D170"/>
+      <c r="D170" t="s">
+        <v>461</v>
+      </c>
     </row>
     <row r="171" spans="1:4">
       <c r="A171" t="s">
         <v>85</v>
       </c>
       <c r="B171" t="s">
-        <v>461</v>
+        <v>462</v>
       </c>
       <c r="C171" t="s">
-        <v>462</v>
+        <v>463</v>
       </c>
       <c r="D171"/>
     </row>
     <row r="172" spans="1:4">
       <c r="A172" t="s">
         <v>85</v>
       </c>
       <c r="B172" t="s">
-        <v>463</v>
+        <v>464</v>
       </c>
       <c r="C172" t="s">
-        <v>464</v>
+        <v>465</v>
       </c>
       <c r="D172"/>
     </row>
     <row r="173" spans="1:4">
       <c r="A173" t="s">
         <v>85</v>
       </c>
       <c r="B173" t="s">
-        <v>465</v>
+        <v>466</v>
       </c>
       <c r="C173" t="s">
-        <v>466</v>
-[...1 lines deleted...]
-      <c r="D173" t="s">
         <v>467</v>
       </c>
+      <c r="D173"/>
     </row>
     <row r="174" spans="1:4">
       <c r="A174" t="s">
         <v>85</v>
       </c>
       <c r="B174" t="s">
         <v>468</v>
       </c>
       <c r="C174" t="s">
         <v>469</v>
       </c>
       <c r="D174" t="s">
         <v>470</v>
       </c>
     </row>
     <row r="175" spans="1:4">
       <c r="A175" t="s">
         <v>85</v>
       </c>
       <c r="B175" t="s">
         <v>471</v>
       </c>
       <c r="C175" t="s">
         <v>472</v>
       </c>
-      <c r="D175"/>
+      <c r="D175" t="s">
+        <v>473</v>
+      </c>
     </row>
     <row r="176" spans="1:4">
       <c r="A176" t="s">
         <v>85</v>
       </c>
       <c r="B176" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="C176" t="s">
-        <v>474</v>
-[...1 lines deleted...]
-      <c r="D176" t="s">
         <v>475</v>
       </c>
+      <c r="D176"/>
     </row>
     <row r="177" spans="1:4">
       <c r="A177" t="s">
         <v>85</v>
       </c>
       <c r="B177" t="s">
         <v>476</v>
       </c>
       <c r="C177" t="s">
         <v>477</v>
       </c>
       <c r="D177" t="s">
         <v>478</v>
       </c>
     </row>
     <row r="178" spans="1:4">
       <c r="A178" t="s">
         <v>85</v>
       </c>
       <c r="B178" t="s">
         <v>479</v>
       </c>
       <c r="C178" t="s">
         <v>480</v>
       </c>
       <c r="D178" t="s">
         <v>481</v>
       </c>
     </row>
     <row r="179" spans="1:4">
       <c r="A179" t="s">
+        <v>85</v>
+      </c>
+      <c r="B179" t="s">
         <v>482</v>
-      </c>
-[...1 lines deleted...]
-        <v>89</v>
       </c>
       <c r="C179" t="s">
         <v>483</v>
       </c>
       <c r="D179" t="s">
         <v>484</v>
       </c>
     </row>
     <row r="180" spans="1:4">
       <c r="A180" t="s">
-        <v>482</v>
+        <v>485</v>
       </c>
       <c r="B180" t="s">
-        <v>485</v>
+        <v>89</v>
       </c>
       <c r="C180" t="s">
         <v>486</v>
       </c>
       <c r="D180" t="s">
         <v>487</v>
       </c>
     </row>
     <row r="181" spans="1:4">
       <c r="A181" t="s">
-        <v>482</v>
+        <v>485</v>
       </c>
       <c r="B181" t="s">
         <v>488</v>
       </c>
       <c r="C181" t="s">
         <v>489</v>
       </c>
-      <c r="D181"/>
+      <c r="D181" t="s">
+        <v>490</v>
+      </c>
     </row>
     <row r="182" spans="1:4">
       <c r="A182" t="s">
-        <v>482</v>
+        <v>485</v>
       </c>
       <c r="B182" t="s">
-        <v>490</v>
+        <v>491</v>
       </c>
       <c r="C182" t="s">
-        <v>491</v>
-[...1 lines deleted...]
-      <c r="D182" t="s">
         <v>492</v>
       </c>
+      <c r="D182"/>
     </row>
     <row r="183" spans="1:4">
       <c r="A183" t="s">
-        <v>482</v>
+        <v>485</v>
       </c>
       <c r="B183" t="s">
         <v>493</v>
       </c>
       <c r="C183" t="s">
         <v>494</v>
       </c>
       <c r="D183" t="s">
         <v>495</v>
       </c>
     </row>
     <row r="184" spans="1:4">
       <c r="A184" t="s">
-        <v>482</v>
+        <v>485</v>
       </c>
       <c r="B184" t="s">
         <v>496</v>
       </c>
       <c r="C184" t="s">
         <v>497</v>
       </c>
       <c r="D184" t="s">
         <v>498</v>
       </c>
     </row>
     <row r="185" spans="1:4">
       <c r="A185" t="s">
-        <v>482</v>
+        <v>485</v>
       </c>
       <c r="B185" t="s">
         <v>499</v>
       </c>
       <c r="C185" t="s">
         <v>500</v>
       </c>
       <c r="D185" t="s">
         <v>501</v>
       </c>
     </row>
     <row r="186" spans="1:4">
       <c r="A186" t="s">
-        <v>482</v>
+        <v>485</v>
       </c>
       <c r="B186" t="s">
         <v>502</v>
       </c>
       <c r="C186" t="s">
         <v>503</v>
       </c>
-      <c r="D186"/>
+      <c r="D186" t="s">
+        <v>504</v>
+      </c>
     </row>
     <row r="187" spans="1:4">
       <c r="A187" t="s">
-        <v>482</v>
+        <v>485</v>
       </c>
       <c r="B187" t="s">
-        <v>504</v>
+        <v>505</v>
       </c>
       <c r="C187" t="s">
-        <v>505</v>
-[...1 lines deleted...]
-      <c r="D187" t="s">
         <v>506</v>
       </c>
+      <c r="D187"/>
     </row>
     <row r="188" spans="1:4">
       <c r="A188" t="s">
-        <v>482</v>
+        <v>485</v>
       </c>
       <c r="B188" t="s">
         <v>507</v>
       </c>
       <c r="C188" t="s">
         <v>508</v>
       </c>
       <c r="D188" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="189" spans="1:4">
       <c r="A189" t="s">
-        <v>482</v>
+        <v>485</v>
       </c>
       <c r="B189" t="s">
         <v>510</v>
       </c>
       <c r="C189" t="s">
         <v>511</v>
       </c>
       <c r="D189" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="190" spans="1:4">
       <c r="A190" t="s">
-        <v>482</v>
+        <v>485</v>
       </c>
       <c r="B190" t="s">
         <v>513</v>
       </c>
       <c r="C190" t="s">
         <v>514</v>
       </c>
       <c r="D190" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="191" spans="1:4">
       <c r="A191" t="s">
-        <v>482</v>
+        <v>485</v>
       </c>
       <c r="B191" t="s">
         <v>516</v>
       </c>
       <c r="C191" t="s">
         <v>517</v>
       </c>
-      <c r="D191"/>
+      <c r="D191" t="s">
+        <v>518</v>
+      </c>
     </row>
     <row r="192" spans="1:4">
       <c r="A192" t="s">
-        <v>482</v>
+        <v>485</v>
       </c>
       <c r="B192" t="s">
-        <v>518</v>
+        <v>519</v>
       </c>
       <c r="C192" t="s">
-        <v>519</v>
-[...1 lines deleted...]
-      <c r="D192" t="s">
         <v>520</v>
       </c>
+      <c r="D192"/>
     </row>
     <row r="193" spans="1:4">
       <c r="A193" t="s">
-        <v>482</v>
+        <v>485</v>
       </c>
       <c r="B193" t="s">
         <v>521</v>
       </c>
       <c r="C193" t="s">
         <v>522</v>
       </c>
       <c r="D193" t="s">
         <v>523</v>
       </c>
     </row>
     <row r="194" spans="1:4">
       <c r="A194" t="s">
-        <v>482</v>
+        <v>485</v>
       </c>
       <c r="B194" t="s">
         <v>524</v>
       </c>
       <c r="C194" t="s">
         <v>525</v>
       </c>
       <c r="D194" t="s">
         <v>526</v>
       </c>
     </row>
     <row r="195" spans="1:4">
       <c r="A195" t="s">
-        <v>482</v>
+        <v>485</v>
       </c>
       <c r="B195" t="s">
         <v>527</v>
       </c>
       <c r="C195" t="s">
         <v>528</v>
       </c>
-      <c r="D195"/>
+      <c r="D195" t="s">
+        <v>529</v>
+      </c>
     </row>
     <row r="196" spans="1:4">
       <c r="A196" t="s">
-        <v>482</v>
+        <v>485</v>
       </c>
       <c r="B196" t="s">
-        <v>529</v>
+        <v>530</v>
       </c>
       <c r="C196" t="s">
-        <v>530</v>
+        <v>531</v>
       </c>
       <c r="D196"/>
     </row>
     <row r="197" spans="1:4">
       <c r="A197" t="s">
-        <v>482</v>
+        <v>485</v>
       </c>
       <c r="B197" t="s">
-        <v>531</v>
+        <v>532</v>
       </c>
       <c r="C197" t="s">
-        <v>532</v>
-[...1 lines deleted...]
-      <c r="D197" t="s">
         <v>533</v>
       </c>
+      <c r="D197"/>
     </row>
     <row r="198" spans="1:4">
       <c r="A198" t="s">
-        <v>482</v>
+        <v>485</v>
       </c>
       <c r="B198" t="s">
         <v>534</v>
       </c>
       <c r="C198" t="s">
         <v>535</v>
       </c>
       <c r="D198" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="199" spans="1:4">
       <c r="A199" t="s">
-        <v>482</v>
+        <v>485</v>
       </c>
       <c r="B199" t="s">
-        <v>138</v>
+        <v>537</v>
       </c>
       <c r="C199" t="s">
-        <v>537</v>
+        <v>538</v>
       </c>
       <c r="D199" t="s">
-        <v>538</v>
+        <v>539</v>
       </c>
     </row>
     <row r="200" spans="1:4">
       <c r="A200" t="s">
-        <v>482</v>
+        <v>485</v>
       </c>
       <c r="B200" t="s">
-        <v>539</v>
+        <v>138</v>
       </c>
       <c r="C200" t="s">
         <v>540</v>
       </c>
       <c r="D200" t="s">
         <v>541</v>
       </c>
     </row>
     <row r="201" spans="1:4">
       <c r="A201" t="s">
-        <v>482</v>
+        <v>485</v>
       </c>
       <c r="B201" t="s">
         <v>542</v>
       </c>
       <c r="C201" t="s">
         <v>543</v>
       </c>
       <c r="D201" t="s">
         <v>544</v>
       </c>
     </row>
     <row r="202" spans="1:4">
       <c r="A202" t="s">
-        <v>482</v>
+        <v>485</v>
       </c>
       <c r="B202" t="s">
         <v>545</v>
       </c>
       <c r="C202" t="s">
         <v>546</v>
       </c>
       <c r="D202" t="s">
         <v>547</v>
       </c>
     </row>
     <row r="203" spans="1:4">
       <c r="A203" t="s">
-        <v>482</v>
+        <v>485</v>
       </c>
       <c r="B203" t="s">
         <v>548</v>
       </c>
       <c r="C203" t="s">
         <v>549</v>
       </c>
-      <c r="D203"/>
+      <c r="D203" t="s">
+        <v>550</v>
+      </c>
     </row>
     <row r="204" spans="1:4">
       <c r="A204" t="s">
-        <v>482</v>
+        <v>485</v>
       </c>
       <c r="B204" t="s">
-        <v>550</v>
+        <v>551</v>
       </c>
       <c r="C204" t="s">
-        <v>551</v>
-[...1 lines deleted...]
-      <c r="D204" t="s">
         <v>552</v>
       </c>
+      <c r="D204"/>
     </row>
     <row r="205" spans="1:4">
       <c r="A205" t="s">
-        <v>482</v>
+        <v>485</v>
       </c>
       <c r="B205" t="s">
         <v>553</v>
       </c>
       <c r="C205" t="s">
         <v>554</v>
       </c>
       <c r="D205" t="s">
         <v>555</v>
       </c>
     </row>
     <row r="206" spans="1:4">
       <c r="A206" t="s">
-        <v>482</v>
+        <v>485</v>
       </c>
       <c r="B206" t="s">
         <v>556</v>
       </c>
       <c r="C206" t="s">
         <v>557</v>
       </c>
       <c r="D206" t="s">
         <v>558</v>
       </c>
     </row>
     <row r="207" spans="1:4">
       <c r="A207" t="s">
-        <v>482</v>
+        <v>485</v>
       </c>
       <c r="B207" t="s">
         <v>559</v>
       </c>
       <c r="C207" t="s">
         <v>560</v>
       </c>
       <c r="D207" t="s">
         <v>561</v>
       </c>
     </row>
     <row r="208" spans="1:4">
       <c r="A208" t="s">
-        <v>482</v>
+        <v>485</v>
       </c>
       <c r="B208" t="s">
         <v>562</v>
       </c>
       <c r="C208" t="s">
         <v>563</v>
       </c>
       <c r="D208" t="s">
         <v>564</v>
       </c>
     </row>
     <row r="209" spans="1:4">
       <c r="A209" t="s">
-        <v>482</v>
+        <v>485</v>
       </c>
       <c r="B209" t="s">
         <v>565</v>
       </c>
       <c r="C209" t="s">
         <v>566</v>
       </c>
-      <c r="D209"/>
+      <c r="D209" t="s">
+        <v>567</v>
+      </c>
     </row>
     <row r="210" spans="1:4">
       <c r="A210" t="s">
-        <v>482</v>
+        <v>485</v>
       </c>
       <c r="B210" t="s">
-        <v>567</v>
+        <v>568</v>
       </c>
       <c r="C210" t="s">
-        <v>568</v>
+        <v>569</v>
       </c>
       <c r="D210"/>
     </row>
     <row r="211" spans="1:4">
       <c r="A211" t="s">
-        <v>482</v>
+        <v>485</v>
       </c>
       <c r="B211" t="s">
-        <v>569</v>
+        <v>570</v>
       </c>
       <c r="C211" t="s">
-        <v>570</v>
-[...1 lines deleted...]
-      <c r="D211" t="s">
         <v>571</v>
       </c>
+      <c r="D211"/>
     </row>
     <row r="212" spans="1:4">
       <c r="A212" t="s">
-        <v>482</v>
+        <v>485</v>
       </c>
       <c r="B212" t="s">
         <v>572</v>
       </c>
       <c r="C212" t="s">
         <v>573</v>
       </c>
       <c r="D212" t="s">
         <v>574</v>
       </c>
     </row>
     <row r="213" spans="1:4">
       <c r="A213" t="s">
-        <v>482</v>
+        <v>485</v>
       </c>
       <c r="B213" t="s">
         <v>575</v>
       </c>
       <c r="C213" t="s">
         <v>576</v>
       </c>
       <c r="D213" t="s">
         <v>577</v>
       </c>
     </row>
     <row r="214" spans="1:4">
       <c r="A214" t="s">
-        <v>482</v>
+        <v>485</v>
       </c>
       <c r="B214" t="s">
         <v>578</v>
       </c>
       <c r="C214" t="s">
         <v>579</v>
       </c>
       <c r="D214" t="s">
-        <v>271</v>
+        <v>580</v>
       </c>
     </row>
     <row r="215" spans="1:4">
       <c r="A215" t="s">
-        <v>482</v>
+        <v>485</v>
       </c>
       <c r="B215" t="s">
-        <v>580</v>
+        <v>581</v>
       </c>
       <c r="C215" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
       <c r="D215" t="s">
-        <v>582</v>
+        <v>271</v>
       </c>
     </row>
     <row r="216" spans="1:4">
       <c r="A216" t="s">
-        <v>482</v>
+        <v>485</v>
       </c>
       <c r="B216" t="s">
         <v>583</v>
       </c>
       <c r="C216" t="s">
         <v>584</v>
       </c>
       <c r="D216" t="s">
         <v>585</v>
       </c>
     </row>
     <row r="217" spans="1:4">
       <c r="A217" t="s">
-        <v>482</v>
+        <v>485</v>
       </c>
       <c r="B217" t="s">
         <v>586</v>
       </c>
       <c r="C217" t="s">
         <v>587</v>
       </c>
       <c r="D217" t="s">
         <v>588</v>
       </c>
     </row>
     <row r="218" spans="1:4">
       <c r="A218" t="s">
-        <v>482</v>
+        <v>485</v>
       </c>
       <c r="B218" t="s">
         <v>589</v>
       </c>
       <c r="C218" t="s">
         <v>590</v>
       </c>
       <c r="D218" t="s">
         <v>591</v>
       </c>
     </row>
     <row r="219" spans="1:4">
       <c r="A219" t="s">
-        <v>482</v>
+        <v>485</v>
       </c>
       <c r="B219" t="s">
         <v>592</v>
       </c>
       <c r="C219" t="s">
         <v>593</v>
       </c>
       <c r="D219" t="s">
         <v>594</v>
       </c>
     </row>
     <row r="220" spans="1:4">
       <c r="A220" t="s">
-        <v>482</v>
+        <v>485</v>
       </c>
       <c r="B220" t="s">
         <v>595</v>
       </c>
       <c r="C220" t="s">
         <v>596</v>
       </c>
       <c r="D220" t="s">
         <v>597</v>
       </c>
     </row>
     <row r="221" spans="1:4">
       <c r="A221" t="s">
-        <v>482</v>
+        <v>485</v>
       </c>
       <c r="B221" t="s">
         <v>598</v>
       </c>
       <c r="C221" t="s">
         <v>599</v>
       </c>
       <c r="D221" t="s">
         <v>600</v>
       </c>
     </row>
     <row r="222" spans="1:4">
       <c r="A222" t="s">
-        <v>482</v>
+        <v>485</v>
       </c>
       <c r="B222" t="s">
         <v>601</v>
       </c>
       <c r="C222" t="s">
         <v>602</v>
       </c>
       <c r="D222" t="s">
         <v>603</v>
       </c>
     </row>
     <row r="223" spans="1:4">
       <c r="A223" t="s">
-        <v>482</v>
+        <v>485</v>
       </c>
       <c r="B223" t="s">
         <v>604</v>
       </c>
       <c r="C223" t="s">
         <v>605</v>
       </c>
       <c r="D223" t="s">
         <v>606</v>
       </c>
     </row>
     <row r="224" spans="1:4">
       <c r="A224" t="s">
-        <v>482</v>
+        <v>485</v>
       </c>
       <c r="B224" t="s">
-        <v>320</v>
+        <v>607</v>
       </c>
       <c r="C224" t="s">
-        <v>607</v>
+        <v>608</v>
       </c>
       <c r="D224" t="s">
-        <v>608</v>
+        <v>609</v>
       </c>
     </row>
     <row r="225" spans="1:4">
       <c r="A225" t="s">
-        <v>482</v>
+        <v>485</v>
       </c>
       <c r="B225" t="s">
-        <v>609</v>
+        <v>320</v>
       </c>
       <c r="C225" t="s">
         <v>610</v>
       </c>
       <c r="D225" t="s">
         <v>611</v>
       </c>
     </row>
     <row r="226" spans="1:4">
       <c r="A226" t="s">
-        <v>482</v>
+        <v>485</v>
       </c>
       <c r="B226" t="s">
         <v>612</v>
       </c>
       <c r="C226" t="s">
         <v>613</v>
       </c>
       <c r="D226" t="s">
         <v>614</v>
       </c>
     </row>
     <row r="227" spans="1:4">
       <c r="A227" t="s">
-        <v>482</v>
+        <v>485</v>
       </c>
       <c r="B227" t="s">
         <v>615</v>
       </c>
       <c r="C227" t="s">
         <v>616</v>
       </c>
       <c r="D227" t="s">
         <v>617</v>
       </c>
     </row>
     <row r="228" spans="1:4">
       <c r="A228" t="s">
-        <v>482</v>
+        <v>485</v>
       </c>
       <c r="B228" t="s">
         <v>618</v>
       </c>
       <c r="C228" t="s">
         <v>619</v>
       </c>
       <c r="D228" t="s">
         <v>620</v>
       </c>
     </row>
     <row r="229" spans="1:4">
       <c r="A229" t="s">
-        <v>482</v>
+        <v>485</v>
       </c>
       <c r="B229" t="s">
         <v>621</v>
       </c>
       <c r="C229" t="s">
         <v>622</v>
       </c>
       <c r="D229" t="s">
         <v>623</v>
       </c>
     </row>
     <row r="230" spans="1:4">
       <c r="A230" t="s">
-        <v>482</v>
+        <v>485</v>
       </c>
       <c r="B230" t="s">
         <v>624</v>
       </c>
       <c r="C230" t="s">
         <v>625</v>
       </c>
       <c r="D230" t="s">
         <v>626</v>
       </c>
     </row>
     <row r="231" spans="1:4">
       <c r="A231" t="s">
-        <v>482</v>
+        <v>485</v>
       </c>
       <c r="B231" t="s">
         <v>627</v>
       </c>
       <c r="C231" t="s">
         <v>628</v>
       </c>
       <c r="D231" t="s">
         <v>629</v>
       </c>
     </row>
     <row r="232" spans="1:4">
       <c r="A232" t="s">
-        <v>482</v>
+        <v>485</v>
       </c>
       <c r="B232" t="s">
         <v>630</v>
       </c>
       <c r="C232" t="s">
         <v>631</v>
       </c>
       <c r="D232" t="s">
         <v>632</v>
       </c>
     </row>
     <row r="233" spans="1:4">
       <c r="A233" t="s">
-        <v>482</v>
+        <v>485</v>
       </c>
       <c r="B233" t="s">
         <v>633</v>
       </c>
       <c r="C233" t="s">
         <v>634</v>
       </c>
       <c r="D233" t="s">
         <v>635</v>
       </c>
     </row>
     <row r="234" spans="1:4">
       <c r="A234" t="s">
-        <v>482</v>
+        <v>485</v>
       </c>
       <c r="B234" t="s">
         <v>636</v>
       </c>
       <c r="C234" t="s">
         <v>637</v>
       </c>
-      <c r="D234"/>
+      <c r="D234" t="s">
+        <v>638</v>
+      </c>
     </row>
     <row r="235" spans="1:4">
       <c r="A235" t="s">
-        <v>482</v>
+        <v>485</v>
       </c>
       <c r="B235" t="s">
-        <v>638</v>
+        <v>639</v>
       </c>
       <c r="C235" t="s">
-        <v>639</v>
-[...1 lines deleted...]
-      <c r="D235" t="s">
         <v>640</v>
       </c>
+      <c r="D235"/>
     </row>
     <row r="236" spans="1:4">
       <c r="A236" t="s">
-        <v>482</v>
+        <v>485</v>
       </c>
       <c r="B236" t="s">
         <v>641</v>
       </c>
       <c r="C236" t="s">
         <v>642</v>
       </c>
       <c r="D236" t="s">
         <v>643</v>
       </c>
     </row>
     <row r="237" spans="1:4">
       <c r="A237" t="s">
-        <v>482</v>
+        <v>485</v>
       </c>
       <c r="B237" t="s">
         <v>644</v>
       </c>
       <c r="C237" t="s">
         <v>645</v>
       </c>
-      <c r="D237"/>
+      <c r="D237" t="s">
+        <v>646</v>
+      </c>
     </row>
     <row r="238" spans="1:4">
       <c r="A238" t="s">
-        <v>482</v>
+        <v>485</v>
       </c>
       <c r="B238" t="s">
-        <v>646</v>
+        <v>647</v>
       </c>
       <c r="C238" t="s">
-        <v>647</v>
-[...1 lines deleted...]
-      <c r="D238" t="s">
         <v>648</v>
       </c>
+      <c r="D238"/>
     </row>
     <row r="239" spans="1:4">
       <c r="A239" t="s">
-        <v>482</v>
+        <v>485</v>
       </c>
       <c r="B239" t="s">
         <v>649</v>
       </c>
       <c r="C239" t="s">
         <v>650</v>
       </c>
       <c r="D239" t="s">
         <v>651</v>
       </c>
     </row>
     <row r="240" spans="1:4">
       <c r="A240" t="s">
-        <v>482</v>
+        <v>485</v>
       </c>
       <c r="B240" t="s">
         <v>652</v>
       </c>
       <c r="C240" t="s">
         <v>653</v>
       </c>
       <c r="D240" t="s">
         <v>654</v>
       </c>
     </row>
     <row r="241" spans="1:4">
       <c r="A241" t="s">
-        <v>482</v>
+        <v>485</v>
       </c>
       <c r="B241" t="s">
         <v>655</v>
       </c>
       <c r="C241" t="s">
         <v>656</v>
       </c>
       <c r="D241" t="s">
         <v>657</v>
       </c>
     </row>
     <row r="242" spans="1:4">
       <c r="A242" t="s">
-        <v>482</v>
+        <v>485</v>
       </c>
       <c r="B242" t="s">
         <v>658</v>
       </c>
       <c r="C242" t="s">
         <v>659</v>
       </c>
       <c r="D242" t="s">
         <v>660</v>
       </c>
     </row>
     <row r="243" spans="1:4">
       <c r="A243" t="s">
-        <v>482</v>
+        <v>485</v>
       </c>
       <c r="B243" t="s">
         <v>661</v>
       </c>
       <c r="C243" t="s">
         <v>662</v>
       </c>
       <c r="D243" t="s">
         <v>663</v>
       </c>
     </row>
     <row r="244" spans="1:4">
       <c r="A244" t="s">
-        <v>482</v>
+        <v>485</v>
       </c>
       <c r="B244" t="s">
         <v>664</v>
       </c>
       <c r="C244" t="s">
         <v>665</v>
       </c>
       <c r="D244" t="s">
         <v>666</v>
       </c>
     </row>
     <row r="245" spans="1:4">
       <c r="A245" t="s">
-        <v>482</v>
+        <v>485</v>
       </c>
       <c r="B245" t="s">
         <v>667</v>
       </c>
       <c r="C245" t="s">
         <v>668</v>
       </c>
       <c r="D245" t="s">
         <v>669</v>
       </c>
     </row>
     <row r="246" spans="1:4">
       <c r="A246" t="s">
-        <v>482</v>
+        <v>485</v>
       </c>
       <c r="B246" t="s">
         <v>670</v>
       </c>
       <c r="C246" t="s">
         <v>671</v>
       </c>
       <c r="D246" t="s">
         <v>672</v>
       </c>
     </row>
     <row r="247" spans="1:4">
       <c r="A247" t="s">
-        <v>482</v>
+        <v>485</v>
       </c>
       <c r="B247" t="s">
         <v>673</v>
       </c>
       <c r="C247" t="s">
         <v>674</v>
       </c>
       <c r="D247" t="s">
         <v>675</v>
       </c>
     </row>
     <row r="248" spans="1:4">
       <c r="A248" t="s">
-        <v>482</v>
+        <v>485</v>
       </c>
       <c r="B248" t="s">
         <v>676</v>
       </c>
       <c r="C248" t="s">
         <v>677</v>
       </c>
       <c r="D248" t="s">
         <v>678</v>
       </c>
     </row>
     <row r="249" spans="1:4">
       <c r="A249" t="s">
-        <v>482</v>
+        <v>485</v>
       </c>
       <c r="B249" t="s">
         <v>679</v>
       </c>
       <c r="C249" t="s">
         <v>680</v>
       </c>
-      <c r="D249"/>
+      <c r="D249" t="s">
+        <v>681</v>
+      </c>
     </row>
     <row r="250" spans="1:4">
       <c r="A250" t="s">
-        <v>482</v>
+        <v>485</v>
       </c>
       <c r="B250" t="s">
-        <v>681</v>
+        <v>682</v>
       </c>
       <c r="C250" t="s">
-        <v>682</v>
-[...1 lines deleted...]
-      <c r="D250" t="s">
         <v>683</v>
       </c>
+      <c r="D250"/>
     </row>
     <row r="251" spans="1:4">
       <c r="A251" t="s">
-        <v>482</v>
+        <v>485</v>
       </c>
       <c r="B251" t="s">
         <v>684</v>
       </c>
       <c r="C251" t="s">
         <v>685</v>
       </c>
       <c r="D251" t="s">
         <v>686</v>
       </c>
     </row>
     <row r="252" spans="1:4">
       <c r="A252" t="s">
-        <v>482</v>
+        <v>485</v>
       </c>
       <c r="B252" t="s">
         <v>687</v>
       </c>
       <c r="C252" t="s">
         <v>688</v>
       </c>
       <c r="D252" t="s">
         <v>689</v>
       </c>
     </row>
     <row r="253" spans="1:4">
       <c r="A253" t="s">
-        <v>482</v>
+        <v>485</v>
       </c>
       <c r="B253" t="s">
         <v>690</v>
       </c>
       <c r="C253" t="s">
         <v>691</v>
       </c>
       <c r="D253" t="s">
         <v>692</v>
       </c>
     </row>
     <row r="254" spans="1:4">
       <c r="A254" t="s">
+        <v>485</v>
+      </c>
+      <c r="B254" t="s">
         <v>693</v>
-      </c>
-[...1 lines deleted...]
-        <v>12</v>
       </c>
       <c r="C254" t="s">
         <v>694</v>
       </c>
-      <c r="D254"/>
+      <c r="D254" t="s">
+        <v>695</v>
+      </c>
     </row>
     <row r="255" spans="1:4">
       <c r="A255" t="s">
-        <v>693</v>
+        <v>696</v>
       </c>
       <c r="B255" t="s">
         <v>12</v>
       </c>
       <c r="C255" t="s">
-        <v>695</v>
+        <v>697</v>
       </c>
       <c r="D255"/>
     </row>
     <row r="256" spans="1:4">
       <c r="A256" t="s">
-        <v>693</v>
+        <v>696</v>
       </c>
       <c r="B256" t="s">
-        <v>65</v>
+        <v>12</v>
       </c>
       <c r="C256" t="s">
-        <v>696</v>
+        <v>698</v>
       </c>
       <c r="D256"/>
     </row>
     <row r="257" spans="1:4">
       <c r="A257" t="s">
-        <v>693</v>
+        <v>696</v>
       </c>
       <c r="B257" t="s">
-        <v>430</v>
+        <v>65</v>
       </c>
       <c r="C257" t="s">
-        <v>697</v>
-[...3 lines deleted...]
-      </c>
+        <v>699</v>
+      </c>
+      <c r="D257"/>
     </row>
     <row r="258" spans="1:4">
       <c r="A258" t="s">
-        <v>693</v>
+        <v>696</v>
       </c>
       <c r="B258" t="s">
-        <v>699</v>
+        <v>433</v>
       </c>
       <c r="C258" t="s">
         <v>700</v>
       </c>
-      <c r="D258"/>
+      <c r="D258" t="s">
+        <v>701</v>
+      </c>
+    </row>
+    <row r="259" spans="1:4">
+      <c r="A259" t="s">
+        <v>696</v>
+      </c>
+      <c r="B259" t="s">
+        <v>702</v>
+      </c>
+      <c r="C259" t="s">
+        <v>703</v>
+      </c>
+      <c r="D259"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>