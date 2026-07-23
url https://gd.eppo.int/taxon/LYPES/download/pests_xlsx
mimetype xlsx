--- v8 (2026-07-02)
+++ v9 (2026-07-23)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="LYPES" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="704">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="707">
   <si>
     <t>type</t>
   </si>
   <si>
     <t>EPPOCode</t>
   </si>
   <si>
     <t>Pref_name</t>
   </si>
   <si>
     <t>References</t>
   </si>
   <si>
     <t>Doubtful host</t>
   </si>
   <si>
     <t>CERTRO</t>
   </si>
   <si>
     <t>Ceratitis rosa</t>
   </si>
   <si>
     <t>Mentioned in World crop pests 3(A). Fruit flies; their biology, natural enemies and control (Ed. by Robinson AS, Hooper G), pp. 51-58. Elsevier, Amsterdam, Netherlands.
 This record (1989) predates the separation of Ceratitis rosa sensu lato into C. rosa and C. quilicii. No other record was found. The pest status is now considered doubtful.</t>
   </si>
@@ -617,50 +617,59 @@
   <si>
     <t>* Nawaz HH, Anam U, He Q, Liu W B, Miao W (2019) First report of anthracnose caused by Colletotrichum gossypii on tomato in Hainan, China. Plant Disease 103 (1), 161. DOI:10.1094/PDIS-03-18-0412-PDN
 ------- confirmed host, near a field of cotton.</t>
   </si>
   <si>
     <t>PYVV00</t>
   </si>
   <si>
     <t>Crinivirus flavisolani</t>
   </si>
   <si>
     <t xml:space="preserve">* Muñoz Baena L, Gutiérrez Sánchez PA, Marín Montoya M (2017) Secuenciación del genoma completo del Potato yellow vein virus (PYVV) en tomate (Solanum lycopersicum) en Colombia. Acta Biológica Colombiana 22(1), 5-17. http://dx.doi.org/10.15446/abc.v22n1.59211
 * Salazar L, Muller G, Querci M, Zapata J, Owens R (2000) Potato yellow vein virus: its host range, distribution in South America and identification as a Crinivirus transmitted by Trialeurodes vaporariorum. Annals of Applied Biology 137(1), 7-19. </t>
   </si>
   <si>
     <t>Crinivirus flavisolani (as Solanum)</t>
   </si>
   <si>
     <t>LCV000</t>
   </si>
   <si>
     <t>Crinivirus lactucachlorosi</t>
   </si>
   <si>
     <t>* Zhang SB, Zhang DY, Liu Y, Luo XW, Liu MY, Du J, Wang MC (2017) First report of Lettuce chlorosis virus infecting tomato in China. Plant Disease 101(5), p 846.</t>
+  </si>
+  <si>
+    <t>CMV000</t>
+  </si>
+  <si>
+    <t>Cucumovirus CMV</t>
+  </si>
+  <si>
+    <t>* Kim SH, Kang HM, Sim JE, Lee YH, Park HK, Kim JK, Ahn JY, Jeon BJ (2026) Targeted RT-PCR survey of ten economically important tomato viruses in major tomato producing regions of Korea. Horticultural Science and Technology. 44(0) https://doi.org/10.7235/HORT.20260014</t>
   </si>
   <si>
     <t>BCTV00</t>
   </si>
   <si>
     <t>Curtovirus betae</t>
   </si>
   <si>
     <t>* Chen L, Brannigan K, Clark R, Gilbertson RL (2010) Characterization of curtoviruses associated with curly top disease of tomato in California and monitoring for these viruses in beet leafhoppers. Plant Disease 94, 99-108.
 * Severin HHP (1929) Additional host plnats of curly top. Hilgardia 20(3), 595-637.</t>
   </si>
   <si>
     <t>DACUCI</t>
   </si>
   <si>
     <t>Dacus ciliatus</t>
   </si>
   <si>
     <t>* McQuate GT, Liquido NJ, Nakamichi KAA (2018) Host plant records of the lesser pumpkin fly, Dacus ciliatus Loew (Diptera: Tephritidae), Version 1.0. Available online at: USDA Compendium of Fruit Fly Host Information (CoFFHI), Edition 3.1.
 * White IM (2006) Taxonomy of the Dacina (Diptera: Tephritidae) of Africa and the Middle East. African Entomology Memoir 2, 156 pp.</t>
   </si>
   <si>
     <t>DIABSC</t>
   </si>
   <si>
@@ -2758,51 +2767,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D259"/>
+  <dimension ref="A1:D260"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.569" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="69.554" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="620.42" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
@@ -3840,65 +3849,65 @@
     </row>
     <row r="78" spans="1:4">
       <c r="A78" t="s">
         <v>85</v>
       </c>
       <c r="B78" t="s">
         <v>215</v>
       </c>
       <c r="C78" t="s">
         <v>216</v>
       </c>
       <c r="D78" t="s">
         <v>217</v>
       </c>
     </row>
     <row r="79" spans="1:4">
       <c r="A79" t="s">
         <v>85</v>
       </c>
       <c r="B79" t="s">
         <v>218</v>
       </c>
       <c r="C79" t="s">
         <v>219</v>
       </c>
-      <c r="D79"/>
+      <c r="D79" t="s">
+        <v>220</v>
+      </c>
     </row>
     <row r="80" spans="1:4">
       <c r="A80" t="s">
         <v>85</v>
       </c>
       <c r="B80" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="C80" t="s">
-        <v>221</v>
-[...1 lines deleted...]
-      <c r="D80" t="s">
         <v>222</v>
       </c>
+      <c r="D80"/>
     </row>
     <row r="81" spans="1:4">
       <c r="A81" t="s">
         <v>85</v>
       </c>
       <c r="B81" t="s">
         <v>223</v>
       </c>
       <c r="C81" t="s">
         <v>224</v>
       </c>
       <c r="D81" t="s">
         <v>225</v>
       </c>
     </row>
     <row r="82" spans="1:4">
       <c r="A82" t="s">
         <v>85</v>
       </c>
       <c r="B82" t="s">
         <v>226</v>
       </c>
       <c r="C82" t="s">
         <v>227</v>
       </c>
@@ -3922,199 +3931,199 @@
     </row>
     <row r="84" spans="1:4">
       <c r="A84" t="s">
         <v>85</v>
       </c>
       <c r="B84" t="s">
         <v>232</v>
       </c>
       <c r="C84" t="s">
         <v>233</v>
       </c>
       <c r="D84" t="s">
         <v>234</v>
       </c>
     </row>
     <row r="85" spans="1:4">
       <c r="A85" t="s">
         <v>85</v>
       </c>
       <c r="B85" t="s">
         <v>235</v>
       </c>
       <c r="C85" t="s">
         <v>236</v>
       </c>
-      <c r="D85"/>
+      <c r="D85" t="s">
+        <v>237</v>
+      </c>
     </row>
     <row r="86" spans="1:4">
       <c r="A86" t="s">
         <v>85</v>
       </c>
       <c r="B86" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
       <c r="C86" t="s">
-        <v>238</v>
-[...1 lines deleted...]
-      <c r="D86" t="s">
         <v>239</v>
       </c>
+      <c r="D86"/>
     </row>
     <row r="87" spans="1:4">
       <c r="A87" t="s">
         <v>85</v>
       </c>
       <c r="B87" t="s">
         <v>240</v>
       </c>
       <c r="C87" t="s">
         <v>241</v>
       </c>
-      <c r="D87"/>
+      <c r="D87" t="s">
+        <v>242</v>
+      </c>
     </row>
     <row r="88" spans="1:4">
       <c r="A88" t="s">
         <v>85</v>
       </c>
       <c r="B88" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="C88" t="s">
-        <v>243</v>
-[...1 lines deleted...]
-      <c r="D88" t="s">
         <v>244</v>
       </c>
+      <c r="D88"/>
     </row>
     <row r="89" spans="1:4">
       <c r="A89" t="s">
         <v>85</v>
       </c>
       <c r="B89" t="s">
         <v>245</v>
       </c>
       <c r="C89" t="s">
         <v>246</v>
       </c>
       <c r="D89" t="s">
         <v>247</v>
       </c>
     </row>
     <row r="90" spans="1:4">
       <c r="A90" t="s">
         <v>85</v>
       </c>
       <c r="B90" t="s">
         <v>248</v>
       </c>
       <c r="C90" t="s">
         <v>249</v>
       </c>
       <c r="D90" t="s">
-        <v>247</v>
+        <v>250</v>
       </c>
     </row>
     <row r="91" spans="1:4">
       <c r="A91" t="s">
         <v>85</v>
       </c>
       <c r="B91" t="s">
+        <v>251</v>
+      </c>
+      <c r="C91" t="s">
+        <v>252</v>
+      </c>
+      <c r="D91" t="s">
         <v>250</v>
-      </c>
-[...4 lines deleted...]
-        <v>252</v>
       </c>
     </row>
     <row r="92" spans="1:4">
       <c r="A92" t="s">
         <v>85</v>
       </c>
       <c r="B92" t="s">
         <v>253</v>
       </c>
       <c r="C92" t="s">
         <v>254</v>
       </c>
       <c r="D92" t="s">
         <v>255</v>
       </c>
     </row>
     <row r="93" spans="1:4">
       <c r="A93" t="s">
         <v>85</v>
       </c>
       <c r="B93" t="s">
         <v>256</v>
       </c>
       <c r="C93" t="s">
         <v>257</v>
       </c>
-      <c r="D93"/>
+      <c r="D93" t="s">
+        <v>258</v>
+      </c>
     </row>
     <row r="94" spans="1:4">
       <c r="A94" t="s">
         <v>85</v>
       </c>
       <c r="B94" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="C94" t="s">
-        <v>259</v>
-[...1 lines deleted...]
-      <c r="D94" t="s">
         <v>260</v>
       </c>
+      <c r="D94"/>
     </row>
     <row r="95" spans="1:4">
       <c r="A95" t="s">
         <v>85</v>
       </c>
       <c r="B95" t="s">
         <v>261</v>
       </c>
       <c r="C95" t="s">
         <v>262</v>
       </c>
-      <c r="D95"/>
+      <c r="D95" t="s">
+        <v>263</v>
+      </c>
     </row>
     <row r="96" spans="1:4">
       <c r="A96" t="s">
         <v>85</v>
       </c>
       <c r="B96" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="C96" t="s">
-        <v>264</v>
-[...1 lines deleted...]
-      <c r="D96" t="s">
         <v>265</v>
       </c>
+      <c r="D96"/>
     </row>
     <row r="97" spans="1:4">
       <c r="A97" t="s">
         <v>85</v>
       </c>
       <c r="B97" t="s">
         <v>266</v>
       </c>
       <c r="C97" t="s">
         <v>267</v>
       </c>
       <c r="D97" t="s">
         <v>268</v>
       </c>
     </row>
     <row r="98" spans="1:4">
       <c r="A98" t="s">
         <v>85</v>
       </c>
       <c r="B98" t="s">
         <v>269</v>
       </c>
       <c r="C98" t="s">
         <v>270</v>
       </c>
@@ -4125,146 +4134,146 @@
     <row r="99" spans="1:4">
       <c r="A99" t="s">
         <v>85</v>
       </c>
       <c r="B99" t="s">
         <v>272</v>
       </c>
       <c r="C99" t="s">
         <v>273</v>
       </c>
       <c r="D99" t="s">
         <v>274</v>
       </c>
     </row>
     <row r="100" spans="1:4">
       <c r="A100" t="s">
         <v>85</v>
       </c>
       <c r="B100" t="s">
         <v>275</v>
       </c>
       <c r="C100" t="s">
         <v>276</v>
       </c>
       <c r="D100" t="s">
-        <v>271</v>
+        <v>277</v>
       </c>
     </row>
     <row r="101" spans="1:4">
       <c r="A101" t="s">
         <v>85</v>
       </c>
       <c r="B101" t="s">
-        <v>277</v>
+        <v>278</v>
       </c>
       <c r="C101" t="s">
-        <v>278</v>
+        <v>279</v>
       </c>
       <c r="D101" t="s">
-        <v>279</v>
+        <v>274</v>
       </c>
     </row>
     <row r="102" spans="1:4">
       <c r="A102" t="s">
         <v>85</v>
       </c>
       <c r="B102" t="s">
         <v>280</v>
       </c>
       <c r="C102" t="s">
         <v>281</v>
       </c>
       <c r="D102" t="s">
         <v>282</v>
       </c>
     </row>
     <row r="103" spans="1:4">
       <c r="A103" t="s">
         <v>85</v>
       </c>
       <c r="B103" t="s">
         <v>283</v>
       </c>
       <c r="C103" t="s">
         <v>284</v>
       </c>
       <c r="D103" t="s">
         <v>285</v>
       </c>
     </row>
     <row r="104" spans="1:4">
       <c r="A104" t="s">
         <v>85</v>
       </c>
       <c r="B104" t="s">
         <v>286</v>
       </c>
       <c r="C104" t="s">
         <v>287</v>
       </c>
-      <c r="D104"/>
+      <c r="D104" t="s">
+        <v>288</v>
+      </c>
     </row>
     <row r="105" spans="1:4">
       <c r="A105" t="s">
         <v>85</v>
       </c>
       <c r="B105" t="s">
-        <v>288</v>
+        <v>289</v>
       </c>
       <c r="C105" t="s">
-        <v>289</v>
-[...1 lines deleted...]
-      <c r="D105" t="s">
         <v>290</v>
       </c>
+      <c r="D105"/>
     </row>
     <row r="106" spans="1:4">
       <c r="A106" t="s">
         <v>85</v>
       </c>
       <c r="B106" t="s">
         <v>291</v>
       </c>
       <c r="C106" t="s">
         <v>292</v>
       </c>
-      <c r="D106"/>
+      <c r="D106" t="s">
+        <v>293</v>
+      </c>
     </row>
     <row r="107" spans="1:4">
       <c r="A107" t="s">
         <v>85</v>
       </c>
       <c r="B107" t="s">
-        <v>293</v>
+        <v>294</v>
       </c>
       <c r="C107" t="s">
-        <v>294</v>
-[...1 lines deleted...]
-      <c r="D107" t="s">
         <v>295</v>
       </c>
+      <c r="D107"/>
     </row>
     <row r="108" spans="1:4">
       <c r="A108" t="s">
         <v>85</v>
       </c>
       <c r="B108" t="s">
         <v>296</v>
       </c>
       <c r="C108" t="s">
         <v>297</v>
       </c>
       <c r="D108" t="s">
         <v>298</v>
       </c>
     </row>
     <row r="109" spans="1:4">
       <c r="A109" t="s">
         <v>85</v>
       </c>
       <c r="B109" t="s">
         <v>299</v>
       </c>
       <c r="C109" t="s">
         <v>300</v>
       </c>
@@ -4344,65 +4353,65 @@
     </row>
     <row r="115" spans="1:4">
       <c r="A115" t="s">
         <v>85</v>
       </c>
       <c r="B115" t="s">
         <v>317</v>
       </c>
       <c r="C115" t="s">
         <v>318</v>
       </c>
       <c r="D115" t="s">
         <v>319</v>
       </c>
     </row>
     <row r="116" spans="1:4">
       <c r="A116" t="s">
         <v>85</v>
       </c>
       <c r="B116" t="s">
         <v>320</v>
       </c>
       <c r="C116" t="s">
         <v>321</v>
       </c>
-      <c r="D116"/>
+      <c r="D116" t="s">
+        <v>322</v>
+      </c>
     </row>
     <row r="117" spans="1:4">
       <c r="A117" t="s">
         <v>85</v>
       </c>
       <c r="B117" t="s">
-        <v>322</v>
+        <v>323</v>
       </c>
       <c r="C117" t="s">
-        <v>323</v>
-[...1 lines deleted...]
-      <c r="D117" t="s">
         <v>324</v>
       </c>
+      <c r="D117"/>
     </row>
     <row r="118" spans="1:4">
       <c r="A118" t="s">
         <v>85</v>
       </c>
       <c r="B118" t="s">
         <v>325</v>
       </c>
       <c r="C118" t="s">
         <v>326</v>
       </c>
       <c r="D118" t="s">
         <v>327</v>
       </c>
     </row>
     <row r="119" spans="1:4">
       <c r="A119" t="s">
         <v>85</v>
       </c>
       <c r="B119" t="s">
         <v>328</v>
       </c>
       <c r="C119" t="s">
         <v>329</v>
       </c>
@@ -4496,1827 +4505,1841 @@
     </row>
     <row r="126" spans="1:4">
       <c r="A126" t="s">
         <v>85</v>
       </c>
       <c r="B126" t="s">
         <v>349</v>
       </c>
       <c r="C126" t="s">
         <v>350</v>
       </c>
       <c r="D126" t="s">
         <v>351</v>
       </c>
     </row>
     <row r="127" spans="1:4">
       <c r="A127" t="s">
         <v>85</v>
       </c>
       <c r="B127" t="s">
         <v>352</v>
       </c>
       <c r="C127" t="s">
         <v>353</v>
       </c>
-      <c r="D127"/>
+      <c r="D127" t="s">
+        <v>354</v>
+      </c>
     </row>
     <row r="128" spans="1:4">
       <c r="A128" t="s">
         <v>85</v>
       </c>
       <c r="B128" t="s">
-        <v>354</v>
+        <v>355</v>
       </c>
       <c r="C128" t="s">
-        <v>355</v>
+        <v>356</v>
       </c>
       <c r="D128"/>
     </row>
     <row r="129" spans="1:4">
       <c r="A129" t="s">
         <v>85</v>
       </c>
       <c r="B129" t="s">
-        <v>356</v>
+        <v>357</v>
       </c>
       <c r="C129" t="s">
-        <v>357</v>
+        <v>358</v>
       </c>
       <c r="D129"/>
     </row>
     <row r="130" spans="1:4">
       <c r="A130" t="s">
         <v>85</v>
       </c>
       <c r="B130" t="s">
-        <v>358</v>
+        <v>359</v>
       </c>
       <c r="C130" t="s">
-        <v>359</v>
-[...1 lines deleted...]
-      <c r="D130" t="s">
         <v>360</v>
       </c>
+      <c r="D130"/>
     </row>
     <row r="131" spans="1:4">
       <c r="A131" t="s">
         <v>85</v>
       </c>
       <c r="B131" t="s">
         <v>361</v>
       </c>
       <c r="C131" t="s">
         <v>362</v>
       </c>
       <c r="D131" t="s">
         <v>363</v>
       </c>
     </row>
     <row r="132" spans="1:4">
       <c r="A132" t="s">
         <v>85</v>
       </c>
       <c r="B132" t="s">
         <v>364</v>
       </c>
       <c r="C132" t="s">
         <v>365</v>
       </c>
       <c r="D132" t="s">
         <v>366</v>
       </c>
     </row>
     <row r="133" spans="1:4">
       <c r="A133" t="s">
         <v>85</v>
       </c>
       <c r="B133" t="s">
         <v>367</v>
       </c>
       <c r="C133" t="s">
         <v>368</v>
       </c>
       <c r="D133" t="s">
         <v>369</v>
       </c>
     </row>
     <row r="134" spans="1:4">
       <c r="A134" t="s">
         <v>85</v>
       </c>
       <c r="B134" t="s">
-        <v>57</v>
+        <v>370</v>
       </c>
       <c r="C134" t="s">
-        <v>370</v>
+        <v>371</v>
       </c>
       <c r="D134" t="s">
-        <v>371</v>
+        <v>372</v>
       </c>
     </row>
     <row r="135" spans="1:4">
       <c r="A135" t="s">
         <v>85</v>
       </c>
       <c r="B135" t="s">
-        <v>372</v>
+        <v>57</v>
       </c>
       <c r="C135" t="s">
         <v>373</v>
       </c>
       <c r="D135" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="136" spans="1:4">
       <c r="A136" t="s">
         <v>85</v>
       </c>
       <c r="B136" t="s">
-        <v>63</v>
+        <v>375</v>
       </c>
       <c r="C136" t="s">
-        <v>375</v>
-[...1 lines deleted...]
-      <c r="D136"/>
+        <v>376</v>
+      </c>
+      <c r="D136" t="s">
+        <v>377</v>
+      </c>
     </row>
     <row r="137" spans="1:4">
       <c r="A137" t="s">
         <v>85</v>
       </c>
       <c r="B137" t="s">
-        <v>376</v>
+        <v>63</v>
       </c>
       <c r="C137" t="s">
-        <v>377</v>
+        <v>378</v>
       </c>
       <c r="D137"/>
     </row>
     <row r="138" spans="1:4">
       <c r="A138" t="s">
         <v>85</v>
       </c>
       <c r="B138" t="s">
-        <v>378</v>
+        <v>379</v>
       </c>
       <c r="C138" t="s">
-        <v>379</v>
+        <v>380</v>
       </c>
       <c r="D138"/>
     </row>
     <row r="139" spans="1:4">
       <c r="A139" t="s">
         <v>85</v>
       </c>
       <c r="B139" t="s">
-        <v>380</v>
+        <v>381</v>
       </c>
       <c r="C139" t="s">
-        <v>381</v>
+        <v>382</v>
       </c>
       <c r="D139"/>
     </row>
     <row r="140" spans="1:4">
       <c r="A140" t="s">
         <v>85</v>
       </c>
       <c r="B140" t="s">
-        <v>382</v>
+        <v>383</v>
       </c>
       <c r="C140" t="s">
-        <v>383</v>
-[...1 lines deleted...]
-      <c r="D140" t="s">
         <v>384</v>
       </c>
+      <c r="D140"/>
     </row>
     <row r="141" spans="1:4">
       <c r="A141" t="s">
         <v>85</v>
       </c>
       <c r="B141" t="s">
         <v>385</v>
       </c>
       <c r="C141" t="s">
         <v>386</v>
       </c>
       <c r="D141" t="s">
         <v>387</v>
       </c>
     </row>
     <row r="142" spans="1:4">
       <c r="A142" t="s">
         <v>85</v>
       </c>
       <c r="B142" t="s">
         <v>388</v>
       </c>
       <c r="C142" t="s">
         <v>389</v>
       </c>
       <c r="D142" t="s">
         <v>390</v>
       </c>
     </row>
     <row r="143" spans="1:4">
       <c r="A143" t="s">
         <v>85</v>
       </c>
       <c r="B143" t="s">
         <v>391</v>
       </c>
       <c r="C143" t="s">
         <v>392</v>
       </c>
-      <c r="D143"/>
+      <c r="D143" t="s">
+        <v>393</v>
+      </c>
     </row>
     <row r="144" spans="1:4">
       <c r="A144" t="s">
         <v>85</v>
       </c>
       <c r="B144" t="s">
-        <v>393</v>
+        <v>394</v>
       </c>
       <c r="C144" t="s">
-        <v>394</v>
+        <v>395</v>
       </c>
       <c r="D144"/>
     </row>
     <row r="145" spans="1:4">
       <c r="A145" t="s">
         <v>85</v>
       </c>
       <c r="B145" t="s">
-        <v>395</v>
+        <v>396</v>
       </c>
       <c r="C145" t="s">
-        <v>396</v>
+        <v>397</v>
       </c>
       <c r="D145"/>
     </row>
     <row r="146" spans="1:4">
       <c r="A146" t="s">
         <v>85</v>
       </c>
       <c r="B146" t="s">
-        <v>397</v>
+        <v>398</v>
       </c>
       <c r="C146" t="s">
-        <v>398</v>
+        <v>399</v>
       </c>
       <c r="D146"/>
     </row>
     <row r="147" spans="1:4">
       <c r="A147" t="s">
         <v>85</v>
       </c>
       <c r="B147" t="s">
-        <v>399</v>
+        <v>400</v>
       </c>
       <c r="C147" t="s">
-        <v>400</v>
-[...1 lines deleted...]
-      <c r="D147" t="s">
         <v>401</v>
       </c>
+      <c r="D147"/>
     </row>
     <row r="148" spans="1:4">
       <c r="A148" t="s">
         <v>85</v>
       </c>
       <c r="B148" t="s">
         <v>402</v>
       </c>
       <c r="C148" t="s">
         <v>403</v>
       </c>
       <c r="D148" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="149" spans="1:4">
       <c r="A149" t="s">
         <v>85</v>
       </c>
       <c r="B149" t="s">
         <v>405</v>
       </c>
       <c r="C149" t="s">
         <v>406</v>
       </c>
       <c r="D149" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="150" spans="1:4">
       <c r="A150" t="s">
         <v>85</v>
       </c>
       <c r="B150" t="s">
         <v>408</v>
       </c>
       <c r="C150" t="s">
         <v>409</v>
       </c>
-      <c r="D150"/>
+      <c r="D150" t="s">
+        <v>410</v>
+      </c>
     </row>
     <row r="151" spans="1:4">
       <c r="A151" t="s">
         <v>85</v>
       </c>
       <c r="B151" t="s">
-        <v>410</v>
+        <v>411</v>
       </c>
       <c r="C151" t="s">
-        <v>411</v>
-[...1 lines deleted...]
-      <c r="D151" t="s">
         <v>412</v>
       </c>
+      <c r="D151"/>
     </row>
     <row r="152" spans="1:4">
       <c r="A152" t="s">
         <v>85</v>
       </c>
       <c r="B152" t="s">
         <v>413</v>
       </c>
       <c r="C152" t="s">
         <v>414</v>
       </c>
-      <c r="D152"/>
+      <c r="D152" t="s">
+        <v>415</v>
+      </c>
     </row>
     <row r="153" spans="1:4">
       <c r="A153" t="s">
         <v>85</v>
       </c>
       <c r="B153" t="s">
-        <v>415</v>
+        <v>416</v>
       </c>
       <c r="C153" t="s">
-        <v>416</v>
-[...1 lines deleted...]
-      <c r="D153" t="s">
         <v>417</v>
       </c>
+      <c r="D153"/>
     </row>
     <row r="154" spans="1:4">
       <c r="A154" t="s">
         <v>85</v>
       </c>
       <c r="B154" t="s">
-        <v>73</v>
+        <v>418</v>
       </c>
       <c r="C154" t="s">
-        <v>418</v>
-[...1 lines deleted...]
-      <c r="D154"/>
+        <v>419</v>
+      </c>
+      <c r="D154" t="s">
+        <v>420</v>
+      </c>
     </row>
     <row r="155" spans="1:4">
       <c r="A155" t="s">
         <v>85</v>
       </c>
       <c r="B155" t="s">
-        <v>419</v>
+        <v>73</v>
       </c>
       <c r="C155" t="s">
-        <v>420</v>
-[...1 lines deleted...]
-      <c r="D155" t="s">
         <v>421</v>
       </c>
+      <c r="D155"/>
     </row>
     <row r="156" spans="1:4">
       <c r="A156" t="s">
         <v>85</v>
       </c>
       <c r="B156" t="s">
         <v>422</v>
       </c>
       <c r="C156" t="s">
         <v>423</v>
       </c>
       <c r="D156" t="s">
         <v>424</v>
       </c>
     </row>
     <row r="157" spans="1:4">
       <c r="A157" t="s">
         <v>85</v>
       </c>
       <c r="B157" t="s">
         <v>425</v>
       </c>
       <c r="C157" t="s">
         <v>426</v>
       </c>
       <c r="D157" t="s">
         <v>427</v>
       </c>
     </row>
     <row r="158" spans="1:4">
       <c r="A158" t="s">
         <v>85</v>
       </c>
       <c r="B158" t="s">
         <v>428</v>
       </c>
       <c r="C158" t="s">
         <v>429</v>
       </c>
-      <c r="D158"/>
+      <c r="D158" t="s">
+        <v>430</v>
+      </c>
     </row>
     <row r="159" spans="1:4">
       <c r="A159" t="s">
         <v>85</v>
       </c>
       <c r="B159" t="s">
-        <v>430</v>
+        <v>431</v>
       </c>
       <c r="C159" t="s">
-        <v>431</v>
-[...1 lines deleted...]
-      <c r="D159" t="s">
         <v>432</v>
       </c>
+      <c r="D159"/>
     </row>
     <row r="160" spans="1:4">
       <c r="A160" t="s">
         <v>85</v>
       </c>
       <c r="B160" t="s">
         <v>433</v>
       </c>
       <c r="C160" t="s">
         <v>434</v>
       </c>
       <c r="D160" t="s">
         <v>435</v>
       </c>
     </row>
     <row r="161" spans="1:4">
       <c r="A161" t="s">
         <v>85</v>
       </c>
       <c r="B161" t="s">
         <v>436</v>
       </c>
       <c r="C161" t="s">
         <v>437</v>
       </c>
       <c r="D161" t="s">
         <v>438</v>
       </c>
     </row>
     <row r="162" spans="1:4">
       <c r="A162" t="s">
         <v>85</v>
       </c>
       <c r="B162" t="s">
-        <v>76</v>
+        <v>439</v>
       </c>
       <c r="C162" t="s">
-        <v>439</v>
-[...1 lines deleted...]
-      <c r="D162"/>
+        <v>440</v>
+      </c>
+      <c r="D162" t="s">
+        <v>441</v>
+      </c>
     </row>
     <row r="163" spans="1:4">
       <c r="A163" t="s">
         <v>85</v>
       </c>
       <c r="B163" t="s">
-        <v>440</v>
+        <v>76</v>
       </c>
       <c r="C163" t="s">
-        <v>441</v>
-[...1 lines deleted...]
-      <c r="D163" t="s">
         <v>442</v>
       </c>
+      <c r="D163"/>
     </row>
     <row r="164" spans="1:4">
       <c r="A164" t="s">
         <v>85</v>
       </c>
       <c r="B164" t="s">
         <v>443</v>
       </c>
       <c r="C164" t="s">
         <v>444</v>
       </c>
       <c r="D164" t="s">
         <v>445</v>
       </c>
     </row>
     <row r="165" spans="1:4">
       <c r="A165" t="s">
         <v>85</v>
       </c>
       <c r="B165" t="s">
         <v>446</v>
       </c>
       <c r="C165" t="s">
         <v>447</v>
       </c>
       <c r="D165" t="s">
         <v>448</v>
       </c>
     </row>
     <row r="166" spans="1:4">
       <c r="A166" t="s">
         <v>85</v>
       </c>
       <c r="B166" t="s">
         <v>449</v>
       </c>
       <c r="C166" t="s">
         <v>450</v>
       </c>
-      <c r="D166"/>
+      <c r="D166" t="s">
+        <v>451</v>
+      </c>
     </row>
     <row r="167" spans="1:4">
       <c r="A167" t="s">
         <v>85</v>
       </c>
       <c r="B167" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
       <c r="C167" t="s">
-        <v>452</v>
-[...1 lines deleted...]
-      <c r="D167" t="s">
         <v>453</v>
       </c>
+      <c r="D167"/>
     </row>
     <row r="168" spans="1:4">
       <c r="A168" t="s">
         <v>85</v>
       </c>
       <c r="B168" t="s">
         <v>454</v>
       </c>
       <c r="C168" t="s">
         <v>455</v>
       </c>
       <c r="D168" t="s">
         <v>456</v>
       </c>
     </row>
     <row r="169" spans="1:4">
       <c r="A169" t="s">
         <v>85</v>
       </c>
       <c r="B169" t="s">
         <v>457</v>
       </c>
       <c r="C169" t="s">
         <v>458</v>
       </c>
-      <c r="D169"/>
+      <c r="D169" t="s">
+        <v>459</v>
+      </c>
     </row>
     <row r="170" spans="1:4">
       <c r="A170" t="s">
         <v>85</v>
       </c>
       <c r="B170" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="C170" t="s">
-        <v>460</v>
-[...1 lines deleted...]
-      <c r="D170" t="s">
         <v>461</v>
       </c>
+      <c r="D170"/>
     </row>
     <row r="171" spans="1:4">
       <c r="A171" t="s">
         <v>85</v>
       </c>
       <c r="B171" t="s">
         <v>462</v>
       </c>
       <c r="C171" t="s">
         <v>463</v>
       </c>
-      <c r="D171"/>
+      <c r="D171" t="s">
+        <v>464</v>
+      </c>
     </row>
     <row r="172" spans="1:4">
       <c r="A172" t="s">
         <v>85</v>
       </c>
       <c r="B172" t="s">
-        <v>464</v>
+        <v>465</v>
       </c>
       <c r="C172" t="s">
-        <v>465</v>
+        <v>466</v>
       </c>
       <c r="D172"/>
     </row>
     <row r="173" spans="1:4">
       <c r="A173" t="s">
         <v>85</v>
       </c>
       <c r="B173" t="s">
-        <v>466</v>
+        <v>467</v>
       </c>
       <c r="C173" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
       <c r="D173"/>
     </row>
     <row r="174" spans="1:4">
       <c r="A174" t="s">
         <v>85</v>
       </c>
       <c r="B174" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="C174" t="s">
-        <v>469</v>
-[...1 lines deleted...]
-      <c r="D174" t="s">
         <v>470</v>
       </c>
+      <c r="D174"/>
     </row>
     <row r="175" spans="1:4">
       <c r="A175" t="s">
         <v>85</v>
       </c>
       <c r="B175" t="s">
         <v>471</v>
       </c>
       <c r="C175" t="s">
         <v>472</v>
       </c>
       <c r="D175" t="s">
         <v>473</v>
       </c>
     </row>
     <row r="176" spans="1:4">
       <c r="A176" t="s">
         <v>85</v>
       </c>
       <c r="B176" t="s">
         <v>474</v>
       </c>
       <c r="C176" t="s">
         <v>475</v>
       </c>
-      <c r="D176"/>
+      <c r="D176" t="s">
+        <v>476</v>
+      </c>
     </row>
     <row r="177" spans="1:4">
       <c r="A177" t="s">
         <v>85</v>
       </c>
       <c r="B177" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
       <c r="C177" t="s">
-        <v>477</v>
-[...1 lines deleted...]
-      <c r="D177" t="s">
         <v>478</v>
       </c>
+      <c r="D177"/>
     </row>
     <row r="178" spans="1:4">
       <c r="A178" t="s">
         <v>85</v>
       </c>
       <c r="B178" t="s">
         <v>479</v>
       </c>
       <c r="C178" t="s">
         <v>480</v>
       </c>
       <c r="D178" t="s">
         <v>481</v>
       </c>
     </row>
     <row r="179" spans="1:4">
       <c r="A179" t="s">
         <v>85</v>
       </c>
       <c r="B179" t="s">
         <v>482</v>
       </c>
       <c r="C179" t="s">
         <v>483</v>
       </c>
       <c r="D179" t="s">
         <v>484</v>
       </c>
     </row>
     <row r="180" spans="1:4">
       <c r="A180" t="s">
+        <v>85</v>
+      </c>
+      <c r="B180" t="s">
         <v>485</v>
-      </c>
-[...1 lines deleted...]
-        <v>89</v>
       </c>
       <c r="C180" t="s">
         <v>486</v>
       </c>
       <c r="D180" t="s">
         <v>487</v>
       </c>
     </row>
     <row r="181" spans="1:4">
       <c r="A181" t="s">
-        <v>485</v>
+        <v>488</v>
       </c>
       <c r="B181" t="s">
-        <v>488</v>
+        <v>89</v>
       </c>
       <c r="C181" t="s">
         <v>489</v>
       </c>
       <c r="D181" t="s">
         <v>490</v>
       </c>
     </row>
     <row r="182" spans="1:4">
       <c r="A182" t="s">
-        <v>485</v>
+        <v>488</v>
       </c>
       <c r="B182" t="s">
         <v>491</v>
       </c>
       <c r="C182" t="s">
         <v>492</v>
       </c>
-      <c r="D182"/>
+      <c r="D182" t="s">
+        <v>493</v>
+      </c>
     </row>
     <row r="183" spans="1:4">
       <c r="A183" t="s">
-        <v>485</v>
+        <v>488</v>
       </c>
       <c r="B183" t="s">
-        <v>493</v>
+        <v>494</v>
       </c>
       <c r="C183" t="s">
-        <v>494</v>
-[...1 lines deleted...]
-      <c r="D183" t="s">
         <v>495</v>
       </c>
+      <c r="D183"/>
     </row>
     <row r="184" spans="1:4">
       <c r="A184" t="s">
-        <v>485</v>
+        <v>488</v>
       </c>
       <c r="B184" t="s">
         <v>496</v>
       </c>
       <c r="C184" t="s">
         <v>497</v>
       </c>
       <c r="D184" t="s">
         <v>498</v>
       </c>
     </row>
     <row r="185" spans="1:4">
       <c r="A185" t="s">
-        <v>485</v>
+        <v>488</v>
       </c>
       <c r="B185" t="s">
         <v>499</v>
       </c>
       <c r="C185" t="s">
         <v>500</v>
       </c>
       <c r="D185" t="s">
         <v>501</v>
       </c>
     </row>
     <row r="186" spans="1:4">
       <c r="A186" t="s">
-        <v>485</v>
+        <v>488</v>
       </c>
       <c r="B186" t="s">
         <v>502</v>
       </c>
       <c r="C186" t="s">
         <v>503</v>
       </c>
       <c r="D186" t="s">
         <v>504</v>
       </c>
     </row>
     <row r="187" spans="1:4">
       <c r="A187" t="s">
-        <v>485</v>
+        <v>488</v>
       </c>
       <c r="B187" t="s">
         <v>505</v>
       </c>
       <c r="C187" t="s">
         <v>506</v>
       </c>
-      <c r="D187"/>
+      <c r="D187" t="s">
+        <v>507</v>
+      </c>
     </row>
     <row r="188" spans="1:4">
       <c r="A188" t="s">
-        <v>485</v>
+        <v>488</v>
       </c>
       <c r="B188" t="s">
-        <v>507</v>
+        <v>508</v>
       </c>
       <c r="C188" t="s">
-        <v>508</v>
-[...1 lines deleted...]
-      <c r="D188" t="s">
         <v>509</v>
       </c>
+      <c r="D188"/>
     </row>
     <row r="189" spans="1:4">
       <c r="A189" t="s">
-        <v>485</v>
+        <v>488</v>
       </c>
       <c r="B189" t="s">
         <v>510</v>
       </c>
       <c r="C189" t="s">
         <v>511</v>
       </c>
       <c r="D189" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="190" spans="1:4">
       <c r="A190" t="s">
-        <v>485</v>
+        <v>488</v>
       </c>
       <c r="B190" t="s">
         <v>513</v>
       </c>
       <c r="C190" t="s">
         <v>514</v>
       </c>
       <c r="D190" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="191" spans="1:4">
       <c r="A191" t="s">
-        <v>485</v>
+        <v>488</v>
       </c>
       <c r="B191" t="s">
         <v>516</v>
       </c>
       <c r="C191" t="s">
         <v>517</v>
       </c>
       <c r="D191" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="192" spans="1:4">
       <c r="A192" t="s">
-        <v>485</v>
+        <v>488</v>
       </c>
       <c r="B192" t="s">
         <v>519</v>
       </c>
       <c r="C192" t="s">
         <v>520</v>
       </c>
-      <c r="D192"/>
+      <c r="D192" t="s">
+        <v>521</v>
+      </c>
     </row>
     <row r="193" spans="1:4">
       <c r="A193" t="s">
-        <v>485</v>
+        <v>488</v>
       </c>
       <c r="B193" t="s">
-        <v>521</v>
+        <v>522</v>
       </c>
       <c r="C193" t="s">
-        <v>522</v>
-[...1 lines deleted...]
-      <c r="D193" t="s">
         <v>523</v>
       </c>
+      <c r="D193"/>
     </row>
     <row r="194" spans="1:4">
       <c r="A194" t="s">
-        <v>485</v>
+        <v>488</v>
       </c>
       <c r="B194" t="s">
         <v>524</v>
       </c>
       <c r="C194" t="s">
         <v>525</v>
       </c>
       <c r="D194" t="s">
         <v>526</v>
       </c>
     </row>
     <row r="195" spans="1:4">
       <c r="A195" t="s">
-        <v>485</v>
+        <v>488</v>
       </c>
       <c r="B195" t="s">
         <v>527</v>
       </c>
       <c r="C195" t="s">
         <v>528</v>
       </c>
       <c r="D195" t="s">
         <v>529</v>
       </c>
     </row>
     <row r="196" spans="1:4">
       <c r="A196" t="s">
-        <v>485</v>
+        <v>488</v>
       </c>
       <c r="B196" t="s">
         <v>530</v>
       </c>
       <c r="C196" t="s">
         <v>531</v>
       </c>
-      <c r="D196"/>
+      <c r="D196" t="s">
+        <v>532</v>
+      </c>
     </row>
     <row r="197" spans="1:4">
       <c r="A197" t="s">
-        <v>485</v>
+        <v>488</v>
       </c>
       <c r="B197" t="s">
-        <v>532</v>
+        <v>533</v>
       </c>
       <c r="C197" t="s">
-        <v>533</v>
+        <v>534</v>
       </c>
       <c r="D197"/>
     </row>
     <row r="198" spans="1:4">
       <c r="A198" t="s">
-        <v>485</v>
+        <v>488</v>
       </c>
       <c r="B198" t="s">
-        <v>534</v>
+        <v>535</v>
       </c>
       <c r="C198" t="s">
-        <v>535</v>
-[...1 lines deleted...]
-      <c r="D198" t="s">
         <v>536</v>
       </c>
+      <c r="D198"/>
     </row>
     <row r="199" spans="1:4">
       <c r="A199" t="s">
-        <v>485</v>
+        <v>488</v>
       </c>
       <c r="B199" t="s">
         <v>537</v>
       </c>
       <c r="C199" t="s">
         <v>538</v>
       </c>
       <c r="D199" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="200" spans="1:4">
       <c r="A200" t="s">
-        <v>485</v>
+        <v>488</v>
       </c>
       <c r="B200" t="s">
-        <v>138</v>
+        <v>540</v>
       </c>
       <c r="C200" t="s">
-        <v>540</v>
+        <v>541</v>
       </c>
       <c r="D200" t="s">
-        <v>541</v>
+        <v>542</v>
       </c>
     </row>
     <row r="201" spans="1:4">
       <c r="A201" t="s">
-        <v>485</v>
+        <v>488</v>
       </c>
       <c r="B201" t="s">
-        <v>542</v>
+        <v>138</v>
       </c>
       <c r="C201" t="s">
         <v>543</v>
       </c>
       <c r="D201" t="s">
         <v>544</v>
       </c>
     </row>
     <row r="202" spans="1:4">
       <c r="A202" t="s">
-        <v>485</v>
+        <v>488</v>
       </c>
       <c r="B202" t="s">
         <v>545</v>
       </c>
       <c r="C202" t="s">
         <v>546</v>
       </c>
       <c r="D202" t="s">
         <v>547</v>
       </c>
     </row>
     <row r="203" spans="1:4">
       <c r="A203" t="s">
-        <v>485</v>
+        <v>488</v>
       </c>
       <c r="B203" t="s">
         <v>548</v>
       </c>
       <c r="C203" t="s">
         <v>549</v>
       </c>
       <c r="D203" t="s">
         <v>550</v>
       </c>
     </row>
     <row r="204" spans="1:4">
       <c r="A204" t="s">
-        <v>485</v>
+        <v>488</v>
       </c>
       <c r="B204" t="s">
         <v>551</v>
       </c>
       <c r="C204" t="s">
         <v>552</v>
       </c>
-      <c r="D204"/>
+      <c r="D204" t="s">
+        <v>553</v>
+      </c>
     </row>
     <row r="205" spans="1:4">
       <c r="A205" t="s">
-        <v>485</v>
+        <v>488</v>
       </c>
       <c r="B205" t="s">
-        <v>553</v>
+        <v>554</v>
       </c>
       <c r="C205" t="s">
-        <v>554</v>
-[...1 lines deleted...]
-      <c r="D205" t="s">
         <v>555</v>
       </c>
+      <c r="D205"/>
     </row>
     <row r="206" spans="1:4">
       <c r="A206" t="s">
-        <v>485</v>
+        <v>488</v>
       </c>
       <c r="B206" t="s">
         <v>556</v>
       </c>
       <c r="C206" t="s">
         <v>557</v>
       </c>
       <c r="D206" t="s">
         <v>558</v>
       </c>
     </row>
     <row r="207" spans="1:4">
       <c r="A207" t="s">
-        <v>485</v>
+        <v>488</v>
       </c>
       <c r="B207" t="s">
         <v>559</v>
       </c>
       <c r="C207" t="s">
         <v>560</v>
       </c>
       <c r="D207" t="s">
         <v>561</v>
       </c>
     </row>
     <row r="208" spans="1:4">
       <c r="A208" t="s">
-        <v>485</v>
+        <v>488</v>
       </c>
       <c r="B208" t="s">
         <v>562</v>
       </c>
       <c r="C208" t="s">
         <v>563</v>
       </c>
       <c r="D208" t="s">
         <v>564</v>
       </c>
     </row>
     <row r="209" spans="1:4">
       <c r="A209" t="s">
-        <v>485</v>
+        <v>488</v>
       </c>
       <c r="B209" t="s">
         <v>565</v>
       </c>
       <c r="C209" t="s">
         <v>566</v>
       </c>
       <c r="D209" t="s">
         <v>567</v>
       </c>
     </row>
     <row r="210" spans="1:4">
       <c r="A210" t="s">
-        <v>485</v>
+        <v>488</v>
       </c>
       <c r="B210" t="s">
         <v>568</v>
       </c>
       <c r="C210" t="s">
         <v>569</v>
       </c>
-      <c r="D210"/>
+      <c r="D210" t="s">
+        <v>570</v>
+      </c>
     </row>
     <row r="211" spans="1:4">
       <c r="A211" t="s">
-        <v>485</v>
+        <v>488</v>
       </c>
       <c r="B211" t="s">
-        <v>570</v>
+        <v>571</v>
       </c>
       <c r="C211" t="s">
-        <v>571</v>
+        <v>572</v>
       </c>
       <c r="D211"/>
     </row>
     <row r="212" spans="1:4">
       <c r="A212" t="s">
-        <v>485</v>
+        <v>488</v>
       </c>
       <c r="B212" t="s">
-        <v>572</v>
+        <v>573</v>
       </c>
       <c r="C212" t="s">
-        <v>573</v>
-[...1 lines deleted...]
-      <c r="D212" t="s">
         <v>574</v>
       </c>
+      <c r="D212"/>
     </row>
     <row r="213" spans="1:4">
       <c r="A213" t="s">
-        <v>485</v>
+        <v>488</v>
       </c>
       <c r="B213" t="s">
         <v>575</v>
       </c>
       <c r="C213" t="s">
         <v>576</v>
       </c>
       <c r="D213" t="s">
         <v>577</v>
       </c>
     </row>
     <row r="214" spans="1:4">
       <c r="A214" t="s">
-        <v>485</v>
+        <v>488</v>
       </c>
       <c r="B214" t="s">
         <v>578</v>
       </c>
       <c r="C214" t="s">
         <v>579</v>
       </c>
       <c r="D214" t="s">
         <v>580</v>
       </c>
     </row>
     <row r="215" spans="1:4">
       <c r="A215" t="s">
-        <v>485</v>
+        <v>488</v>
       </c>
       <c r="B215" t="s">
         <v>581</v>
       </c>
       <c r="C215" t="s">
         <v>582</v>
       </c>
       <c r="D215" t="s">
-        <v>271</v>
+        <v>583</v>
       </c>
     </row>
     <row r="216" spans="1:4">
       <c r="A216" t="s">
-        <v>485</v>
+        <v>488</v>
       </c>
       <c r="B216" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="C216" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
       <c r="D216" t="s">
-        <v>585</v>
+        <v>274</v>
       </c>
     </row>
     <row r="217" spans="1:4">
       <c r="A217" t="s">
-        <v>485</v>
+        <v>488</v>
       </c>
       <c r="B217" t="s">
         <v>586</v>
       </c>
       <c r="C217" t="s">
         <v>587</v>
       </c>
       <c r="D217" t="s">
         <v>588</v>
       </c>
     </row>
     <row r="218" spans="1:4">
       <c r="A218" t="s">
-        <v>485</v>
+        <v>488</v>
       </c>
       <c r="B218" t="s">
         <v>589</v>
       </c>
       <c r="C218" t="s">
         <v>590</v>
       </c>
       <c r="D218" t="s">
         <v>591</v>
       </c>
     </row>
     <row r="219" spans="1:4">
       <c r="A219" t="s">
-        <v>485</v>
+        <v>488</v>
       </c>
       <c r="B219" t="s">
         <v>592</v>
       </c>
       <c r="C219" t="s">
         <v>593</v>
       </c>
       <c r="D219" t="s">
         <v>594</v>
       </c>
     </row>
     <row r="220" spans="1:4">
       <c r="A220" t="s">
-        <v>485</v>
+        <v>488</v>
       </c>
       <c r="B220" t="s">
         <v>595</v>
       </c>
       <c r="C220" t="s">
         <v>596</v>
       </c>
       <c r="D220" t="s">
         <v>597</v>
       </c>
     </row>
     <row r="221" spans="1:4">
       <c r="A221" t="s">
-        <v>485</v>
+        <v>488</v>
       </c>
       <c r="B221" t="s">
         <v>598</v>
       </c>
       <c r="C221" t="s">
         <v>599</v>
       </c>
       <c r="D221" t="s">
         <v>600</v>
       </c>
     </row>
     <row r="222" spans="1:4">
       <c r="A222" t="s">
-        <v>485</v>
+        <v>488</v>
       </c>
       <c r="B222" t="s">
         <v>601</v>
       </c>
       <c r="C222" t="s">
         <v>602</v>
       </c>
       <c r="D222" t="s">
         <v>603</v>
       </c>
     </row>
     <row r="223" spans="1:4">
       <c r="A223" t="s">
-        <v>485</v>
+        <v>488</v>
       </c>
       <c r="B223" t="s">
         <v>604</v>
       </c>
       <c r="C223" t="s">
         <v>605</v>
       </c>
       <c r="D223" t="s">
         <v>606</v>
       </c>
     </row>
     <row r="224" spans="1:4">
       <c r="A224" t="s">
-        <v>485</v>
+        <v>488</v>
       </c>
       <c r="B224" t="s">
         <v>607</v>
       </c>
       <c r="C224" t="s">
         <v>608</v>
       </c>
       <c r="D224" t="s">
         <v>609</v>
       </c>
     </row>
     <row r="225" spans="1:4">
       <c r="A225" t="s">
-        <v>485</v>
+        <v>488</v>
       </c>
       <c r="B225" t="s">
-        <v>320</v>
+        <v>610</v>
       </c>
       <c r="C225" t="s">
-        <v>610</v>
+        <v>611</v>
       </c>
       <c r="D225" t="s">
-        <v>611</v>
+        <v>612</v>
       </c>
     </row>
     <row r="226" spans="1:4">
       <c r="A226" t="s">
-        <v>485</v>
+        <v>488</v>
       </c>
       <c r="B226" t="s">
-        <v>612</v>
+        <v>323</v>
       </c>
       <c r="C226" t="s">
         <v>613</v>
       </c>
       <c r="D226" t="s">
         <v>614</v>
       </c>
     </row>
     <row r="227" spans="1:4">
       <c r="A227" t="s">
-        <v>485</v>
+        <v>488</v>
       </c>
       <c r="B227" t="s">
         <v>615</v>
       </c>
       <c r="C227" t="s">
         <v>616</v>
       </c>
       <c r="D227" t="s">
         <v>617</v>
       </c>
     </row>
     <row r="228" spans="1:4">
       <c r="A228" t="s">
-        <v>485</v>
+        <v>488</v>
       </c>
       <c r="B228" t="s">
         <v>618</v>
       </c>
       <c r="C228" t="s">
         <v>619</v>
       </c>
       <c r="D228" t="s">
         <v>620</v>
       </c>
     </row>
     <row r="229" spans="1:4">
       <c r="A229" t="s">
-        <v>485</v>
+        <v>488</v>
       </c>
       <c r="B229" t="s">
         <v>621</v>
       </c>
       <c r="C229" t="s">
         <v>622</v>
       </c>
       <c r="D229" t="s">
         <v>623</v>
       </c>
     </row>
     <row r="230" spans="1:4">
       <c r="A230" t="s">
-        <v>485</v>
+        <v>488</v>
       </c>
       <c r="B230" t="s">
         <v>624</v>
       </c>
       <c r="C230" t="s">
         <v>625</v>
       </c>
       <c r="D230" t="s">
         <v>626</v>
       </c>
     </row>
     <row r="231" spans="1:4">
       <c r="A231" t="s">
-        <v>485</v>
+        <v>488</v>
       </c>
       <c r="B231" t="s">
         <v>627</v>
       </c>
       <c r="C231" t="s">
         <v>628</v>
       </c>
       <c r="D231" t="s">
         <v>629</v>
       </c>
     </row>
     <row r="232" spans="1:4">
       <c r="A232" t="s">
-        <v>485</v>
+        <v>488</v>
       </c>
       <c r="B232" t="s">
         <v>630</v>
       </c>
       <c r="C232" t="s">
         <v>631</v>
       </c>
       <c r="D232" t="s">
         <v>632</v>
       </c>
     </row>
     <row r="233" spans="1:4">
       <c r="A233" t="s">
-        <v>485</v>
+        <v>488</v>
       </c>
       <c r="B233" t="s">
         <v>633</v>
       </c>
       <c r="C233" t="s">
         <v>634</v>
       </c>
       <c r="D233" t="s">
         <v>635</v>
       </c>
     </row>
     <row r="234" spans="1:4">
       <c r="A234" t="s">
-        <v>485</v>
+        <v>488</v>
       </c>
       <c r="B234" t="s">
         <v>636</v>
       </c>
       <c r="C234" t="s">
         <v>637</v>
       </c>
       <c r="D234" t="s">
         <v>638</v>
       </c>
     </row>
     <row r="235" spans="1:4">
       <c r="A235" t="s">
-        <v>485</v>
+        <v>488</v>
       </c>
       <c r="B235" t="s">
         <v>639</v>
       </c>
       <c r="C235" t="s">
         <v>640</v>
       </c>
-      <c r="D235"/>
+      <c r="D235" t="s">
+        <v>641</v>
+      </c>
     </row>
     <row r="236" spans="1:4">
       <c r="A236" t="s">
-        <v>485</v>
+        <v>488</v>
       </c>
       <c r="B236" t="s">
-        <v>641</v>
+        <v>642</v>
       </c>
       <c r="C236" t="s">
-        <v>642</v>
-[...1 lines deleted...]
-      <c r="D236" t="s">
         <v>643</v>
       </c>
+      <c r="D236"/>
     </row>
     <row r="237" spans="1:4">
       <c r="A237" t="s">
-        <v>485</v>
+        <v>488</v>
       </c>
       <c r="B237" t="s">
         <v>644</v>
       </c>
       <c r="C237" t="s">
         <v>645</v>
       </c>
       <c r="D237" t="s">
         <v>646</v>
       </c>
     </row>
     <row r="238" spans="1:4">
       <c r="A238" t="s">
-        <v>485</v>
+        <v>488</v>
       </c>
       <c r="B238" t="s">
         <v>647</v>
       </c>
       <c r="C238" t="s">
         <v>648</v>
       </c>
-      <c r="D238"/>
+      <c r="D238" t="s">
+        <v>649</v>
+      </c>
     </row>
     <row r="239" spans="1:4">
       <c r="A239" t="s">
-        <v>485</v>
+        <v>488</v>
       </c>
       <c r="B239" t="s">
-        <v>649</v>
+        <v>650</v>
       </c>
       <c r="C239" t="s">
-        <v>650</v>
-[...1 lines deleted...]
-      <c r="D239" t="s">
         <v>651</v>
       </c>
+      <c r="D239"/>
     </row>
     <row r="240" spans="1:4">
       <c r="A240" t="s">
-        <v>485</v>
+        <v>488</v>
       </c>
       <c r="B240" t="s">
         <v>652</v>
       </c>
       <c r="C240" t="s">
         <v>653</v>
       </c>
       <c r="D240" t="s">
         <v>654</v>
       </c>
     </row>
     <row r="241" spans="1:4">
       <c r="A241" t="s">
-        <v>485</v>
+        <v>488</v>
       </c>
       <c r="B241" t="s">
         <v>655</v>
       </c>
       <c r="C241" t="s">
         <v>656</v>
       </c>
       <c r="D241" t="s">
         <v>657</v>
       </c>
     </row>
     <row r="242" spans="1:4">
       <c r="A242" t="s">
-        <v>485</v>
+        <v>488</v>
       </c>
       <c r="B242" t="s">
         <v>658</v>
       </c>
       <c r="C242" t="s">
         <v>659</v>
       </c>
       <c r="D242" t="s">
         <v>660</v>
       </c>
     </row>
     <row r="243" spans="1:4">
       <c r="A243" t="s">
-        <v>485</v>
+        <v>488</v>
       </c>
       <c r="B243" t="s">
         <v>661</v>
       </c>
       <c r="C243" t="s">
         <v>662</v>
       </c>
       <c r="D243" t="s">
         <v>663</v>
       </c>
     </row>
     <row r="244" spans="1:4">
       <c r="A244" t="s">
-        <v>485</v>
+        <v>488</v>
       </c>
       <c r="B244" t="s">
         <v>664</v>
       </c>
       <c r="C244" t="s">
         <v>665</v>
       </c>
       <c r="D244" t="s">
         <v>666</v>
       </c>
     </row>
     <row r="245" spans="1:4">
       <c r="A245" t="s">
-        <v>485</v>
+        <v>488</v>
       </c>
       <c r="B245" t="s">
         <v>667</v>
       </c>
       <c r="C245" t="s">
         <v>668</v>
       </c>
       <c r="D245" t="s">
         <v>669</v>
       </c>
     </row>
     <row r="246" spans="1:4">
       <c r="A246" t="s">
-        <v>485</v>
+        <v>488</v>
       </c>
       <c r="B246" t="s">
         <v>670</v>
       </c>
       <c r="C246" t="s">
         <v>671</v>
       </c>
       <c r="D246" t="s">
         <v>672</v>
       </c>
     </row>
     <row r="247" spans="1:4">
       <c r="A247" t="s">
-        <v>485</v>
+        <v>488</v>
       </c>
       <c r="B247" t="s">
         <v>673</v>
       </c>
       <c r="C247" t="s">
         <v>674</v>
       </c>
       <c r="D247" t="s">
         <v>675</v>
       </c>
     </row>
     <row r="248" spans="1:4">
       <c r="A248" t="s">
-        <v>485</v>
+        <v>488</v>
       </c>
       <c r="B248" t="s">
         <v>676</v>
       </c>
       <c r="C248" t="s">
         <v>677</v>
       </c>
       <c r="D248" t="s">
         <v>678</v>
       </c>
     </row>
     <row r="249" spans="1:4">
       <c r="A249" t="s">
-        <v>485</v>
+        <v>488</v>
       </c>
       <c r="B249" t="s">
         <v>679</v>
       </c>
       <c r="C249" t="s">
         <v>680</v>
       </c>
       <c r="D249" t="s">
         <v>681</v>
       </c>
     </row>
     <row r="250" spans="1:4">
       <c r="A250" t="s">
-        <v>485</v>
+        <v>488</v>
       </c>
       <c r="B250" t="s">
         <v>682</v>
       </c>
       <c r="C250" t="s">
         <v>683</v>
       </c>
-      <c r="D250"/>
+      <c r="D250" t="s">
+        <v>684</v>
+      </c>
     </row>
     <row r="251" spans="1:4">
       <c r="A251" t="s">
-        <v>485</v>
+        <v>488</v>
       </c>
       <c r="B251" t="s">
-        <v>684</v>
+        <v>685</v>
       </c>
       <c r="C251" t="s">
-        <v>685</v>
-[...1 lines deleted...]
-      <c r="D251" t="s">
         <v>686</v>
       </c>
+      <c r="D251"/>
     </row>
     <row r="252" spans="1:4">
       <c r="A252" t="s">
-        <v>485</v>
+        <v>488</v>
       </c>
       <c r="B252" t="s">
         <v>687</v>
       </c>
       <c r="C252" t="s">
         <v>688</v>
       </c>
       <c r="D252" t="s">
         <v>689</v>
       </c>
     </row>
     <row r="253" spans="1:4">
       <c r="A253" t="s">
-        <v>485</v>
+        <v>488</v>
       </c>
       <c r="B253" t="s">
         <v>690</v>
       </c>
       <c r="C253" t="s">
         <v>691</v>
       </c>
       <c r="D253" t="s">
         <v>692</v>
       </c>
     </row>
     <row r="254" spans="1:4">
       <c r="A254" t="s">
-        <v>485</v>
+        <v>488</v>
       </c>
       <c r="B254" t="s">
         <v>693</v>
       </c>
       <c r="C254" t="s">
         <v>694</v>
       </c>
       <c r="D254" t="s">
         <v>695</v>
       </c>
     </row>
     <row r="255" spans="1:4">
       <c r="A255" t="s">
+        <v>488</v>
+      </c>
+      <c r="B255" t="s">
         <v>696</v>
-      </c>
-[...1 lines deleted...]
-        <v>12</v>
       </c>
       <c r="C255" t="s">
         <v>697</v>
       </c>
-      <c r="D255"/>
+      <c r="D255" t="s">
+        <v>698</v>
+      </c>
     </row>
     <row r="256" spans="1:4">
       <c r="A256" t="s">
-        <v>696</v>
+        <v>699</v>
       </c>
       <c r="B256" t="s">
         <v>12</v>
       </c>
       <c r="C256" t="s">
-        <v>698</v>
+        <v>700</v>
       </c>
       <c r="D256"/>
     </row>
     <row r="257" spans="1:4">
       <c r="A257" t="s">
-        <v>696</v>
+        <v>699</v>
       </c>
       <c r="B257" t="s">
-        <v>65</v>
+        <v>12</v>
       </c>
       <c r="C257" t="s">
-        <v>699</v>
+        <v>701</v>
       </c>
       <c r="D257"/>
     </row>
     <row r="258" spans="1:4">
       <c r="A258" t="s">
-        <v>696</v>
+        <v>699</v>
       </c>
       <c r="B258" t="s">
-        <v>433</v>
+        <v>65</v>
       </c>
       <c r="C258" t="s">
-        <v>700</v>
-[...3 lines deleted...]
-      </c>
+        <v>702</v>
+      </c>
+      <c r="D258"/>
     </row>
     <row r="259" spans="1:4">
       <c r="A259" t="s">
-        <v>696</v>
+        <v>699</v>
       </c>
       <c r="B259" t="s">
-        <v>702</v>
+        <v>436</v>
       </c>
       <c r="C259" t="s">
         <v>703</v>
       </c>
-      <c r="D259"/>
+      <c r="D259" t="s">
+        <v>704</v>
+      </c>
+    </row>
+    <row r="260" spans="1:4">
+      <c r="A260" t="s">
+        <v>699</v>
+      </c>
+      <c r="B260" t="s">
+        <v>705</v>
+      </c>
+      <c r="C260" t="s">
+        <v>706</v>
+      </c>
+      <c r="D260"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>