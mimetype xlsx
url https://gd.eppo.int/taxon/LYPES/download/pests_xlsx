--- v9 (2026-07-23)
+++ v10 (2026-09-01)
@@ -485,52 +485,52 @@
   <si>
     <t>* Al Shihi AA, Al Sadi AM, Deadman M, Briddon RW, Shahid MS (2018) Identification of a distinct strain of Cotton leaf curl Gezira virus infecting tomato in Oman. Journal of Phytopathology. 166(3), 199-205.</t>
   </si>
   <si>
     <t>BEMITA</t>
   </si>
   <si>
     <t>Bemisia tabaci (as Solanaceae)</t>
   </si>
   <si>
     <t>TORTPR</t>
   </si>
   <si>
     <t>Cacoecimorpha pronubana</t>
   </si>
   <si>
     <t>* Bradley JD, Tremewan WG, Smith A (1973) British tortricoid moths. Cochylidae and Tortricidae: Tortricinae. The Ray Society, London, 251 pp.</t>
   </si>
   <si>
     <t>PHYPTR</t>
   </si>
   <si>
     <t>'Candidatus Phytoplasma trifolii'</t>
   </si>
   <si>
-    <t xml:space="preserve">* Hiruki C, Wang K (2004) Clover proliferation phytoplasma: 'Candidatus Phytoplasma trifolii'. International Journal of Systematic and Evolutionary Microbiology 54, 1349-1353.
-</t>
+    <t>* Hiruki C, Wang K (2004) Clover proliferation phytoplasma: 'Candidatus Phytoplasma trifolii'. International Journal of Systematic and Evolutionary Microbiology 54, 1349-1353.
+* Choueiri E, Salar P, Jreijiri F, El Zammar S, Massaad R, Abdul-Nour H, Bove JM, Danet JL and Foissac X (2007) Occurrence and distribution of 'Candidatus Phytoplasma trifolii' associated with diseases of solanaceous crops in Lebanon. European Journal of Plant Pathology 118, 411-416.</t>
   </si>
   <si>
     <t>'Candidatus Phytoplasma trifolii' (as Solanum)</t>
   </si>
   <si>
     <t>PVH000</t>
   </si>
   <si>
     <t>Carlavirus chisolani</t>
   </si>
   <si>
     <t>* Xu Z, Weng H, Yang Z, Wang L, Mao Q, Cao Y, Song X, Rao S, Chen J, Li Y, Li J (2024) First report of potato virus H infecting tomato (Solanum lycopersicum) in China. Plant Disease. 108(10): 3204.</t>
   </si>
   <si>
     <t>PVS000</t>
   </si>
   <si>
     <t>Carlavirus sigmasolani</t>
   </si>
   <si>
     <t>* Predajňa L, Šoltys K, Kraic J, Mihálik D, Glasa M (2017) First Report of Potato Virus S Infecting Tomato in Slovakia. Journal of Plant Pathology 99(3), 799-818.</t>
   </si>
   <si>
     <t>CPMMV0</t>
   </si>