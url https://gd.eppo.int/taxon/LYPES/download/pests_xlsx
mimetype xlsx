--- v10 (2026-09-01)
+++ v11 (2026-09-21)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="LYPES" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="707">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="708">
   <si>
     <t>type</t>
   </si>
   <si>
     <t>EPPOCode</t>
   </si>
   <si>
     <t>Pref_name</t>
   </si>
   <si>
     <t>References</t>
   </si>
   <si>
     <t>Doubtful host</t>
   </si>
   <si>
     <t>CERTRO</t>
   </si>
   <si>
     <t>Ceratitis rosa</t>
   </si>
   <si>
     <t>Mentioned in World crop pests 3(A). Fruit flies; their biology, natural enemies and control (Ed. by Robinson AS, Hooper G), pp. 51-58. Elsevier, Amsterdam, Netherlands.
 This record (1989) predates the separation of Ceratitis rosa sensu lato into C. rosa and C. quilicii. No other record was found. The pest status is now considered doubtful.</t>
   </si>
@@ -1043,62 +1043,50 @@
   </si>
   <si>
     <t>Meloidogyne floridensis</t>
   </si>
   <si>
     <t>* Marquez J, Forghani F, Hajihassani A (2021) First report of the root-knot nematode, Meloidogyne floridensis, on tomato in Georgia, USA. Plant Disease 105(4), 1228. https://doi.org/10.1094/PDIS-10-20-2286-PDN
 * Marquez J, Hajihassani A (2023) Identification and virulence of five isolates of root-knot nematode Meloidogyne floridensis on vegetables. Plant Disease 107(5), 1522-15888.</t>
   </si>
   <si>
     <t>MELGGC</t>
   </si>
   <si>
     <t>Meloidogyne graminicola</t>
   </si>
   <si>
     <t>* EPPO (2023) Report of a pest risk analysis for Meloidogyne graminicola. EPPO, Paris. Available at https://gd.eppo.int/taxon/MELGGC/documents
 ------- conflicting publications on host status.
 * Dabur KR, Taya AS &amp; Bajaj HK (2004) Life cycle of Meloidogyne graminicola on paddy and its host range studies. Indian Journal of Nematology 34, 80-84.
 ------- does not support multiplication of Meloidogyne graminicola 
 * Pan S, Liu C, Zhang F, Chen Z, Li Y (2022) First report of Meloidogyne graminicola on tomato (Solanum lycopersicum) in Hainan, China. Plant Disease 106(7), 2000-2001. https://doi.org/10.1094/PDIS-09-21-1942-PDN
 ------- confirmed host. Reproduction factor = 5.3
 * Rusinque L, Maleita C, Abrantes I, Palomares-Rius JE, Inácio ML (2021) Meloidogyne graminicola - A threat to rice production: review update on distribution, biology, identification, and management. Biology 10, 1163. https://doi.org/10.3390/biology10111163
 ------- host.</t>
   </si>
   <si>
-    <t>MELGLC</t>
-[...5 lines deleted...]
-    <t>* Sen F, Aydinli (2021) Host status of cultivated crops to Meloidogyne luci. European Journal of Plant Pathology 161(3), 607-618.
-------- In experiments, cvs. Barbaros F1, Falcon, H-2274, Rio Grande, Super Ancon were found to be excellent hosts.
-* Strajnar P, Širca S, Knapič M &amp; Urek G (2011) Effect of Slovenian climatic conditions on the development and survival of the root-knot nematode Meloidogyne ethiopica. European Journal of Plant Pathology 129, 81-88
--------In experiments, cv. San Marzano F1 was found to be an exelent host (RF = 91)</t>
-  </si>
-  <si>
     <t>MELGMA</t>
   </si>
   <si>
     <t>Meloidogyne mali</t>
   </si>
   <si>
     <t>* Ambrogioni L, Carletti B, Roversi PF (2014) Chapter 14 Nematodi galligeni pp. 338-365. In: Nematologia Agraria generale e applicata (Ambrogioni L., d'Errico F.P., Greco N., Marinari Palmisano A. Roversi P.F. eds.). Società Italiana di Nematologia - Tipografia Cuppini – Florence
 ------- confirmed host (in experimental conditions)</t>
   </si>
   <si>
     <t>CRNPPE</t>
   </si>
   <si>
     <t>Moniliophthora perniciosa</t>
   </si>
   <si>
     <t>* Marelli JP, Maximova SN, Gramacho KP, Kang S, Guiltinan MJ (2009) Infection biology of Moniliophthora perniciosa on Theobroma cacao and alternate solanaceous hosts. Tropical Plant Biology 2, 149-160.</t>
   </si>
   <si>
     <t>GRAGLE</t>
   </si>
   <si>
     <t>Naupactus leucoloma</t>
   </si>
   <si>
@@ -1822,50 +1810,53 @@
   <si>
     <t>* Faria JC, Souza JAC, Slack SA, Maxwell DP (1997) A new geminivirus associated with tomato in the State of São Paulo, Brazil. Plant Disease, 81(4), p 423.</t>
   </si>
   <si>
     <t>TOSRV0</t>
   </si>
   <si>
     <t>Begomovirus solanumseverugosi</t>
   </si>
   <si>
     <t>* Gorayeb ES, do Nascimento SC, dos Santos AN, Batalhon L, Albuquerque MR, de Oliveira VG, de Souza VB, Bogo A, da Silva FN (2024) Survey of viruses and vectors in tomato plants, alternative hosts and weeds in the state of Santa Catarina, Brazil. Plant Pathology 73(2), 444-454.</t>
   </si>
   <si>
     <t>TOLCSI</t>
   </si>
   <si>
     <t>Begomovirus solanumsinaloaense</t>
   </si>
   <si>
     <t>TOMOTV</t>
   </si>
   <si>
     <t>Begomovirus solanumtainoense</t>
   </si>
   <si>
+    <t>* Martínez-Zubiaur Y, Fiallo-Ollivé E, Carrillo-Tripp J, Rivera-Bustamante R (2008) First report of Tomato chlorosis virus infecting tomato in single and mixed infections with Tomato yellow leaf curl virus in Cuba. Plant Disease 92(5), 836. https://doi.org/10.1094/PDIS-92-5-0836C</t>
+  </si>
+  <si>
     <t>TOMOV0</t>
   </si>
   <si>
     <t>Begomovirus solanumvariati</t>
   </si>
   <si>
     <t>* Abouzid AM, Polston JE, Hiebert E (1992) The nucleotide sequence of tomato mottle virus, a new geminivirus isolated from tomatoes in Florida. Journal of General Virology 73, 3225-3229.
 * Polston JE, Hiebert E, McGovern RJ, Stansly PA, Schuster DJ (1993) Host range of tomato mottle virus, a new geminivirus infecting tomato in Florida. Plant Disease 77, 1181-1184.</t>
   </si>
   <si>
     <t>PYMV00</t>
   </si>
   <si>
     <t>Begomovirus tuberosi</t>
   </si>
   <si>
     <t xml:space="preserve">* Polston JE, Anderson PK (1997) The emergence of whitefly-transmitted geminiviruses in tomato in the Western Hemisphere. Plant Disease 81(12) 1358-1369.
 * Romay G, Chirinos DT, Geraud-Pouey F, Torres M, Bragard C (2016) First report of Potato yellow mosaic virus infecting Solanum americanum in Venezuela. New Disease Reports 34, 20.
 * Vaca-Vaca JC, Jara-Tejada F, Lopez-Lopez K (2020) Partial molecular characterization of begomoviruses isolated from weeds collected in tomato crops in the southeast of Valle del Cauca, Colombia. Revista Colombiana de Ciencias Hortícolas 14(1), 115-124.
 </t>
   </si>
   <si>
     <t>Bemisia tabaci</t>
   </si>
   <si>
@@ -2064,50 +2055,63 @@
 * Brito JA, Kaur R, Cetintas R, Stanley JD, Mendes ML, McAvoy EJ, Powers TO, Dickson DW (2008) Identification and isozyme characterization of Meloidogyne spp. infecting horticultural and agronomic drops, and weeds in Florida. Nematology 10(5), 757-766. https://doi.org/10.1163/156854108785787253
 ------- confirmed host as Solanum esculentum
 * Kiewnick S, Karssen G, Brito JA, Oggenfuss M, Frey JE (2008) First report of root-knot nematode Meloidogyne enterolobii on tomato and cucumber in Switzerland. Plant Disease. 92, 1370.
 ------- confirmed host.</t>
   </si>
   <si>
     <t>MELGET</t>
   </si>
   <si>
     <t>Meloidogyne ethiopica</t>
   </si>
   <si>
     <t>* Carneiro R M D G, Gomes C B, Almeida M R A, Gomes A C M M &amp; Martins I (2003) First record of Meloidogyne ethiopica Whitehead, 1968 on kiwi in Brazil and reaction of different plant species. (Primeiro Registro de Meloidogyne ethiopica Whitehead, 1968, em plantas de quivi no Brasil e reação em diferentes plantas cultivadas.). Nematologia Brasileira, 27(2), 151-158.
 * Mandefro W &amp; Dagne K (2000) Cytogenetic and esterase isozyme variation of root-knot nematode populations from Ethiopia. Afr. J. Plant. Prot. 10, 39-47.
 * Gabriel M, Kulczynski SM, Belle C, Kirsch VG &amp; Calderan-Bisognin A (2018) Reação de gramíneas forrageiras a Meloidogyne spp. e Pratylenchus brachyurus. Nematropica 48(2), 155-163.
 -------In experiments, cv. Santa Cruz was found to be a good host.</t>
   </si>
   <si>
     <t>MELGFA</t>
   </si>
   <si>
     <t>Meloidogyne fallax</t>
   </si>
   <si>
     <t>* Goossens JJM (1995) Host range test of Meloidogyne n.sp. In: Annual Report 1994 Diagnostic Centre, pp. 95-97. Plant Protection Service, Wageningen (NL).</t>
+  </si>
+  <si>
+    <t>MELGLC</t>
+  </si>
+  <si>
+    <t>Meloidogyne luci</t>
+  </si>
+  <si>
+    <t>* Gerič Stare B, Strajnar P, Širca S, Susič N, Urek G (2018) Record of a new location for tropical root knot nematode Meloidogyne luci in Slovenia. Bulletin OEPP/EPPO Bulletin 48(1), 135-137. DOI: 10.1111/epp.12443
+* Sen F, Aydinli (2021) Host status of cultivated crops to Meloidogyne luci. European Journal of Plant Pathology 161(3), 607-618.
+------- In experiments, cvs. Barbaros F1, Falcon, H-2274, Rio Grande, Super Ancon were found to be excellent hosts.
+* Strajnar P, Širca S, Knapič M &amp; Urek G (2011) Effect of Slovenian climatic conditions on the development and survival of the root-knot nematode Meloidogyne ethiopica. European Journal of Plant Pathology 129, 81-88
+-------In experiments, cv. San Marzano F1 was found to be an excellent host (RF = 91)</t>
   </si>
   <si>
     <t>NACOBA</t>
   </si>
   <si>
     <t>Nacobbus aberrans sensu lato</t>
   </si>
   <si>
     <t>* Manzanilla-López RH, Costilla MA, Doucet M, Inserra RN, Lehman PS, Cid del Prado-Vera I, Souza RM, Evans K (2002) The genus Nacobbus Thorne &amp; Allen, 1944 (Nematoda: Pratylenchidae): systematics, distribution, biology and management. Nematropica 32, 149-226.</t>
   </si>
   <si>
     <t>CERTCY</t>
   </si>
   <si>
     <t>Neoceratitis cyanescens</t>
   </si>
   <si>
     <t>* Rasolofoarivao H, Raveloson Ravaomanarivo LH, Delatte H (2021) Host plant ranges of fruit flies (Diptera: Tephritidae) in Madagascar. Bulletin of Entomological Research 1–12. https://doi.org/10.1017/ S0007485321000511</t>
   </si>
   <si>
     <t>NEOLEL</t>
   </si>
   <si>
     <t>Neoleucinodes elegantalis</t>
   </si>
@@ -4353,65 +4357,65 @@
     </row>
     <row r="115" spans="1:4">
       <c r="A115" t="s">
         <v>85</v>
       </c>
       <c r="B115" t="s">
         <v>317</v>
       </c>
       <c r="C115" t="s">
         <v>318</v>
       </c>
       <c r="D115" t="s">
         <v>319</v>
       </c>
     </row>
     <row r="116" spans="1:4">
       <c r="A116" t="s">
         <v>85</v>
       </c>
       <c r="B116" t="s">
         <v>320</v>
       </c>
       <c r="C116" t="s">
         <v>321</v>
       </c>
-      <c r="D116" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D116"/>
     </row>
     <row r="117" spans="1:4">
       <c r="A117" t="s">
         <v>85</v>
       </c>
       <c r="B117" t="s">
+        <v>322</v>
+      </c>
+      <c r="C117" t="s">
         <v>323</v>
       </c>
-      <c r="C117" t="s">
+      <c r="D117" t="s">
         <v>324</v>
       </c>
-      <c r="D117"/>
     </row>
     <row r="118" spans="1:4">
       <c r="A118" t="s">
         <v>85</v>
       </c>
       <c r="B118" t="s">
         <v>325</v>
       </c>
       <c r="C118" t="s">
         <v>326</v>
       </c>
       <c r="D118" t="s">
         <v>327</v>
       </c>
     </row>
     <row r="119" spans="1:4">
       <c r="A119" t="s">
         <v>85</v>
       </c>
       <c r="B119" t="s">
         <v>328</v>
       </c>
       <c r="C119" t="s">
         <v>329</v>
       </c>
@@ -4505,1839 +4509,1841 @@
     </row>
     <row r="126" spans="1:4">
       <c r="A126" t="s">
         <v>85</v>
       </c>
       <c r="B126" t="s">
         <v>349</v>
       </c>
       <c r="C126" t="s">
         <v>350</v>
       </c>
       <c r="D126" t="s">
         <v>351</v>
       </c>
     </row>
     <row r="127" spans="1:4">
       <c r="A127" t="s">
         <v>85</v>
       </c>
       <c r="B127" t="s">
         <v>352</v>
       </c>
       <c r="C127" t="s">
         <v>353</v>
       </c>
-      <c r="D127" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D127"/>
     </row>
     <row r="128" spans="1:4">
       <c r="A128" t="s">
         <v>85</v>
       </c>
       <c r="B128" t="s">
+        <v>354</v>
+      </c>
+      <c r="C128" t="s">
         <v>355</v>
-      </c>
-[...1 lines deleted...]
-        <v>356</v>
       </c>
       <c r="D128"/>
     </row>
     <row r="129" spans="1:4">
       <c r="A129" t="s">
         <v>85</v>
       </c>
       <c r="B129" t="s">
+        <v>356</v>
+      </c>
+      <c r="C129" t="s">
         <v>357</v>
-      </c>
-[...1 lines deleted...]
-        <v>358</v>
       </c>
       <c r="D129"/>
     </row>
     <row r="130" spans="1:4">
       <c r="A130" t="s">
         <v>85</v>
       </c>
       <c r="B130" t="s">
+        <v>358</v>
+      </c>
+      <c r="C130" t="s">
         <v>359</v>
       </c>
-      <c r="C130" t="s">
+      <c r="D130" t="s">
         <v>360</v>
       </c>
-      <c r="D130"/>
     </row>
     <row r="131" spans="1:4">
       <c r="A131" t="s">
         <v>85</v>
       </c>
       <c r="B131" t="s">
         <v>361</v>
       </c>
       <c r="C131" t="s">
         <v>362</v>
       </c>
       <c r="D131" t="s">
         <v>363</v>
       </c>
     </row>
     <row r="132" spans="1:4">
       <c r="A132" t="s">
         <v>85</v>
       </c>
       <c r="B132" t="s">
         <v>364</v>
       </c>
       <c r="C132" t="s">
         <v>365</v>
       </c>
       <c r="D132" t="s">
         <v>366</v>
       </c>
     </row>
     <row r="133" spans="1:4">
       <c r="A133" t="s">
         <v>85</v>
       </c>
       <c r="B133" t="s">
         <v>367</v>
       </c>
       <c r="C133" t="s">
         <v>368</v>
       </c>
       <c r="D133" t="s">
         <v>369</v>
       </c>
     </row>
     <row r="134" spans="1:4">
       <c r="A134" t="s">
         <v>85</v>
       </c>
       <c r="B134" t="s">
+        <v>57</v>
+      </c>
+      <c r="C134" t="s">
         <v>370</v>
       </c>
-      <c r="C134" t="s">
+      <c r="D134" t="s">
         <v>371</v>
-      </c>
-[...1 lines deleted...]
-        <v>372</v>
       </c>
     </row>
     <row r="135" spans="1:4">
       <c r="A135" t="s">
         <v>85</v>
       </c>
       <c r="B135" t="s">
-        <v>57</v>
+        <v>372</v>
       </c>
       <c r="C135" t="s">
         <v>373</v>
       </c>
       <c r="D135" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="136" spans="1:4">
       <c r="A136" t="s">
         <v>85</v>
       </c>
       <c r="B136" t="s">
+        <v>63</v>
+      </c>
+      <c r="C136" t="s">
         <v>375</v>
       </c>
-      <c r="C136" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="D136"/>
     </row>
     <row r="137" spans="1:4">
       <c r="A137" t="s">
         <v>85</v>
       </c>
       <c r="B137" t="s">
-        <v>63</v>
+        <v>376</v>
       </c>
       <c r="C137" t="s">
-        <v>378</v>
+        <v>377</v>
       </c>
       <c r="D137"/>
     </row>
     <row r="138" spans="1:4">
       <c r="A138" t="s">
         <v>85</v>
       </c>
       <c r="B138" t="s">
+        <v>378</v>
+      </c>
+      <c r="C138" t="s">
         <v>379</v>
-      </c>
-[...1 lines deleted...]
-        <v>380</v>
       </c>
       <c r="D138"/>
     </row>
     <row r="139" spans="1:4">
       <c r="A139" t="s">
         <v>85</v>
       </c>
       <c r="B139" t="s">
+        <v>380</v>
+      </c>
+      <c r="C139" t="s">
         <v>381</v>
-      </c>
-[...1 lines deleted...]
-        <v>382</v>
       </c>
       <c r="D139"/>
     </row>
     <row r="140" spans="1:4">
       <c r="A140" t="s">
         <v>85</v>
       </c>
       <c r="B140" t="s">
+        <v>382</v>
+      </c>
+      <c r="C140" t="s">
         <v>383</v>
       </c>
-      <c r="C140" t="s">
+      <c r="D140" t="s">
         <v>384</v>
       </c>
-      <c r="D140"/>
     </row>
     <row r="141" spans="1:4">
       <c r="A141" t="s">
         <v>85</v>
       </c>
       <c r="B141" t="s">
         <v>385</v>
       </c>
       <c r="C141" t="s">
         <v>386</v>
       </c>
       <c r="D141" t="s">
         <v>387</v>
       </c>
     </row>
     <row r="142" spans="1:4">
       <c r="A142" t="s">
         <v>85</v>
       </c>
       <c r="B142" t="s">
         <v>388</v>
       </c>
       <c r="C142" t="s">
         <v>389</v>
       </c>
       <c r="D142" t="s">
         <v>390</v>
       </c>
     </row>
     <row r="143" spans="1:4">
       <c r="A143" t="s">
         <v>85</v>
       </c>
       <c r="B143" t="s">
         <v>391</v>
       </c>
       <c r="C143" t="s">
         <v>392</v>
       </c>
-      <c r="D143" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D143"/>
     </row>
     <row r="144" spans="1:4">
       <c r="A144" t="s">
         <v>85</v>
       </c>
       <c r="B144" t="s">
+        <v>393</v>
+      </c>
+      <c r="C144" t="s">
         <v>394</v>
-      </c>
-[...1 lines deleted...]
-        <v>395</v>
       </c>
       <c r="D144"/>
     </row>
     <row r="145" spans="1:4">
       <c r="A145" t="s">
         <v>85</v>
       </c>
       <c r="B145" t="s">
+        <v>395</v>
+      </c>
+      <c r="C145" t="s">
         <v>396</v>
-      </c>
-[...1 lines deleted...]
-        <v>397</v>
       </c>
       <c r="D145"/>
     </row>
     <row r="146" spans="1:4">
       <c r="A146" t="s">
         <v>85</v>
       </c>
       <c r="B146" t="s">
+        <v>397</v>
+      </c>
+      <c r="C146" t="s">
         <v>398</v>
-      </c>
-[...1 lines deleted...]
-        <v>399</v>
       </c>
       <c r="D146"/>
     </row>
     <row r="147" spans="1:4">
       <c r="A147" t="s">
         <v>85</v>
       </c>
       <c r="B147" t="s">
+        <v>399</v>
+      </c>
+      <c r="C147" t="s">
         <v>400</v>
       </c>
-      <c r="C147" t="s">
+      <c r="D147" t="s">
         <v>401</v>
       </c>
-      <c r="D147"/>
     </row>
     <row r="148" spans="1:4">
       <c r="A148" t="s">
         <v>85</v>
       </c>
       <c r="B148" t="s">
         <v>402</v>
       </c>
       <c r="C148" t="s">
         <v>403</v>
       </c>
       <c r="D148" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="149" spans="1:4">
       <c r="A149" t="s">
         <v>85</v>
       </c>
       <c r="B149" t="s">
         <v>405</v>
       </c>
       <c r="C149" t="s">
         <v>406</v>
       </c>
       <c r="D149" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="150" spans="1:4">
       <c r="A150" t="s">
         <v>85</v>
       </c>
       <c r="B150" t="s">
         <v>408</v>
       </c>
       <c r="C150" t="s">
         <v>409</v>
       </c>
-      <c r="D150" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D150"/>
     </row>
     <row r="151" spans="1:4">
       <c r="A151" t="s">
         <v>85</v>
       </c>
       <c r="B151" t="s">
+        <v>410</v>
+      </c>
+      <c r="C151" t="s">
         <v>411</v>
       </c>
-      <c r="C151" t="s">
+      <c r="D151" t="s">
         <v>412</v>
       </c>
-      <c r="D151"/>
     </row>
     <row r="152" spans="1:4">
       <c r="A152" t="s">
         <v>85</v>
       </c>
       <c r="B152" t="s">
         <v>413</v>
       </c>
       <c r="C152" t="s">
         <v>414</v>
       </c>
-      <c r="D152" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D152"/>
     </row>
     <row r="153" spans="1:4">
       <c r="A153" t="s">
         <v>85</v>
       </c>
       <c r="B153" t="s">
+        <v>415</v>
+      </c>
+      <c r="C153" t="s">
         <v>416</v>
       </c>
-      <c r="C153" t="s">
+      <c r="D153" t="s">
         <v>417</v>
       </c>
-      <c r="D153"/>
     </row>
     <row r="154" spans="1:4">
       <c r="A154" t="s">
         <v>85</v>
       </c>
       <c r="B154" t="s">
+        <v>73</v>
+      </c>
+      <c r="C154" t="s">
         <v>418</v>
       </c>
-      <c r="C154" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="D154"/>
     </row>
     <row r="155" spans="1:4">
       <c r="A155" t="s">
         <v>85</v>
       </c>
       <c r="B155" t="s">
-        <v>73</v>
+        <v>419</v>
       </c>
       <c r="C155" t="s">
+        <v>420</v>
+      </c>
+      <c r="D155" t="s">
         <v>421</v>
       </c>
-      <c r="D155"/>
     </row>
     <row r="156" spans="1:4">
       <c r="A156" t="s">
         <v>85</v>
       </c>
       <c r="B156" t="s">
         <v>422</v>
       </c>
       <c r="C156" t="s">
         <v>423</v>
       </c>
       <c r="D156" t="s">
         <v>424</v>
       </c>
     </row>
     <row r="157" spans="1:4">
       <c r="A157" t="s">
         <v>85</v>
       </c>
       <c r="B157" t="s">
         <v>425</v>
       </c>
       <c r="C157" t="s">
         <v>426</v>
       </c>
       <c r="D157" t="s">
         <v>427</v>
       </c>
     </row>
     <row r="158" spans="1:4">
       <c r="A158" t="s">
         <v>85</v>
       </c>
       <c r="B158" t="s">
         <v>428</v>
       </c>
       <c r="C158" t="s">
         <v>429</v>
       </c>
-      <c r="D158" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D158"/>
     </row>
     <row r="159" spans="1:4">
       <c r="A159" t="s">
         <v>85</v>
       </c>
       <c r="B159" t="s">
+        <v>430</v>
+      </c>
+      <c r="C159" t="s">
         <v>431</v>
       </c>
-      <c r="C159" t="s">
+      <c r="D159" t="s">
         <v>432</v>
       </c>
-      <c r="D159"/>
     </row>
     <row r="160" spans="1:4">
       <c r="A160" t="s">
         <v>85</v>
       </c>
       <c r="B160" t="s">
         <v>433</v>
       </c>
       <c r="C160" t="s">
         <v>434</v>
       </c>
       <c r="D160" t="s">
         <v>435</v>
       </c>
     </row>
     <row r="161" spans="1:4">
       <c r="A161" t="s">
         <v>85</v>
       </c>
       <c r="B161" t="s">
         <v>436</v>
       </c>
       <c r="C161" t="s">
         <v>437</v>
       </c>
       <c r="D161" t="s">
         <v>438</v>
       </c>
     </row>
     <row r="162" spans="1:4">
       <c r="A162" t="s">
         <v>85</v>
       </c>
       <c r="B162" t="s">
+        <v>76</v>
+      </c>
+      <c r="C162" t="s">
         <v>439</v>
       </c>
-      <c r="C162" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="D162"/>
     </row>
     <row r="163" spans="1:4">
       <c r="A163" t="s">
         <v>85</v>
       </c>
       <c r="B163" t="s">
-        <v>76</v>
+        <v>440</v>
       </c>
       <c r="C163" t="s">
+        <v>441</v>
+      </c>
+      <c r="D163" t="s">
         <v>442</v>
       </c>
-      <c r="D163"/>
     </row>
     <row r="164" spans="1:4">
       <c r="A164" t="s">
         <v>85</v>
       </c>
       <c r="B164" t="s">
         <v>443</v>
       </c>
       <c r="C164" t="s">
         <v>444</v>
       </c>
       <c r="D164" t="s">
         <v>445</v>
       </c>
     </row>
     <row r="165" spans="1:4">
       <c r="A165" t="s">
         <v>85</v>
       </c>
       <c r="B165" t="s">
         <v>446</v>
       </c>
       <c r="C165" t="s">
         <v>447</v>
       </c>
       <c r="D165" t="s">
         <v>448</v>
       </c>
     </row>
     <row r="166" spans="1:4">
       <c r="A166" t="s">
         <v>85</v>
       </c>
       <c r="B166" t="s">
         <v>449</v>
       </c>
       <c r="C166" t="s">
         <v>450</v>
       </c>
-      <c r="D166" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D166"/>
     </row>
     <row r="167" spans="1:4">
       <c r="A167" t="s">
         <v>85</v>
       </c>
       <c r="B167" t="s">
+        <v>451</v>
+      </c>
+      <c r="C167" t="s">
         <v>452</v>
       </c>
-      <c r="C167" t="s">
+      <c r="D167" t="s">
         <v>453</v>
       </c>
-      <c r="D167"/>
     </row>
     <row r="168" spans="1:4">
       <c r="A168" t="s">
         <v>85</v>
       </c>
       <c r="B168" t="s">
         <v>454</v>
       </c>
       <c r="C168" t="s">
         <v>455</v>
       </c>
       <c r="D168" t="s">
         <v>456</v>
       </c>
     </row>
     <row r="169" spans="1:4">
       <c r="A169" t="s">
         <v>85</v>
       </c>
       <c r="B169" t="s">
         <v>457</v>
       </c>
       <c r="C169" t="s">
         <v>458</v>
       </c>
-      <c r="D169" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D169"/>
     </row>
     <row r="170" spans="1:4">
       <c r="A170" t="s">
         <v>85</v>
       </c>
       <c r="B170" t="s">
+        <v>459</v>
+      </c>
+      <c r="C170" t="s">
         <v>460</v>
       </c>
-      <c r="C170" t="s">
+      <c r="D170" t="s">
         <v>461</v>
       </c>
-      <c r="D170"/>
     </row>
     <row r="171" spans="1:4">
       <c r="A171" t="s">
         <v>85</v>
       </c>
       <c r="B171" t="s">
         <v>462</v>
       </c>
       <c r="C171" t="s">
         <v>463</v>
       </c>
-      <c r="D171" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D171"/>
     </row>
     <row r="172" spans="1:4">
       <c r="A172" t="s">
         <v>85</v>
       </c>
       <c r="B172" t="s">
+        <v>464</v>
+      </c>
+      <c r="C172" t="s">
         <v>465</v>
-      </c>
-[...1 lines deleted...]
-        <v>466</v>
       </c>
       <c r="D172"/>
     </row>
     <row r="173" spans="1:4">
       <c r="A173" t="s">
         <v>85</v>
       </c>
       <c r="B173" t="s">
+        <v>466</v>
+      </c>
+      <c r="C173" t="s">
         <v>467</v>
-      </c>
-[...1 lines deleted...]
-        <v>468</v>
       </c>
       <c r="D173"/>
     </row>
     <row r="174" spans="1:4">
       <c r="A174" t="s">
         <v>85</v>
       </c>
       <c r="B174" t="s">
+        <v>468</v>
+      </c>
+      <c r="C174" t="s">
         <v>469</v>
       </c>
-      <c r="C174" t="s">
+      <c r="D174" t="s">
         <v>470</v>
       </c>
-      <c r="D174"/>
     </row>
     <row r="175" spans="1:4">
       <c r="A175" t="s">
         <v>85</v>
       </c>
       <c r="B175" t="s">
         <v>471</v>
       </c>
       <c r="C175" t="s">
         <v>472</v>
       </c>
       <c r="D175" t="s">
         <v>473</v>
       </c>
     </row>
     <row r="176" spans="1:4">
       <c r="A176" t="s">
         <v>85</v>
       </c>
       <c r="B176" t="s">
         <v>474</v>
       </c>
       <c r="C176" t="s">
         <v>475</v>
       </c>
-      <c r="D176" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D176"/>
     </row>
     <row r="177" spans="1:4">
       <c r="A177" t="s">
         <v>85</v>
       </c>
       <c r="B177" t="s">
+        <v>476</v>
+      </c>
+      <c r="C177" t="s">
         <v>477</v>
       </c>
-      <c r="C177" t="s">
+      <c r="D177" t="s">
         <v>478</v>
       </c>
-      <c r="D177"/>
     </row>
     <row r="178" spans="1:4">
       <c r="A178" t="s">
         <v>85</v>
       </c>
       <c r="B178" t="s">
         <v>479</v>
       </c>
       <c r="C178" t="s">
         <v>480</v>
       </c>
       <c r="D178" t="s">
         <v>481</v>
       </c>
     </row>
     <row r="179" spans="1:4">
       <c r="A179" t="s">
         <v>85</v>
       </c>
       <c r="B179" t="s">
         <v>482</v>
       </c>
       <c r="C179" t="s">
         <v>483</v>
       </c>
       <c r="D179" t="s">
         <v>484</v>
       </c>
     </row>
     <row r="180" spans="1:4">
       <c r="A180" t="s">
-        <v>85</v>
+        <v>485</v>
       </c>
       <c r="B180" t="s">
-        <v>485</v>
+        <v>89</v>
       </c>
       <c r="C180" t="s">
         <v>486</v>
       </c>
       <c r="D180" t="s">
         <v>487</v>
       </c>
     </row>
     <row r="181" spans="1:4">
       <c r="A181" t="s">
+        <v>485</v>
+      </c>
+      <c r="B181" t="s">
         <v>488</v>
-      </c>
-[...1 lines deleted...]
-        <v>89</v>
       </c>
       <c r="C181" t="s">
         <v>489</v>
       </c>
       <c r="D181" t="s">
         <v>490</v>
       </c>
     </row>
     <row r="182" spans="1:4">
       <c r="A182" t="s">
-        <v>488</v>
+        <v>485</v>
       </c>
       <c r="B182" t="s">
         <v>491</v>
       </c>
       <c r="C182" t="s">
         <v>492</v>
       </c>
-      <c r="D182" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D182"/>
     </row>
     <row r="183" spans="1:4">
       <c r="A183" t="s">
-        <v>488</v>
+        <v>485</v>
       </c>
       <c r="B183" t="s">
+        <v>493</v>
+      </c>
+      <c r="C183" t="s">
         <v>494</v>
       </c>
-      <c r="C183" t="s">
+      <c r="D183" t="s">
         <v>495</v>
       </c>
-      <c r="D183"/>
     </row>
     <row r="184" spans="1:4">
       <c r="A184" t="s">
-        <v>488</v>
+        <v>485</v>
       </c>
       <c r="B184" t="s">
         <v>496</v>
       </c>
       <c r="C184" t="s">
         <v>497</v>
       </c>
       <c r="D184" t="s">
         <v>498</v>
       </c>
     </row>
     <row r="185" spans="1:4">
       <c r="A185" t="s">
-        <v>488</v>
+        <v>485</v>
       </c>
       <c r="B185" t="s">
         <v>499</v>
       </c>
       <c r="C185" t="s">
         <v>500</v>
       </c>
       <c r="D185" t="s">
         <v>501</v>
       </c>
     </row>
     <row r="186" spans="1:4">
       <c r="A186" t="s">
-        <v>488</v>
+        <v>485</v>
       </c>
       <c r="B186" t="s">
         <v>502</v>
       </c>
       <c r="C186" t="s">
         <v>503</v>
       </c>
       <c r="D186" t="s">
         <v>504</v>
       </c>
     </row>
     <row r="187" spans="1:4">
       <c r="A187" t="s">
-        <v>488</v>
+        <v>485</v>
       </c>
       <c r="B187" t="s">
         <v>505</v>
       </c>
       <c r="C187" t="s">
         <v>506</v>
       </c>
-      <c r="D187" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D187"/>
     </row>
     <row r="188" spans="1:4">
       <c r="A188" t="s">
-        <v>488</v>
+        <v>485</v>
       </c>
       <c r="B188" t="s">
+        <v>507</v>
+      </c>
+      <c r="C188" t="s">
         <v>508</v>
       </c>
-      <c r="C188" t="s">
+      <c r="D188" t="s">
         <v>509</v>
       </c>
-      <c r="D188"/>
     </row>
     <row r="189" spans="1:4">
       <c r="A189" t="s">
-        <v>488</v>
+        <v>485</v>
       </c>
       <c r="B189" t="s">
         <v>510</v>
       </c>
       <c r="C189" t="s">
         <v>511</v>
       </c>
       <c r="D189" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="190" spans="1:4">
       <c r="A190" t="s">
-        <v>488</v>
+        <v>485</v>
       </c>
       <c r="B190" t="s">
         <v>513</v>
       </c>
       <c r="C190" t="s">
         <v>514</v>
       </c>
       <c r="D190" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="191" spans="1:4">
       <c r="A191" t="s">
-        <v>488</v>
+        <v>485</v>
       </c>
       <c r="B191" t="s">
         <v>516</v>
       </c>
       <c r="C191" t="s">
         <v>517</v>
       </c>
       <c r="D191" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="192" spans="1:4">
       <c r="A192" t="s">
-        <v>488</v>
+        <v>485</v>
       </c>
       <c r="B192" t="s">
         <v>519</v>
       </c>
       <c r="C192" t="s">
         <v>520</v>
       </c>
-      <c r="D192" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D192"/>
     </row>
     <row r="193" spans="1:4">
       <c r="A193" t="s">
-        <v>488</v>
+        <v>485</v>
       </c>
       <c r="B193" t="s">
+        <v>521</v>
+      </c>
+      <c r="C193" t="s">
         <v>522</v>
       </c>
-      <c r="C193" t="s">
+      <c r="D193" t="s">
         <v>523</v>
       </c>
-      <c r="D193"/>
     </row>
     <row r="194" spans="1:4">
       <c r="A194" t="s">
-        <v>488</v>
+        <v>485</v>
       </c>
       <c r="B194" t="s">
         <v>524</v>
       </c>
       <c r="C194" t="s">
         <v>525</v>
       </c>
       <c r="D194" t="s">
         <v>526</v>
       </c>
     </row>
     <row r="195" spans="1:4">
       <c r="A195" t="s">
-        <v>488</v>
+        <v>485</v>
       </c>
       <c r="B195" t="s">
         <v>527</v>
       </c>
       <c r="C195" t="s">
         <v>528</v>
       </c>
       <c r="D195" t="s">
         <v>529</v>
       </c>
     </row>
     <row r="196" spans="1:4">
       <c r="A196" t="s">
-        <v>488</v>
+        <v>485</v>
       </c>
       <c r="B196" t="s">
         <v>530</v>
       </c>
       <c r="C196" t="s">
         <v>531</v>
       </c>
-      <c r="D196" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D196"/>
     </row>
     <row r="197" spans="1:4">
       <c r="A197" t="s">
-        <v>488</v>
+        <v>485</v>
       </c>
       <c r="B197" t="s">
+        <v>532</v>
+      </c>
+      <c r="C197" t="s">
         <v>533</v>
       </c>
-      <c r="C197" t="s">
+      <c r="D197" t="s">
         <v>534</v>
       </c>
-      <c r="D197"/>
     </row>
     <row r="198" spans="1:4">
       <c r="A198" t="s">
-        <v>488</v>
+        <v>485</v>
       </c>
       <c r="B198" t="s">
         <v>535</v>
       </c>
       <c r="C198" t="s">
         <v>536</v>
       </c>
-      <c r="D198"/>
+      <c r="D198" t="s">
+        <v>537</v>
+      </c>
     </row>
     <row r="199" spans="1:4">
       <c r="A199" t="s">
-        <v>488</v>
+        <v>485</v>
       </c>
       <c r="B199" t="s">
-        <v>537</v>
+        <v>538</v>
       </c>
       <c r="C199" t="s">
-        <v>538</v>
+        <v>539</v>
       </c>
       <c r="D199" t="s">
-        <v>539</v>
+        <v>540</v>
       </c>
     </row>
     <row r="200" spans="1:4">
       <c r="A200" t="s">
-        <v>488</v>
+        <v>485</v>
       </c>
       <c r="B200" t="s">
-        <v>540</v>
+        <v>138</v>
       </c>
       <c r="C200" t="s">
         <v>541</v>
       </c>
       <c r="D200" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="201" spans="1:4">
       <c r="A201" t="s">
-        <v>488</v>
+        <v>485</v>
       </c>
       <c r="B201" t="s">
-        <v>138</v>
+        <v>543</v>
       </c>
       <c r="C201" t="s">
-        <v>543</v>
+        <v>544</v>
       </c>
       <c r="D201" t="s">
-        <v>544</v>
+        <v>545</v>
       </c>
     </row>
     <row r="202" spans="1:4">
       <c r="A202" t="s">
-        <v>488</v>
+        <v>485</v>
       </c>
       <c r="B202" t="s">
-        <v>545</v>
+        <v>546</v>
       </c>
       <c r="C202" t="s">
-        <v>546</v>
+        <v>547</v>
       </c>
       <c r="D202" t="s">
-        <v>547</v>
+        <v>548</v>
       </c>
     </row>
     <row r="203" spans="1:4">
       <c r="A203" t="s">
-        <v>488</v>
+        <v>485</v>
       </c>
       <c r="B203" t="s">
-        <v>548</v>
+        <v>549</v>
       </c>
       <c r="C203" t="s">
-        <v>549</v>
+        <v>550</v>
       </c>
       <c r="D203" t="s">
-        <v>550</v>
+        <v>551</v>
       </c>
     </row>
     <row r="204" spans="1:4">
       <c r="A204" t="s">
-        <v>488</v>
+        <v>485</v>
       </c>
       <c r="B204" t="s">
-        <v>551</v>
+        <v>552</v>
       </c>
       <c r="C204" t="s">
-        <v>552</v>
-[...1 lines deleted...]
-      <c r="D204" t="s">
         <v>553</v>
       </c>
+      <c r="D204"/>
     </row>
     <row r="205" spans="1:4">
       <c r="A205" t="s">
-        <v>488</v>
+        <v>485</v>
       </c>
       <c r="B205" t="s">
         <v>554</v>
       </c>
       <c r="C205" t="s">
         <v>555</v>
       </c>
-      <c r="D205"/>
+      <c r="D205" t="s">
+        <v>556</v>
+      </c>
     </row>
     <row r="206" spans="1:4">
       <c r="A206" t="s">
-        <v>488</v>
+        <v>485</v>
       </c>
       <c r="B206" t="s">
-        <v>556</v>
+        <v>557</v>
       </c>
       <c r="C206" t="s">
-        <v>557</v>
+        <v>558</v>
       </c>
       <c r="D206" t="s">
-        <v>558</v>
+        <v>559</v>
       </c>
     </row>
     <row r="207" spans="1:4">
       <c r="A207" t="s">
-        <v>488</v>
+        <v>485</v>
       </c>
       <c r="B207" t="s">
-        <v>559</v>
+        <v>560</v>
       </c>
       <c r="C207" t="s">
-        <v>560</v>
+        <v>561</v>
       </c>
       <c r="D207" t="s">
-        <v>561</v>
+        <v>562</v>
       </c>
     </row>
     <row r="208" spans="1:4">
       <c r="A208" t="s">
-        <v>488</v>
+        <v>485</v>
       </c>
       <c r="B208" t="s">
-        <v>562</v>
+        <v>563</v>
       </c>
       <c r="C208" t="s">
-        <v>563</v>
+        <v>564</v>
       </c>
       <c r="D208" t="s">
-        <v>564</v>
+        <v>565</v>
       </c>
     </row>
     <row r="209" spans="1:4">
       <c r="A209" t="s">
-        <v>488</v>
+        <v>485</v>
       </c>
       <c r="B209" t="s">
-        <v>565</v>
+        <v>566</v>
       </c>
       <c r="C209" t="s">
-        <v>566</v>
+        <v>567</v>
       </c>
       <c r="D209" t="s">
-        <v>567</v>
+        <v>568</v>
       </c>
     </row>
     <row r="210" spans="1:4">
       <c r="A210" t="s">
-        <v>488</v>
+        <v>485</v>
       </c>
       <c r="B210" t="s">
-        <v>568</v>
+        <v>569</v>
       </c>
       <c r="C210" t="s">
-        <v>569</v>
-[...1 lines deleted...]
-      <c r="D210" t="s">
         <v>570</v>
       </c>
+      <c r="D210"/>
     </row>
     <row r="211" spans="1:4">
       <c r="A211" t="s">
-        <v>488</v>
+        <v>485</v>
       </c>
       <c r="B211" t="s">
         <v>571</v>
       </c>
       <c r="C211" t="s">
         <v>572</v>
       </c>
       <c r="D211"/>
     </row>
     <row r="212" spans="1:4">
       <c r="A212" t="s">
-        <v>488</v>
+        <v>485</v>
       </c>
       <c r="B212" t="s">
         <v>573</v>
       </c>
       <c r="C212" t="s">
         <v>574</v>
       </c>
-      <c r="D212"/>
+      <c r="D212" t="s">
+        <v>575</v>
+      </c>
     </row>
     <row r="213" spans="1:4">
       <c r="A213" t="s">
-        <v>488</v>
+        <v>485</v>
       </c>
       <c r="B213" t="s">
-        <v>575</v>
+        <v>576</v>
       </c>
       <c r="C213" t="s">
-        <v>576</v>
+        <v>577</v>
       </c>
       <c r="D213" t="s">
-        <v>577</v>
+        <v>578</v>
       </c>
     </row>
     <row r="214" spans="1:4">
       <c r="A214" t="s">
-        <v>488</v>
+        <v>485</v>
       </c>
       <c r="B214" t="s">
-        <v>578</v>
+        <v>579</v>
       </c>
       <c r="C214" t="s">
-        <v>579</v>
+        <v>580</v>
       </c>
       <c r="D214" t="s">
-        <v>580</v>
+        <v>581</v>
       </c>
     </row>
     <row r="215" spans="1:4">
       <c r="A215" t="s">
-        <v>488</v>
+        <v>485</v>
       </c>
       <c r="B215" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
       <c r="C215" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="D215" t="s">
-        <v>583</v>
+        <v>274</v>
       </c>
     </row>
     <row r="216" spans="1:4">
       <c r="A216" t="s">
-        <v>488</v>
+        <v>485</v>
       </c>
       <c r="B216" t="s">
         <v>584</v>
       </c>
       <c r="C216" t="s">
         <v>585</v>
       </c>
       <c r="D216" t="s">
-        <v>274</v>
+        <v>586</v>
       </c>
     </row>
     <row r="217" spans="1:4">
       <c r="A217" t="s">
-        <v>488</v>
+        <v>485</v>
       </c>
       <c r="B217" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="C217" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
       <c r="D217" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
     </row>
     <row r="218" spans="1:4">
       <c r="A218" t="s">
-        <v>488</v>
+        <v>485</v>
       </c>
       <c r="B218" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="C218" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
       <c r="D218" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
     </row>
     <row r="219" spans="1:4">
       <c r="A219" t="s">
-        <v>488</v>
+        <v>485</v>
       </c>
       <c r="B219" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="C219" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
       <c r="D219" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
     </row>
     <row r="220" spans="1:4">
       <c r="A220" t="s">
-        <v>488</v>
+        <v>485</v>
       </c>
       <c r="B220" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="C220" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
       <c r="D220" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
     </row>
     <row r="221" spans="1:4">
       <c r="A221" t="s">
-        <v>488</v>
+        <v>485</v>
       </c>
       <c r="B221" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="C221" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
       <c r="D221" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
     </row>
     <row r="222" spans="1:4">
       <c r="A222" t="s">
-        <v>488</v>
+        <v>485</v>
       </c>
       <c r="B222" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="C222" t="s">
-        <v>602</v>
+        <v>603</v>
       </c>
       <c r="D222" t="s">
-        <v>603</v>
+        <v>604</v>
       </c>
     </row>
     <row r="223" spans="1:4">
       <c r="A223" t="s">
-        <v>488</v>
+        <v>485</v>
       </c>
       <c r="B223" t="s">
-        <v>604</v>
+        <v>605</v>
       </c>
       <c r="C223" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
       <c r="D223" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
     </row>
     <row r="224" spans="1:4">
       <c r="A224" t="s">
-        <v>488</v>
+        <v>485</v>
       </c>
       <c r="B224" t="s">
-        <v>607</v>
+        <v>608</v>
       </c>
       <c r="C224" t="s">
-        <v>608</v>
+        <v>609</v>
       </c>
       <c r="D224" t="s">
-        <v>609</v>
+        <v>610</v>
       </c>
     </row>
     <row r="225" spans="1:4">
       <c r="A225" t="s">
-        <v>488</v>
+        <v>485</v>
       </c>
       <c r="B225" t="s">
-        <v>610</v>
+        <v>611</v>
       </c>
       <c r="C225" t="s">
-        <v>611</v>
+        <v>612</v>
       </c>
       <c r="D225" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
     </row>
     <row r="226" spans="1:4">
       <c r="A226" t="s">
-        <v>488</v>
+        <v>485</v>
       </c>
       <c r="B226" t="s">
-        <v>323</v>
+        <v>320</v>
       </c>
       <c r="C226" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="D226" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
     </row>
     <row r="227" spans="1:4">
       <c r="A227" t="s">
-        <v>488</v>
+        <v>485</v>
       </c>
       <c r="B227" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
       <c r="C227" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="D227" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
     </row>
     <row r="228" spans="1:4">
       <c r="A228" t="s">
-        <v>488</v>
+        <v>485</v>
       </c>
       <c r="B228" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
       <c r="C228" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="D228" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
     </row>
     <row r="229" spans="1:4">
       <c r="A229" t="s">
-        <v>488</v>
+        <v>485</v>
       </c>
       <c r="B229" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
       <c r="C229" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="D229" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
     </row>
     <row r="230" spans="1:4">
       <c r="A230" t="s">
-        <v>488</v>
+        <v>485</v>
       </c>
       <c r="B230" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
       <c r="C230" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="D230" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
     </row>
     <row r="231" spans="1:4">
       <c r="A231" t="s">
-        <v>488</v>
+        <v>485</v>
       </c>
       <c r="B231" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
       <c r="C231" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="D231" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
     </row>
     <row r="232" spans="1:4">
       <c r="A232" t="s">
-        <v>488</v>
+        <v>485</v>
       </c>
       <c r="B232" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
       <c r="C232" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="D232" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
     </row>
     <row r="233" spans="1:4">
       <c r="A233" t="s">
-        <v>488</v>
+        <v>485</v>
       </c>
       <c r="B233" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
       <c r="C233" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="D233" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
     </row>
     <row r="234" spans="1:4">
       <c r="A234" t="s">
-        <v>488</v>
+        <v>485</v>
       </c>
       <c r="B234" t="s">
-        <v>636</v>
+        <v>637</v>
       </c>
       <c r="C234" t="s">
-        <v>637</v>
+        <v>638</v>
       </c>
       <c r="D234" t="s">
-        <v>638</v>
+        <v>639</v>
       </c>
     </row>
     <row r="235" spans="1:4">
       <c r="A235" t="s">
-        <v>488</v>
+        <v>485</v>
       </c>
       <c r="B235" t="s">
-        <v>639</v>
+        <v>640</v>
       </c>
       <c r="C235" t="s">
-        <v>640</v>
+        <v>641</v>
       </c>
       <c r="D235" t="s">
-        <v>641</v>
+        <v>642</v>
       </c>
     </row>
     <row r="236" spans="1:4">
       <c r="A236" t="s">
-        <v>488</v>
+        <v>485</v>
       </c>
       <c r="B236" t="s">
-        <v>642</v>
+        <v>643</v>
       </c>
       <c r="C236" t="s">
-        <v>643</v>
+        <v>644</v>
       </c>
       <c r="D236"/>
     </row>
     <row r="237" spans="1:4">
       <c r="A237" t="s">
-        <v>488</v>
+        <v>485</v>
       </c>
       <c r="B237" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
       <c r="C237" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
       <c r="D237" t="s">
-        <v>646</v>
+        <v>647</v>
       </c>
     </row>
     <row r="238" spans="1:4">
       <c r="A238" t="s">
-        <v>488</v>
+        <v>485</v>
       </c>
       <c r="B238" t="s">
-        <v>647</v>
+        <v>648</v>
       </c>
       <c r="C238" t="s">
-        <v>648</v>
+        <v>649</v>
       </c>
       <c r="D238" t="s">
-        <v>649</v>
+        <v>650</v>
       </c>
     </row>
     <row r="239" spans="1:4">
       <c r="A239" t="s">
-        <v>488</v>
+        <v>485</v>
       </c>
       <c r="B239" t="s">
-        <v>650</v>
+        <v>651</v>
       </c>
       <c r="C239" t="s">
-        <v>651</v>
+        <v>652</v>
       </c>
       <c r="D239"/>
     </row>
     <row r="240" spans="1:4">
       <c r="A240" t="s">
-        <v>488</v>
+        <v>485</v>
       </c>
       <c r="B240" t="s">
-        <v>652</v>
+        <v>653</v>
       </c>
       <c r="C240" t="s">
-        <v>653</v>
+        <v>654</v>
       </c>
       <c r="D240" t="s">
-        <v>654</v>
+        <v>655</v>
       </c>
     </row>
     <row r="241" spans="1:4">
       <c r="A241" t="s">
-        <v>488</v>
+        <v>485</v>
       </c>
       <c r="B241" t="s">
-        <v>655</v>
+        <v>656</v>
       </c>
       <c r="C241" t="s">
-        <v>656</v>
+        <v>657</v>
       </c>
       <c r="D241" t="s">
-        <v>657</v>
+        <v>658</v>
       </c>
     </row>
     <row r="242" spans="1:4">
       <c r="A242" t="s">
-        <v>488</v>
+        <v>485</v>
       </c>
       <c r="B242" t="s">
-        <v>658</v>
+        <v>659</v>
       </c>
       <c r="C242" t="s">
-        <v>659</v>
+        <v>660</v>
       </c>
       <c r="D242" t="s">
-        <v>660</v>
+        <v>661</v>
       </c>
     </row>
     <row r="243" spans="1:4">
       <c r="A243" t="s">
-        <v>488</v>
+        <v>485</v>
       </c>
       <c r="B243" t="s">
-        <v>661</v>
+        <v>662</v>
       </c>
       <c r="C243" t="s">
-        <v>662</v>
+        <v>663</v>
       </c>
       <c r="D243" t="s">
-        <v>663</v>
+        <v>664</v>
       </c>
     </row>
     <row r="244" spans="1:4">
       <c r="A244" t="s">
-        <v>488</v>
+        <v>485</v>
       </c>
       <c r="B244" t="s">
-        <v>664</v>
+        <v>665</v>
       </c>
       <c r="C244" t="s">
-        <v>665</v>
+        <v>666</v>
       </c>
       <c r="D244" t="s">
-        <v>666</v>
+        <v>667</v>
       </c>
     </row>
     <row r="245" spans="1:4">
       <c r="A245" t="s">
-        <v>488</v>
+        <v>485</v>
       </c>
       <c r="B245" t="s">
-        <v>667</v>
+        <v>668</v>
       </c>
       <c r="C245" t="s">
-        <v>668</v>
+        <v>669</v>
       </c>
       <c r="D245" t="s">
-        <v>669</v>
+        <v>670</v>
       </c>
     </row>
     <row r="246" spans="1:4">
       <c r="A246" t="s">
-        <v>488</v>
+        <v>485</v>
       </c>
       <c r="B246" t="s">
-        <v>670</v>
+        <v>671</v>
       </c>
       <c r="C246" t="s">
-        <v>671</v>
+        <v>672</v>
       </c>
       <c r="D246" t="s">
-        <v>672</v>
+        <v>673</v>
       </c>
     </row>
     <row r="247" spans="1:4">
       <c r="A247" t="s">
-        <v>488</v>
+        <v>485</v>
       </c>
       <c r="B247" t="s">
-        <v>673</v>
+        <v>674</v>
       </c>
       <c r="C247" t="s">
-        <v>674</v>
+        <v>675</v>
       </c>
       <c r="D247" t="s">
-        <v>675</v>
+        <v>676</v>
       </c>
     </row>
     <row r="248" spans="1:4">
       <c r="A248" t="s">
-        <v>488</v>
+        <v>485</v>
       </c>
       <c r="B248" t="s">
-        <v>676</v>
+        <v>677</v>
       </c>
       <c r="C248" t="s">
-        <v>677</v>
+        <v>678</v>
       </c>
       <c r="D248" t="s">
-        <v>678</v>
+        <v>679</v>
       </c>
     </row>
     <row r="249" spans="1:4">
       <c r="A249" t="s">
-        <v>488</v>
+        <v>485</v>
       </c>
       <c r="B249" t="s">
-        <v>679</v>
+        <v>680</v>
       </c>
       <c r="C249" t="s">
-        <v>680</v>
+        <v>681</v>
       </c>
       <c r="D249" t="s">
-        <v>681</v>
+        <v>682</v>
       </c>
     </row>
     <row r="250" spans="1:4">
       <c r="A250" t="s">
-        <v>488</v>
+        <v>485</v>
       </c>
       <c r="B250" t="s">
-        <v>682</v>
+        <v>683</v>
       </c>
       <c r="C250" t="s">
-        <v>683</v>
+        <v>684</v>
       </c>
       <c r="D250" t="s">
-        <v>684</v>
+        <v>685</v>
       </c>
     </row>
     <row r="251" spans="1:4">
       <c r="A251" t="s">
-        <v>488</v>
+        <v>485</v>
       </c>
       <c r="B251" t="s">
-        <v>685</v>
+        <v>686</v>
       </c>
       <c r="C251" t="s">
-        <v>686</v>
+        <v>687</v>
       </c>
       <c r="D251"/>
     </row>
     <row r="252" spans="1:4">
       <c r="A252" t="s">
-        <v>488</v>
+        <v>485</v>
       </c>
       <c r="B252" t="s">
-        <v>687</v>
+        <v>688</v>
       </c>
       <c r="C252" t="s">
-        <v>688</v>
+        <v>689</v>
       </c>
       <c r="D252" t="s">
-        <v>689</v>
+        <v>690</v>
       </c>
     </row>
     <row r="253" spans="1:4">
       <c r="A253" t="s">
-        <v>488</v>
+        <v>485</v>
       </c>
       <c r="B253" t="s">
-        <v>690</v>
+        <v>691</v>
       </c>
       <c r="C253" t="s">
-        <v>691</v>
+        <v>692</v>
       </c>
       <c r="D253" t="s">
-        <v>692</v>
+        <v>693</v>
       </c>
     </row>
     <row r="254" spans="1:4">
       <c r="A254" t="s">
-        <v>488</v>
+        <v>485</v>
       </c>
       <c r="B254" t="s">
-        <v>693</v>
+        <v>694</v>
       </c>
       <c r="C254" t="s">
-        <v>694</v>
+        <v>695</v>
       </c>
       <c r="D254" t="s">
-        <v>695</v>
+        <v>696</v>
       </c>
     </row>
     <row r="255" spans="1:4">
       <c r="A255" t="s">
-        <v>488</v>
+        <v>485</v>
       </c>
       <c r="B255" t="s">
-        <v>696</v>
+        <v>697</v>
       </c>
       <c r="C255" t="s">
-        <v>697</v>
+        <v>698</v>
       </c>
       <c r="D255" t="s">
-        <v>698</v>
+        <v>699</v>
       </c>
     </row>
     <row r="256" spans="1:4">
       <c r="A256" t="s">
-        <v>699</v>
+        <v>700</v>
       </c>
       <c r="B256" t="s">
         <v>12</v>
       </c>
       <c r="C256" t="s">
-        <v>700</v>
+        <v>701</v>
       </c>
       <c r="D256"/>
     </row>
     <row r="257" spans="1:4">
       <c r="A257" t="s">
-        <v>699</v>
+        <v>700</v>
       </c>
       <c r="B257" t="s">
         <v>12</v>
       </c>
       <c r="C257" t="s">
-        <v>701</v>
+        <v>702</v>
       </c>
       <c r="D257"/>
     </row>
     <row r="258" spans="1:4">
       <c r="A258" t="s">
-        <v>699</v>
+        <v>700</v>
       </c>
       <c r="B258" t="s">
         <v>65</v>
       </c>
       <c r="C258" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
       <c r="D258"/>
     </row>
     <row r="259" spans="1:4">
       <c r="A259" t="s">
-        <v>699</v>
+        <v>700</v>
       </c>
       <c r="B259" t="s">
-        <v>436</v>
+        <v>433</v>
       </c>
       <c r="C259" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
       <c r="D259" t="s">
-        <v>704</v>
+        <v>705</v>
       </c>
     </row>
     <row r="260" spans="1:4">
       <c r="A260" t="s">
-        <v>699</v>
+        <v>700</v>
       </c>
       <c r="B260" t="s">
-        <v>705</v>
+        <v>706</v>
       </c>
       <c r="C260" t="s">
-        <v>706</v>
+        <v>707</v>
       </c>
       <c r="D260"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>