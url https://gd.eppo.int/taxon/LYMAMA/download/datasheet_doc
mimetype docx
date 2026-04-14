--- v5 (2026-03-07)
+++ v6 (2026-04-14)
@@ -380,88 +380,88 @@
               <w:t xml:space="preserve"> (Moore)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> pink gypsy moth, rosy gypsy moth</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219769ac7506c29da" w:history="1">
+            <w:hyperlink r:id="rId599169dec46532892" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
-            <w:hyperlink r:id="rId529569ac7506c2a1f" w:history="1">
+            <w:hyperlink r:id="rId283569dec465328d5" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -475,86 +475,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> LYMAMA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="86995129" name="name754469ac7506c2ed1" descr="15106.jpg"/>
+                  <wp:docPr id="96782906" name="name672169dec46532e53" descr="15106.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="15106.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId491569ac7506c2ecf" cstate="print"/>
+                          <a:blip r:embed="rId386069dec46532e51" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId360769ac7506c2ff0" w:history="1">
+            <w:hyperlink r:id="rId135369dec46532f46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -3472,63 +3472,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">L. mathura</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> lives in cool, temperate to warm climates with seasonal rainfall and dry periods and it is associated with temperate broadleaf and mixed forests, tropical and subtropical dry broadleaf forests, and tropical and subtropical moist broadleaf forests (Molet, 2012).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="56033013" name="name251969ac7506c55be" descr="LYMAMA_distribution_map.jpg"/>
+            <wp:docPr id="57874518" name="name611169dec46534f21" descr="LYMAMA_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="LYMAMA_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId307369ac7506c55ba" cstate="print"/>
+                    <a:blip r:embed="rId606469dec46534f1d" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -7478,51 +7478,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 94. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId487469ac7506c788b" w:history="1">
+      <w:hyperlink r:id="rId718869dec46536a4a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/insects14010094</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7568,51 +7568,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 30-33. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId575569ac7506c7969" w:history="1">
+      <w:hyperlink r:id="rId929269dec46536af9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.33545/27080013.2022.v3.i1a.61</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7948,51 +7948,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 1–10. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId435569ac7506c7c07" w:history="1">
+      <w:hyperlink r:id="rId723869dec46536d64" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1093/jipm/pmab023</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8495,51 +8495,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Taiwan Insects. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Lymantria mathura subpallida</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Okano,1959. Accessed 22 June 2023 from: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId100269ac7506c803a" w:history="1">
+      <w:hyperlink r:id="rId465769dec465370e1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://gaga.biodiv.tw/new23/9408/079.htm</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (in Chinese)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -8690,51 +8690,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">mathura</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Moore (Lepidoptera: Lymantriidae). Doctoral Dissertations 1896 - February 2014. 5673. Accessed 9 June 2023 from: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId969369ac7506c819b" w:history="1">
+      <w:hyperlink r:id="rId945969dec4653721c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://scholarworks.umass.edu/dissertations_1/5673</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8958,51 +8958,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Lymantria mathura</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId530169ac7506c83b0" w:history="1">
+      <w:hyperlink r:id="rId356369dec465373d0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -9087,81 +9087,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">35</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 464–467. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId194369ac7506c84b8" w:history="1">
+      <w:hyperlink r:id="rId194669dec4653749e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.2005.00875.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="23226428" name="name786269ac7506c852e" descr="eu_funding_250.png"/>
+            <wp:docPr id="17747764" name="name288369dec465378ea" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId936569ac7506c852d" cstate="print"/>
+                    <a:blip r:embed="rId598269dec465378e8" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -9259,137 +9259,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="19600973">
+  <w:abstractNum w:abstractNumId="14259128">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="92658431">
+    <w:lvl w:ilvl="0" w:tplc="98484655">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="92658431" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="98484655" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="92658431" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="98484655" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="92658431" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="98484655" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="92658431" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="98484655" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="92658431" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="98484655" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="92658431" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="98484655" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="92658431" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="98484655" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="92658431" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="98484655" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19600972">
+  <w:abstractNum w:abstractNumId="14259127">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="22726658">
+    <w:lvl w:ilvl="0" w:tplc="37501440">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -10141,55 +10141,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="19600972">
-    <w:abstractNumId w:val="19600972"/>
+  <w:num w:numId="14259127">
+    <w:abstractNumId w:val="14259127"/>
   </w:num>
-  <w:num w:numId="19600973">
-    <w:abstractNumId w:val="19600973"/>
+  <w:num w:numId="14259128">
+    <w:abstractNumId w:val="14259128"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -21739,51 +21739,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId315105155" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId178317473" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId219769ac7506c29da" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LYMAMA/" TargetMode="External"/><Relationship Id="rId529569ac7506c2a1f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LYMAMA/categorization" TargetMode="External"/><Relationship Id="rId360769ac7506c2ff0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LYMAMA/photos" TargetMode="External"/><Relationship Id="rId487469ac7506c788b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/insects14010094" TargetMode="External"/><Relationship Id="rId575569ac7506c7969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.33545/27080013.2022.v3.i1a.61" TargetMode="External"/><Relationship Id="rId435569ac7506c7c07" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/jipm/pmab023" TargetMode="External"/><Relationship Id="rId100269ac7506c803a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://gaga.biodiv.tw/new23/9408/079.htm" TargetMode="External"/><Relationship Id="rId969369ac7506c819b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholarworks.umass.edu/dissertations_1/5673" TargetMode="External"/><Relationship Id="rId530169ac7506c83b0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId194369ac7506c84b8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2005.00875.x" TargetMode="External"/><Relationship Id="rId491569ac7506c2ecf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId491569ac7506c2ecf.jpg"/><Relationship Id="rId307369ac7506c55ba" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId307369ac7506c55ba.jpg"/><Relationship Id="rId936569ac7506c852d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId936569ac7506c852d.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId938621836" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId875278534" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId599169dec46532892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LYMAMA/" TargetMode="External"/><Relationship Id="rId283569dec465328d5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LYMAMA/categorization" TargetMode="External"/><Relationship Id="rId135369dec46532f46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LYMAMA/photos" TargetMode="External"/><Relationship Id="rId718869dec46536a4a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/insects14010094" TargetMode="External"/><Relationship Id="rId929269dec46536af9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.33545/27080013.2022.v3.i1a.61" TargetMode="External"/><Relationship Id="rId723869dec46536d64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/jipm/pmab023" TargetMode="External"/><Relationship Id="rId465769dec465370e1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://gaga.biodiv.tw/new23/9408/079.htm" TargetMode="External"/><Relationship Id="rId945969dec4653721c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholarworks.umass.edu/dissertations_1/5673" TargetMode="External"/><Relationship Id="rId356369dec465373d0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId194669dec4653749e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2005.00875.x" TargetMode="External"/><Relationship Id="rId386069dec46532e51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId386069dec46532e51.jpg"/><Relationship Id="rId606469dec46534f1d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId606469dec46534f1d.jpg"/><Relationship Id="rId598269dec465378e8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId598269dec465378e8.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>