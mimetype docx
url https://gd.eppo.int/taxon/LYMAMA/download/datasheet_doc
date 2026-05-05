--- v6 (2026-04-14)
+++ v7 (2026-05-05)
@@ -380,88 +380,88 @@
               <w:t xml:space="preserve"> (Moore)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> pink gypsy moth, rosy gypsy moth</w:t>
             </w:r>
-            <w:hyperlink r:id="rId599169dec46532892" w:history="1">
+            <w:hyperlink r:id="rId355869f9522c9bc8c" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283569dec465328d5" w:history="1">
+            <w:hyperlink r:id="rId753469f9522c9bcd2" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -475,86 +475,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> LYMAMA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="96782906" name="name672169dec46532e53" descr="15106.jpg"/>
+                  <wp:docPr id="98244133" name="name850669f9522c9c5d3" descr="15106.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="15106.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId386069dec46532e51" cstate="print"/>
+                          <a:blip r:embed="rId955769f9522c9c5d1" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId135369dec46532f46" w:history="1">
+            <w:hyperlink r:id="rId490569f9522c9c749" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -3472,63 +3472,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">L. mathura</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> lives in cool, temperate to warm climates with seasonal rainfall and dry periods and it is associated with temperate broadleaf and mixed forests, tropical and subtropical dry broadleaf forests, and tropical and subtropical moist broadleaf forests (Molet, 2012).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="57874518" name="name611169dec46534f21" descr="LYMAMA_distribution_map.jpg"/>
+            <wp:docPr id="64073133" name="name644169f9522c9e567" descr="LYMAMA_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="LYMAMA_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId606469dec46534f1d" cstate="print"/>
+                    <a:blip r:embed="rId384569f9522c9e564" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -7478,51 +7478,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 94. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId718869dec46536a4a" w:history="1">
+      <w:hyperlink r:id="rId562369f9522ca00e2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/insects14010094</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7568,51 +7568,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 30-33. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId929269dec46536af9" w:history="1">
+      <w:hyperlink r:id="rId953169f9522ca0177" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.33545/27080013.2022.v3.i1a.61</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7948,51 +7948,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 1–10. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId723869dec46536d64" w:history="1">
+      <w:hyperlink r:id="rId461069f9522ca03f7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1093/jipm/pmab023</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8495,51 +8495,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Taiwan Insects. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Lymantria mathura subpallida</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Okano,1959. Accessed 22 June 2023 from: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId465769dec465370e1" w:history="1">
+      <w:hyperlink r:id="rId777869f9522ca0770" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://gaga.biodiv.tw/new23/9408/079.htm</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (in Chinese)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -8690,51 +8690,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">mathura</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Moore (Lepidoptera: Lymantriidae). Doctoral Dissertations 1896 - February 2014. 5673. Accessed 9 June 2023 from: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId945969dec4653721c" w:history="1">
+      <w:hyperlink r:id="rId292569f9522ca08b7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://scholarworks.umass.edu/dissertations_1/5673</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8958,51 +8958,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Lymantria mathura</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId356369dec465373d0" w:history="1">
+      <w:hyperlink r:id="rId587469f9522ca0a6e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -9087,81 +9087,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">35</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 464–467. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId194669dec4653749e" w:history="1">
+      <w:hyperlink r:id="rId685369f9522ca0b40" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.2005.00875.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="17747764" name="name288369dec465378ea" descr="eu_funding_250.png"/>
+            <wp:docPr id="49657521" name="name626269f9522ca0bc7" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId598269dec465378e8" cstate="print"/>
+                    <a:blip r:embed="rId819769f9522ca0bc5" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -9259,137 +9259,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="14259128">
+  <w:abstractNum w:abstractNumId="91588546">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="98484655">
+    <w:lvl w:ilvl="0" w:tplc="57878387">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="98484655" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="57878387" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="98484655" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="57878387" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="98484655" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="57878387" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="98484655" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="57878387" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="98484655" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="57878387" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="98484655" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="57878387" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="98484655" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="57878387" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="98484655" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="57878387" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14259127">
+  <w:abstractNum w:abstractNumId="91588545">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="37501440">
+    <w:lvl w:ilvl="0" w:tplc="42880533">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -10141,55 +10141,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="14259127">
-    <w:abstractNumId w:val="14259127"/>
+  <w:num w:numId="91588545">
+    <w:abstractNumId w:val="91588545"/>
   </w:num>
-  <w:num w:numId="14259128">
-    <w:abstractNumId w:val="14259128"/>
+  <w:num w:numId="91588546">
+    <w:abstractNumId w:val="91588546"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -21739,51 +21739,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId938621836" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId875278534" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId599169dec46532892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LYMAMA/" TargetMode="External"/><Relationship Id="rId283569dec465328d5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LYMAMA/categorization" TargetMode="External"/><Relationship Id="rId135369dec46532f46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LYMAMA/photos" TargetMode="External"/><Relationship Id="rId718869dec46536a4a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/insects14010094" TargetMode="External"/><Relationship Id="rId929269dec46536af9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.33545/27080013.2022.v3.i1a.61" TargetMode="External"/><Relationship Id="rId723869dec46536d64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/jipm/pmab023" TargetMode="External"/><Relationship Id="rId465769dec465370e1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://gaga.biodiv.tw/new23/9408/079.htm" TargetMode="External"/><Relationship Id="rId945969dec4653721c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholarworks.umass.edu/dissertations_1/5673" TargetMode="External"/><Relationship Id="rId356369dec465373d0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId194669dec4653749e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2005.00875.x" TargetMode="External"/><Relationship Id="rId386069dec46532e51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId386069dec46532e51.jpg"/><Relationship Id="rId606469dec46534f1d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId606469dec46534f1d.jpg"/><Relationship Id="rId598269dec465378e8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId598269dec465378e8.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId784269204" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId758670910" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId355869f9522c9bc8c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LYMAMA/" TargetMode="External"/><Relationship Id="rId753469f9522c9bcd2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LYMAMA/categorization" TargetMode="External"/><Relationship Id="rId490569f9522c9c749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LYMAMA/photos" TargetMode="External"/><Relationship Id="rId562369f9522ca00e2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/insects14010094" TargetMode="External"/><Relationship Id="rId953169f9522ca0177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.33545/27080013.2022.v3.i1a.61" TargetMode="External"/><Relationship Id="rId461069f9522ca03f7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/jipm/pmab023" TargetMode="External"/><Relationship Id="rId777869f9522ca0770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://gaga.biodiv.tw/new23/9408/079.htm" TargetMode="External"/><Relationship Id="rId292569f9522ca08b7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholarworks.umass.edu/dissertations_1/5673" TargetMode="External"/><Relationship Id="rId587469f9522ca0a6e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId685369f9522ca0b40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2005.00875.x" TargetMode="External"/><Relationship Id="rId955769f9522c9c5d1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId955769f9522c9c5d1.jpg"/><Relationship Id="rId384569f9522c9e564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId384569f9522c9e564.jpg"/><Relationship Id="rId819769f9522ca0bc5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId819769f9522ca0bc5.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>