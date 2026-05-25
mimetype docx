--- v7 (2026-05-05)
+++ v8 (2026-05-25)
@@ -380,88 +380,88 @@
               <w:t xml:space="preserve"> (Moore)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> pink gypsy moth, rosy gypsy moth</w:t>
             </w:r>
-            <w:hyperlink r:id="rId355869f9522c9bc8c" w:history="1">
+            <w:hyperlink r:id="rId45616a1400f8a92cd" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
-            <w:hyperlink r:id="rId753469f9522c9bcd2" w:history="1">
+            <w:hyperlink r:id="rId58486a1400f8a9313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -475,86 +475,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> LYMAMA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="98244133" name="name850669f9522c9c5d3" descr="15106.jpg"/>
+                  <wp:docPr id="67811569" name="name76956a1400f8a9a5b" descr="15106.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="15106.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId955769f9522c9c5d1" cstate="print"/>
+                          <a:blip r:embed="rId84906a1400f8a9a5a" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId490569f9522c9c749" w:history="1">
+            <w:hyperlink r:id="rId21196a1400f8a9baf" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -3472,63 +3472,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">L. mathura</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> lives in cool, temperate to warm climates with seasonal rainfall and dry periods and it is associated with temperate broadleaf and mixed forests, tropical and subtropical dry broadleaf forests, and tropical and subtropical moist broadleaf forests (Molet, 2012).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="64073133" name="name644169f9522c9e567" descr="LYMAMA_distribution_map.jpg"/>
+            <wp:docPr id="52653454" name="name46206a1400f8abc09" descr="LYMAMA_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="LYMAMA_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId384569f9522c9e564" cstate="print"/>
+                    <a:blip r:embed="rId99926a1400f8abc05" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -7478,51 +7478,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 94. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId562369f9522ca00e2" w:history="1">
+      <w:hyperlink r:id="rId79936a1400f8ad839" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/insects14010094</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7568,51 +7568,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 30-33. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId953169f9522ca0177" w:history="1">
+      <w:hyperlink r:id="rId50376a1400f8ad8d6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.33545/27080013.2022.v3.i1a.61</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7948,51 +7948,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 1–10. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId461069f9522ca03f7" w:history="1">
+      <w:hyperlink r:id="rId79986a1400f8adc8f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1093/jipm/pmab023</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8495,51 +8495,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Taiwan Insects. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Lymantria mathura subpallida</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Okano,1959. Accessed 22 June 2023 from: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId777869f9522ca0770" w:history="1">
+      <w:hyperlink r:id="rId33646a1400f8ae04d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://gaga.biodiv.tw/new23/9408/079.htm</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (in Chinese)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -8690,51 +8690,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">mathura</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Moore (Lepidoptera: Lymantriidae). Doctoral Dissertations 1896 - February 2014. 5673. Accessed 9 June 2023 from: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId292569f9522ca08b7" w:history="1">
+      <w:hyperlink r:id="rId63926a1400f8ae19f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://scholarworks.umass.edu/dissertations_1/5673</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8958,51 +8958,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Lymantria mathura</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId587469f9522ca0a6e" w:history="1">
+      <w:hyperlink r:id="rId60356a1400f8ae37e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -9087,81 +9087,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">35</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 464–467. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId685369f9522ca0b40" w:history="1">
+      <w:hyperlink r:id="rId50936a1400f8ae456" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.2005.00875.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="49657521" name="name626269f9522ca0bc7" descr="eu_funding_250.png"/>
+            <wp:docPr id="99239995" name="name81656a1400f8ae825" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId819769f9522ca0bc5" cstate="print"/>
+                    <a:blip r:embed="rId56876a1400f8ae823" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -9259,137 +9259,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="91588546">
+  <w:abstractNum w:abstractNumId="71065647">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="57878387">
+    <w:lvl w:ilvl="0" w:tplc="66137216">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="57878387" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="66137216" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="57878387" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="66137216" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="57878387" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="66137216" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="57878387" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="66137216" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="57878387" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="66137216" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="57878387" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="66137216" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="57878387" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="66137216" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="57878387" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="66137216" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="91588545">
+  <w:abstractNum w:abstractNumId="71065646">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="42880533">
+    <w:lvl w:ilvl="0" w:tplc="58761912">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -10141,55 +10141,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="91588545">
-    <w:abstractNumId w:val="91588545"/>
+  <w:num w:numId="71065646">
+    <w:abstractNumId w:val="71065646"/>
   </w:num>
-  <w:num w:numId="91588546">
-    <w:abstractNumId w:val="91588546"/>
+  <w:num w:numId="71065647">
+    <w:abstractNumId w:val="71065647"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -21739,51 +21739,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId784269204" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId758670910" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId355869f9522c9bc8c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LYMAMA/" TargetMode="External"/><Relationship Id="rId753469f9522c9bcd2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LYMAMA/categorization" TargetMode="External"/><Relationship Id="rId490569f9522c9c749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LYMAMA/photos" TargetMode="External"/><Relationship Id="rId562369f9522ca00e2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/insects14010094" TargetMode="External"/><Relationship Id="rId953169f9522ca0177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.33545/27080013.2022.v3.i1a.61" TargetMode="External"/><Relationship Id="rId461069f9522ca03f7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/jipm/pmab023" TargetMode="External"/><Relationship Id="rId777869f9522ca0770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://gaga.biodiv.tw/new23/9408/079.htm" TargetMode="External"/><Relationship Id="rId292569f9522ca08b7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholarworks.umass.edu/dissertations_1/5673" TargetMode="External"/><Relationship Id="rId587469f9522ca0a6e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId685369f9522ca0b40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2005.00875.x" TargetMode="External"/><Relationship Id="rId955769f9522c9c5d1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId955769f9522c9c5d1.jpg"/><Relationship Id="rId384569f9522c9e564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId384569f9522c9e564.jpg"/><Relationship Id="rId819769f9522ca0bc5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId819769f9522ca0bc5.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId523581456" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId528874539" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId45616a1400f8a92cd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LYMAMA/" TargetMode="External"/><Relationship Id="rId58486a1400f8a9313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LYMAMA/categorization" TargetMode="External"/><Relationship Id="rId21196a1400f8a9baf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LYMAMA/photos" TargetMode="External"/><Relationship Id="rId79936a1400f8ad839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/insects14010094" TargetMode="External"/><Relationship Id="rId50376a1400f8ad8d6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.33545/27080013.2022.v3.i1a.61" TargetMode="External"/><Relationship Id="rId79986a1400f8adc8f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/jipm/pmab023" TargetMode="External"/><Relationship Id="rId33646a1400f8ae04d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://gaga.biodiv.tw/new23/9408/079.htm" TargetMode="External"/><Relationship Id="rId63926a1400f8ae19f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholarworks.umass.edu/dissertations_1/5673" TargetMode="External"/><Relationship Id="rId60356a1400f8ae37e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId50936a1400f8ae456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2005.00875.x" TargetMode="External"/><Relationship Id="rId84906a1400f8a9a5a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId84906a1400f8a9a5a.jpg"/><Relationship Id="rId99926a1400f8abc05" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId99926a1400f8abc05.jpg"/><Relationship Id="rId56876a1400f8ae823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId56876a1400f8ae823.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>