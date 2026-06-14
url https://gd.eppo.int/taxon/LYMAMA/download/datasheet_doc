--- v8 (2026-05-25)
+++ v9 (2026-06-14)
@@ -380,88 +380,88 @@
               <w:t xml:space="preserve"> (Moore)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> pink gypsy moth, rosy gypsy moth</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45616a1400f8a92cd" w:history="1">
+            <w:hyperlink r:id="rId79516a2f0abe94d94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58486a1400f8a9313" w:history="1">
+            <w:hyperlink r:id="rId78026a2f0abe94dfe" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -475,86 +475,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> LYMAMA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="67811569" name="name76956a1400f8a9a5b" descr="15106.jpg"/>
+                  <wp:docPr id="87709269" name="name54756a2f0abe9556a" descr="15106.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="15106.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId84906a1400f8a9a5a" cstate="print"/>
+                          <a:blip r:embed="rId93696a2f0abe95566" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId21196a1400f8a9baf" w:history="1">
+            <w:hyperlink r:id="rId64596a2f0abe9570f" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -3472,63 +3472,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">L. mathura</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> lives in cool, temperate to warm climates with seasonal rainfall and dry periods and it is associated with temperate broadleaf and mixed forests, tropical and subtropical dry broadleaf forests, and tropical and subtropical moist broadleaf forests (Molet, 2012).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="52653454" name="name46206a1400f8abc09" descr="LYMAMA_distribution_map.jpg"/>
+            <wp:docPr id="90796110" name="name54606a2f0abe9777b" descr="LYMAMA_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="LYMAMA_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId99926a1400f8abc05" cstate="print"/>
+                    <a:blip r:embed="rId34896a2f0abe97777" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -7478,51 +7478,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 94. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId79936a1400f8ad839" w:history="1">
+      <w:hyperlink r:id="rId33566a2f0abe9a1c4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/insects14010094</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7568,51 +7568,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 30-33. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId50376a1400f8ad8d6" w:history="1">
+      <w:hyperlink r:id="rId69816a2f0abe9a2d1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.33545/27080013.2022.v3.i1a.61</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7948,51 +7948,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 1–10. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId79986a1400f8adc8f" w:history="1">
+      <w:hyperlink r:id="rId78096a2f0abe9a740" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1093/jipm/pmab023</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8495,51 +8495,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Taiwan Insects. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Lymantria mathura subpallida</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Okano,1959. Accessed 22 June 2023 from: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId33646a1400f8ae04d" w:history="1">
+      <w:hyperlink r:id="rId78096a2f0abe9ad3c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://gaga.biodiv.tw/new23/9408/079.htm</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (in Chinese)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -8690,51 +8690,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">mathura</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Moore (Lepidoptera: Lymantriidae). Doctoral Dissertations 1896 - February 2014. 5673. Accessed 9 June 2023 from: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId63926a1400f8ae19f" w:history="1">
+      <w:hyperlink r:id="rId56546a2f0abe9af6b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://scholarworks.umass.edu/dissertations_1/5673</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8958,51 +8958,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Lymantria mathura</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId60356a1400f8ae37e" w:history="1">
+      <w:hyperlink r:id="rId11206a2f0abe9b262" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -9087,81 +9087,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">35</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 464–467. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId50936a1400f8ae456" w:history="1">
+      <w:hyperlink r:id="rId12866a2f0abe9b3ca" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.2005.00875.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="99239995" name="name81656a1400f8ae825" descr="eu_funding_250.png"/>
+            <wp:docPr id="9514977" name="name92146a2f0abe9b4e8" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId56876a1400f8ae823" cstate="print"/>
+                    <a:blip r:embed="rId17756a2f0abe9b4e6" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -9259,137 +9259,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="71065647">
+  <w:abstractNum w:abstractNumId="57042250">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="66137216">
+    <w:lvl w:ilvl="0" w:tplc="83130235">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="66137216" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="83130235" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="66137216" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="83130235" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="66137216" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="83130235" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="66137216" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="83130235" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="66137216" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="83130235" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="66137216" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="83130235" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="66137216" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="83130235" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="66137216" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="83130235" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="71065646">
+  <w:abstractNum w:abstractNumId="57042249">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="58761912">
+    <w:lvl w:ilvl="0" w:tplc="38699304">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -10141,55 +10141,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="71065646">
-    <w:abstractNumId w:val="71065646"/>
+  <w:num w:numId="57042249">
+    <w:abstractNumId w:val="57042249"/>
   </w:num>
-  <w:num w:numId="71065647">
-    <w:abstractNumId w:val="71065647"/>
+  <w:num w:numId="57042250">
+    <w:abstractNumId w:val="57042250"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -21739,51 +21739,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId523581456" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId528874539" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId45616a1400f8a92cd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LYMAMA/" TargetMode="External"/><Relationship Id="rId58486a1400f8a9313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LYMAMA/categorization" TargetMode="External"/><Relationship Id="rId21196a1400f8a9baf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LYMAMA/photos" TargetMode="External"/><Relationship Id="rId79936a1400f8ad839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/insects14010094" TargetMode="External"/><Relationship Id="rId50376a1400f8ad8d6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.33545/27080013.2022.v3.i1a.61" TargetMode="External"/><Relationship Id="rId79986a1400f8adc8f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/jipm/pmab023" TargetMode="External"/><Relationship Id="rId33646a1400f8ae04d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://gaga.biodiv.tw/new23/9408/079.htm" TargetMode="External"/><Relationship Id="rId63926a1400f8ae19f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholarworks.umass.edu/dissertations_1/5673" TargetMode="External"/><Relationship Id="rId60356a1400f8ae37e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId50936a1400f8ae456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2005.00875.x" TargetMode="External"/><Relationship Id="rId84906a1400f8a9a5a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId84906a1400f8a9a5a.jpg"/><Relationship Id="rId99926a1400f8abc05" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId99926a1400f8abc05.jpg"/><Relationship Id="rId56876a1400f8ae823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId56876a1400f8ae823.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId728053470" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId187361663" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId79516a2f0abe94d94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LYMAMA/" TargetMode="External"/><Relationship Id="rId78026a2f0abe94dfe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LYMAMA/categorization" TargetMode="External"/><Relationship Id="rId64596a2f0abe9570f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LYMAMA/photos" TargetMode="External"/><Relationship Id="rId33566a2f0abe9a1c4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/insects14010094" TargetMode="External"/><Relationship Id="rId69816a2f0abe9a2d1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.33545/27080013.2022.v3.i1a.61" TargetMode="External"/><Relationship Id="rId78096a2f0abe9a740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/jipm/pmab023" TargetMode="External"/><Relationship Id="rId78096a2f0abe9ad3c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://gaga.biodiv.tw/new23/9408/079.htm" TargetMode="External"/><Relationship Id="rId56546a2f0abe9af6b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholarworks.umass.edu/dissertations_1/5673" TargetMode="External"/><Relationship Id="rId11206a2f0abe9b262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId12866a2f0abe9b3ca" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2005.00875.x" TargetMode="External"/><Relationship Id="rId93696a2f0abe95566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId93696a2f0abe95566.jpg"/><Relationship Id="rId34896a2f0abe97777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId34896a2f0abe97777.jpg"/><Relationship Id="rId17756a2f0abe9b4e6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId17756a2f0abe9b4e6.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>