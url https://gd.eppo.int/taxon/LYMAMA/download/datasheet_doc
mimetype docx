--- v9 (2026-06-14)
+++ v10 (2026-07-05)
@@ -380,88 +380,88 @@
               <w:t xml:space="preserve"> (Moore)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> pink gypsy moth, rosy gypsy moth</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79516a2f0abe94d94" w:history="1">
+            <w:hyperlink r:id="rId64616a4a9fc08888e" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78026a2f0abe94dfe" w:history="1">
+            <w:hyperlink r:id="rId45716a4a9fc0888d4" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -475,86 +475,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> LYMAMA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="87709269" name="name54756a2f0abe9556a" descr="15106.jpg"/>
+                  <wp:docPr id="63926449" name="name15016a4a9fc088ec7" descr="15106.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="15106.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId93696a2f0abe95566" cstate="print"/>
+                          <a:blip r:embed="rId26486a4a9fc088ec5" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId64596a2f0abe9570f" w:history="1">
+            <w:hyperlink r:id="rId88936a4a9fc088ffc" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -3472,63 +3472,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">L. mathura</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> lives in cool, temperate to warm climates with seasonal rainfall and dry periods and it is associated with temperate broadleaf and mixed forests, tropical and subtropical dry broadleaf forests, and tropical and subtropical moist broadleaf forests (Molet, 2012).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="90796110" name="name54606a2f0abe9777b" descr="LYMAMA_distribution_map.jpg"/>
+            <wp:docPr id="42355625" name="name79006a4a9fc08aae0" descr="LYMAMA_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="LYMAMA_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId34896a2f0abe97777" cstate="print"/>
+                    <a:blip r:embed="rId78106a4a9fc08aadd" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -7478,51 +7478,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 94. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId33566a2f0abe9a1c4" w:history="1">
+      <w:hyperlink r:id="rId62706a4a9fc08c73c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/insects14010094</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7568,51 +7568,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 30-33. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId69816a2f0abe9a2d1" w:history="1">
+      <w:hyperlink r:id="rId45896a4a9fc08c7d3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.33545/27080013.2022.v3.i1a.61</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7948,51 +7948,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 1–10. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId78096a2f0abe9a740" w:history="1">
+      <w:hyperlink r:id="rId27076a4a9fc08ca62" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1093/jipm/pmab023</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8495,51 +8495,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Taiwan Insects. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Lymantria mathura subpallida</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Okano,1959. Accessed 22 June 2023 from: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId78096a2f0abe9ad3c" w:history="1">
+      <w:hyperlink r:id="rId19966a4a9fc08cdec" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://gaga.biodiv.tw/new23/9408/079.htm</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (in Chinese)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -8690,51 +8690,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">mathura</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Moore (Lepidoptera: Lymantriidae). Doctoral Dissertations 1896 - February 2014. 5673. Accessed 9 June 2023 from: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId56546a2f0abe9af6b" w:history="1">
+      <w:hyperlink r:id="rId24936a4a9fc08cf25" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://scholarworks.umass.edu/dissertations_1/5673</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8958,51 +8958,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Lymantria mathura</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId11206a2f0abe9b262" w:history="1">
+      <w:hyperlink r:id="rId93596a4a9fc08d0da" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -9087,81 +9087,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">35</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 464–467. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId12866a2f0abe9b3ca" w:history="1">
+      <w:hyperlink r:id="rId24206a4a9fc08d1d9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.2005.00875.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="9514977" name="name92146a2f0abe9b4e8" descr="eu_funding_250.png"/>
+            <wp:docPr id="25560734" name="name71006a4a9fc08d259" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId17756a2f0abe9b4e6" cstate="print"/>
+                    <a:blip r:embed="rId62676a4a9fc08d258" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -9259,137 +9259,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="57042250">
+  <w:abstractNum w:abstractNumId="79270481">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="83130235">
+    <w:lvl w:ilvl="0" w:tplc="23704889">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="83130235" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="23704889" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="83130235" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="23704889" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="83130235" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="23704889" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="83130235" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="23704889" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="83130235" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="23704889" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="83130235" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="23704889" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="83130235" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="23704889" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="83130235" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="23704889" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="57042249">
+  <w:abstractNum w:abstractNumId="79270480">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="38699304">
+    <w:lvl w:ilvl="0" w:tplc="90439892">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -10141,55 +10141,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="57042249">
-    <w:abstractNumId w:val="57042249"/>
+  <w:num w:numId="79270480">
+    <w:abstractNumId w:val="79270480"/>
   </w:num>
-  <w:num w:numId="57042250">
-    <w:abstractNumId w:val="57042250"/>
+  <w:num w:numId="79270481">
+    <w:abstractNumId w:val="79270481"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -21739,51 +21739,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId728053470" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId187361663" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId79516a2f0abe94d94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LYMAMA/" TargetMode="External"/><Relationship Id="rId78026a2f0abe94dfe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LYMAMA/categorization" TargetMode="External"/><Relationship Id="rId64596a2f0abe9570f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LYMAMA/photos" TargetMode="External"/><Relationship Id="rId33566a2f0abe9a1c4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/insects14010094" TargetMode="External"/><Relationship Id="rId69816a2f0abe9a2d1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.33545/27080013.2022.v3.i1a.61" TargetMode="External"/><Relationship Id="rId78096a2f0abe9a740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/jipm/pmab023" TargetMode="External"/><Relationship Id="rId78096a2f0abe9ad3c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://gaga.biodiv.tw/new23/9408/079.htm" TargetMode="External"/><Relationship Id="rId56546a2f0abe9af6b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholarworks.umass.edu/dissertations_1/5673" TargetMode="External"/><Relationship Id="rId11206a2f0abe9b262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId12866a2f0abe9b3ca" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2005.00875.x" TargetMode="External"/><Relationship Id="rId93696a2f0abe95566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId93696a2f0abe95566.jpg"/><Relationship Id="rId34896a2f0abe97777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId34896a2f0abe97777.jpg"/><Relationship Id="rId17756a2f0abe9b4e6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId17756a2f0abe9b4e6.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId893169106" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId889456051" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId64616a4a9fc08888e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LYMAMA/" TargetMode="External"/><Relationship Id="rId45716a4a9fc0888d4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LYMAMA/categorization" TargetMode="External"/><Relationship Id="rId88936a4a9fc088ffc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LYMAMA/photos" TargetMode="External"/><Relationship Id="rId62706a4a9fc08c73c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/insects14010094" TargetMode="External"/><Relationship Id="rId45896a4a9fc08c7d3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.33545/27080013.2022.v3.i1a.61" TargetMode="External"/><Relationship Id="rId27076a4a9fc08ca62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/jipm/pmab023" TargetMode="External"/><Relationship Id="rId19966a4a9fc08cdec" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://gaga.biodiv.tw/new23/9408/079.htm" TargetMode="External"/><Relationship Id="rId24936a4a9fc08cf25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholarworks.umass.edu/dissertations_1/5673" TargetMode="External"/><Relationship Id="rId93596a4a9fc08d0da" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId24206a4a9fc08d1d9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2005.00875.x" TargetMode="External"/><Relationship Id="rId26486a4a9fc088ec5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId26486a4a9fc088ec5.jpg"/><Relationship Id="rId78106a4a9fc08aadd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId78106a4a9fc08aadd.jpg"/><Relationship Id="rId62676a4a9fc08d258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId62676a4a9fc08d258.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>