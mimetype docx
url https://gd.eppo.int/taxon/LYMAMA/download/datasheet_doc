--- v10 (2026-07-05)
+++ v11 (2026-07-26)
@@ -380,88 +380,88 @@
               <w:t xml:space="preserve"> (Moore)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> pink gypsy moth, rosy gypsy moth</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64616a4a9fc08888e" w:history="1">
+            <w:hyperlink r:id="rId84506a65cac6809d2" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45716a4a9fc0888d4" w:history="1">
+            <w:hyperlink r:id="rId69646a65cac680a15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -475,86 +475,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> LYMAMA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="63926449" name="name15016a4a9fc088ec7" descr="15106.jpg"/>
+                  <wp:docPr id="45488537" name="name64256a65cac6810a0" descr="15106.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="15106.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId26486a4a9fc088ec5" cstate="print"/>
+                          <a:blip r:embed="rId96716a65cac68109d" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId88936a4a9fc088ffc" w:history="1">
+            <w:hyperlink r:id="rId95716a65cac6811be" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -3472,63 +3472,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">L. mathura</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> lives in cool, temperate to warm climates with seasonal rainfall and dry periods and it is associated with temperate broadleaf and mixed forests, tropical and subtropical dry broadleaf forests, and tropical and subtropical moist broadleaf forests (Molet, 2012).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="42355625" name="name79006a4a9fc08aae0" descr="LYMAMA_distribution_map.jpg"/>
+            <wp:docPr id="17617034" name="name15416a65cac682ffa" descr="LYMAMA_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="LYMAMA_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId78106a4a9fc08aadd" cstate="print"/>
+                    <a:blip r:embed="rId84356a65cac682ff7" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -7478,51 +7478,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 94. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId62706a4a9fc08c73c" w:history="1">
+      <w:hyperlink r:id="rId64216a65cac684bb0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/insects14010094</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7568,51 +7568,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 30-33. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId45896a4a9fc08c7d3" w:history="1">
+      <w:hyperlink r:id="rId39326a65cac684c48" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.33545/27080013.2022.v3.i1a.61</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7948,51 +7948,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 1–10. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId27076a4a9fc08ca62" w:history="1">
+      <w:hyperlink r:id="rId92696a65cac684eef" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1093/jipm/pmab023</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8495,51 +8495,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Taiwan Insects. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Lymantria mathura subpallida</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Okano,1959. Accessed 22 June 2023 from: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId19966a4a9fc08cdec" w:history="1">
+      <w:hyperlink r:id="rId21356a65cac68554a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://gaga.biodiv.tw/new23/9408/079.htm</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (in Chinese)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -8690,51 +8690,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">mathura</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Moore (Lepidoptera: Lymantriidae). Doctoral Dissertations 1896 - February 2014. 5673. Accessed 9 June 2023 from: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId24936a4a9fc08cf25" w:history="1">
+      <w:hyperlink r:id="rId29376a65cac68576b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://scholarworks.umass.edu/dissertations_1/5673</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8958,51 +8958,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Lymantria mathura</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId93596a4a9fc08d0da" w:history="1">
+      <w:hyperlink r:id="rId99936a65cac68595d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -9087,81 +9087,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">35</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 464–467. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId24206a4a9fc08d1d9" w:history="1">
+      <w:hyperlink r:id="rId55176a65cac685a6c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.2005.00875.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="25560734" name="name71006a4a9fc08d259" descr="eu_funding_250.png"/>
+            <wp:docPr id="20977622" name="name35636a65cac685b0c" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId62676a4a9fc08d258" cstate="print"/>
+                    <a:blip r:embed="rId16686a65cac685b0a" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -9259,137 +9259,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="79270481">
+  <w:abstractNum w:abstractNumId="22277644">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="23704889">
+    <w:lvl w:ilvl="0" w:tplc="47501510">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="23704889" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="47501510" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="23704889" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="47501510" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="23704889" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="47501510" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="23704889" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="47501510" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="23704889" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="47501510" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="23704889" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="47501510" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="23704889" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="47501510" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="23704889" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="47501510" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="79270480">
+  <w:abstractNum w:abstractNumId="22277643">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="90439892">
+    <w:lvl w:ilvl="0" w:tplc="22403139">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -10141,55 +10141,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="79270480">
-    <w:abstractNumId w:val="79270480"/>
+  <w:num w:numId="22277643">
+    <w:abstractNumId w:val="22277643"/>
   </w:num>
-  <w:num w:numId="79270481">
-    <w:abstractNumId w:val="79270481"/>
+  <w:num w:numId="22277644">
+    <w:abstractNumId w:val="22277644"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -21739,51 +21739,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId893169106" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId889456051" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId64616a4a9fc08888e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LYMAMA/" TargetMode="External"/><Relationship Id="rId45716a4a9fc0888d4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LYMAMA/categorization" TargetMode="External"/><Relationship Id="rId88936a4a9fc088ffc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LYMAMA/photos" TargetMode="External"/><Relationship Id="rId62706a4a9fc08c73c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/insects14010094" TargetMode="External"/><Relationship Id="rId45896a4a9fc08c7d3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.33545/27080013.2022.v3.i1a.61" TargetMode="External"/><Relationship Id="rId27076a4a9fc08ca62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/jipm/pmab023" TargetMode="External"/><Relationship Id="rId19966a4a9fc08cdec" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://gaga.biodiv.tw/new23/9408/079.htm" TargetMode="External"/><Relationship Id="rId24936a4a9fc08cf25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholarworks.umass.edu/dissertations_1/5673" TargetMode="External"/><Relationship Id="rId93596a4a9fc08d0da" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId24206a4a9fc08d1d9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2005.00875.x" TargetMode="External"/><Relationship Id="rId26486a4a9fc088ec5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId26486a4a9fc088ec5.jpg"/><Relationship Id="rId78106a4a9fc08aadd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId78106a4a9fc08aadd.jpg"/><Relationship Id="rId62676a4a9fc08d258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId62676a4a9fc08d258.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId950084717" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId942702698" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId84506a65cac6809d2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LYMAMA/" TargetMode="External"/><Relationship Id="rId69646a65cac680a15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LYMAMA/categorization" TargetMode="External"/><Relationship Id="rId95716a65cac6811be" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LYMAMA/photos" TargetMode="External"/><Relationship Id="rId64216a65cac684bb0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/insects14010094" TargetMode="External"/><Relationship Id="rId39326a65cac684c48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.33545/27080013.2022.v3.i1a.61" TargetMode="External"/><Relationship Id="rId92696a65cac684eef" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/jipm/pmab023" TargetMode="External"/><Relationship Id="rId21356a65cac68554a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://gaga.biodiv.tw/new23/9408/079.htm" TargetMode="External"/><Relationship Id="rId29376a65cac68576b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholarworks.umass.edu/dissertations_1/5673" TargetMode="External"/><Relationship Id="rId99936a65cac68595d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId55176a65cac685a6c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2005.00875.x" TargetMode="External"/><Relationship Id="rId96716a65cac68109d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId96716a65cac68109d.jpg"/><Relationship Id="rId84356a65cac682ff7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId84356a65cac682ff7.jpg"/><Relationship Id="rId16686a65cac685b0a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId16686a65cac685b0a.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>