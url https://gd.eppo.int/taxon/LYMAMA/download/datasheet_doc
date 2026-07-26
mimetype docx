--- v11 (2026-07-26)
+++ v12 (2026-07-26)
@@ -380,88 +380,88 @@
               <w:t xml:space="preserve"> (Moore)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> pink gypsy moth, rosy gypsy moth</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84506a65cac6809d2" w:history="1">
+            <w:hyperlink r:id="rId95466a65df6fbe94c" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69646a65cac680a15" w:history="1">
+            <w:hyperlink r:id="rId72786a65df6fbe996" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -475,86 +475,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> LYMAMA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="45488537" name="name64256a65cac6810a0" descr="15106.jpg"/>
+                  <wp:docPr id="92258206" name="name98956a65df6fbf0ce" descr="15106.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="15106.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId96716a65cac68109d" cstate="print"/>
+                          <a:blip r:embed="rId68736a65df6fbf0cc" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId95716a65cac6811be" w:history="1">
+            <w:hyperlink r:id="rId51236a65df6fbf1ee" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -3472,63 +3472,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">L. mathura</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> lives in cool, temperate to warm climates with seasonal rainfall and dry periods and it is associated with temperate broadleaf and mixed forests, tropical and subtropical dry broadleaf forests, and tropical and subtropical moist broadleaf forests (Molet, 2012).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="17617034" name="name15416a65cac682ffa" descr="LYMAMA_distribution_map.jpg"/>
+            <wp:docPr id="83709619" name="name78926a65df6fc0f3b" descr="LYMAMA_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="LYMAMA_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId84356a65cac682ff7" cstate="print"/>
+                    <a:blip r:embed="rId23316a65df6fc0f37" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -7478,51 +7478,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 94. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId64216a65cac684bb0" w:history="1">
+      <w:hyperlink r:id="rId75666a65df6fc2ac7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/insects14010094</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7568,51 +7568,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 30-33. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId39326a65cac684c48" w:history="1">
+      <w:hyperlink r:id="rId94506a65df6fc2b5e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.33545/27080013.2022.v3.i1a.61</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7948,51 +7948,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 1–10. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId92696a65cac684eef" w:history="1">
+      <w:hyperlink r:id="rId32346a65df6fc2dc7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1093/jipm/pmab023</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8495,51 +8495,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Taiwan Insects. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Lymantria mathura subpallida</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Okano,1959. Accessed 22 June 2023 from: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId21356a65cac68554a" w:history="1">
+      <w:hyperlink r:id="rId71396a65df6fc3142" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://gaga.biodiv.tw/new23/9408/079.htm</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (in Chinese)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -8690,51 +8690,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">mathura</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Moore (Lepidoptera: Lymantriidae). Doctoral Dissertations 1896 - February 2014. 5673. Accessed 9 June 2023 from: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId29376a65cac68576b" w:history="1">
+      <w:hyperlink r:id="rId68296a65df6fc327c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://scholarworks.umass.edu/dissertations_1/5673</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8958,51 +8958,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Lymantria mathura</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId99936a65cac68595d" w:history="1">
+      <w:hyperlink r:id="rId19546a65df6fc342f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -9087,81 +9087,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">35</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 464–467. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId55176a65cac685a6c" w:history="1">
+      <w:hyperlink r:id="rId73496a65df6fc3519" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.2005.00875.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="20977622" name="name35636a65cac685b0c" descr="eu_funding_250.png"/>
+            <wp:docPr id="77110908" name="name15596a65df6fc37da" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId16686a65cac685b0a" cstate="print"/>
+                    <a:blip r:embed="rId85406a65df6fc37d8" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -9259,137 +9259,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="22277644">
+  <w:abstractNum w:abstractNumId="53494184">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="47501510">
+    <w:lvl w:ilvl="0" w:tplc="71033106">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="47501510" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="71033106" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="47501510" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="71033106" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="47501510" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="71033106" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="47501510" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="71033106" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="47501510" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="71033106" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="47501510" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="71033106" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="47501510" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="71033106" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="47501510" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="71033106" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="22277643">
+  <w:abstractNum w:abstractNumId="53494183">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="22403139">
+    <w:lvl w:ilvl="0" w:tplc="16126914">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -10141,55 +10141,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="22277643">
-    <w:abstractNumId w:val="22277643"/>
+  <w:num w:numId="53494183">
+    <w:abstractNumId w:val="53494183"/>
   </w:num>
-  <w:num w:numId="22277644">
-    <w:abstractNumId w:val="22277644"/>
+  <w:num w:numId="53494184">
+    <w:abstractNumId w:val="53494184"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -21739,51 +21739,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId950084717" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId942702698" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId84506a65cac6809d2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LYMAMA/" TargetMode="External"/><Relationship Id="rId69646a65cac680a15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LYMAMA/categorization" TargetMode="External"/><Relationship Id="rId95716a65cac6811be" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LYMAMA/photos" TargetMode="External"/><Relationship Id="rId64216a65cac684bb0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/insects14010094" TargetMode="External"/><Relationship Id="rId39326a65cac684c48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.33545/27080013.2022.v3.i1a.61" TargetMode="External"/><Relationship Id="rId92696a65cac684eef" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/jipm/pmab023" TargetMode="External"/><Relationship Id="rId21356a65cac68554a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://gaga.biodiv.tw/new23/9408/079.htm" TargetMode="External"/><Relationship Id="rId29376a65cac68576b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholarworks.umass.edu/dissertations_1/5673" TargetMode="External"/><Relationship Id="rId99936a65cac68595d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId55176a65cac685a6c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2005.00875.x" TargetMode="External"/><Relationship Id="rId96716a65cac68109d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId96716a65cac68109d.jpg"/><Relationship Id="rId84356a65cac682ff7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId84356a65cac682ff7.jpg"/><Relationship Id="rId16686a65cac685b0a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId16686a65cac685b0a.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId689899817" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId245863247" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId95466a65df6fbe94c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LYMAMA/" TargetMode="External"/><Relationship Id="rId72786a65df6fbe996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LYMAMA/categorization" TargetMode="External"/><Relationship Id="rId51236a65df6fbf1ee" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LYMAMA/photos" TargetMode="External"/><Relationship Id="rId75666a65df6fc2ac7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/insects14010094" TargetMode="External"/><Relationship Id="rId94506a65df6fc2b5e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.33545/27080013.2022.v3.i1a.61" TargetMode="External"/><Relationship Id="rId32346a65df6fc2dc7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/jipm/pmab023" TargetMode="External"/><Relationship Id="rId71396a65df6fc3142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://gaga.biodiv.tw/new23/9408/079.htm" TargetMode="External"/><Relationship Id="rId68296a65df6fc327c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholarworks.umass.edu/dissertations_1/5673" TargetMode="External"/><Relationship Id="rId19546a65df6fc342f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId73496a65df6fc3519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2005.00875.x" TargetMode="External"/><Relationship Id="rId68736a65df6fbf0cc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId68736a65df6fbf0cc.jpg"/><Relationship Id="rId23316a65df6fc0f37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId23316a65df6fc0f37.jpg"/><Relationship Id="rId85406a65df6fc37d8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId85406a65df6fc37d8.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>