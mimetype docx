--- v12 (2026-07-26)
+++ v13 (2026-08-16)
@@ -380,88 +380,88 @@
               <w:t xml:space="preserve"> (Moore)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> pink gypsy moth, rosy gypsy moth</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95466a65df6fbe94c" w:history="1">
+            <w:hyperlink r:id="rId61126a820a7d46699" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72786a65df6fbe996" w:history="1">
+            <w:hyperlink r:id="rId68446a820a7d466dd" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -475,86 +475,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> LYMAMA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="92258206" name="name98956a65df6fbf0ce" descr="15106.jpg"/>
+                  <wp:docPr id="17355591" name="name34716a820a7d47025" descr="15106.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="15106.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId68736a65df6fbf0cc" cstate="print"/>
+                          <a:blip r:embed="rId34236a820a7d47024" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId51236a65df6fbf1ee" w:history="1">
+            <w:hyperlink r:id="rId68486a820a7d47155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -3472,63 +3472,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">L. mathura</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> lives in cool, temperate to warm climates with seasonal rainfall and dry periods and it is associated with temperate broadleaf and mixed forests, tropical and subtropical dry broadleaf forests, and tropical and subtropical moist broadleaf forests (Molet, 2012).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="83709619" name="name78926a65df6fc0f3b" descr="LYMAMA_distribution_map.jpg"/>
+            <wp:docPr id="77910407" name="name39946a820a7d49235" descr="LYMAMA_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="LYMAMA_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId23316a65df6fc0f37" cstate="print"/>
+                    <a:blip r:embed="rId28936a820a7d49232" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -7478,51 +7478,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 94. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId75666a65df6fc2ac7" w:history="1">
+      <w:hyperlink r:id="rId35086a820a7d4ae21" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/insects14010094</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7568,51 +7568,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 30-33. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId94506a65df6fc2b5e" w:history="1">
+      <w:hyperlink r:id="rId48216a820a7d4aec5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.33545/27080013.2022.v3.i1a.61</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7948,51 +7948,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 1–10. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId32346a65df6fc2dc7" w:history="1">
+      <w:hyperlink r:id="rId96436a820a7d4b12c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1093/jipm/pmab023</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8495,51 +8495,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Taiwan Insects. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Lymantria mathura subpallida</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Okano,1959. Accessed 22 June 2023 from: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId71396a65df6fc3142" w:history="1">
+      <w:hyperlink r:id="rId43036a820a7d4b4dd" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://gaga.biodiv.tw/new23/9408/079.htm</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (in Chinese)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -8690,51 +8690,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">mathura</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Moore (Lepidoptera: Lymantriidae). Doctoral Dissertations 1896 - February 2014. 5673. Accessed 9 June 2023 from: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId68296a65df6fc327c" w:history="1">
+      <w:hyperlink r:id="rId47066a820a7d4b615" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://scholarworks.umass.edu/dissertations_1/5673</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8958,51 +8958,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Lymantria mathura</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId19546a65df6fc342f" w:history="1">
+      <w:hyperlink r:id="rId54726a820a7d4b7cb" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -9087,81 +9087,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">35</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 464–467. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId73496a65df6fc3519" w:history="1">
+      <w:hyperlink r:id="rId63136a820a7d4b89d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.2005.00875.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="77110908" name="name15596a65df6fc37da" descr="eu_funding_250.png"/>
+            <wp:docPr id="76928194" name="name51216a820a7d4b9ec" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId85406a65df6fc37d8" cstate="print"/>
+                    <a:blip r:embed="rId24876a820a7d4b9eb" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -9259,137 +9259,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="53494184">
+  <w:abstractNum w:abstractNumId="68862962">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="71033106">
+    <w:lvl w:ilvl="0" w:tplc="41749909">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="71033106" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="41749909" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="71033106" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="41749909" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="71033106" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="41749909" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="71033106" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="41749909" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="71033106" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="41749909" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="71033106" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="41749909" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="71033106" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="41749909" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="71033106" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="41749909" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="53494183">
+  <w:abstractNum w:abstractNumId="68862961">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="16126914">
+    <w:lvl w:ilvl="0" w:tplc="42744155">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -10141,55 +10141,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="53494183">
-    <w:abstractNumId w:val="53494183"/>
+  <w:num w:numId="68862961">
+    <w:abstractNumId w:val="68862961"/>
   </w:num>
-  <w:num w:numId="53494184">
-    <w:abstractNumId w:val="53494184"/>
+  <w:num w:numId="68862962">
+    <w:abstractNumId w:val="68862962"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -21739,51 +21739,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId689899817" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId245863247" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId95466a65df6fbe94c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LYMAMA/" TargetMode="External"/><Relationship Id="rId72786a65df6fbe996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LYMAMA/categorization" TargetMode="External"/><Relationship Id="rId51236a65df6fbf1ee" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LYMAMA/photos" TargetMode="External"/><Relationship Id="rId75666a65df6fc2ac7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/insects14010094" TargetMode="External"/><Relationship Id="rId94506a65df6fc2b5e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.33545/27080013.2022.v3.i1a.61" TargetMode="External"/><Relationship Id="rId32346a65df6fc2dc7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/jipm/pmab023" TargetMode="External"/><Relationship Id="rId71396a65df6fc3142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://gaga.biodiv.tw/new23/9408/079.htm" TargetMode="External"/><Relationship Id="rId68296a65df6fc327c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholarworks.umass.edu/dissertations_1/5673" TargetMode="External"/><Relationship Id="rId19546a65df6fc342f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId73496a65df6fc3519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2005.00875.x" TargetMode="External"/><Relationship Id="rId68736a65df6fbf0cc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId68736a65df6fbf0cc.jpg"/><Relationship Id="rId23316a65df6fc0f37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId23316a65df6fc0f37.jpg"/><Relationship Id="rId85406a65df6fc37d8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId85406a65df6fc37d8.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId833767938" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId295713769" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId61126a820a7d46699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LYMAMA/" TargetMode="External"/><Relationship Id="rId68446a820a7d466dd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LYMAMA/categorization" TargetMode="External"/><Relationship Id="rId68486a820a7d47155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LYMAMA/photos" TargetMode="External"/><Relationship Id="rId35086a820a7d4ae21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/insects14010094" TargetMode="External"/><Relationship Id="rId48216a820a7d4aec5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.33545/27080013.2022.v3.i1a.61" TargetMode="External"/><Relationship Id="rId96436a820a7d4b12c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/jipm/pmab023" TargetMode="External"/><Relationship Id="rId43036a820a7d4b4dd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://gaga.biodiv.tw/new23/9408/079.htm" TargetMode="External"/><Relationship Id="rId47066a820a7d4b615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholarworks.umass.edu/dissertations_1/5673" TargetMode="External"/><Relationship Id="rId54726a820a7d4b7cb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId63136a820a7d4b89d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2005.00875.x" TargetMode="External"/><Relationship Id="rId34236a820a7d47024" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId34236a820a7d47024.jpg"/><Relationship Id="rId28936a820a7d49232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId28936a820a7d49232.jpg"/><Relationship Id="rId24876a820a7d4b9eb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId24876a820a7d4b9eb.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>