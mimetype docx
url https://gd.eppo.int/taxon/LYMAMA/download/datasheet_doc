--- v13 (2026-08-16)
+++ v14 (2026-09-09)
@@ -380,88 +380,88 @@
               <w:t xml:space="preserve"> (Moore)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> pink gypsy moth, rosy gypsy moth</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61126a820a7d46699" w:history="1">
+            <w:hyperlink r:id="rId30146aa19aeddee43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68446a820a7d466dd" w:history="1">
+            <w:hyperlink r:id="rId73896aa19aeddee89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -475,86 +475,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> LYMAMA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="17355591" name="name34716a820a7d47025" descr="15106.jpg"/>
+                  <wp:docPr id="88389572" name="name10636aa19aeddf997" descr="15106.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="15106.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId34236a820a7d47024" cstate="print"/>
+                          <a:blip r:embed="rId58916aa19aeddf995" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId68486a820a7d47155" w:history="1">
+            <w:hyperlink r:id="rId99816aa19aeddfadb" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -3472,63 +3472,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">L. mathura</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> lives in cool, temperate to warm climates with seasonal rainfall and dry periods and it is associated with temperate broadleaf and mixed forests, tropical and subtropical dry broadleaf forests, and tropical and subtropical moist broadleaf forests (Molet, 2012).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="77910407" name="name39946a820a7d49235" descr="LYMAMA_distribution_map.jpg"/>
+            <wp:docPr id="5032342" name="name40386aa19aede1bed" descr="LYMAMA_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="LYMAMA_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId28936a820a7d49232" cstate="print"/>
+                    <a:blip r:embed="rId25936aa19aede1be9" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -7478,51 +7478,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 94. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId35086a820a7d4ae21" w:history="1">
+      <w:hyperlink r:id="rId89656aa19aede3758" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/insects14010094</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7568,51 +7568,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 30-33. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId48216a820a7d4aec5" w:history="1">
+      <w:hyperlink r:id="rId98446aa19aede37ef" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.33545/27080013.2022.v3.i1a.61</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7948,51 +7948,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 1–10. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId96436a820a7d4b12c" w:history="1">
+      <w:hyperlink r:id="rId88846aa19aede3a73" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1093/jipm/pmab023</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8495,51 +8495,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Taiwan Insects. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Lymantria mathura subpallida</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Okano,1959. Accessed 22 June 2023 from: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId43036a820a7d4b4dd" w:history="1">
+      <w:hyperlink r:id="rId31456aa19aede3df9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://gaga.biodiv.tw/new23/9408/079.htm</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (in Chinese)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -8690,51 +8690,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">mathura</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Moore (Lepidoptera: Lymantriidae). Doctoral Dissertations 1896 - February 2014. 5673. Accessed 9 June 2023 from: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId47066a820a7d4b615" w:history="1">
+      <w:hyperlink r:id="rId89586aa19aede3f35" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://scholarworks.umass.edu/dissertations_1/5673</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8958,51 +8958,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Lymantria mathura</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId54726a820a7d4b7cb" w:history="1">
+      <w:hyperlink r:id="rId20326aa19aede40ed" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -9087,81 +9087,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">35</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 464–467. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId63136a820a7d4b89d" w:history="1">
+      <w:hyperlink r:id="rId75836aa19aede41c1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.2005.00875.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="76928194" name="name51216a820a7d4b9ec" descr="eu_funding_250.png"/>
+            <wp:docPr id="64823800" name="name80046aa19aede424d" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId24876a820a7d4b9eb" cstate="print"/>
+                    <a:blip r:embed="rId89556aa19aede424b" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -9259,137 +9259,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="68862962">
+  <w:abstractNum w:abstractNumId="34678853">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="41749909">
+    <w:lvl w:ilvl="0" w:tplc="94196571">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="41749909" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="94196571" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="41749909" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="94196571" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="41749909" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="94196571" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="41749909" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="94196571" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="41749909" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="94196571" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="41749909" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="94196571" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="41749909" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="94196571" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="41749909" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="94196571" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="68862961">
+  <w:abstractNum w:abstractNumId="34678852">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="42744155">
+    <w:lvl w:ilvl="0" w:tplc="59252358">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -10141,55 +10141,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="68862961">
-    <w:abstractNumId w:val="68862961"/>
+  <w:num w:numId="34678852">
+    <w:abstractNumId w:val="34678852"/>
   </w:num>
-  <w:num w:numId="68862962">
-    <w:abstractNumId w:val="68862962"/>
+  <w:num w:numId="34678853">
+    <w:abstractNumId w:val="34678853"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -21739,51 +21739,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId833767938" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId295713769" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId61126a820a7d46699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LYMAMA/" TargetMode="External"/><Relationship Id="rId68446a820a7d466dd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LYMAMA/categorization" TargetMode="External"/><Relationship Id="rId68486a820a7d47155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LYMAMA/photos" TargetMode="External"/><Relationship Id="rId35086a820a7d4ae21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/insects14010094" TargetMode="External"/><Relationship Id="rId48216a820a7d4aec5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.33545/27080013.2022.v3.i1a.61" TargetMode="External"/><Relationship Id="rId96436a820a7d4b12c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/jipm/pmab023" TargetMode="External"/><Relationship Id="rId43036a820a7d4b4dd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://gaga.biodiv.tw/new23/9408/079.htm" TargetMode="External"/><Relationship Id="rId47066a820a7d4b615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholarworks.umass.edu/dissertations_1/5673" TargetMode="External"/><Relationship Id="rId54726a820a7d4b7cb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId63136a820a7d4b89d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2005.00875.x" TargetMode="External"/><Relationship Id="rId34236a820a7d47024" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId34236a820a7d47024.jpg"/><Relationship Id="rId28936a820a7d49232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId28936a820a7d49232.jpg"/><Relationship Id="rId24876a820a7d4b9eb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId24876a820a7d4b9eb.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId414383210" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId187317819" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId30146aa19aeddee43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LYMAMA/" TargetMode="External"/><Relationship Id="rId73896aa19aeddee89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LYMAMA/categorization" TargetMode="External"/><Relationship Id="rId99816aa19aeddfadb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LYMAMA/photos" TargetMode="External"/><Relationship Id="rId89656aa19aede3758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/insects14010094" TargetMode="External"/><Relationship Id="rId98446aa19aede37ef" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.33545/27080013.2022.v3.i1a.61" TargetMode="External"/><Relationship Id="rId88846aa19aede3a73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/jipm/pmab023" TargetMode="External"/><Relationship Id="rId31456aa19aede3df9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://gaga.biodiv.tw/new23/9408/079.htm" TargetMode="External"/><Relationship Id="rId89586aa19aede3f35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholarworks.umass.edu/dissertations_1/5673" TargetMode="External"/><Relationship Id="rId20326aa19aede40ed" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId75836aa19aede41c1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2005.00875.x" TargetMode="External"/><Relationship Id="rId58916aa19aeddf995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId58916aa19aeddf995.jpg"/><Relationship Id="rId25936aa19aede1be9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId25936aa19aede1be9.jpg"/><Relationship Id="rId89556aa19aede424b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId89556aa19aede424b.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>