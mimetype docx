--- v6 (2026-03-13)
+++ v7 (2026-04-03)
@@ -292,51 +292,51 @@
               <w:t xml:space="preserve"> Thunberg</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Japanese climbing fern</w:t>
             </w:r>
-            <w:hyperlink r:id="rId476569b3b6dab9bef" w:history="1">
+            <w:hyperlink r:id="rId369069cfce422bf56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -352,51 +352,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> IAS of Union concern</w:t>
             </w:r>
-            <w:hyperlink r:id="rId458769b3b6dab9c57" w:history="1">
+            <w:hyperlink r:id="rId418669cfce422bfbe" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -410,86 +410,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> LYFJA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-90"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1209600"/>
-                  <wp:docPr id="51414871" name="name899269b3b6daba265" descr="4162.jpg"/>
+                  <wp:docPr id="73417078" name="name214169cfce422c083" descr="4162.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="4162.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId326369b3b6daba263" cstate="print"/>
+                          <a:blip r:embed="rId386269cfce422c082" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1209600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId633069b3b6daba3ae" w:history="1">
+            <w:hyperlink r:id="rId636869cfce422c1aa" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
@@ -964,63 +964,63 @@
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="293" w:after="293" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
         <w:outlineLvl w:val="3"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Distribution</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="69987492" name="name523969b3b6dabb820" descr="LYFJA_distribution_map.jpg"/>
+            <wp:docPr id="14355372" name="name650669cfce422d435" descr="LYFJA_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="LYFJA_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId248069b3b6dabb81d" cstate="print"/>
+                    <a:blip r:embed="rId121569cfce422d431" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -2970,51 +2970,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (2017) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Lygodium japonicum</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId572069b3b6dabc6b5" w:history="1">
+      <w:hyperlink r:id="rId896569cfce422e377" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://cabi.org/isc/datasheet/31783</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 25 February 2017]. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3417,90 +3417,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2018) Pest Risk Analysis for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Lygodium japonicum. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO, Paris (FR). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId320469b3b6dabc9b1" w:history="1">
+      <w:hyperlink r:id="rId945869cfce422e648" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://pra.eppo.int/ </w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">[acessed on 8 November 2018] </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ferns of Thailand (2014) </w:t>
       </w:r>
-      <w:hyperlink r:id="rId953869b3b6dabc9f2" w:history="1">
+      <w:hyperlink r:id="rId686869cfce422e687" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://rbg-web2.rbge.org.uk/thaiferns/index. htm</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 25 March 2017]. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3533,90 +3533,90 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1st edn. Florida Exotic Pest Plant Council, Lygodium Task Force, Florida (US). </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Flora of China Editorial Committee (2014) Flora of China. Missouri Botanical Garden and Harvard University Herbaria, St. Louis (US) and Cambridge (US). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId822669b3b6dabca71" w:history="1">
+      <w:hyperlink r:id="rId446369cfce422e706" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.efloras.org/flora_page.aspx?flora_ id=2</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 24 March 2017]. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Flora of Japan (2015) Flora of Japan database. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId583369b3b6dabcaaf" w:history="1">
+      <w:hyperlink r:id="rId879269cfce422e744" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://foj.c.u-tokyo.ac.jp/ gbif/foj/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 15 August 2017]. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3649,51 +3649,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Swartz (Pteridophyta: Lygodiaceae). Doctor of Philosophy Dissertation. New York, US: The City University of New York. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Georgia Forestry Commission (2011) Does reforestation pay? Loblolly pine for traditional products. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId752669b3b6dabcb2d" w:history="1">
+      <w:hyperlink r:id="rId363469cfce422e7d3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.gfc.state.ga.us/utilization/economic-impacts/DoesReforestationPayLoblollyPineforTraditionalProducts-Mar2011rev.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 1 March 2017]. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4283,51 +4283,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">MacDonald IAW, Reaser JK, Bright C, Neville LE, Howard GW, Murphy SJ </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (2003) Cape Town (ZA): Global Invasive Species Programme, p. 125 </w:t>
       </w:r>
-      <w:hyperlink r:id="rId280669b3b6dabcf24" w:history="1">
+      <w:hyperlink r:id="rId954569cfce422ebdb" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.gisp.org</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 10 May 2017]. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4545,51 +4545,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Munger GT (2005) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Lygodium</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> spp. Fire Effects Information System. USA: USDA Forest Service. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId499169b3b6dabd0d6" w:history="1">
+      <w:hyperlink r:id="rId721369cfce422ed85" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.fs.fed.us/database/feis/plants/ fern/lygspp/all.html</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 10 May 2017].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4682,51 +4682,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Queensland Government (2015) Fact Sheet: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Lygodium japonicum</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. QLD Government, Brisbane (AU). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId990269b3b6dabd1b2" w:history="1">
+      <w:hyperlink r:id="rId357369cfce422ee78" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://keyserver.lucidcentral.org/weed s/data/03030800-0b07-490a-8d04-0605030c0f01/media/Html/Lygod ium_japonicum.htm</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 9 May 2017]. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4942,51 +4942,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">) propagation and invasion: effect of environmental variables on spore germination and consequences of establishment for understory plant communities and habitat quality. Master’s Thesis, University of Florida, pp. 70. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">USDA Plant Database (2017) </w:t>
       </w:r>
-      <w:hyperlink r:id="rId397969b3b6dabd358" w:history="1">
+      <w:hyperlink r:id="rId904669cfce422f029" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://plants.usda.gov/core/profile?symbol=LYJA</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 10 June 2017]. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5175,51 +5175,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Lygodium japonicum</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId214069b3b6dabd4dd" w:history="1">
+      <w:hyperlink r:id="rId714069cfce422f1ab" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -5295,51 +5295,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">49</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 261-266. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId251169b3b6dabd5a1" w:history="1">
+      <w:hyperlink r:id="rId919769cfce422f271" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12523</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
       <w:pgMar w:top="1100" w:right="1100" w:bottom="1100" w:left="1100" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708" w:num="1"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14"/>
 </file>
@@ -5426,137 +5426,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="23992448">
+  <w:abstractNum w:abstractNumId="48816721">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="34151845">
+    <w:lvl w:ilvl="0" w:tplc="67984180">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="34151845" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="67984180" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="34151845" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="67984180" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="34151845" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="67984180" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="34151845" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="67984180" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="34151845" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="67984180" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="34151845" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="67984180" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="34151845" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="67984180" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="34151845" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="67984180" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="23992447">
+  <w:abstractNum w:abstractNumId="48816720">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="44990727">
+    <w:lvl w:ilvl="0" w:tplc="78775784">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -6308,55 +6308,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="23992447">
-    <w:abstractNumId w:val="23992447"/>
+  <w:num w:numId="48816720">
+    <w:abstractNumId w:val="48816720"/>
   </w:num>
-  <w:num w:numId="23992448">
-    <w:abstractNumId w:val="23992448"/>
+  <w:num w:numId="48816721">
+    <w:abstractNumId w:val="48816721"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -17906,51 +17906,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId624292732" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId755993353" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId476569b3b6dab9bef" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LYFJA/" TargetMode="External"/><Relationship Id="rId458769b3b6dab9c57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LYFJA/categorization" TargetMode="External"/><Relationship Id="rId633069b3b6daba3ae" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LYFJA/photos" TargetMode="External"/><Relationship Id="rId572069b3b6dabc6b5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://cabi.org/isc/datasheet/31783" TargetMode="External"/><Relationship Id="rId320469b3b6dabc9b1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.int/" TargetMode="External"/><Relationship Id="rId953869b3b6dabc9f2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://rbg-web2.rbge.org.uk/thaiferns/index.%20htm" TargetMode="External"/><Relationship Id="rId822669b3b6dabca71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.efloras.org/flora_page.aspx?flora_%20id=2" TargetMode="External"/><Relationship Id="rId583369b3b6dabcaaf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://foj.c.u-tokyo.ac.jp/%20gbif/foj/" TargetMode="External"/><Relationship Id="rId752669b3b6dabcb2d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.gfc.state.ga.us/utilization/economic-impacts/DoesReforestationPayLoblollyPineforTraditionalProducts-Mar2011rev.pdf" TargetMode="External"/><Relationship Id="rId280669b3b6dabcf24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.gisp.org" TargetMode="External"/><Relationship Id="rId499169b3b6dabd0d6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fs.fed.us/database/feis/plants/%20fern/lygspp/all.html" TargetMode="External"/><Relationship Id="rId990269b3b6dabd1b2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://keyserver.lucidcentral.org/weed%20s/data/03030800-0b07-490a-8d04-0605030c0f01/media/Html/Lygod%20ium_japonicum.htm" TargetMode="External"/><Relationship Id="rId397969b3b6dabd358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://plants.usda.gov/core/profile?symbol=LYJA" TargetMode="External"/><Relationship Id="rId214069b3b6dabd4dd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId251169b3b6dabd5a1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12523" TargetMode="External"/><Relationship Id="rId326369b3b6daba263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId326369b3b6daba263.jpg"/><Relationship Id="rId248069b3b6dabb81d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId248069b3b6dabb81d.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId458576086" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId658928409" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId369069cfce422bf56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LYFJA/" TargetMode="External"/><Relationship Id="rId418669cfce422bfbe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LYFJA/categorization" TargetMode="External"/><Relationship Id="rId636869cfce422c1aa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LYFJA/photos" TargetMode="External"/><Relationship Id="rId896569cfce422e377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://cabi.org/isc/datasheet/31783" TargetMode="External"/><Relationship Id="rId945869cfce422e648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.int/" TargetMode="External"/><Relationship Id="rId686869cfce422e687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://rbg-web2.rbge.org.uk/thaiferns/index.%20htm" TargetMode="External"/><Relationship Id="rId446369cfce422e706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.efloras.org/flora_page.aspx?flora_%20id=2" TargetMode="External"/><Relationship Id="rId879269cfce422e744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://foj.c.u-tokyo.ac.jp/%20gbif/foj/" TargetMode="External"/><Relationship Id="rId363469cfce422e7d3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.gfc.state.ga.us/utilization/economic-impacts/DoesReforestationPayLoblollyPineforTraditionalProducts-Mar2011rev.pdf" TargetMode="External"/><Relationship Id="rId954569cfce422ebdb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.gisp.org" TargetMode="External"/><Relationship Id="rId721369cfce422ed85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fs.fed.us/database/feis/plants/%20fern/lygspp/all.html" TargetMode="External"/><Relationship Id="rId357369cfce422ee78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://keyserver.lucidcentral.org/weed%20s/data/03030800-0b07-490a-8d04-0605030c0f01/media/Html/Lygod%20ium_japonicum.htm" TargetMode="External"/><Relationship Id="rId904669cfce422f029" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://plants.usda.gov/core/profile?symbol=LYJA" TargetMode="External"/><Relationship Id="rId714069cfce422f1ab" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId919769cfce422f271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12523" TargetMode="External"/><Relationship Id="rId386269cfce422c082" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId386269cfce422c082.jpg"/><Relationship Id="rId121569cfce422d431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId121569cfce422d431.jpg"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>