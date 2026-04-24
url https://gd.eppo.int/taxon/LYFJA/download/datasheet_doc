--- v7 (2026-04-03)
+++ v8 (2026-04-24)
@@ -292,51 +292,51 @@
               <w:t xml:space="preserve"> Thunberg</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Japanese climbing fern</w:t>
             </w:r>
-            <w:hyperlink r:id="rId369069cfce422bf56" w:history="1">
+            <w:hyperlink r:id="rId686869eb73162e945" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -352,51 +352,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> IAS of Union concern</w:t>
             </w:r>
-            <w:hyperlink r:id="rId418669cfce422bfbe" w:history="1">
+            <w:hyperlink r:id="rId980469eb73162e9ad" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -410,86 +410,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> LYFJA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-90"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1209600"/>
-                  <wp:docPr id="73417078" name="name214169cfce422c083" descr="4162.jpg"/>
+                  <wp:docPr id="27856956" name="name823969eb73162ea67" descr="4162.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="4162.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId386269cfce422c082" cstate="print"/>
+                          <a:blip r:embed="rId754769eb73162ea66" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1209600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId636869cfce422c1aa" w:history="1">
+            <w:hyperlink r:id="rId674969eb73162eb2f" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
@@ -964,63 +964,63 @@
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="293" w:after="293" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
         <w:outlineLvl w:val="3"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Distribution</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="14355372" name="name650669cfce422d435" descr="LYFJA_distribution_map.jpg"/>
+            <wp:docPr id="72709410" name="name699969eb73162fc93" descr="LYFJA_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="LYFJA_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId121569cfce422d431" cstate="print"/>
+                    <a:blip r:embed="rId394869eb73162fc91" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -2970,51 +2970,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (2017) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Lygodium japonicum</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId896569cfce422e377" w:history="1">
+      <w:hyperlink r:id="rId601469eb731630b0d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://cabi.org/isc/datasheet/31783</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 25 February 2017]. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3417,90 +3417,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2018) Pest Risk Analysis for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Lygodium japonicum. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO, Paris (FR). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId945869cfce422e648" w:history="1">
+      <w:hyperlink r:id="rId782669eb731630e44" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://pra.eppo.int/ </w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">[acessed on 8 November 2018] </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ferns of Thailand (2014) </w:t>
       </w:r>
-      <w:hyperlink r:id="rId686869cfce422e687" w:history="1">
+      <w:hyperlink r:id="rId168369eb731630e85" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://rbg-web2.rbge.org.uk/thaiferns/index. htm</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 25 March 2017]. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3533,90 +3533,90 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1st edn. Florida Exotic Pest Plant Council, Lygodium Task Force, Florida (US). </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Flora of China Editorial Committee (2014) Flora of China. Missouri Botanical Garden and Harvard University Herbaria, St. Louis (US) and Cambridge (US). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId446369cfce422e706" w:history="1">
+      <w:hyperlink r:id="rId978569eb731630f04" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.efloras.org/flora_page.aspx?flora_ id=2</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 24 March 2017]. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Flora of Japan (2015) Flora of Japan database. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId879269cfce422e744" w:history="1">
+      <w:hyperlink r:id="rId808169eb731630f43" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://foj.c.u-tokyo.ac.jp/ gbif/foj/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 15 August 2017]. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3649,51 +3649,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Swartz (Pteridophyta: Lygodiaceae). Doctor of Philosophy Dissertation. New York, US: The City University of New York. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Georgia Forestry Commission (2011) Does reforestation pay? Loblolly pine for traditional products. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId363469cfce422e7d3" w:history="1">
+      <w:hyperlink r:id="rId725169eb731630fc1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.gfc.state.ga.us/utilization/economic-impacts/DoesReforestationPayLoblollyPineforTraditionalProducts-Mar2011rev.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 1 March 2017]. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4283,51 +4283,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">MacDonald IAW, Reaser JK, Bright C, Neville LE, Howard GW, Murphy SJ </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (2003) Cape Town (ZA): Global Invasive Species Programme, p. 125 </w:t>
       </w:r>
-      <w:hyperlink r:id="rId954569cfce422ebdb" w:history="1">
+      <w:hyperlink r:id="rId437869eb7316313c3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.gisp.org</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 10 May 2017]. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4545,51 +4545,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Munger GT (2005) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Lygodium</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> spp. Fire Effects Information System. USA: USDA Forest Service. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId721369cfce422ed85" w:history="1">
+      <w:hyperlink r:id="rId406169eb731631566" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.fs.fed.us/database/feis/plants/ fern/lygspp/all.html</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 10 May 2017].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4682,51 +4682,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Queensland Government (2015) Fact Sheet: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Lygodium japonicum</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. QLD Government, Brisbane (AU). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId357369cfce422ee78" w:history="1">
+      <w:hyperlink r:id="rId893569eb73163165d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://keyserver.lucidcentral.org/weed s/data/03030800-0b07-490a-8d04-0605030c0f01/media/Html/Lygod ium_japonicum.htm</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 9 May 2017]. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4942,51 +4942,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">) propagation and invasion: effect of environmental variables on spore germination and consequences of establishment for understory plant communities and habitat quality. Master’s Thesis, University of Florida, pp. 70. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">USDA Plant Database (2017) </w:t>
       </w:r>
-      <w:hyperlink r:id="rId904669cfce422f029" w:history="1">
+      <w:hyperlink r:id="rId694469eb731631808" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://plants.usda.gov/core/profile?symbol=LYJA</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 10 June 2017]. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5175,51 +5175,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Lygodium japonicum</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId714069cfce422f1ab" w:history="1">
+      <w:hyperlink r:id="rId712769eb7316319c1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -5295,51 +5295,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">49</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 261-266. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId919769cfce422f271" w:history="1">
+      <w:hyperlink r:id="rId405969eb731631ab2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12523</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
       <w:pgMar w:top="1100" w:right="1100" w:bottom="1100" w:left="1100" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708" w:num="1"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14"/>
 </file>
@@ -5426,137 +5426,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="48816721">
+  <w:abstractNum w:abstractNumId="88972953">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="67984180">
+    <w:lvl w:ilvl="0" w:tplc="20059687">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="67984180" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="20059687" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="67984180" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="20059687" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="67984180" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="20059687" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="67984180" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="20059687" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="67984180" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="20059687" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="67984180" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="20059687" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="67984180" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="20059687" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="67984180" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="20059687" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="48816720">
+  <w:abstractNum w:abstractNumId="88972952">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="78775784">
+    <w:lvl w:ilvl="0" w:tplc="37467222">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -6308,55 +6308,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="48816720">
-    <w:abstractNumId w:val="48816720"/>
+  <w:num w:numId="88972952">
+    <w:abstractNumId w:val="88972952"/>
   </w:num>
-  <w:num w:numId="48816721">
-    <w:abstractNumId w:val="48816721"/>
+  <w:num w:numId="88972953">
+    <w:abstractNumId w:val="88972953"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -17906,51 +17906,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId458576086" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId658928409" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId369069cfce422bf56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LYFJA/" TargetMode="External"/><Relationship Id="rId418669cfce422bfbe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LYFJA/categorization" TargetMode="External"/><Relationship Id="rId636869cfce422c1aa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LYFJA/photos" TargetMode="External"/><Relationship Id="rId896569cfce422e377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://cabi.org/isc/datasheet/31783" TargetMode="External"/><Relationship Id="rId945869cfce422e648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.int/" TargetMode="External"/><Relationship Id="rId686869cfce422e687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://rbg-web2.rbge.org.uk/thaiferns/index.%20htm" TargetMode="External"/><Relationship Id="rId446369cfce422e706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.efloras.org/flora_page.aspx?flora_%20id=2" TargetMode="External"/><Relationship Id="rId879269cfce422e744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://foj.c.u-tokyo.ac.jp/%20gbif/foj/" TargetMode="External"/><Relationship Id="rId363469cfce422e7d3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.gfc.state.ga.us/utilization/economic-impacts/DoesReforestationPayLoblollyPineforTraditionalProducts-Mar2011rev.pdf" TargetMode="External"/><Relationship Id="rId954569cfce422ebdb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.gisp.org" TargetMode="External"/><Relationship Id="rId721369cfce422ed85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fs.fed.us/database/feis/plants/%20fern/lygspp/all.html" TargetMode="External"/><Relationship Id="rId357369cfce422ee78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://keyserver.lucidcentral.org/weed%20s/data/03030800-0b07-490a-8d04-0605030c0f01/media/Html/Lygod%20ium_japonicum.htm" TargetMode="External"/><Relationship Id="rId904669cfce422f029" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://plants.usda.gov/core/profile?symbol=LYJA" TargetMode="External"/><Relationship Id="rId714069cfce422f1ab" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId919769cfce422f271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12523" TargetMode="External"/><Relationship Id="rId386269cfce422c082" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId386269cfce422c082.jpg"/><Relationship Id="rId121569cfce422d431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId121569cfce422d431.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId382729060" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId389245209" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId686869eb73162e945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LYFJA/" TargetMode="External"/><Relationship Id="rId980469eb73162e9ad" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LYFJA/categorization" TargetMode="External"/><Relationship Id="rId674969eb73162eb2f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LYFJA/photos" TargetMode="External"/><Relationship Id="rId601469eb731630b0d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://cabi.org/isc/datasheet/31783" TargetMode="External"/><Relationship Id="rId782669eb731630e44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.int/" TargetMode="External"/><Relationship Id="rId168369eb731630e85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://rbg-web2.rbge.org.uk/thaiferns/index.%20htm" TargetMode="External"/><Relationship Id="rId978569eb731630f04" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.efloras.org/flora_page.aspx?flora_%20id=2" TargetMode="External"/><Relationship Id="rId808169eb731630f43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://foj.c.u-tokyo.ac.jp/%20gbif/foj/" TargetMode="External"/><Relationship Id="rId725169eb731630fc1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.gfc.state.ga.us/utilization/economic-impacts/DoesReforestationPayLoblollyPineforTraditionalProducts-Mar2011rev.pdf" TargetMode="External"/><Relationship Id="rId437869eb7316313c3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.gisp.org" TargetMode="External"/><Relationship Id="rId406169eb731631566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fs.fed.us/database/feis/plants/%20fern/lygspp/all.html" TargetMode="External"/><Relationship Id="rId893569eb73163165d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://keyserver.lucidcentral.org/weed%20s/data/03030800-0b07-490a-8d04-0605030c0f01/media/Html/Lygod%20ium_japonicum.htm" TargetMode="External"/><Relationship Id="rId694469eb731631808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://plants.usda.gov/core/profile?symbol=LYJA" TargetMode="External"/><Relationship Id="rId712769eb7316319c1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId405969eb731631ab2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12523" TargetMode="External"/><Relationship Id="rId754769eb73162ea66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId754769eb73162ea66.jpg"/><Relationship Id="rId394869eb73162fc91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId394869eb73162fc91.jpg"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>