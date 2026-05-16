--- v8 (2026-04-24)
+++ v9 (2026-05-16)
@@ -292,51 +292,51 @@
               <w:t xml:space="preserve"> Thunberg</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Japanese climbing fern</w:t>
             </w:r>
-            <w:hyperlink r:id="rId686869eb73162e945" w:history="1">
+            <w:hyperlink r:id="rId57316a07c04d5aa0c" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -352,51 +352,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> IAS of Union concern</w:t>
             </w:r>
-            <w:hyperlink r:id="rId980469eb73162e9ad" w:history="1">
+            <w:hyperlink r:id="rId46656a07c04d5aa77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -410,86 +410,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> LYFJA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-90"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1209600"/>
-                  <wp:docPr id="27856956" name="name823969eb73162ea67" descr="4162.jpg"/>
+                  <wp:docPr id="10236237" name="name26006a07c04d5b097" descr="4162.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="4162.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId754769eb73162ea66" cstate="print"/>
+                          <a:blip r:embed="rId43286a07c04d5b095" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1209600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId674969eb73162eb2f" w:history="1">
+            <w:hyperlink r:id="rId71156a07c04d5b1b1" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
@@ -964,63 +964,63 @@
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="293" w:after="293" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
         <w:outlineLvl w:val="3"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Distribution</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="72709410" name="name699969eb73162fc93" descr="LYFJA_distribution_map.jpg"/>
+            <wp:docPr id="80718327" name="name18366a07c04d5c3b2" descr="LYFJA_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="LYFJA_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId394869eb73162fc91" cstate="print"/>
+                    <a:blip r:embed="rId87666a07c04d5c3af" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -2970,51 +2970,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (2017) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Lygodium japonicum</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId601469eb731630b0d" w:history="1">
+      <w:hyperlink r:id="rId12416a07c04d5d28f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://cabi.org/isc/datasheet/31783</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 25 February 2017]. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3417,90 +3417,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2018) Pest Risk Analysis for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Lygodium japonicum. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO, Paris (FR). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId782669eb731630e44" w:history="1">
+      <w:hyperlink r:id="rId54886a07c04d5d55a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://pra.eppo.int/ </w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">[acessed on 8 November 2018] </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ferns of Thailand (2014) </w:t>
       </w:r>
-      <w:hyperlink r:id="rId168369eb731630e85" w:history="1">
+      <w:hyperlink r:id="rId70876a07c04d5d598" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://rbg-web2.rbge.org.uk/thaiferns/index. htm</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 25 March 2017]. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3533,90 +3533,90 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1st edn. Florida Exotic Pest Plant Council, Lygodium Task Force, Florida (US). </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Flora of China Editorial Committee (2014) Flora of China. Missouri Botanical Garden and Harvard University Herbaria, St. Louis (US) and Cambridge (US). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId978569eb731630f04" w:history="1">
+      <w:hyperlink r:id="rId70726a07c04d5d613" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.efloras.org/flora_page.aspx?flora_ id=2</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 24 March 2017]. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Flora of Japan (2015) Flora of Japan database. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId808169eb731630f43" w:history="1">
+      <w:hyperlink r:id="rId63896a07c04d5d650" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://foj.c.u-tokyo.ac.jp/ gbif/foj/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 15 August 2017]. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3649,51 +3649,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Swartz (Pteridophyta: Lygodiaceae). Doctor of Philosophy Dissertation. New York, US: The City University of New York. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Georgia Forestry Commission (2011) Does reforestation pay? Loblolly pine for traditional products. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId725169eb731630fc1" w:history="1">
+      <w:hyperlink r:id="rId61206a07c04d5d6cc" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.gfc.state.ga.us/utilization/economic-impacts/DoesReforestationPayLoblollyPineforTraditionalProducts-Mar2011rev.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 1 March 2017]. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4283,51 +4283,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">MacDonald IAW, Reaser JK, Bright C, Neville LE, Howard GW, Murphy SJ </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (2003) Cape Town (ZA): Global Invasive Species Programme, p. 125 </w:t>
       </w:r>
-      <w:hyperlink r:id="rId437869eb7316313c3" w:history="1">
+      <w:hyperlink r:id="rId22616a07c04d5daef" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.gisp.org</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 10 May 2017]. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4545,51 +4545,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Munger GT (2005) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Lygodium</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> spp. Fire Effects Information System. USA: USDA Forest Service. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId406169eb731631566" w:history="1">
+      <w:hyperlink r:id="rId99536a07c04d5dca8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.fs.fed.us/database/feis/plants/ fern/lygspp/all.html</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 10 May 2017].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4682,51 +4682,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Queensland Government (2015) Fact Sheet: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Lygodium japonicum</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. QLD Government, Brisbane (AU). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId893569eb73163165d" w:history="1">
+      <w:hyperlink r:id="rId40836a07c04d5dd82" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://keyserver.lucidcentral.org/weed s/data/03030800-0b07-490a-8d04-0605030c0f01/media/Html/Lygod ium_japonicum.htm</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 9 May 2017]. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4942,51 +4942,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">) propagation and invasion: effect of environmental variables on spore germination and consequences of establishment for understory plant communities and habitat quality. Master’s Thesis, University of Florida, pp. 70. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">USDA Plant Database (2017) </w:t>
       </w:r>
-      <w:hyperlink r:id="rId694469eb731631808" w:history="1">
+      <w:hyperlink r:id="rId95786a07c04d5df35" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://plants.usda.gov/core/profile?symbol=LYJA</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 10 June 2017]. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5175,51 +5175,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Lygodium japonicum</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId712769eb7316319c1" w:history="1">
+      <w:hyperlink r:id="rId43036a07c04d5e0b5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -5295,51 +5295,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">49</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 261-266. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId405969eb731631ab2" w:history="1">
+      <w:hyperlink r:id="rId42956a07c04d5e186" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12523</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
       <w:pgMar w:top="1100" w:right="1100" w:bottom="1100" w:left="1100" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708" w:num="1"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14"/>
 </file>
@@ -5426,137 +5426,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="88972953">
+  <w:abstractNum w:abstractNumId="47833686">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="20059687">
+    <w:lvl w:ilvl="0" w:tplc="10203702">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="20059687" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="10203702" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="20059687" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="10203702" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="20059687" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="10203702" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="20059687" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="10203702" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="20059687" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="10203702" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="20059687" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="10203702" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="20059687" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="10203702" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="20059687" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="10203702" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="88972952">
+  <w:abstractNum w:abstractNumId="47833685">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="37467222">
+    <w:lvl w:ilvl="0" w:tplc="56213587">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -6308,55 +6308,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="88972952">
-    <w:abstractNumId w:val="88972952"/>
+  <w:num w:numId="47833685">
+    <w:abstractNumId w:val="47833685"/>
   </w:num>
-  <w:num w:numId="88972953">
-    <w:abstractNumId w:val="88972953"/>
+  <w:num w:numId="47833686">
+    <w:abstractNumId w:val="47833686"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -17906,51 +17906,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId382729060" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId389245209" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId686869eb73162e945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LYFJA/" TargetMode="External"/><Relationship Id="rId980469eb73162e9ad" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LYFJA/categorization" TargetMode="External"/><Relationship Id="rId674969eb73162eb2f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LYFJA/photos" TargetMode="External"/><Relationship Id="rId601469eb731630b0d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://cabi.org/isc/datasheet/31783" TargetMode="External"/><Relationship Id="rId782669eb731630e44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.int/" TargetMode="External"/><Relationship Id="rId168369eb731630e85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://rbg-web2.rbge.org.uk/thaiferns/index.%20htm" TargetMode="External"/><Relationship Id="rId978569eb731630f04" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.efloras.org/flora_page.aspx?flora_%20id=2" TargetMode="External"/><Relationship Id="rId808169eb731630f43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://foj.c.u-tokyo.ac.jp/%20gbif/foj/" TargetMode="External"/><Relationship Id="rId725169eb731630fc1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.gfc.state.ga.us/utilization/economic-impacts/DoesReforestationPayLoblollyPineforTraditionalProducts-Mar2011rev.pdf" TargetMode="External"/><Relationship Id="rId437869eb7316313c3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.gisp.org" TargetMode="External"/><Relationship Id="rId406169eb731631566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fs.fed.us/database/feis/plants/%20fern/lygspp/all.html" TargetMode="External"/><Relationship Id="rId893569eb73163165d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://keyserver.lucidcentral.org/weed%20s/data/03030800-0b07-490a-8d04-0605030c0f01/media/Html/Lygod%20ium_japonicum.htm" TargetMode="External"/><Relationship Id="rId694469eb731631808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://plants.usda.gov/core/profile?symbol=LYJA" TargetMode="External"/><Relationship Id="rId712769eb7316319c1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId405969eb731631ab2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12523" TargetMode="External"/><Relationship Id="rId754769eb73162ea66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId754769eb73162ea66.jpg"/><Relationship Id="rId394869eb73162fc91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId394869eb73162fc91.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId954174907" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId668636242" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId57316a07c04d5aa0c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LYFJA/" TargetMode="External"/><Relationship Id="rId46656a07c04d5aa77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LYFJA/categorization" TargetMode="External"/><Relationship Id="rId71156a07c04d5b1b1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LYFJA/photos" TargetMode="External"/><Relationship Id="rId12416a07c04d5d28f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://cabi.org/isc/datasheet/31783" TargetMode="External"/><Relationship Id="rId54886a07c04d5d55a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.int/" TargetMode="External"/><Relationship Id="rId70876a07c04d5d598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://rbg-web2.rbge.org.uk/thaiferns/index.%20htm" TargetMode="External"/><Relationship Id="rId70726a07c04d5d613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.efloras.org/flora_page.aspx?flora_%20id=2" TargetMode="External"/><Relationship Id="rId63896a07c04d5d650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://foj.c.u-tokyo.ac.jp/%20gbif/foj/" TargetMode="External"/><Relationship Id="rId61206a07c04d5d6cc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.gfc.state.ga.us/utilization/economic-impacts/DoesReforestationPayLoblollyPineforTraditionalProducts-Mar2011rev.pdf" TargetMode="External"/><Relationship Id="rId22616a07c04d5daef" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.gisp.org" TargetMode="External"/><Relationship Id="rId99536a07c04d5dca8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fs.fed.us/database/feis/plants/%20fern/lygspp/all.html" TargetMode="External"/><Relationship Id="rId40836a07c04d5dd82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://keyserver.lucidcentral.org/weed%20s/data/03030800-0b07-490a-8d04-0605030c0f01/media/Html/Lygod%20ium_japonicum.htm" TargetMode="External"/><Relationship Id="rId95786a07c04d5df35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://plants.usda.gov/core/profile?symbol=LYJA" TargetMode="External"/><Relationship Id="rId43036a07c04d5e0b5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId42956a07c04d5e186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12523" TargetMode="External"/><Relationship Id="rId43286a07c04d5b095" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId43286a07c04d5b095.jpg"/><Relationship Id="rId87666a07c04d5c3af" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId87666a07c04d5c3af.jpg"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>