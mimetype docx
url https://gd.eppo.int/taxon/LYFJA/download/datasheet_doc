--- v9 (2026-05-16)
+++ v10 (2026-06-05)
@@ -292,51 +292,51 @@
               <w:t xml:space="preserve"> Thunberg</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Japanese climbing fern</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57316a07c04d5aa0c" w:history="1">
+            <w:hyperlink r:id="rId85026a225a9796f45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -352,51 +352,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> IAS of Union concern</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46656a07c04d5aa77" w:history="1">
+            <w:hyperlink r:id="rId11736a225a9796fab" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -410,86 +410,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> LYFJA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-90"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1209600"/>
-                  <wp:docPr id="10236237" name="name26006a07c04d5b097" descr="4162.jpg"/>
+                  <wp:docPr id="7555690" name="name30586a225a9797719" descr="4162.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="4162.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId43286a07c04d5b095" cstate="print"/>
+                          <a:blip r:embed="rId79096a225a9797717" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1209600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId71156a07c04d5b1b1" w:history="1">
+            <w:hyperlink r:id="rId27716a225a979783a" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
@@ -964,63 +964,63 @@
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="293" w:after="293" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
         <w:outlineLvl w:val="3"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Distribution</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="80718327" name="name18366a07c04d5c3b2" descr="LYFJA_distribution_map.jpg"/>
+            <wp:docPr id="4443693" name="name27796a225a9798782" descr="LYFJA_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="LYFJA_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId87666a07c04d5c3af" cstate="print"/>
+                    <a:blip r:embed="rId90266a225a979877f" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -2970,51 +2970,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (2017) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Lygodium japonicum</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId12416a07c04d5d28f" w:history="1">
+      <w:hyperlink r:id="rId99986a225a9799696" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://cabi.org/isc/datasheet/31783</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 25 February 2017]. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3417,90 +3417,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2018) Pest Risk Analysis for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Lygodium japonicum. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO, Paris (FR). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId54886a07c04d5d55a" w:history="1">
+      <w:hyperlink r:id="rId29996a225a979996e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://pra.eppo.int/ </w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">[acessed on 8 November 2018] </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ferns of Thailand (2014) </w:t>
       </w:r>
-      <w:hyperlink r:id="rId70876a07c04d5d598" w:history="1">
+      <w:hyperlink r:id="rId24436a225a97999bf" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://rbg-web2.rbge.org.uk/thaiferns/index. htm</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 25 March 2017]. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3533,90 +3533,90 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1st edn. Florida Exotic Pest Plant Council, Lygodium Task Force, Florida (US). </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Flora of China Editorial Committee (2014) Flora of China. Missouri Botanical Garden and Harvard University Herbaria, St. Louis (US) and Cambridge (US). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId70726a07c04d5d613" w:history="1">
+      <w:hyperlink r:id="rId80176a225a9799a44" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.efloras.org/flora_page.aspx?flora_ id=2</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 24 March 2017]. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Flora of Japan (2015) Flora of Japan database. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId63896a07c04d5d650" w:history="1">
+      <w:hyperlink r:id="rId70306a225a9799a83" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://foj.c.u-tokyo.ac.jp/ gbif/foj/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 15 August 2017]. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3649,51 +3649,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Swartz (Pteridophyta: Lygodiaceae). Doctor of Philosophy Dissertation. New York, US: The City University of New York. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Georgia Forestry Commission (2011) Does reforestation pay? Loblolly pine for traditional products. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId61206a07c04d5d6cc" w:history="1">
+      <w:hyperlink r:id="rId65676a225a9799b05" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.gfc.state.ga.us/utilization/economic-impacts/DoesReforestationPayLoblollyPineforTraditionalProducts-Mar2011rev.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 1 March 2017]. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4283,51 +4283,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">MacDonald IAW, Reaser JK, Bright C, Neville LE, Howard GW, Murphy SJ </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (2003) Cape Town (ZA): Global Invasive Species Programme, p. 125 </w:t>
       </w:r>
-      <w:hyperlink r:id="rId22616a07c04d5daef" w:history="1">
+      <w:hyperlink r:id="rId41856a225a9799f04" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.gisp.org</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 10 May 2017]. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4545,51 +4545,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Munger GT (2005) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Lygodium</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> spp. Fire Effects Information System. USA: USDA Forest Service. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId99536a07c04d5dca8" w:history="1">
+      <w:hyperlink r:id="rId82566a225a979a0b7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.fs.fed.us/database/feis/plants/ fern/lygspp/all.html</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 10 May 2017].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4682,51 +4682,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Queensland Government (2015) Fact Sheet: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Lygodium japonicum</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. QLD Government, Brisbane (AU). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId40836a07c04d5dd82" w:history="1">
+      <w:hyperlink r:id="rId46646a225a979a191" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://keyserver.lucidcentral.org/weed s/data/03030800-0b07-490a-8d04-0605030c0f01/media/Html/Lygod ium_japonicum.htm</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 9 May 2017]. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4942,51 +4942,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">) propagation and invasion: effect of environmental variables on spore germination and consequences of establishment for understory plant communities and habitat quality. Master’s Thesis, University of Florida, pp. 70. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">USDA Plant Database (2017) </w:t>
       </w:r>
-      <w:hyperlink r:id="rId95786a07c04d5df35" w:history="1">
+      <w:hyperlink r:id="rId11486a225a979a33a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://plants.usda.gov/core/profile?symbol=LYJA</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 10 June 2017]. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5175,51 +5175,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Lygodium japonicum</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId43036a07c04d5e0b5" w:history="1">
+      <w:hyperlink r:id="rId14146a225a979a518" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -5295,51 +5295,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">49</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 261-266. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId42956a07c04d5e186" w:history="1">
+      <w:hyperlink r:id="rId41086a225a979a5e4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12523</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
       <w:pgMar w:top="1100" w:right="1100" w:bottom="1100" w:left="1100" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708" w:num="1"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14"/>
 </file>
@@ -5426,137 +5426,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="47833686">
+  <w:abstractNum w:abstractNumId="46384754">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="10203702">
+    <w:lvl w:ilvl="0" w:tplc="54148348">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="10203702" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="54148348" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="10203702" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="54148348" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="10203702" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="54148348" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="10203702" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="54148348" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="10203702" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="54148348" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="10203702" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="54148348" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="10203702" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="54148348" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="10203702" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="54148348" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="47833685">
+  <w:abstractNum w:abstractNumId="46384753">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="56213587">
+    <w:lvl w:ilvl="0" w:tplc="73227460">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -6308,55 +6308,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="47833685">
-    <w:abstractNumId w:val="47833685"/>
+  <w:num w:numId="46384753">
+    <w:abstractNumId w:val="46384753"/>
   </w:num>
-  <w:num w:numId="47833686">
-    <w:abstractNumId w:val="47833686"/>
+  <w:num w:numId="46384754">
+    <w:abstractNumId w:val="46384754"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -17906,51 +17906,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId954174907" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId668636242" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId57316a07c04d5aa0c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LYFJA/" TargetMode="External"/><Relationship Id="rId46656a07c04d5aa77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LYFJA/categorization" TargetMode="External"/><Relationship Id="rId71156a07c04d5b1b1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LYFJA/photos" TargetMode="External"/><Relationship Id="rId12416a07c04d5d28f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://cabi.org/isc/datasheet/31783" TargetMode="External"/><Relationship Id="rId54886a07c04d5d55a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.int/" TargetMode="External"/><Relationship Id="rId70876a07c04d5d598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://rbg-web2.rbge.org.uk/thaiferns/index.%20htm" TargetMode="External"/><Relationship Id="rId70726a07c04d5d613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.efloras.org/flora_page.aspx?flora_%20id=2" TargetMode="External"/><Relationship Id="rId63896a07c04d5d650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://foj.c.u-tokyo.ac.jp/%20gbif/foj/" TargetMode="External"/><Relationship Id="rId61206a07c04d5d6cc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.gfc.state.ga.us/utilization/economic-impacts/DoesReforestationPayLoblollyPineforTraditionalProducts-Mar2011rev.pdf" TargetMode="External"/><Relationship Id="rId22616a07c04d5daef" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.gisp.org" TargetMode="External"/><Relationship Id="rId99536a07c04d5dca8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fs.fed.us/database/feis/plants/%20fern/lygspp/all.html" TargetMode="External"/><Relationship Id="rId40836a07c04d5dd82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://keyserver.lucidcentral.org/weed%20s/data/03030800-0b07-490a-8d04-0605030c0f01/media/Html/Lygod%20ium_japonicum.htm" TargetMode="External"/><Relationship Id="rId95786a07c04d5df35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://plants.usda.gov/core/profile?symbol=LYJA" TargetMode="External"/><Relationship Id="rId43036a07c04d5e0b5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId42956a07c04d5e186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12523" TargetMode="External"/><Relationship Id="rId43286a07c04d5b095" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId43286a07c04d5b095.jpg"/><Relationship Id="rId87666a07c04d5c3af" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId87666a07c04d5c3af.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId903317371" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId982243724" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId85026a225a9796f45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LYFJA/" TargetMode="External"/><Relationship Id="rId11736a225a9796fab" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LYFJA/categorization" TargetMode="External"/><Relationship Id="rId27716a225a979783a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LYFJA/photos" TargetMode="External"/><Relationship Id="rId99986a225a9799696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://cabi.org/isc/datasheet/31783" TargetMode="External"/><Relationship Id="rId29996a225a979996e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.int/" TargetMode="External"/><Relationship Id="rId24436a225a97999bf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://rbg-web2.rbge.org.uk/thaiferns/index.%20htm" TargetMode="External"/><Relationship Id="rId80176a225a9799a44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.efloras.org/flora_page.aspx?flora_%20id=2" TargetMode="External"/><Relationship Id="rId70306a225a9799a83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://foj.c.u-tokyo.ac.jp/%20gbif/foj/" TargetMode="External"/><Relationship Id="rId65676a225a9799b05" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.gfc.state.ga.us/utilization/economic-impacts/DoesReforestationPayLoblollyPineforTraditionalProducts-Mar2011rev.pdf" TargetMode="External"/><Relationship Id="rId41856a225a9799f04" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.gisp.org" TargetMode="External"/><Relationship Id="rId82566a225a979a0b7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fs.fed.us/database/feis/plants/%20fern/lygspp/all.html" TargetMode="External"/><Relationship Id="rId46646a225a979a191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://keyserver.lucidcentral.org/weed%20s/data/03030800-0b07-490a-8d04-0605030c0f01/media/Html/Lygod%20ium_japonicum.htm" TargetMode="External"/><Relationship Id="rId11486a225a979a33a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://plants.usda.gov/core/profile?symbol=LYJA" TargetMode="External"/><Relationship Id="rId14146a225a979a518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId41086a225a979a5e4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12523" TargetMode="External"/><Relationship Id="rId79096a225a9797717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId79096a225a9797717.jpg"/><Relationship Id="rId90266a225a979877f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId90266a225a979877f.jpg"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>