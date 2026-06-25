--- v10 (2026-06-05)
+++ v11 (2026-06-25)
@@ -292,51 +292,51 @@
               <w:t xml:space="preserve"> Thunberg</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Japanese climbing fern</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85026a225a9796f45" w:history="1">
+            <w:hyperlink r:id="rId58616a3d24c49a446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -352,51 +352,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> IAS of Union concern</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11736a225a9796fab" w:history="1">
+            <w:hyperlink r:id="rId93596a3d24c49a4c2" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -410,86 +410,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> LYFJA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-90"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1209600"/>
-                  <wp:docPr id="7555690" name="name30586a225a9797719" descr="4162.jpg"/>
+                  <wp:docPr id="7427415" name="name38056a3d24c49a924" descr="4162.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="4162.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId79096a225a9797717" cstate="print"/>
+                          <a:blip r:embed="rId33266a3d24c49a922" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1209600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId27716a225a979783a" w:history="1">
+            <w:hyperlink r:id="rId43996a3d24c49aa01" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
@@ -964,63 +964,63 @@
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="293" w:after="293" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
         <w:outlineLvl w:val="3"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Distribution</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="4443693" name="name27796a225a9798782" descr="LYFJA_distribution_map.jpg"/>
+            <wp:docPr id="18141240" name="name83056a3d24c49b65e" descr="LYFJA_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="LYFJA_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId90266a225a979877f" cstate="print"/>
+                    <a:blip r:embed="rId58496a3d24c49b65c" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -2970,51 +2970,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (2017) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Lygodium japonicum</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId99986a225a9799696" w:history="1">
+      <w:hyperlink r:id="rId81396a3d24c49c78c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://cabi.org/isc/datasheet/31783</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 25 February 2017]. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3417,90 +3417,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2018) Pest Risk Analysis for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Lygodium japonicum. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO, Paris (FR). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId29996a225a979996e" w:history="1">
+      <w:hyperlink r:id="rId99786a3d24c49caa0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://pra.eppo.int/ </w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">[acessed on 8 November 2018] </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ferns of Thailand (2014) </w:t>
       </w:r>
-      <w:hyperlink r:id="rId24436a225a97999bf" w:history="1">
+      <w:hyperlink r:id="rId92596a3d24c49cae1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://rbg-web2.rbge.org.uk/thaiferns/index. htm</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 25 March 2017]. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3533,90 +3533,90 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1st edn. Florida Exotic Pest Plant Council, Lygodium Task Force, Florida (US). </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Flora of China Editorial Committee (2014) Flora of China. Missouri Botanical Garden and Harvard University Herbaria, St. Louis (US) and Cambridge (US). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId80176a225a9799a44" w:history="1">
+      <w:hyperlink r:id="rId15896a3d24c49cb63" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.efloras.org/flora_page.aspx?flora_ id=2</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 24 March 2017]. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Flora of Japan (2015) Flora of Japan database. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId70306a225a9799a83" w:history="1">
+      <w:hyperlink r:id="rId12156a3d24c49cba1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://foj.c.u-tokyo.ac.jp/ gbif/foj/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 15 August 2017]. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3649,51 +3649,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Swartz (Pteridophyta: Lygodiaceae). Doctor of Philosophy Dissertation. New York, US: The City University of New York. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Georgia Forestry Commission (2011) Does reforestation pay? Loblolly pine for traditional products. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId65676a225a9799b05" w:history="1">
+      <w:hyperlink r:id="rId42236a3d24c49cc44" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.gfc.state.ga.us/utilization/economic-impacts/DoesReforestationPayLoblollyPineforTraditionalProducts-Mar2011rev.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 1 March 2017]. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4283,51 +4283,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">MacDonald IAW, Reaser JK, Bright C, Neville LE, Howard GW, Murphy SJ </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (2003) Cape Town (ZA): Global Invasive Species Programme, p. 125 </w:t>
       </w:r>
-      <w:hyperlink r:id="rId41856a225a9799f04" w:history="1">
+      <w:hyperlink r:id="rId67236a3d24c49d0aa" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.gisp.org</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 10 May 2017]. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4545,51 +4545,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Munger GT (2005) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Lygodium</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> spp. Fire Effects Information System. USA: USDA Forest Service. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId82566a225a979a0b7" w:history="1">
+      <w:hyperlink r:id="rId75576a3d24c49d2a0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.fs.fed.us/database/feis/plants/ fern/lygspp/all.html</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 10 May 2017].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4682,51 +4682,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Queensland Government (2015) Fact Sheet: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Lygodium japonicum</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. QLD Government, Brisbane (AU). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId46646a225a979a191" w:history="1">
+      <w:hyperlink r:id="rId92086a3d24c49d39c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://keyserver.lucidcentral.org/weed s/data/03030800-0b07-490a-8d04-0605030c0f01/media/Html/Lygod ium_japonicum.htm</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 9 May 2017]. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4942,51 +4942,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">) propagation and invasion: effect of environmental variables on spore germination and consequences of establishment for understory plant communities and habitat quality. Master’s Thesis, University of Florida, pp. 70. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">USDA Plant Database (2017) </w:t>
       </w:r>
-      <w:hyperlink r:id="rId11486a225a979a33a" w:history="1">
+      <w:hyperlink r:id="rId79926a3d24c49d570" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://plants.usda.gov/core/profile?symbol=LYJA</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 10 June 2017]. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5175,51 +5175,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Lygodium japonicum</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId14146a225a979a518" w:history="1">
+      <w:hyperlink r:id="rId38236a3d24c49d719" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -5295,51 +5295,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">49</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 261-266. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId41086a225a979a5e4" w:history="1">
+      <w:hyperlink r:id="rId76156a3d24c49d7fe" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12523</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
       <w:pgMar w:top="1100" w:right="1100" w:bottom="1100" w:left="1100" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708" w:num="1"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14"/>
 </file>
@@ -5426,137 +5426,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="46384754">
+  <w:abstractNum w:abstractNumId="11637998">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="54148348">
+    <w:lvl w:ilvl="0" w:tplc="24926728">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="54148348" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="24926728" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="54148348" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="24926728" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="54148348" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="24926728" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="54148348" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="24926728" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="54148348" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="24926728" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="54148348" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="24926728" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="54148348" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="24926728" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="54148348" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="24926728" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="46384753">
+  <w:abstractNum w:abstractNumId="11637997">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="73227460">
+    <w:lvl w:ilvl="0" w:tplc="58125661">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -6308,55 +6308,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="46384753">
-    <w:abstractNumId w:val="46384753"/>
+  <w:num w:numId="11637997">
+    <w:abstractNumId w:val="11637997"/>
   </w:num>
-  <w:num w:numId="46384754">
-    <w:abstractNumId w:val="46384754"/>
+  <w:num w:numId="11637998">
+    <w:abstractNumId w:val="11637998"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -17906,51 +17906,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId903317371" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId982243724" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId85026a225a9796f45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LYFJA/" TargetMode="External"/><Relationship Id="rId11736a225a9796fab" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LYFJA/categorization" TargetMode="External"/><Relationship Id="rId27716a225a979783a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LYFJA/photos" TargetMode="External"/><Relationship Id="rId99986a225a9799696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://cabi.org/isc/datasheet/31783" TargetMode="External"/><Relationship Id="rId29996a225a979996e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.int/" TargetMode="External"/><Relationship Id="rId24436a225a97999bf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://rbg-web2.rbge.org.uk/thaiferns/index.%20htm" TargetMode="External"/><Relationship Id="rId80176a225a9799a44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.efloras.org/flora_page.aspx?flora_%20id=2" TargetMode="External"/><Relationship Id="rId70306a225a9799a83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://foj.c.u-tokyo.ac.jp/%20gbif/foj/" TargetMode="External"/><Relationship Id="rId65676a225a9799b05" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.gfc.state.ga.us/utilization/economic-impacts/DoesReforestationPayLoblollyPineforTraditionalProducts-Mar2011rev.pdf" TargetMode="External"/><Relationship Id="rId41856a225a9799f04" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.gisp.org" TargetMode="External"/><Relationship Id="rId82566a225a979a0b7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fs.fed.us/database/feis/plants/%20fern/lygspp/all.html" TargetMode="External"/><Relationship Id="rId46646a225a979a191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://keyserver.lucidcentral.org/weed%20s/data/03030800-0b07-490a-8d04-0605030c0f01/media/Html/Lygod%20ium_japonicum.htm" TargetMode="External"/><Relationship Id="rId11486a225a979a33a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://plants.usda.gov/core/profile?symbol=LYJA" TargetMode="External"/><Relationship Id="rId14146a225a979a518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId41086a225a979a5e4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12523" TargetMode="External"/><Relationship Id="rId79096a225a9797717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId79096a225a9797717.jpg"/><Relationship Id="rId90266a225a979877f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId90266a225a979877f.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId541425492" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId172160944" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId58616a3d24c49a446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LYFJA/" TargetMode="External"/><Relationship Id="rId93596a3d24c49a4c2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LYFJA/categorization" TargetMode="External"/><Relationship Id="rId43996a3d24c49aa01" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LYFJA/photos" TargetMode="External"/><Relationship Id="rId81396a3d24c49c78c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://cabi.org/isc/datasheet/31783" TargetMode="External"/><Relationship Id="rId99786a3d24c49caa0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.int/" TargetMode="External"/><Relationship Id="rId92596a3d24c49cae1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://rbg-web2.rbge.org.uk/thaiferns/index.%20htm" TargetMode="External"/><Relationship Id="rId15896a3d24c49cb63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.efloras.org/flora_page.aspx?flora_%20id=2" TargetMode="External"/><Relationship Id="rId12156a3d24c49cba1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://foj.c.u-tokyo.ac.jp/%20gbif/foj/" TargetMode="External"/><Relationship Id="rId42236a3d24c49cc44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.gfc.state.ga.us/utilization/economic-impacts/DoesReforestationPayLoblollyPineforTraditionalProducts-Mar2011rev.pdf" TargetMode="External"/><Relationship Id="rId67236a3d24c49d0aa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.gisp.org" TargetMode="External"/><Relationship Id="rId75576a3d24c49d2a0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fs.fed.us/database/feis/plants/%20fern/lygspp/all.html" TargetMode="External"/><Relationship Id="rId92086a3d24c49d39c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://keyserver.lucidcentral.org/weed%20s/data/03030800-0b07-490a-8d04-0605030c0f01/media/Html/Lygod%20ium_japonicum.htm" TargetMode="External"/><Relationship Id="rId79926a3d24c49d570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://plants.usda.gov/core/profile?symbol=LYJA" TargetMode="External"/><Relationship Id="rId38236a3d24c49d719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId76156a3d24c49d7fe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12523" TargetMode="External"/><Relationship Id="rId33266a3d24c49a922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId33266a3d24c49a922.jpg"/><Relationship Id="rId58496a3d24c49b65c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId58496a3d24c49b65c.jpg"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>