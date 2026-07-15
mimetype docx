--- v11 (2026-06-25)
+++ v12 (2026-07-15)
@@ -292,51 +292,51 @@
               <w:t xml:space="preserve"> Thunberg</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Japanese climbing fern</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58616a3d24c49a446" w:history="1">
+            <w:hyperlink r:id="rId60706a57db9dcd2c3" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -352,51 +352,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> IAS of Union concern</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93596a3d24c49a4c2" w:history="1">
+            <w:hyperlink r:id="rId88096a57db9dcd32d" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -410,86 +410,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> LYFJA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-90"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1209600"/>
-                  <wp:docPr id="7427415" name="name38056a3d24c49a924" descr="4162.jpg"/>
+                  <wp:docPr id="21878917" name="name64216a57db9dcd437" descr="4162.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="4162.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId33266a3d24c49a922" cstate="print"/>
+                          <a:blip r:embed="rId55866a57db9dcd435" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1209600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId43996a3d24c49aa01" w:history="1">
+            <w:hyperlink r:id="rId79466a57db9dcd549" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
@@ -964,63 +964,63 @@
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="293" w:after="293" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
         <w:outlineLvl w:val="3"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Distribution</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="18141240" name="name83056a3d24c49b65e" descr="LYFJA_distribution_map.jpg"/>
+            <wp:docPr id="45079094" name="name56946a57db9dcf0ae" descr="LYFJA_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="LYFJA_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId58496a3d24c49b65c" cstate="print"/>
+                    <a:blip r:embed="rId69326a57db9dcf0ab" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -2970,51 +2970,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (2017) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Lygodium japonicum</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId81396a3d24c49c78c" w:history="1">
+      <w:hyperlink r:id="rId47726a57db9dd0229" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://cabi.org/isc/datasheet/31783</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 25 February 2017]. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3417,90 +3417,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2018) Pest Risk Analysis for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Lygodium japonicum. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO, Paris (FR). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId99786a3d24c49caa0" w:history="1">
+      <w:hyperlink r:id="rId65526a57db9dd0555" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://pra.eppo.int/ </w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">[acessed on 8 November 2018] </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ferns of Thailand (2014) </w:t>
       </w:r>
-      <w:hyperlink r:id="rId92596a3d24c49cae1" w:history="1">
+      <w:hyperlink r:id="rId48476a57db9dd0596" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://rbg-web2.rbge.org.uk/thaiferns/index. htm</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 25 March 2017]. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3533,90 +3533,90 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1st edn. Florida Exotic Pest Plant Council, Lygodium Task Force, Florida (US). </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Flora of China Editorial Committee (2014) Flora of China. Missouri Botanical Garden and Harvard University Herbaria, St. Louis (US) and Cambridge (US). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId15896a3d24c49cb63" w:history="1">
+      <w:hyperlink r:id="rId83866a57db9dd0614" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.efloras.org/flora_page.aspx?flora_ id=2</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 24 March 2017]. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Flora of Japan (2015) Flora of Japan database. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId12156a3d24c49cba1" w:history="1">
+      <w:hyperlink r:id="rId44656a57db9dd0652" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://foj.c.u-tokyo.ac.jp/ gbif/foj/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 15 August 2017]. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3649,51 +3649,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Swartz (Pteridophyta: Lygodiaceae). Doctor of Philosophy Dissertation. New York, US: The City University of New York. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Georgia Forestry Commission (2011) Does reforestation pay? Loblolly pine for traditional products. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId42236a3d24c49cc44" w:history="1">
+      <w:hyperlink r:id="rId48726a57db9dd06d0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.gfc.state.ga.us/utilization/economic-impacts/DoesReforestationPayLoblollyPineforTraditionalProducts-Mar2011rev.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 1 March 2017]. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4283,51 +4283,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">MacDonald IAW, Reaser JK, Bright C, Neville LE, Howard GW, Murphy SJ </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (2003) Cape Town (ZA): Global Invasive Species Programme, p. 125 </w:t>
       </w:r>
-      <w:hyperlink r:id="rId67236a3d24c49d0aa" w:history="1">
+      <w:hyperlink r:id="rId98296a57db9dd0ad4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.gisp.org</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 10 May 2017]. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4545,51 +4545,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Munger GT (2005) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Lygodium</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> spp. Fire Effects Information System. USA: USDA Forest Service. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId75576a3d24c49d2a0" w:history="1">
+      <w:hyperlink r:id="rId70396a57db9dd0cea" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.fs.fed.us/database/feis/plants/ fern/lygspp/all.html</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 10 May 2017].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4682,51 +4682,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Queensland Government (2015) Fact Sheet: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Lygodium japonicum</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. QLD Government, Brisbane (AU). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId92086a3d24c49d39c" w:history="1">
+      <w:hyperlink r:id="rId87936a57db9dd0e62" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://keyserver.lucidcentral.org/weed s/data/03030800-0b07-490a-8d04-0605030c0f01/media/Html/Lygod ium_japonicum.htm</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 9 May 2017]. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4942,51 +4942,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">) propagation and invasion: effect of environmental variables on spore germination and consequences of establishment for understory plant communities and habitat quality. Master’s Thesis, University of Florida, pp. 70. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">USDA Plant Database (2017) </w:t>
       </w:r>
-      <w:hyperlink r:id="rId79926a3d24c49d570" w:history="1">
+      <w:hyperlink r:id="rId72496a57db9dd1065" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://plants.usda.gov/core/profile?symbol=LYJA</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 10 June 2017]. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5175,51 +5175,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Lygodium japonicum</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId38236a3d24c49d719" w:history="1">
+      <w:hyperlink r:id="rId24226a57db9dd11f5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -5295,51 +5295,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">49</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 261-266. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId76156a3d24c49d7fe" w:history="1">
+      <w:hyperlink r:id="rId58296a57db9dd12be" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12523</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
       <w:pgMar w:top="1100" w:right="1100" w:bottom="1100" w:left="1100" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708" w:num="1"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14"/>
 </file>
@@ -5426,137 +5426,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="11637998">
+  <w:abstractNum w:abstractNumId="28075936">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="24926728">
+    <w:lvl w:ilvl="0" w:tplc="24427139">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="24926728" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="24427139" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="24926728" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="24427139" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="24926728" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="24427139" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="24926728" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="24427139" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="24926728" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="24427139" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="24926728" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="24427139" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="24926728" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="24427139" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="24926728" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="24427139" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11637997">
+  <w:abstractNum w:abstractNumId="28075935">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="58125661">
+    <w:lvl w:ilvl="0" w:tplc="77178395">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -6308,55 +6308,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="11637997">
-    <w:abstractNumId w:val="11637997"/>
+  <w:num w:numId="28075935">
+    <w:abstractNumId w:val="28075935"/>
   </w:num>
-  <w:num w:numId="11637998">
-    <w:abstractNumId w:val="11637998"/>
+  <w:num w:numId="28075936">
+    <w:abstractNumId w:val="28075936"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -17906,51 +17906,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId541425492" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId172160944" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId58616a3d24c49a446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LYFJA/" TargetMode="External"/><Relationship Id="rId93596a3d24c49a4c2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LYFJA/categorization" TargetMode="External"/><Relationship Id="rId43996a3d24c49aa01" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LYFJA/photos" TargetMode="External"/><Relationship Id="rId81396a3d24c49c78c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://cabi.org/isc/datasheet/31783" TargetMode="External"/><Relationship Id="rId99786a3d24c49caa0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.int/" TargetMode="External"/><Relationship Id="rId92596a3d24c49cae1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://rbg-web2.rbge.org.uk/thaiferns/index.%20htm" TargetMode="External"/><Relationship Id="rId15896a3d24c49cb63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.efloras.org/flora_page.aspx?flora_%20id=2" TargetMode="External"/><Relationship Id="rId12156a3d24c49cba1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://foj.c.u-tokyo.ac.jp/%20gbif/foj/" TargetMode="External"/><Relationship Id="rId42236a3d24c49cc44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.gfc.state.ga.us/utilization/economic-impacts/DoesReforestationPayLoblollyPineforTraditionalProducts-Mar2011rev.pdf" TargetMode="External"/><Relationship Id="rId67236a3d24c49d0aa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.gisp.org" TargetMode="External"/><Relationship Id="rId75576a3d24c49d2a0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fs.fed.us/database/feis/plants/%20fern/lygspp/all.html" TargetMode="External"/><Relationship Id="rId92086a3d24c49d39c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://keyserver.lucidcentral.org/weed%20s/data/03030800-0b07-490a-8d04-0605030c0f01/media/Html/Lygod%20ium_japonicum.htm" TargetMode="External"/><Relationship Id="rId79926a3d24c49d570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://plants.usda.gov/core/profile?symbol=LYJA" TargetMode="External"/><Relationship Id="rId38236a3d24c49d719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId76156a3d24c49d7fe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12523" TargetMode="External"/><Relationship Id="rId33266a3d24c49a922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId33266a3d24c49a922.jpg"/><Relationship Id="rId58496a3d24c49b65c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId58496a3d24c49b65c.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId725517186" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId852136826" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId60706a57db9dcd2c3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LYFJA/" TargetMode="External"/><Relationship Id="rId88096a57db9dcd32d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LYFJA/categorization" TargetMode="External"/><Relationship Id="rId79466a57db9dcd549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LYFJA/photos" TargetMode="External"/><Relationship Id="rId47726a57db9dd0229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://cabi.org/isc/datasheet/31783" TargetMode="External"/><Relationship Id="rId65526a57db9dd0555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.int/" TargetMode="External"/><Relationship Id="rId48476a57db9dd0596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://rbg-web2.rbge.org.uk/thaiferns/index.%20htm" TargetMode="External"/><Relationship Id="rId83866a57db9dd0614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.efloras.org/flora_page.aspx?flora_%20id=2" TargetMode="External"/><Relationship Id="rId44656a57db9dd0652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://foj.c.u-tokyo.ac.jp/%20gbif/foj/" TargetMode="External"/><Relationship Id="rId48726a57db9dd06d0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.gfc.state.ga.us/utilization/economic-impacts/DoesReforestationPayLoblollyPineforTraditionalProducts-Mar2011rev.pdf" TargetMode="External"/><Relationship Id="rId98296a57db9dd0ad4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.gisp.org" TargetMode="External"/><Relationship Id="rId70396a57db9dd0cea" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fs.fed.us/database/feis/plants/%20fern/lygspp/all.html" TargetMode="External"/><Relationship Id="rId87936a57db9dd0e62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://keyserver.lucidcentral.org/weed%20s/data/03030800-0b07-490a-8d04-0605030c0f01/media/Html/Lygod%20ium_japonicum.htm" TargetMode="External"/><Relationship Id="rId72496a57db9dd1065" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://plants.usda.gov/core/profile?symbol=LYJA" TargetMode="External"/><Relationship Id="rId24226a57db9dd11f5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId58296a57db9dd12be" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12523" TargetMode="External"/><Relationship Id="rId55866a57db9dcd435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId55866a57db9dcd435.jpg"/><Relationship Id="rId69326a57db9dcf0ab" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId69326a57db9dcf0ab.jpg"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>