--- v12 (2026-07-15)
+++ v13 (2026-07-15)
@@ -292,51 +292,51 @@
               <w:t xml:space="preserve"> Thunberg</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Japanese climbing fern</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60706a57db9dcd2c3" w:history="1">
+            <w:hyperlink r:id="rId53116a57e7aa1099b" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -352,51 +352,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> IAS of Union concern</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88096a57db9dcd32d" w:history="1">
+            <w:hyperlink r:id="rId16826a57e7aa10a47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -410,86 +410,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> LYFJA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-90"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1209600"/>
-                  <wp:docPr id="21878917" name="name64216a57db9dcd437" descr="4162.jpg"/>
+                  <wp:docPr id="25614466" name="name19076a57e7aa1105f" descr="4162.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="4162.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId55866a57db9dcd435" cstate="print"/>
+                          <a:blip r:embed="rId38016a57e7aa1105d" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1209600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId79466a57db9dcd549" w:history="1">
+            <w:hyperlink r:id="rId87136a57e7aa111d2" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
@@ -964,63 +964,63 @@
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="293" w:after="293" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
         <w:outlineLvl w:val="3"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Distribution</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="45079094" name="name56946a57db9dcf0ae" descr="LYFJA_distribution_map.jpg"/>
+            <wp:docPr id="52104132" name="name50846a57e7aa1213e" descr="LYFJA_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="LYFJA_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId69326a57db9dcf0ab" cstate="print"/>
+                    <a:blip r:embed="rId35086a57e7aa1213b" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -2970,51 +2970,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (2017) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Lygodium japonicum</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId47726a57db9dd0229" w:history="1">
+      <w:hyperlink r:id="rId45046a57e7aa130e2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://cabi.org/isc/datasheet/31783</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 25 February 2017]. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3417,90 +3417,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2018) Pest Risk Analysis for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Lygodium japonicum. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO, Paris (FR). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId65526a57db9dd0555" w:history="1">
+      <w:hyperlink r:id="rId45316a57e7aa133fd" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://pra.eppo.int/ </w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">[acessed on 8 November 2018] </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ferns of Thailand (2014) </w:t>
       </w:r>
-      <w:hyperlink r:id="rId48476a57db9dd0596" w:history="1">
+      <w:hyperlink r:id="rId32436a57e7aa1343d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://rbg-web2.rbge.org.uk/thaiferns/index. htm</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 25 March 2017]. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3533,90 +3533,90 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1st edn. Florida Exotic Pest Plant Council, Lygodium Task Force, Florida (US). </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Flora of China Editorial Committee (2014) Flora of China. Missouri Botanical Garden and Harvard University Herbaria, St. Louis (US) and Cambridge (US). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId83866a57db9dd0614" w:history="1">
+      <w:hyperlink r:id="rId37636a57e7aa134bf" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.efloras.org/flora_page.aspx?flora_ id=2</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 24 March 2017]. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Flora of Japan (2015) Flora of Japan database. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId44656a57db9dd0652" w:history="1">
+      <w:hyperlink r:id="rId72426a57e7aa13517" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://foj.c.u-tokyo.ac.jp/ gbif/foj/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 15 August 2017]. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3649,51 +3649,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Swartz (Pteridophyta: Lygodiaceae). Doctor of Philosophy Dissertation. New York, US: The City University of New York. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Georgia Forestry Commission (2011) Does reforestation pay? Loblolly pine for traditional products. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId48726a57db9dd06d0" w:history="1">
+      <w:hyperlink r:id="rId44586a57e7aa1359b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.gfc.state.ga.us/utilization/economic-impacts/DoesReforestationPayLoblollyPineforTraditionalProducts-Mar2011rev.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 1 March 2017]. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4283,51 +4283,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">MacDonald IAW, Reaser JK, Bright C, Neville LE, Howard GW, Murphy SJ </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (2003) Cape Town (ZA): Global Invasive Species Programme, p. 125 </w:t>
       </w:r>
-      <w:hyperlink r:id="rId98296a57db9dd0ad4" w:history="1">
+      <w:hyperlink r:id="rId88766a57e7aa139dc" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.gisp.org</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 10 May 2017]. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4545,51 +4545,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Munger GT (2005) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Lygodium</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> spp. Fire Effects Information System. USA: USDA Forest Service. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId70396a57db9dd0cea" w:history="1">
+      <w:hyperlink r:id="rId62996a57e7aa13b8b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.fs.fed.us/database/feis/plants/ fern/lygspp/all.html</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 10 May 2017].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4682,51 +4682,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Queensland Government (2015) Fact Sheet: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Lygodium japonicum</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. QLD Government, Brisbane (AU). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId87936a57db9dd0e62" w:history="1">
+      <w:hyperlink r:id="rId80606a57e7aa13c69" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://keyserver.lucidcentral.org/weed s/data/03030800-0b07-490a-8d04-0605030c0f01/media/Html/Lygod ium_japonicum.htm</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 9 May 2017]. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4942,51 +4942,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">) propagation and invasion: effect of environmental variables on spore germination and consequences of establishment for understory plant communities and habitat quality. Master’s Thesis, University of Florida, pp. 70. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">USDA Plant Database (2017) </w:t>
       </w:r>
-      <w:hyperlink r:id="rId72496a57db9dd1065" w:history="1">
+      <w:hyperlink r:id="rId14276a57e7aa13e37" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://plants.usda.gov/core/profile?symbol=LYJA</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 10 June 2017]. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5175,51 +5175,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Lygodium japonicum</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId24226a57db9dd11f5" w:history="1">
+      <w:hyperlink r:id="rId85016a57e7aa13fe1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -5295,51 +5295,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">49</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 261-266. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId58296a57db9dd12be" w:history="1">
+      <w:hyperlink r:id="rId61116a57e7aa140ad" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12523</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
       <w:pgMar w:top="1100" w:right="1100" w:bottom="1100" w:left="1100" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708" w:num="1"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14"/>
 </file>
@@ -5426,137 +5426,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="28075936">
+  <w:abstractNum w:abstractNumId="87954079">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="24427139">
+    <w:lvl w:ilvl="0" w:tplc="90187446">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="24427139" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="90187446" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="24427139" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="90187446" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="24427139" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="90187446" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="24427139" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="90187446" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="24427139" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="90187446" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="24427139" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="90187446" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="24427139" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="90187446" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="24427139" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="90187446" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="28075935">
+  <w:abstractNum w:abstractNumId="87954078">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="77178395">
+    <w:lvl w:ilvl="0" w:tplc="17643381">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -6308,55 +6308,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="28075935">
-    <w:abstractNumId w:val="28075935"/>
+  <w:num w:numId="87954078">
+    <w:abstractNumId w:val="87954078"/>
   </w:num>
-  <w:num w:numId="28075936">
-    <w:abstractNumId w:val="28075936"/>
+  <w:num w:numId="87954079">
+    <w:abstractNumId w:val="87954079"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -17906,51 +17906,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId725517186" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId852136826" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId60706a57db9dcd2c3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LYFJA/" TargetMode="External"/><Relationship Id="rId88096a57db9dcd32d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LYFJA/categorization" TargetMode="External"/><Relationship Id="rId79466a57db9dcd549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LYFJA/photos" TargetMode="External"/><Relationship Id="rId47726a57db9dd0229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://cabi.org/isc/datasheet/31783" TargetMode="External"/><Relationship Id="rId65526a57db9dd0555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.int/" TargetMode="External"/><Relationship Id="rId48476a57db9dd0596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://rbg-web2.rbge.org.uk/thaiferns/index.%20htm" TargetMode="External"/><Relationship Id="rId83866a57db9dd0614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.efloras.org/flora_page.aspx?flora_%20id=2" TargetMode="External"/><Relationship Id="rId44656a57db9dd0652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://foj.c.u-tokyo.ac.jp/%20gbif/foj/" TargetMode="External"/><Relationship Id="rId48726a57db9dd06d0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.gfc.state.ga.us/utilization/economic-impacts/DoesReforestationPayLoblollyPineforTraditionalProducts-Mar2011rev.pdf" TargetMode="External"/><Relationship Id="rId98296a57db9dd0ad4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.gisp.org" TargetMode="External"/><Relationship Id="rId70396a57db9dd0cea" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fs.fed.us/database/feis/plants/%20fern/lygspp/all.html" TargetMode="External"/><Relationship Id="rId87936a57db9dd0e62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://keyserver.lucidcentral.org/weed%20s/data/03030800-0b07-490a-8d04-0605030c0f01/media/Html/Lygod%20ium_japonicum.htm" TargetMode="External"/><Relationship Id="rId72496a57db9dd1065" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://plants.usda.gov/core/profile?symbol=LYJA" TargetMode="External"/><Relationship Id="rId24226a57db9dd11f5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId58296a57db9dd12be" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12523" TargetMode="External"/><Relationship Id="rId55866a57db9dcd435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId55866a57db9dcd435.jpg"/><Relationship Id="rId69326a57db9dcf0ab" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId69326a57db9dcf0ab.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId395319781" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId248364283" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId53116a57e7aa1099b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LYFJA/" TargetMode="External"/><Relationship Id="rId16826a57e7aa10a47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LYFJA/categorization" TargetMode="External"/><Relationship Id="rId87136a57e7aa111d2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LYFJA/photos" TargetMode="External"/><Relationship Id="rId45046a57e7aa130e2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://cabi.org/isc/datasheet/31783" TargetMode="External"/><Relationship Id="rId45316a57e7aa133fd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.int/" TargetMode="External"/><Relationship Id="rId32436a57e7aa1343d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://rbg-web2.rbge.org.uk/thaiferns/index.%20htm" TargetMode="External"/><Relationship Id="rId37636a57e7aa134bf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.efloras.org/flora_page.aspx?flora_%20id=2" TargetMode="External"/><Relationship Id="rId72426a57e7aa13517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://foj.c.u-tokyo.ac.jp/%20gbif/foj/" TargetMode="External"/><Relationship Id="rId44586a57e7aa1359b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.gfc.state.ga.us/utilization/economic-impacts/DoesReforestationPayLoblollyPineforTraditionalProducts-Mar2011rev.pdf" TargetMode="External"/><Relationship Id="rId88766a57e7aa139dc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.gisp.org" TargetMode="External"/><Relationship Id="rId62996a57e7aa13b8b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fs.fed.us/database/feis/plants/%20fern/lygspp/all.html" TargetMode="External"/><Relationship Id="rId80606a57e7aa13c69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://keyserver.lucidcentral.org/weed%20s/data/03030800-0b07-490a-8d04-0605030c0f01/media/Html/Lygod%20ium_japonicum.htm" TargetMode="External"/><Relationship Id="rId14276a57e7aa13e37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://plants.usda.gov/core/profile?symbol=LYJA" TargetMode="External"/><Relationship Id="rId85016a57e7aa13fe1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId61116a57e7aa140ad" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12523" TargetMode="External"/><Relationship Id="rId38016a57e7aa1105d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId38016a57e7aa1105d.jpg"/><Relationship Id="rId35086a57e7aa1213b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId35086a57e7aa1213b.jpg"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>