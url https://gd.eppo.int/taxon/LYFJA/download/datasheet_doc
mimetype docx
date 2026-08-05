--- v13 (2026-07-15)
+++ v14 (2026-08-05)
@@ -292,51 +292,51 @@
               <w:t xml:space="preserve"> Thunberg</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Japanese climbing fern</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53116a57e7aa1099b" w:history="1">
+            <w:hyperlink r:id="rId28886a72ccef9b1b0" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -352,51 +352,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> IAS of Union concern</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16826a57e7aa10a47" w:history="1">
+            <w:hyperlink r:id="rId47456a72ccef9b218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -410,86 +410,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> LYFJA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-90"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1209600"/>
-                  <wp:docPr id="25614466" name="name19076a57e7aa1105f" descr="4162.jpg"/>
+                  <wp:docPr id="1986913" name="name69706a72ccef9babe" descr="4162.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="4162.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId38016a57e7aa1105d" cstate="print"/>
+                          <a:blip r:embed="rId51506a72ccef9babc" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1209600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId87136a57e7aa111d2" w:history="1">
+            <w:hyperlink r:id="rId82246a72ccef9bbf1" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
@@ -964,63 +964,63 @@
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="293" w:after="293" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
         <w:outlineLvl w:val="3"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Distribution</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="52104132" name="name50846a57e7aa1213e" descr="LYFJA_distribution_map.jpg"/>
+            <wp:docPr id="30448448" name="name24366a72ccef9caca" descr="LYFJA_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="LYFJA_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId35086a57e7aa1213b" cstate="print"/>
+                    <a:blip r:embed="rId47906a72ccef9cac7" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -2970,51 +2970,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (2017) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Lygodium japonicum</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId45046a57e7aa130e2" w:history="1">
+      <w:hyperlink r:id="rId80156a72ccef9d9ca" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://cabi.org/isc/datasheet/31783</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 25 February 2017]. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3417,90 +3417,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2018) Pest Risk Analysis for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Lygodium japonicum. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO, Paris (FR). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId45316a57e7aa133fd" w:history="1">
+      <w:hyperlink r:id="rId35936a72ccef9dcb8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://pra.eppo.int/ </w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">[acessed on 8 November 2018] </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ferns of Thailand (2014) </w:t>
       </w:r>
-      <w:hyperlink r:id="rId32436a57e7aa1343d" w:history="1">
+      <w:hyperlink r:id="rId52056a72ccef9dcf9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://rbg-web2.rbge.org.uk/thaiferns/index. htm</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 25 March 2017]. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3533,90 +3533,90 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1st edn. Florida Exotic Pest Plant Council, Lygodium Task Force, Florida (US). </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Flora of China Editorial Committee (2014) Flora of China. Missouri Botanical Garden and Harvard University Herbaria, St. Louis (US) and Cambridge (US). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId37636a57e7aa134bf" w:history="1">
+      <w:hyperlink r:id="rId83286a72ccef9dd77" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.efloras.org/flora_page.aspx?flora_ id=2</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 24 March 2017]. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Flora of Japan (2015) Flora of Japan database. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId72426a57e7aa13517" w:history="1">
+      <w:hyperlink r:id="rId58816a72ccef9ddb6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://foj.c.u-tokyo.ac.jp/ gbif/foj/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 15 August 2017]. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3649,51 +3649,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Swartz (Pteridophyta: Lygodiaceae). Doctor of Philosophy Dissertation. New York, US: The City University of New York. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Georgia Forestry Commission (2011) Does reforestation pay? Loblolly pine for traditional products. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId44586a57e7aa1359b" w:history="1">
+      <w:hyperlink r:id="rId80886a72ccef9de34" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.gfc.state.ga.us/utilization/economic-impacts/DoesReforestationPayLoblollyPineforTraditionalProducts-Mar2011rev.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 1 March 2017]. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4283,51 +4283,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">MacDonald IAW, Reaser JK, Bright C, Neville LE, Howard GW, Murphy SJ </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (2003) Cape Town (ZA): Global Invasive Species Programme, p. 125 </w:t>
       </w:r>
-      <w:hyperlink r:id="rId88766a57e7aa139dc" w:history="1">
+      <w:hyperlink r:id="rId35096a72ccef9e2ee" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.gisp.org</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 10 May 2017]. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4545,51 +4545,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Munger GT (2005) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Lygodium</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> spp. Fire Effects Information System. USA: USDA Forest Service. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId62996a57e7aa13b8b" w:history="1">
+      <w:hyperlink r:id="rId79986a72ccef9e4b8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.fs.fed.us/database/feis/plants/ fern/lygspp/all.html</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 10 May 2017].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4682,51 +4682,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Queensland Government (2015) Fact Sheet: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Lygodium japonicum</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. QLD Government, Brisbane (AU). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId80606a57e7aa13c69" w:history="1">
+      <w:hyperlink r:id="rId57186a72ccef9e59a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://keyserver.lucidcentral.org/weed s/data/03030800-0b07-490a-8d04-0605030c0f01/media/Html/Lygod ium_japonicum.htm</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 9 May 2017]. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4942,51 +4942,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">) propagation and invasion: effect of environmental variables on spore germination and consequences of establishment for understory plant communities and habitat quality. Master’s Thesis, University of Florida, pp. 70. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">USDA Plant Database (2017) </w:t>
       </w:r>
-      <w:hyperlink r:id="rId14276a57e7aa13e37" w:history="1">
+      <w:hyperlink r:id="rId63866a72ccef9e7c9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://plants.usda.gov/core/profile?symbol=LYJA</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 10 June 2017]. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5175,51 +5175,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Lygodium japonicum</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId85016a57e7aa13fe1" w:history="1">
+      <w:hyperlink r:id="rId86736a72ccef9e9ad" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -5295,51 +5295,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">49</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 261-266. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId61116a57e7aa140ad" w:history="1">
+      <w:hyperlink r:id="rId62636a72ccef9eaa8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12523</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
       <w:pgMar w:top="1100" w:right="1100" w:bottom="1100" w:left="1100" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708" w:num="1"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14"/>
 </file>
@@ -5426,137 +5426,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="87954079">
+  <w:abstractNum w:abstractNumId="91808656">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="90187446">
+    <w:lvl w:ilvl="0" w:tplc="79500358">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="90187446" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="79500358" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="90187446" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="79500358" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="90187446" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="79500358" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="90187446" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="79500358" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="90187446" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="79500358" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="90187446" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="79500358" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="90187446" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="79500358" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="90187446" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="79500358" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="87954078">
+  <w:abstractNum w:abstractNumId="91808655">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="17643381">
+    <w:lvl w:ilvl="0" w:tplc="55241535">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -6308,55 +6308,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="87954078">
-    <w:abstractNumId w:val="87954078"/>
+  <w:num w:numId="91808655">
+    <w:abstractNumId w:val="91808655"/>
   </w:num>
-  <w:num w:numId="87954079">
-    <w:abstractNumId w:val="87954079"/>
+  <w:num w:numId="91808656">
+    <w:abstractNumId w:val="91808656"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -17906,51 +17906,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId395319781" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId248364283" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId53116a57e7aa1099b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LYFJA/" TargetMode="External"/><Relationship Id="rId16826a57e7aa10a47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LYFJA/categorization" TargetMode="External"/><Relationship Id="rId87136a57e7aa111d2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LYFJA/photos" TargetMode="External"/><Relationship Id="rId45046a57e7aa130e2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://cabi.org/isc/datasheet/31783" TargetMode="External"/><Relationship Id="rId45316a57e7aa133fd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.int/" TargetMode="External"/><Relationship Id="rId32436a57e7aa1343d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://rbg-web2.rbge.org.uk/thaiferns/index.%20htm" TargetMode="External"/><Relationship Id="rId37636a57e7aa134bf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.efloras.org/flora_page.aspx?flora_%20id=2" TargetMode="External"/><Relationship Id="rId72426a57e7aa13517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://foj.c.u-tokyo.ac.jp/%20gbif/foj/" TargetMode="External"/><Relationship Id="rId44586a57e7aa1359b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.gfc.state.ga.us/utilization/economic-impacts/DoesReforestationPayLoblollyPineforTraditionalProducts-Mar2011rev.pdf" TargetMode="External"/><Relationship Id="rId88766a57e7aa139dc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.gisp.org" TargetMode="External"/><Relationship Id="rId62996a57e7aa13b8b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fs.fed.us/database/feis/plants/%20fern/lygspp/all.html" TargetMode="External"/><Relationship Id="rId80606a57e7aa13c69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://keyserver.lucidcentral.org/weed%20s/data/03030800-0b07-490a-8d04-0605030c0f01/media/Html/Lygod%20ium_japonicum.htm" TargetMode="External"/><Relationship Id="rId14276a57e7aa13e37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://plants.usda.gov/core/profile?symbol=LYJA" TargetMode="External"/><Relationship Id="rId85016a57e7aa13fe1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId61116a57e7aa140ad" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12523" TargetMode="External"/><Relationship Id="rId38016a57e7aa1105d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId38016a57e7aa1105d.jpg"/><Relationship Id="rId35086a57e7aa1213b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId35086a57e7aa1213b.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId393124192" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId764302194" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId28886a72ccef9b1b0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LYFJA/" TargetMode="External"/><Relationship Id="rId47456a72ccef9b218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LYFJA/categorization" TargetMode="External"/><Relationship Id="rId82246a72ccef9bbf1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LYFJA/photos" TargetMode="External"/><Relationship Id="rId80156a72ccef9d9ca" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://cabi.org/isc/datasheet/31783" TargetMode="External"/><Relationship Id="rId35936a72ccef9dcb8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.int/" TargetMode="External"/><Relationship Id="rId52056a72ccef9dcf9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://rbg-web2.rbge.org.uk/thaiferns/index.%20htm" TargetMode="External"/><Relationship Id="rId83286a72ccef9dd77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.efloras.org/flora_page.aspx?flora_%20id=2" TargetMode="External"/><Relationship Id="rId58816a72ccef9ddb6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://foj.c.u-tokyo.ac.jp/%20gbif/foj/" TargetMode="External"/><Relationship Id="rId80886a72ccef9de34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.gfc.state.ga.us/utilization/economic-impacts/DoesReforestationPayLoblollyPineforTraditionalProducts-Mar2011rev.pdf" TargetMode="External"/><Relationship Id="rId35096a72ccef9e2ee" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.gisp.org" TargetMode="External"/><Relationship Id="rId79986a72ccef9e4b8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fs.fed.us/database/feis/plants/%20fern/lygspp/all.html" TargetMode="External"/><Relationship Id="rId57186a72ccef9e59a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://keyserver.lucidcentral.org/weed%20s/data/03030800-0b07-490a-8d04-0605030c0f01/media/Html/Lygod%20ium_japonicum.htm" TargetMode="External"/><Relationship Id="rId63866a72ccef9e7c9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://plants.usda.gov/core/profile?symbol=LYJA" TargetMode="External"/><Relationship Id="rId86736a72ccef9e9ad" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId62636a72ccef9eaa8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12523" TargetMode="External"/><Relationship Id="rId51506a72ccef9babc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId51506a72ccef9babc.jpg"/><Relationship Id="rId47906a72ccef9cac7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId47906a72ccef9cac7.jpg"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>