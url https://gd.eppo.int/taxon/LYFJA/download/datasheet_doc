--- v14 (2026-08-05)
+++ v15 (2026-08-25)
@@ -292,51 +292,51 @@
               <w:t xml:space="preserve"> Thunberg</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Japanese climbing fern</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28886a72ccef9b1b0" w:history="1">
+            <w:hyperlink r:id="rId61196a8d7337b43f0" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -352,51 +352,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> IAS of Union concern</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47456a72ccef9b218" w:history="1">
+            <w:hyperlink r:id="rId87826a8d7337b4459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -410,86 +410,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> LYFJA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-90"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1209600"/>
-                  <wp:docPr id="1986913" name="name69706a72ccef9babe" descr="4162.jpg"/>
+                  <wp:docPr id="39504822" name="name43686a8d7337b4ccd" descr="4162.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="4162.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId51506a72ccef9babc" cstate="print"/>
+                          <a:blip r:embed="rId20566a8d7337b4ccb" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1209600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId82246a72ccef9bbf1" w:history="1">
+            <w:hyperlink r:id="rId73046a8d7337b4e13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
@@ -964,63 +964,63 @@
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="293" w:after="293" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
         <w:outlineLvl w:val="3"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Distribution</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="30448448" name="name24366a72ccef9caca" descr="LYFJA_distribution_map.jpg"/>
+            <wp:docPr id="81074596" name="name20986a8d7337b5cbe" descr="LYFJA_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="LYFJA_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId47906a72ccef9cac7" cstate="print"/>
+                    <a:blip r:embed="rId64566a8d7337b5cbb" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -2970,51 +2970,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (2017) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Lygodium japonicum</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId80156a72ccef9d9ca" w:history="1">
+      <w:hyperlink r:id="rId22216a8d7337b6ba5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://cabi.org/isc/datasheet/31783</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 25 February 2017]. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3417,90 +3417,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2018) Pest Risk Analysis for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Lygodium japonicum. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO, Paris (FR). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId35936a72ccef9dcb8" w:history="1">
+      <w:hyperlink r:id="rId61676a8d7337b6e7d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://pra.eppo.int/ </w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">[acessed on 8 November 2018] </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ferns of Thailand (2014) </w:t>
       </w:r>
-      <w:hyperlink r:id="rId52056a72ccef9dcf9" w:history="1">
+      <w:hyperlink r:id="rId16236a8d7337b6f88" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://rbg-web2.rbge.org.uk/thaiferns/index. htm</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 25 March 2017]. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3533,90 +3533,90 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1st edn. Florida Exotic Pest Plant Council, Lygodium Task Force, Florida (US). </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Flora of China Editorial Committee (2014) Flora of China. Missouri Botanical Garden and Harvard University Herbaria, St. Louis (US) and Cambridge (US). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId83286a72ccef9dd77" w:history="1">
+      <w:hyperlink r:id="rId98396a8d7337b7014" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.efloras.org/flora_page.aspx?flora_ id=2</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 24 March 2017]. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Flora of Japan (2015) Flora of Japan database. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId58816a72ccef9ddb6" w:history="1">
+      <w:hyperlink r:id="rId90356a8d7337b7054" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://foj.c.u-tokyo.ac.jp/ gbif/foj/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 15 August 2017]. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3649,51 +3649,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Swartz (Pteridophyta: Lygodiaceae). Doctor of Philosophy Dissertation. New York, US: The City University of New York. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Georgia Forestry Commission (2011) Does reforestation pay? Loblolly pine for traditional products. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId80886a72ccef9de34" w:history="1">
+      <w:hyperlink r:id="rId44246a8d7337b70d4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.gfc.state.ga.us/utilization/economic-impacts/DoesReforestationPayLoblollyPineforTraditionalProducts-Mar2011rev.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 1 March 2017]. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4283,51 +4283,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">MacDonald IAW, Reaser JK, Bright C, Neville LE, Howard GW, Murphy SJ </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (2003) Cape Town (ZA): Global Invasive Species Programme, p. 125 </w:t>
       </w:r>
-      <w:hyperlink r:id="rId35096a72ccef9e2ee" w:history="1">
+      <w:hyperlink r:id="rId79736a8d7337b74e6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.gisp.org</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 10 May 2017]. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4545,51 +4545,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Munger GT (2005) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Lygodium</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> spp. Fire Effects Information System. USA: USDA Forest Service. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId79986a72ccef9e4b8" w:history="1">
+      <w:hyperlink r:id="rId13246a8d7337b768e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.fs.fed.us/database/feis/plants/ fern/lygspp/all.html</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 10 May 2017].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4682,51 +4682,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Queensland Government (2015) Fact Sheet: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Lygodium japonicum</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. QLD Government, Brisbane (AU). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId57186a72ccef9e59a" w:history="1">
+      <w:hyperlink r:id="rId36146a8d7337b776a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://keyserver.lucidcentral.org/weed s/data/03030800-0b07-490a-8d04-0605030c0f01/media/Html/Lygod ium_japonicum.htm</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 9 May 2017]. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4942,51 +4942,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">) propagation and invasion: effect of environmental variables on spore germination and consequences of establishment for understory plant communities and habitat quality. Master’s Thesis, University of Florida, pp. 70. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">USDA Plant Database (2017) </w:t>
       </w:r>
-      <w:hyperlink r:id="rId63866a72ccef9e7c9" w:history="1">
+      <w:hyperlink r:id="rId76616a8d7337b7932" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://plants.usda.gov/core/profile?symbol=LYJA</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 10 June 2017]. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5175,51 +5175,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Lygodium japonicum</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId86736a72ccef9e9ad" w:history="1">
+      <w:hyperlink r:id="rId67926a8d7337b7ac2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -5295,51 +5295,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">49</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 261-266. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId62636a72ccef9eaa8" w:history="1">
+      <w:hyperlink r:id="rId99786a8d7337b7b89" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12523</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
       <w:pgMar w:top="1100" w:right="1100" w:bottom="1100" w:left="1100" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708" w:num="1"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14"/>
 </file>
@@ -5426,137 +5426,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="91808656">
+  <w:abstractNum w:abstractNumId="35495749">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="79500358">
+    <w:lvl w:ilvl="0" w:tplc="63184600">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="79500358" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="63184600" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="79500358" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="63184600" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="79500358" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="63184600" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="79500358" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="63184600" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="79500358" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="63184600" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="79500358" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="63184600" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="79500358" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="63184600" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="79500358" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="63184600" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="91808655">
+  <w:abstractNum w:abstractNumId="35495748">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="55241535">
+    <w:lvl w:ilvl="0" w:tplc="78938422">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -6308,55 +6308,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="91808655">
-    <w:abstractNumId w:val="91808655"/>
+  <w:num w:numId="35495748">
+    <w:abstractNumId w:val="35495748"/>
   </w:num>
-  <w:num w:numId="91808656">
-    <w:abstractNumId w:val="91808656"/>
+  <w:num w:numId="35495749">
+    <w:abstractNumId w:val="35495749"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -17906,51 +17906,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId393124192" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId764302194" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId28886a72ccef9b1b0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LYFJA/" TargetMode="External"/><Relationship Id="rId47456a72ccef9b218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LYFJA/categorization" TargetMode="External"/><Relationship Id="rId82246a72ccef9bbf1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LYFJA/photos" TargetMode="External"/><Relationship Id="rId80156a72ccef9d9ca" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://cabi.org/isc/datasheet/31783" TargetMode="External"/><Relationship Id="rId35936a72ccef9dcb8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.int/" TargetMode="External"/><Relationship Id="rId52056a72ccef9dcf9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://rbg-web2.rbge.org.uk/thaiferns/index.%20htm" TargetMode="External"/><Relationship Id="rId83286a72ccef9dd77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.efloras.org/flora_page.aspx?flora_%20id=2" TargetMode="External"/><Relationship Id="rId58816a72ccef9ddb6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://foj.c.u-tokyo.ac.jp/%20gbif/foj/" TargetMode="External"/><Relationship Id="rId80886a72ccef9de34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.gfc.state.ga.us/utilization/economic-impacts/DoesReforestationPayLoblollyPineforTraditionalProducts-Mar2011rev.pdf" TargetMode="External"/><Relationship Id="rId35096a72ccef9e2ee" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.gisp.org" TargetMode="External"/><Relationship Id="rId79986a72ccef9e4b8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fs.fed.us/database/feis/plants/%20fern/lygspp/all.html" TargetMode="External"/><Relationship Id="rId57186a72ccef9e59a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://keyserver.lucidcentral.org/weed%20s/data/03030800-0b07-490a-8d04-0605030c0f01/media/Html/Lygod%20ium_japonicum.htm" TargetMode="External"/><Relationship Id="rId63866a72ccef9e7c9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://plants.usda.gov/core/profile?symbol=LYJA" TargetMode="External"/><Relationship Id="rId86736a72ccef9e9ad" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId62636a72ccef9eaa8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12523" TargetMode="External"/><Relationship Id="rId51506a72ccef9babc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId51506a72ccef9babc.jpg"/><Relationship Id="rId47906a72ccef9cac7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId47906a72ccef9cac7.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId262829522" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId100113798" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId61196a8d7337b43f0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LYFJA/" TargetMode="External"/><Relationship Id="rId87826a8d7337b4459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LYFJA/categorization" TargetMode="External"/><Relationship Id="rId73046a8d7337b4e13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LYFJA/photos" TargetMode="External"/><Relationship Id="rId22216a8d7337b6ba5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://cabi.org/isc/datasheet/31783" TargetMode="External"/><Relationship Id="rId61676a8d7337b6e7d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.int/" TargetMode="External"/><Relationship Id="rId16236a8d7337b6f88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://rbg-web2.rbge.org.uk/thaiferns/index.%20htm" TargetMode="External"/><Relationship Id="rId98396a8d7337b7014" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.efloras.org/flora_page.aspx?flora_%20id=2" TargetMode="External"/><Relationship Id="rId90356a8d7337b7054" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://foj.c.u-tokyo.ac.jp/%20gbif/foj/" TargetMode="External"/><Relationship Id="rId44246a8d7337b70d4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.gfc.state.ga.us/utilization/economic-impacts/DoesReforestationPayLoblollyPineforTraditionalProducts-Mar2011rev.pdf" TargetMode="External"/><Relationship Id="rId79736a8d7337b74e6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.gisp.org" TargetMode="External"/><Relationship Id="rId13246a8d7337b768e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fs.fed.us/database/feis/plants/%20fern/lygspp/all.html" TargetMode="External"/><Relationship Id="rId36146a8d7337b776a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://keyserver.lucidcentral.org/weed%20s/data/03030800-0b07-490a-8d04-0605030c0f01/media/Html/Lygod%20ium_japonicum.htm" TargetMode="External"/><Relationship Id="rId76616a8d7337b7932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://plants.usda.gov/core/profile?symbol=LYJA" TargetMode="External"/><Relationship Id="rId67926a8d7337b7ac2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId99786a8d7337b7b89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12523" TargetMode="External"/><Relationship Id="rId20566a8d7337b4ccb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId20566a8d7337b4ccb.jpg"/><Relationship Id="rId64566a8d7337b5cbb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId64566a8d7337b5cbb.jpg"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>