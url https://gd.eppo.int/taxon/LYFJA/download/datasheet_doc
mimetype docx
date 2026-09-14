--- v15 (2026-08-25)
+++ v16 (2026-09-14)
@@ -292,51 +292,51 @@
               <w:t xml:space="preserve"> Thunberg</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Japanese climbing fern</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61196a8d7337b43f0" w:history="1">
+            <w:hyperlink r:id="rId53606aa81977c97b6" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -352,51 +352,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> IAS of Union concern</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87826a8d7337b4459" w:history="1">
+            <w:hyperlink r:id="rId76396aa81977c981f" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -410,86 +410,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> LYFJA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-90"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1209600"/>
-                  <wp:docPr id="39504822" name="name43686a8d7337b4ccd" descr="4162.jpg"/>
+                  <wp:docPr id="32415106" name="name65726aa81977ca18c" descr="4162.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="4162.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId20566a8d7337b4ccb" cstate="print"/>
+                          <a:blip r:embed="rId13706aa81977ca189" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1209600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId73046a8d7337b4e13" w:history="1">
+            <w:hyperlink r:id="rId41536aa81977ca2ec" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
@@ -964,63 +964,63 @@
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="293" w:after="293" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
         <w:outlineLvl w:val="3"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Distribution</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="81074596" name="name20986a8d7337b5cbe" descr="LYFJA_distribution_map.jpg"/>
+            <wp:docPr id="11819765" name="name21136aa81977cb631" descr="LYFJA_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="LYFJA_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId64566a8d7337b5cbb" cstate="print"/>
+                    <a:blip r:embed="rId61946aa81977cb62e" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -2970,51 +2970,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (2017) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Lygodium japonicum</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId22216a8d7337b6ba5" w:history="1">
+      <w:hyperlink r:id="rId97076aa81977cc4f5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://cabi.org/isc/datasheet/31783</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 25 February 2017]. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3417,90 +3417,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2018) Pest Risk Analysis for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Lygodium japonicum. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO, Paris (FR). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId61676a8d7337b6e7d" w:history="1">
+      <w:hyperlink r:id="rId81696aa81977cc7c3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://pra.eppo.int/ </w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">[acessed on 8 November 2018] </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ferns of Thailand (2014) </w:t>
       </w:r>
-      <w:hyperlink r:id="rId16236a8d7337b6f88" w:history="1">
+      <w:hyperlink r:id="rId89266aa81977cc801" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://rbg-web2.rbge.org.uk/thaiferns/index. htm</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 25 March 2017]. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3533,90 +3533,90 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1st edn. Florida Exotic Pest Plant Council, Lygodium Task Force, Florida (US). </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Flora of China Editorial Committee (2014) Flora of China. Missouri Botanical Garden and Harvard University Herbaria, St. Louis (US) and Cambridge (US). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId98396a8d7337b7014" w:history="1">
+      <w:hyperlink r:id="rId86076aa81977cc87e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.efloras.org/flora_page.aspx?flora_ id=2</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 24 March 2017]. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Flora of Japan (2015) Flora of Japan database. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId90356a8d7337b7054" w:history="1">
+      <w:hyperlink r:id="rId28106aa81977cc8bb" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://foj.c.u-tokyo.ac.jp/ gbif/foj/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 15 August 2017]. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3649,51 +3649,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Swartz (Pteridophyta: Lygodiaceae). Doctor of Philosophy Dissertation. New York, US: The City University of New York. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Georgia Forestry Commission (2011) Does reforestation pay? Loblolly pine for traditional products. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId44246a8d7337b70d4" w:history="1">
+      <w:hyperlink r:id="rId13736aa81977cc937" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.gfc.state.ga.us/utilization/economic-impacts/DoesReforestationPayLoblollyPineforTraditionalProducts-Mar2011rev.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 1 March 2017]. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4283,51 +4283,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">MacDonald IAW, Reaser JK, Bright C, Neville LE, Howard GW, Murphy SJ </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (2003) Cape Town (ZA): Global Invasive Species Programme, p. 125 </w:t>
       </w:r>
-      <w:hyperlink r:id="rId79736a8d7337b74e6" w:history="1">
+      <w:hyperlink r:id="rId48916aa81977ccd38" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.gisp.org</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 10 May 2017]. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4545,51 +4545,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Munger GT (2005) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Lygodium</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> spp. Fire Effects Information System. USA: USDA Forest Service. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId13246a8d7337b768e" w:history="1">
+      <w:hyperlink r:id="rId85396aa81977ccede" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.fs.fed.us/database/feis/plants/ fern/lygspp/all.html</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 10 May 2017].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4682,51 +4682,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Queensland Government (2015) Fact Sheet: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Lygodium japonicum</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. QLD Government, Brisbane (AU). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId36146a8d7337b776a" w:history="1">
+      <w:hyperlink r:id="rId20046aa81977ccfba" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://keyserver.lucidcentral.org/weed s/data/03030800-0b07-490a-8d04-0605030c0f01/media/Html/Lygod ium_japonicum.htm</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 9 May 2017]. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4942,51 +4942,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">) propagation and invasion: effect of environmental variables on spore germination and consequences of establishment for understory plant communities and habitat quality. Master’s Thesis, University of Florida, pp. 70. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">USDA Plant Database (2017) </w:t>
       </w:r>
-      <w:hyperlink r:id="rId76616a8d7337b7932" w:history="1">
+      <w:hyperlink r:id="rId69416aa81977cd1a2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://plants.usda.gov/core/profile?symbol=LYJA</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 10 June 2017]. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5175,51 +5175,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Lygodium japonicum</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId67926a8d7337b7ac2" w:history="1">
+      <w:hyperlink r:id="rId92386aa81977cd328" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -5295,51 +5295,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">49</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 261-266. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId99786a8d7337b7b89" w:history="1">
+      <w:hyperlink r:id="rId70356aa81977cd3ee" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12523</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
       <w:pgMar w:top="1100" w:right="1100" w:bottom="1100" w:left="1100" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708" w:num="1"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14"/>
 </file>
@@ -5426,137 +5426,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="35495749">
+  <w:abstractNum w:abstractNumId="40564636">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="63184600">
+    <w:lvl w:ilvl="0" w:tplc="13745759">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="63184600" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="13745759" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="63184600" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="13745759" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="63184600" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="13745759" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="63184600" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="13745759" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="63184600" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="13745759" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="63184600" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="13745759" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="63184600" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="13745759" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="63184600" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="13745759" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="35495748">
+  <w:abstractNum w:abstractNumId="40564635">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="78938422">
+    <w:lvl w:ilvl="0" w:tplc="86931288">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -6308,55 +6308,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="35495748">
-    <w:abstractNumId w:val="35495748"/>
+  <w:num w:numId="40564635">
+    <w:abstractNumId w:val="40564635"/>
   </w:num>
-  <w:num w:numId="35495749">
-    <w:abstractNumId w:val="35495749"/>
+  <w:num w:numId="40564636">
+    <w:abstractNumId w:val="40564636"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -17906,51 +17906,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId262829522" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId100113798" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId61196a8d7337b43f0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LYFJA/" TargetMode="External"/><Relationship Id="rId87826a8d7337b4459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LYFJA/categorization" TargetMode="External"/><Relationship Id="rId73046a8d7337b4e13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LYFJA/photos" TargetMode="External"/><Relationship Id="rId22216a8d7337b6ba5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://cabi.org/isc/datasheet/31783" TargetMode="External"/><Relationship Id="rId61676a8d7337b6e7d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.int/" TargetMode="External"/><Relationship Id="rId16236a8d7337b6f88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://rbg-web2.rbge.org.uk/thaiferns/index.%20htm" TargetMode="External"/><Relationship Id="rId98396a8d7337b7014" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.efloras.org/flora_page.aspx?flora_%20id=2" TargetMode="External"/><Relationship Id="rId90356a8d7337b7054" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://foj.c.u-tokyo.ac.jp/%20gbif/foj/" TargetMode="External"/><Relationship Id="rId44246a8d7337b70d4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.gfc.state.ga.us/utilization/economic-impacts/DoesReforestationPayLoblollyPineforTraditionalProducts-Mar2011rev.pdf" TargetMode="External"/><Relationship Id="rId79736a8d7337b74e6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.gisp.org" TargetMode="External"/><Relationship Id="rId13246a8d7337b768e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fs.fed.us/database/feis/plants/%20fern/lygspp/all.html" TargetMode="External"/><Relationship Id="rId36146a8d7337b776a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://keyserver.lucidcentral.org/weed%20s/data/03030800-0b07-490a-8d04-0605030c0f01/media/Html/Lygod%20ium_japonicum.htm" TargetMode="External"/><Relationship Id="rId76616a8d7337b7932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://plants.usda.gov/core/profile?symbol=LYJA" TargetMode="External"/><Relationship Id="rId67926a8d7337b7ac2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId99786a8d7337b7b89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12523" TargetMode="External"/><Relationship Id="rId20566a8d7337b4ccb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId20566a8d7337b4ccb.jpg"/><Relationship Id="rId64566a8d7337b5cbb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId64566a8d7337b5cbb.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId754942527" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId953813982" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId53606aa81977c97b6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LYFJA/" TargetMode="External"/><Relationship Id="rId76396aa81977c981f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LYFJA/categorization" TargetMode="External"/><Relationship Id="rId41536aa81977ca2ec" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LYFJA/photos" TargetMode="External"/><Relationship Id="rId97076aa81977cc4f5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://cabi.org/isc/datasheet/31783" TargetMode="External"/><Relationship Id="rId81696aa81977cc7c3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.int/" TargetMode="External"/><Relationship Id="rId89266aa81977cc801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://rbg-web2.rbge.org.uk/thaiferns/index.%20htm" TargetMode="External"/><Relationship Id="rId86076aa81977cc87e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.efloras.org/flora_page.aspx?flora_%20id=2" TargetMode="External"/><Relationship Id="rId28106aa81977cc8bb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://foj.c.u-tokyo.ac.jp/%20gbif/foj/" TargetMode="External"/><Relationship Id="rId13736aa81977cc937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.gfc.state.ga.us/utilization/economic-impacts/DoesReforestationPayLoblollyPineforTraditionalProducts-Mar2011rev.pdf" TargetMode="External"/><Relationship Id="rId48916aa81977ccd38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.gisp.org" TargetMode="External"/><Relationship Id="rId85396aa81977ccede" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fs.fed.us/database/feis/plants/%20fern/lygspp/all.html" TargetMode="External"/><Relationship Id="rId20046aa81977ccfba" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://keyserver.lucidcentral.org/weed%20s/data/03030800-0b07-490a-8d04-0605030c0f01/media/Html/Lygod%20ium_japonicum.htm" TargetMode="External"/><Relationship Id="rId69416aa81977cd1a2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://plants.usda.gov/core/profile?symbol=LYJA" TargetMode="External"/><Relationship Id="rId92386aa81977cd328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId70356aa81977cd3ee" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12523" TargetMode="External"/><Relationship Id="rId13706aa81977ca189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId13706aa81977ca189.jpg"/><Relationship Id="rId61946aa81977cb62e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId61946aa81977cb62e.jpg"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>