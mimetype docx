--- v16 (2026-09-14)
+++ v17 (2026-10-04)
@@ -292,51 +292,51 @@
               <w:t xml:space="preserve"> Thunberg</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Japanese climbing fern</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53606aa81977c97b6" w:history="1">
+            <w:hyperlink r:id="rId49816ac293a4af517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -352,51 +352,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> IAS of Union concern</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76396aa81977c981f" w:history="1">
+            <w:hyperlink r:id="rId92946ac293a4af57e" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -410,86 +410,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> LYFJA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-90"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1209600"/>
-                  <wp:docPr id="32415106" name="name65726aa81977ca18c" descr="4162.jpg"/>
+                  <wp:docPr id="615088" name="name84476ac293a4afbbe" descr="4162.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="4162.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId13706aa81977ca189" cstate="print"/>
+                          <a:blip r:embed="rId32426ac293a4afbbc" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1209600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId41536aa81977ca2ec" w:history="1">
+            <w:hyperlink r:id="rId37756ac293a4afd0a" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
@@ -964,63 +964,63 @@
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="293" w:after="293" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
         <w:outlineLvl w:val="3"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Distribution</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="11819765" name="name21136aa81977cb631" descr="LYFJA_distribution_map.jpg"/>
+            <wp:docPr id="3939424" name="name59206ac293a4b09d1" descr="LYFJA_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="LYFJA_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId61946aa81977cb62e" cstate="print"/>
+                    <a:blip r:embed="rId46236ac293a4b09d0" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -2970,51 +2970,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (2017) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Lygodium japonicum</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId97076aa81977cc4f5" w:history="1">
+      <w:hyperlink r:id="rId96696ac293a4b181f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://cabi.org/isc/datasheet/31783</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 25 February 2017]. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3417,90 +3417,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2018) Pest Risk Analysis for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Lygodium japonicum. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO, Paris (FR). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId81696aa81977cc7c3" w:history="1">
+      <w:hyperlink r:id="rId41026ac293a4b1bea" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://pra.eppo.int/ </w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">[acessed on 8 November 2018] </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ferns of Thailand (2014) </w:t>
       </w:r>
-      <w:hyperlink r:id="rId89266aa81977cc801" w:history="1">
+      <w:hyperlink r:id="rId41636ac293a4b1c2b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://rbg-web2.rbge.org.uk/thaiferns/index. htm</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 25 March 2017]. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3533,90 +3533,90 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1st edn. Florida Exotic Pest Plant Council, Lygodium Task Force, Florida (US). </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Flora of China Editorial Committee (2014) Flora of China. Missouri Botanical Garden and Harvard University Herbaria, St. Louis (US) and Cambridge (US). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId86076aa81977cc87e" w:history="1">
+      <w:hyperlink r:id="rId66626ac293a4b1caa" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.efloras.org/flora_page.aspx?flora_ id=2</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 24 March 2017]. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Flora of Japan (2015) Flora of Japan database. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId28106aa81977cc8bb" w:history="1">
+      <w:hyperlink r:id="rId28706ac293a4b1ce8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://foj.c.u-tokyo.ac.jp/ gbif/foj/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 15 August 2017]. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3649,51 +3649,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Swartz (Pteridophyta: Lygodiaceae). Doctor of Philosophy Dissertation. New York, US: The City University of New York. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Georgia Forestry Commission (2011) Does reforestation pay? Loblolly pine for traditional products. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId13736aa81977cc937" w:history="1">
+      <w:hyperlink r:id="rId73466ac293a4b1d67" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.gfc.state.ga.us/utilization/economic-impacts/DoesReforestationPayLoblollyPineforTraditionalProducts-Mar2011rev.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 1 March 2017]. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4283,51 +4283,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">MacDonald IAW, Reaser JK, Bright C, Neville LE, Howard GW, Murphy SJ </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (2003) Cape Town (ZA): Global Invasive Species Programme, p. 125 </w:t>
       </w:r>
-      <w:hyperlink r:id="rId48916aa81977ccd38" w:history="1">
+      <w:hyperlink r:id="rId47446ac293a4b2170" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.gisp.org</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 10 May 2017]. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4545,51 +4545,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Munger GT (2005) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Lygodium</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> spp. Fire Effects Information System. USA: USDA Forest Service. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId85396aa81977ccede" w:history="1">
+      <w:hyperlink r:id="rId54806ac293a4b2315" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.fs.fed.us/database/feis/plants/ fern/lygspp/all.html</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 10 May 2017].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4682,51 +4682,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Queensland Government (2015) Fact Sheet: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Lygodium japonicum</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. QLD Government, Brisbane (AU). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId20046aa81977ccfba" w:history="1">
+      <w:hyperlink r:id="rId35796ac293a4b23ef" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://keyserver.lucidcentral.org/weed s/data/03030800-0b07-490a-8d04-0605030c0f01/media/Html/Lygod ium_japonicum.htm</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 9 May 2017]. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4942,51 +4942,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">) propagation and invasion: effect of environmental variables on spore germination and consequences of establishment for understory plant communities and habitat quality. Master’s Thesis, University of Florida, pp. 70. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">USDA Plant Database (2017) </w:t>
       </w:r>
-      <w:hyperlink r:id="rId69416aa81977cd1a2" w:history="1">
+      <w:hyperlink r:id="rId36416ac293a4b2595" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://plants.usda.gov/core/profile?symbol=LYJA</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 10 June 2017]. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5175,51 +5175,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Lygodium japonicum</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId92386aa81977cd328" w:history="1">
+      <w:hyperlink r:id="rId43326ac293a4b2716" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -5295,51 +5295,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">49</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 261-266. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId70356aa81977cd3ee" w:history="1">
+      <w:hyperlink r:id="rId17596ac293a4b27db" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12523</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
       <w:pgMar w:top="1100" w:right="1100" w:bottom="1100" w:left="1100" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708" w:num="1"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14"/>
 </file>
@@ -5426,137 +5426,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="40564636">
+  <w:abstractNum w:abstractNumId="18448187">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="13745759">
+    <w:lvl w:ilvl="0" w:tplc="65661933">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="13745759" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="65661933" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="13745759" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="65661933" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="13745759" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="65661933" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="13745759" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="65661933" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="13745759" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="65661933" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="13745759" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="65661933" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="13745759" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="65661933" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="13745759" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="65661933" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="40564635">
+  <w:abstractNum w:abstractNumId="18448186">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="86931288">
+    <w:lvl w:ilvl="0" w:tplc="68104118">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -6308,55 +6308,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="40564635">
-    <w:abstractNumId w:val="40564635"/>
+  <w:num w:numId="18448186">
+    <w:abstractNumId w:val="18448186"/>
   </w:num>
-  <w:num w:numId="40564636">
-    <w:abstractNumId w:val="40564636"/>
+  <w:num w:numId="18448187">
+    <w:abstractNumId w:val="18448187"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -17906,51 +17906,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId754942527" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId953813982" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId53606aa81977c97b6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LYFJA/" TargetMode="External"/><Relationship Id="rId76396aa81977c981f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LYFJA/categorization" TargetMode="External"/><Relationship Id="rId41536aa81977ca2ec" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LYFJA/photos" TargetMode="External"/><Relationship Id="rId97076aa81977cc4f5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://cabi.org/isc/datasheet/31783" TargetMode="External"/><Relationship Id="rId81696aa81977cc7c3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.int/" TargetMode="External"/><Relationship Id="rId89266aa81977cc801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://rbg-web2.rbge.org.uk/thaiferns/index.%20htm" TargetMode="External"/><Relationship Id="rId86076aa81977cc87e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.efloras.org/flora_page.aspx?flora_%20id=2" TargetMode="External"/><Relationship Id="rId28106aa81977cc8bb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://foj.c.u-tokyo.ac.jp/%20gbif/foj/" TargetMode="External"/><Relationship Id="rId13736aa81977cc937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.gfc.state.ga.us/utilization/economic-impacts/DoesReforestationPayLoblollyPineforTraditionalProducts-Mar2011rev.pdf" TargetMode="External"/><Relationship Id="rId48916aa81977ccd38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.gisp.org" TargetMode="External"/><Relationship Id="rId85396aa81977ccede" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fs.fed.us/database/feis/plants/%20fern/lygspp/all.html" TargetMode="External"/><Relationship Id="rId20046aa81977ccfba" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://keyserver.lucidcentral.org/weed%20s/data/03030800-0b07-490a-8d04-0605030c0f01/media/Html/Lygod%20ium_japonicum.htm" TargetMode="External"/><Relationship Id="rId69416aa81977cd1a2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://plants.usda.gov/core/profile?symbol=LYJA" TargetMode="External"/><Relationship Id="rId92386aa81977cd328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId70356aa81977cd3ee" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12523" TargetMode="External"/><Relationship Id="rId13706aa81977ca189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId13706aa81977ca189.jpg"/><Relationship Id="rId61946aa81977cb62e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId61946aa81977cb62e.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId912609728" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId599933159" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId49816ac293a4af517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LYFJA/" TargetMode="External"/><Relationship Id="rId92946ac293a4af57e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LYFJA/categorization" TargetMode="External"/><Relationship Id="rId37756ac293a4afd0a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LYFJA/photos" TargetMode="External"/><Relationship Id="rId96696ac293a4b181f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://cabi.org/isc/datasheet/31783" TargetMode="External"/><Relationship Id="rId41026ac293a4b1bea" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.int/" TargetMode="External"/><Relationship Id="rId41636ac293a4b1c2b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://rbg-web2.rbge.org.uk/thaiferns/index.%20htm" TargetMode="External"/><Relationship Id="rId66626ac293a4b1caa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.efloras.org/flora_page.aspx?flora_%20id=2" TargetMode="External"/><Relationship Id="rId28706ac293a4b1ce8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://foj.c.u-tokyo.ac.jp/%20gbif/foj/" TargetMode="External"/><Relationship Id="rId73466ac293a4b1d67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.gfc.state.ga.us/utilization/economic-impacts/DoesReforestationPayLoblollyPineforTraditionalProducts-Mar2011rev.pdf" TargetMode="External"/><Relationship Id="rId47446ac293a4b2170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.gisp.org" TargetMode="External"/><Relationship Id="rId54806ac293a4b2315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fs.fed.us/database/feis/plants/%20fern/lygspp/all.html" TargetMode="External"/><Relationship Id="rId35796ac293a4b23ef" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://keyserver.lucidcentral.org/weed%20s/data/03030800-0b07-490a-8d04-0605030c0f01/media/Html/Lygod%20ium_japonicum.htm" TargetMode="External"/><Relationship Id="rId36416ac293a4b2595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://plants.usda.gov/core/profile?symbol=LYJA" TargetMode="External"/><Relationship Id="rId43326ac293a4b2716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId17596ac293a4b27db" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12523" TargetMode="External"/><Relationship Id="rId32426ac293a4afbbc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId32426ac293a4afbbc.jpg"/><Relationship Id="rId46236ac293a4b09d0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId46236ac293a4b09d0.jpg"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>