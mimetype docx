--- v5 (2026-03-26)
+++ v6 (2026-05-02)
@@ -270,51 +270,51 @@
               <w:t xml:space="preserve"> White</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Chinese blistering cicada (US), spot clothing wax cicada, spotted lanternfly (US)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId934069c58e394e92d" w:history="1">
+            <w:hyperlink r:id="rId109269f5dfbe6b010" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -330,51 +330,51 @@
               <w:t xml:space="preserve"> A1 list, Alert list (formerly)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId649769c58e394e998" w:history="1">
+            <w:hyperlink r:id="rId573069f5dfbe6b079" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -388,86 +388,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> LYCMDE</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="31958747" name="name877369c58e394eaa4" descr="3733.jpg"/>
+                  <wp:docPr id="92914136" name="name802769f5dfbe6b6d7" descr="3733.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="3733.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId403769c58e394eaa2" cstate="print"/>
+                          <a:blip r:embed="rId883769f5dfbe6b6d5" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId513369c58e394ebcd" w:history="1">
+            <w:hyperlink r:id="rId186969f5dfbe6b7ef" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
@@ -4474,63 +4474,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2014).  Since then, it has spread through the northeast Mid-Atlantic region of the United States via natural dispersal mechanisms and human assisted transportation.    </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="9706449" name="name794369c58e3951309" descr="LYCMDE_distribution_map.jpg"/>
+            <wp:docPr id="10405519" name="name171169f5dfbe6e131" descr="LYCMDE_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="LYCMDE_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId360569c58e3951305" cstate="print"/>
+                    <a:blip r:embed="rId459169f5dfbe6e12e" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -7576,51 +7576,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2016) Pest Risk Analysis for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Lycorma delicatula</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO, Paris. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId764169c58e39528ff" w:history="1">
+      <w:hyperlink r:id="rId184769f5dfbe6f88f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.eppo.int/QUARANTINE/Pest_Risk_Analysis/PRA_intro.htm</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7762,51 +7762,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 281–286.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Harper JK, Stone W, Kelsey TW, &amp; Kime LF (2019) Potential economic impact of the spotted lanternfly on agriculture and forestry in Pennsylvania. Center for Rural Pennsylvania. Harrisburg, Pa. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId113669c58e3952a3f" w:history="1">
+      <w:hyperlink r:id="rId406869f5dfbe6f9d7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.rural.palegislature.us/documents/reports/Spotted-Lanternfly-2019.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -9175,51 +9175,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Lycorma delicatula</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId625569c58e3953379" w:history="1">
+      <w:hyperlink r:id="rId608969f5dfbe70378" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -9232,63 +9232,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">This datasheet was first published online in 2021. It is maintained in an electronic format in the EPPO Global Database. The sections on 'Identity', ‘Hosts’, and 'Geographical distribution' are automatically updated from the database. For other sections, the date of last revision is indicated on the right.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="37324668" name="name536969c58e3953440" descr="eu_funding_250.png"/>
+            <wp:docPr id="93112246" name="name223169f5dfbe70678" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId576069c58e395343f" cstate="print"/>
+                    <a:blip r:embed="rId110769f5dfbe70677" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -9386,137 +9386,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="94802018">
+  <w:abstractNum w:abstractNumId="72552359">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="49152847">
+    <w:lvl w:ilvl="0" w:tplc="63058107">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="49152847" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="63058107" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="49152847" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="63058107" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="49152847" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="63058107" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="49152847" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="63058107" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="49152847" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="63058107" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="49152847" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="63058107" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="49152847" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="63058107" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="49152847" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="63058107" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="94802017">
+  <w:abstractNum w:abstractNumId="72552358">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="19122485">
+    <w:lvl w:ilvl="0" w:tplc="37662282">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -10268,55 +10268,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="94802017">
-    <w:abstractNumId w:val="94802017"/>
+  <w:num w:numId="72552358">
+    <w:abstractNumId w:val="72552358"/>
   </w:num>
-  <w:num w:numId="94802018">
-    <w:abstractNumId w:val="94802018"/>
+  <w:num w:numId="72552359">
+    <w:abstractNumId w:val="72552359"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -21866,51 +21866,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId448590734" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId232808554" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId934069c58e394e92d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LYCMDE/" TargetMode="External"/><Relationship Id="rId649769c58e394e998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LYCMDE/categorization" TargetMode="External"/><Relationship Id="rId513369c58e394ebcd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LYCMDE/photos" TargetMode="External"/><Relationship Id="rId764169c58e39528ff" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eppo.int/QUARANTINE/Pest_Risk_Analysis/PRA_intro.htm" TargetMode="External"/><Relationship Id="rId113669c58e3952a3f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rural.palegislature.us/documents/reports/Spotted-Lanternfly-2019.pdf" TargetMode="External"/><Relationship Id="rId625569c58e3953379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId403769c58e394eaa2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId403769c58e394eaa2.jpg"/><Relationship Id="rId360569c58e3951305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId360569c58e3951305.jpg"/><Relationship Id="rId576069c58e395343f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId576069c58e395343f.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId542221456" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId926306831" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId109269f5dfbe6b010" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LYCMDE/" TargetMode="External"/><Relationship Id="rId573069f5dfbe6b079" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LYCMDE/categorization" TargetMode="External"/><Relationship Id="rId186969f5dfbe6b7ef" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LYCMDE/photos" TargetMode="External"/><Relationship Id="rId184769f5dfbe6f88f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eppo.int/QUARANTINE/Pest_Risk_Analysis/PRA_intro.htm" TargetMode="External"/><Relationship Id="rId406869f5dfbe6f9d7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rural.palegislature.us/documents/reports/Spotted-Lanternfly-2019.pdf" TargetMode="External"/><Relationship Id="rId608969f5dfbe70378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId883769f5dfbe6b6d5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId883769f5dfbe6b6d5.jpg"/><Relationship Id="rId459169f5dfbe6e12e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId459169f5dfbe6e12e.jpg"/><Relationship Id="rId110769f5dfbe70677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId110769f5dfbe70677.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>