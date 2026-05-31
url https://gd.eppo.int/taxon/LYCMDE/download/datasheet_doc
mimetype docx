--- v6 (2026-05-02)
+++ v7 (2026-05-31)
@@ -270,51 +270,51 @@
               <w:t xml:space="preserve"> White</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Chinese blistering cicada (US), spot clothing wax cicada, spotted lanternfly (US)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109269f5dfbe6b010" w:history="1">
+            <w:hyperlink r:id="rId26856a1be3de97e7e" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -330,51 +330,51 @@
               <w:t xml:space="preserve"> A1 list, Alert list (formerly)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId573069f5dfbe6b079" w:history="1">
+            <w:hyperlink r:id="rId46726a1be3de97efb" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -388,86 +388,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> LYCMDE</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="92914136" name="name802769f5dfbe6b6d7" descr="3733.jpg"/>
+                  <wp:docPr id="40749836" name="name24506a1be3de98650" descr="3733.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="3733.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId883769f5dfbe6b6d5" cstate="print"/>
+                          <a:blip r:embed="rId81266a1be3de9864d" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId186969f5dfbe6b7ef" w:history="1">
+            <w:hyperlink r:id="rId78676a1be3de987cf" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
@@ -4474,63 +4474,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2014).  Since then, it has spread through the northeast Mid-Atlantic region of the United States via natural dispersal mechanisms and human assisted transportation.    </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="10405519" name="name171169f5dfbe6e131" descr="LYCMDE_distribution_map.jpg"/>
+            <wp:docPr id="73006652" name="name85156a1be3de9b1f4" descr="LYCMDE_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="LYCMDE_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId459169f5dfbe6e12e" cstate="print"/>
+                    <a:blip r:embed="rId26096a1be3de9b1ee" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -7576,51 +7576,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2016) Pest Risk Analysis for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Lycorma delicatula</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO, Paris. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId184769f5dfbe6f88f" w:history="1">
+      <w:hyperlink r:id="rId72386a1be3de9ca6a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.eppo.int/QUARANTINE/Pest_Risk_Analysis/PRA_intro.htm</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7762,51 +7762,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 281–286.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Harper JK, Stone W, Kelsey TW, &amp; Kime LF (2019) Potential economic impact of the spotted lanternfly on agriculture and forestry in Pennsylvania. Center for Rural Pennsylvania. Harrisburg, Pa. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId406869f5dfbe6f9d7" w:history="1">
+      <w:hyperlink r:id="rId19306a1be3de9cbb5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.rural.palegislature.us/documents/reports/Spotted-Lanternfly-2019.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -9175,51 +9175,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Lycorma delicatula</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId608969f5dfbe70378" w:history="1">
+      <w:hyperlink r:id="rId78656a1be3de9d5a6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -9232,63 +9232,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">This datasheet was first published online in 2021. It is maintained in an electronic format in the EPPO Global Database. The sections on 'Identity', ‘Hosts’, and 'Geographical distribution' are automatically updated from the database. For other sections, the date of last revision is indicated on the right.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="93112246" name="name223169f5dfbe70678" descr="eu_funding_250.png"/>
+            <wp:docPr id="78070445" name="name98646a1be3de9d660" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId110769f5dfbe70677" cstate="print"/>
+                    <a:blip r:embed="rId59276a1be3de9d65f" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -9386,137 +9386,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="72552359">
+  <w:abstractNum w:abstractNumId="21343820">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="63058107">
+    <w:lvl w:ilvl="0" w:tplc="50357163">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="63058107" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="50357163" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="63058107" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="50357163" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="63058107" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="50357163" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="63058107" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="50357163" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="63058107" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="50357163" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="63058107" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="50357163" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="63058107" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="50357163" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="63058107" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="50357163" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="72552358">
+  <w:abstractNum w:abstractNumId="21343819">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="37662282">
+    <w:lvl w:ilvl="0" w:tplc="37177683">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -10268,55 +10268,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="72552358">
-    <w:abstractNumId w:val="72552358"/>
+  <w:num w:numId="21343819">
+    <w:abstractNumId w:val="21343819"/>
   </w:num>
-  <w:num w:numId="72552359">
-    <w:abstractNumId w:val="72552359"/>
+  <w:num w:numId="21343820">
+    <w:abstractNumId w:val="21343820"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -21866,51 +21866,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId542221456" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId926306831" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId109269f5dfbe6b010" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LYCMDE/" TargetMode="External"/><Relationship Id="rId573069f5dfbe6b079" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LYCMDE/categorization" TargetMode="External"/><Relationship Id="rId186969f5dfbe6b7ef" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LYCMDE/photos" TargetMode="External"/><Relationship Id="rId184769f5dfbe6f88f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eppo.int/QUARANTINE/Pest_Risk_Analysis/PRA_intro.htm" TargetMode="External"/><Relationship Id="rId406869f5dfbe6f9d7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rural.palegislature.us/documents/reports/Spotted-Lanternfly-2019.pdf" TargetMode="External"/><Relationship Id="rId608969f5dfbe70378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId883769f5dfbe6b6d5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId883769f5dfbe6b6d5.jpg"/><Relationship Id="rId459169f5dfbe6e12e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId459169f5dfbe6e12e.jpg"/><Relationship Id="rId110769f5dfbe70677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId110769f5dfbe70677.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId362624400" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId697891960" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId26856a1be3de97e7e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LYCMDE/" TargetMode="External"/><Relationship Id="rId46726a1be3de97efb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LYCMDE/categorization" TargetMode="External"/><Relationship Id="rId78676a1be3de987cf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LYCMDE/photos" TargetMode="External"/><Relationship Id="rId72386a1be3de9ca6a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eppo.int/QUARANTINE/Pest_Risk_Analysis/PRA_intro.htm" TargetMode="External"/><Relationship Id="rId19306a1be3de9cbb5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rural.palegislature.us/documents/reports/Spotted-Lanternfly-2019.pdf" TargetMode="External"/><Relationship Id="rId78656a1be3de9d5a6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId81266a1be3de9864d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId81266a1be3de9864d.jpg"/><Relationship Id="rId26096a1be3de9b1ee" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId26096a1be3de9b1ee.jpg"/><Relationship Id="rId59276a1be3de9d65f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId59276a1be3de9d65f.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>