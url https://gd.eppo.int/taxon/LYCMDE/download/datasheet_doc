--- v7 (2026-05-31)
+++ v8 (2026-06-22)
@@ -270,51 +270,51 @@
               <w:t xml:space="preserve"> White</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Chinese blistering cicada (US), spot clothing wax cicada, spotted lanternfly (US)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26856a1be3de97e7e" w:history="1">
+            <w:hyperlink r:id="rId19506a3938b1e51bf" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -330,51 +330,51 @@
               <w:t xml:space="preserve"> A1 list, Alert list (formerly)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46726a1be3de97efb" w:history="1">
+            <w:hyperlink r:id="rId50006a3938b1e522a" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -388,86 +388,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> LYCMDE</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="40749836" name="name24506a1be3de98650" descr="3733.jpg"/>
+                  <wp:docPr id="65821720" name="name90796a3938b1e5aff" descr="3733.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="3733.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId81266a1be3de9864d" cstate="print"/>
+                          <a:blip r:embed="rId89696a3938b1e5afd" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId78676a1be3de987cf" w:history="1">
+            <w:hyperlink r:id="rId75956a3938b1e5c5a" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
@@ -4474,63 +4474,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2014).  Since then, it has spread through the northeast Mid-Atlantic region of the United States via natural dispersal mechanisms and human assisted transportation.    </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="73006652" name="name85156a1be3de9b1f4" descr="LYCMDE_distribution_map.jpg"/>
+            <wp:docPr id="50696935" name="name53476a3938b1e80a6" descr="LYCMDE_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="LYCMDE_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId26096a1be3de9b1ee" cstate="print"/>
+                    <a:blip r:embed="rId83856a3938b1e809c" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -7576,51 +7576,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2016) Pest Risk Analysis for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Lycorma delicatula</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO, Paris. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId72386a1be3de9ca6a" w:history="1">
+      <w:hyperlink r:id="rId49686a3938b1e9fad" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.eppo.int/QUARANTINE/Pest_Risk_Analysis/PRA_intro.htm</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7762,51 +7762,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 281–286.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Harper JK, Stone W, Kelsey TW, &amp; Kime LF (2019) Potential economic impact of the spotted lanternfly on agriculture and forestry in Pennsylvania. Center for Rural Pennsylvania. Harrisburg, Pa. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId19306a1be3de9cbb5" w:history="1">
+      <w:hyperlink r:id="rId16936a3938b1ea0e4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.rural.palegislature.us/documents/reports/Spotted-Lanternfly-2019.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -9175,51 +9175,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Lycorma delicatula</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId78656a1be3de9d5a6" w:history="1">
+      <w:hyperlink r:id="rId48076a3938b1eaa4b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -9232,63 +9232,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">This datasheet was first published online in 2021. It is maintained in an electronic format in the EPPO Global Database. The sections on 'Identity', ‘Hosts’, and 'Geographical distribution' are automatically updated from the database. For other sections, the date of last revision is indicated on the right.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="78070445" name="name98646a1be3de9d660" descr="eu_funding_250.png"/>
+            <wp:docPr id="95493124" name="name62366a3938b1eab1f" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId59276a1be3de9d65f" cstate="print"/>
+                    <a:blip r:embed="rId61766a3938b1eab1e" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -9386,137 +9386,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="21343820">
+  <w:abstractNum w:abstractNumId="79244738">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="50357163">
+    <w:lvl w:ilvl="0" w:tplc="85826994">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="50357163" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="85826994" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="50357163" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="85826994" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="50357163" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="85826994" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="50357163" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="85826994" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="50357163" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="85826994" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="50357163" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="85826994" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="50357163" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="85826994" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="50357163" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="85826994" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="21343819">
+  <w:abstractNum w:abstractNumId="79244737">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="37177683">
+    <w:lvl w:ilvl="0" w:tplc="46689797">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -10268,55 +10268,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="21343819">
-    <w:abstractNumId w:val="21343819"/>
+  <w:num w:numId="79244737">
+    <w:abstractNumId w:val="79244737"/>
   </w:num>
-  <w:num w:numId="21343820">
-    <w:abstractNumId w:val="21343820"/>
+  <w:num w:numId="79244738">
+    <w:abstractNumId w:val="79244738"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -21866,51 +21866,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId362624400" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId697891960" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId26856a1be3de97e7e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LYCMDE/" TargetMode="External"/><Relationship Id="rId46726a1be3de97efb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LYCMDE/categorization" TargetMode="External"/><Relationship Id="rId78676a1be3de987cf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LYCMDE/photos" TargetMode="External"/><Relationship Id="rId72386a1be3de9ca6a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eppo.int/QUARANTINE/Pest_Risk_Analysis/PRA_intro.htm" TargetMode="External"/><Relationship Id="rId19306a1be3de9cbb5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rural.palegislature.us/documents/reports/Spotted-Lanternfly-2019.pdf" TargetMode="External"/><Relationship Id="rId78656a1be3de9d5a6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId81266a1be3de9864d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId81266a1be3de9864d.jpg"/><Relationship Id="rId26096a1be3de9b1ee" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId26096a1be3de9b1ee.jpg"/><Relationship Id="rId59276a1be3de9d65f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId59276a1be3de9d65f.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId584108709" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId172323754" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId19506a3938b1e51bf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LYCMDE/" TargetMode="External"/><Relationship Id="rId50006a3938b1e522a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LYCMDE/categorization" TargetMode="External"/><Relationship Id="rId75956a3938b1e5c5a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LYCMDE/photos" TargetMode="External"/><Relationship Id="rId49686a3938b1e9fad" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eppo.int/QUARANTINE/Pest_Risk_Analysis/PRA_intro.htm" TargetMode="External"/><Relationship Id="rId16936a3938b1ea0e4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rural.palegislature.us/documents/reports/Spotted-Lanternfly-2019.pdf" TargetMode="External"/><Relationship Id="rId48076a3938b1eaa4b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId89696a3938b1e5afd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId89696a3938b1e5afd.jpg"/><Relationship Id="rId83856a3938b1e809c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId83856a3938b1e809c.jpg"/><Relationship Id="rId61766a3938b1eab1e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId61766a3938b1eab1e.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>