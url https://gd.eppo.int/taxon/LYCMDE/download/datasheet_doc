--- v8 (2026-06-22)
+++ v9 (2026-07-13)
@@ -270,51 +270,51 @@
               <w:t xml:space="preserve"> White</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Chinese blistering cicada (US), spot clothing wax cicada, spotted lanternfly (US)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19506a3938b1e51bf" w:history="1">
+            <w:hyperlink r:id="rId51826a54d3e08b630" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -330,51 +330,51 @@
               <w:t xml:space="preserve"> A1 list, Alert list (formerly)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50006a3938b1e522a" w:history="1">
+            <w:hyperlink r:id="rId62986a54d3e08b6aa" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -388,86 +388,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> LYCMDE</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="65821720" name="name90796a3938b1e5aff" descr="3733.jpg"/>
+                  <wp:docPr id="2743781" name="name47276a54d3e08bdce" descr="3733.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="3733.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId89696a3938b1e5afd" cstate="print"/>
+                          <a:blip r:embed="rId69776a54d3e08bdcc" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId75956a3938b1e5c5a" w:history="1">
+            <w:hyperlink r:id="rId27006a54d3e08bf06" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
@@ -4474,63 +4474,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2014).  Since then, it has spread through the northeast Mid-Atlantic region of the United States via natural dispersal mechanisms and human assisted transportation.    </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="50696935" name="name53476a3938b1e80a6" descr="LYCMDE_distribution_map.jpg"/>
+            <wp:docPr id="68512998" name="name63806a54d3e08e16a" descr="LYCMDE_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="LYCMDE_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId83856a3938b1e809c" cstate="print"/>
+                    <a:blip r:embed="rId66566a54d3e08e166" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -7576,51 +7576,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2016) Pest Risk Analysis for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Lycorma delicatula</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO, Paris. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId49686a3938b1e9fad" w:history="1">
+      <w:hyperlink r:id="rId81886a54d3e08f7b9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.eppo.int/QUARANTINE/Pest_Risk_Analysis/PRA_intro.htm</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7762,51 +7762,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 281–286.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Harper JK, Stone W, Kelsey TW, &amp; Kime LF (2019) Potential economic impact of the spotted lanternfly on agriculture and forestry in Pennsylvania. Center for Rural Pennsylvania. Harrisburg, Pa. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId16936a3938b1ea0e4" w:history="1">
+      <w:hyperlink r:id="rId29876a54d3e08f90d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.rural.palegislature.us/documents/reports/Spotted-Lanternfly-2019.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -9175,51 +9175,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Lycorma delicatula</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId48076a3938b1eaa4b" w:history="1">
+      <w:hyperlink r:id="rId93456a54d3e090233" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -9232,63 +9232,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">This datasheet was first published online in 2021. It is maintained in an electronic format in the EPPO Global Database. The sections on 'Identity', ‘Hosts’, and 'Geographical distribution' are automatically updated from the database. For other sections, the date of last revision is indicated on the right.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="95493124" name="name62366a3938b1eab1f" descr="eu_funding_250.png"/>
+            <wp:docPr id="75701368" name="name92386a54d3e090306" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId61766a3938b1eab1e" cstate="print"/>
+                    <a:blip r:embed="rId43406a54d3e090305" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -9386,137 +9386,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="79244738">
+  <w:abstractNum w:abstractNumId="77502582">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="85826994">
+    <w:lvl w:ilvl="0" w:tplc="21058943">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="85826994" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="21058943" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="85826994" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="21058943" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="85826994" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="21058943" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="85826994" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="21058943" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="85826994" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="21058943" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="85826994" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="21058943" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="85826994" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="21058943" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="85826994" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="21058943" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="79244737">
+  <w:abstractNum w:abstractNumId="77502581">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="46689797">
+    <w:lvl w:ilvl="0" w:tplc="75490407">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -10268,55 +10268,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="79244737">
-    <w:abstractNumId w:val="79244737"/>
+  <w:num w:numId="77502581">
+    <w:abstractNumId w:val="77502581"/>
   </w:num>
-  <w:num w:numId="79244738">
-    <w:abstractNumId w:val="79244738"/>
+  <w:num w:numId="77502582">
+    <w:abstractNumId w:val="77502582"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -21866,51 +21866,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId584108709" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId172323754" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId19506a3938b1e51bf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LYCMDE/" TargetMode="External"/><Relationship Id="rId50006a3938b1e522a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LYCMDE/categorization" TargetMode="External"/><Relationship Id="rId75956a3938b1e5c5a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LYCMDE/photos" TargetMode="External"/><Relationship Id="rId49686a3938b1e9fad" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eppo.int/QUARANTINE/Pest_Risk_Analysis/PRA_intro.htm" TargetMode="External"/><Relationship Id="rId16936a3938b1ea0e4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rural.palegislature.us/documents/reports/Spotted-Lanternfly-2019.pdf" TargetMode="External"/><Relationship Id="rId48076a3938b1eaa4b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId89696a3938b1e5afd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId89696a3938b1e5afd.jpg"/><Relationship Id="rId83856a3938b1e809c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId83856a3938b1e809c.jpg"/><Relationship Id="rId61766a3938b1eab1e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId61766a3938b1eab1e.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId749769652" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId991251471" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId51826a54d3e08b630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LYCMDE/" TargetMode="External"/><Relationship Id="rId62986a54d3e08b6aa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LYCMDE/categorization" TargetMode="External"/><Relationship Id="rId27006a54d3e08bf06" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LYCMDE/photos" TargetMode="External"/><Relationship Id="rId81886a54d3e08f7b9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eppo.int/QUARANTINE/Pest_Risk_Analysis/PRA_intro.htm" TargetMode="External"/><Relationship Id="rId29876a54d3e08f90d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rural.palegislature.us/documents/reports/Spotted-Lanternfly-2019.pdf" TargetMode="External"/><Relationship Id="rId93456a54d3e090233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId69776a54d3e08bdcc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId69776a54d3e08bdcc.jpg"/><Relationship Id="rId66566a54d3e08e166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId66566a54d3e08e166.jpg"/><Relationship Id="rId43406a54d3e090305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId43406a54d3e090305.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>