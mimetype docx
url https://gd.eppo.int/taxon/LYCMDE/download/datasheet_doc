--- v9 (2026-07-13)
+++ v10 (2026-08-02)
@@ -270,51 +270,51 @@
               <w:t xml:space="preserve"> White</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Chinese blistering cicada (US), spot clothing wax cicada, spotted lanternfly (US)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51826a54d3e08b630" w:history="1">
+            <w:hyperlink r:id="rId21646a6f97e45550d" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -330,51 +330,51 @@
               <w:t xml:space="preserve"> A1 list, Alert list (formerly)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62986a54d3e08b6aa" w:history="1">
+            <w:hyperlink r:id="rId66526a6f97e45557d" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -388,86 +388,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> LYCMDE</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="2743781" name="name47276a54d3e08bdce" descr="3733.jpg"/>
+                  <wp:docPr id="79253438" name="name68626a6f97e455ba5" descr="3733.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="3733.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId69776a54d3e08bdcc" cstate="print"/>
+                          <a:blip r:embed="rId34936a6f97e455ba3" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId27006a54d3e08bf06" w:history="1">
+            <w:hyperlink r:id="rId72436a6f97e455d04" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
@@ -4474,63 +4474,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2014).  Since then, it has spread through the northeast Mid-Atlantic region of the United States via natural dispersal mechanisms and human assisted transportation.    </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="68512998" name="name63806a54d3e08e16a" descr="LYCMDE_distribution_map.jpg"/>
+            <wp:docPr id="10536202" name="name81886a6f97e45848c" descr="LYCMDE_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="LYCMDE_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId66566a54d3e08e166" cstate="print"/>
+                    <a:blip r:embed="rId91896a6f97e458489" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -7576,51 +7576,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2016) Pest Risk Analysis for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Lycorma delicatula</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO, Paris. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId81886a54d3e08f7b9" w:history="1">
+      <w:hyperlink r:id="rId42906a6f97e45c324" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.eppo.int/QUARANTINE/Pest_Risk_Analysis/PRA_intro.htm</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7762,51 +7762,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 281–286.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Harper JK, Stone W, Kelsey TW, &amp; Kime LF (2019) Potential economic impact of the spotted lanternfly on agriculture and forestry in Pennsylvania. Center for Rural Pennsylvania. Harrisburg, Pa. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId29876a54d3e08f90d" w:history="1">
+      <w:hyperlink r:id="rId20576a6f97e45c46a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.rural.palegislature.us/documents/reports/Spotted-Lanternfly-2019.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -9175,51 +9175,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Lycorma delicatula</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId93456a54d3e090233" w:history="1">
+      <w:hyperlink r:id="rId26296a6f97e45f3f6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -9232,63 +9232,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">This datasheet was first published online in 2021. It is maintained in an electronic format in the EPPO Global Database. The sections on 'Identity', ‘Hosts’, and 'Geographical distribution' are automatically updated from the database. For other sections, the date of last revision is indicated on the right.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="75701368" name="name92386a54d3e090306" descr="eu_funding_250.png"/>
+            <wp:docPr id="68175138" name="name34046a6f97e45f4ca" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId43406a54d3e090305" cstate="print"/>
+                    <a:blip r:embed="rId16036a6f97e45f4c9" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -9386,137 +9386,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="77502582">
+  <w:abstractNum w:abstractNumId="49180729">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="21058943">
+    <w:lvl w:ilvl="0" w:tplc="17991409">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="21058943" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="17991409" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="21058943" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="17991409" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="21058943" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="17991409" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="21058943" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="17991409" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="21058943" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="17991409" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="21058943" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="17991409" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="21058943" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="17991409" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="21058943" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="17991409" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="77502581">
+  <w:abstractNum w:abstractNumId="49180728">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="75490407">
+    <w:lvl w:ilvl="0" w:tplc="17622278">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -10268,55 +10268,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="77502581">
-    <w:abstractNumId w:val="77502581"/>
+  <w:num w:numId="49180728">
+    <w:abstractNumId w:val="49180728"/>
   </w:num>
-  <w:num w:numId="77502582">
-    <w:abstractNumId w:val="77502582"/>
+  <w:num w:numId="49180729">
+    <w:abstractNumId w:val="49180729"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -21866,51 +21866,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId749769652" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId991251471" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId51826a54d3e08b630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LYCMDE/" TargetMode="External"/><Relationship Id="rId62986a54d3e08b6aa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LYCMDE/categorization" TargetMode="External"/><Relationship Id="rId27006a54d3e08bf06" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LYCMDE/photos" TargetMode="External"/><Relationship Id="rId81886a54d3e08f7b9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eppo.int/QUARANTINE/Pest_Risk_Analysis/PRA_intro.htm" TargetMode="External"/><Relationship Id="rId29876a54d3e08f90d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rural.palegislature.us/documents/reports/Spotted-Lanternfly-2019.pdf" TargetMode="External"/><Relationship Id="rId93456a54d3e090233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId69776a54d3e08bdcc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId69776a54d3e08bdcc.jpg"/><Relationship Id="rId66566a54d3e08e166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId66566a54d3e08e166.jpg"/><Relationship Id="rId43406a54d3e090305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId43406a54d3e090305.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId609007193" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId251382830" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId21646a6f97e45550d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LYCMDE/" TargetMode="External"/><Relationship Id="rId66526a6f97e45557d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LYCMDE/categorization" TargetMode="External"/><Relationship Id="rId72436a6f97e455d04" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LYCMDE/photos" TargetMode="External"/><Relationship Id="rId42906a6f97e45c324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eppo.int/QUARANTINE/Pest_Risk_Analysis/PRA_intro.htm" TargetMode="External"/><Relationship Id="rId20576a6f97e45c46a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rural.palegislature.us/documents/reports/Spotted-Lanternfly-2019.pdf" TargetMode="External"/><Relationship Id="rId26296a6f97e45f3f6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId34936a6f97e455ba3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId34936a6f97e455ba3.jpg"/><Relationship Id="rId91896a6f97e458489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId91896a6f97e458489.jpg"/><Relationship Id="rId16036a6f97e45f4c9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId16036a6f97e45f4c9.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>