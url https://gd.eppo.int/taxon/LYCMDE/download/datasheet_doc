--- v10 (2026-08-02)
+++ v11 (2026-08-22)
@@ -270,51 +270,51 @@
               <w:t xml:space="preserve"> White</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Chinese blistering cicada (US), spot clothing wax cicada, spotted lanternfly (US)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21646a6f97e45550d" w:history="1">
+            <w:hyperlink r:id="rId18666a8a19f9d7c65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -330,51 +330,51 @@
               <w:t xml:space="preserve"> A1 list, Alert list (formerly)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66526a6f97e45557d" w:history="1">
+            <w:hyperlink r:id="rId70836a8a19f9d7ce1" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -388,86 +388,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> LYCMDE</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="79253438" name="name68626a6f97e455ba5" descr="3733.jpg"/>
+                  <wp:docPr id="40717861" name="name73236a8a19f9d7e09" descr="3733.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="3733.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId34936a6f97e455ba3" cstate="print"/>
+                          <a:blip r:embed="rId18936a8a19f9d7e07" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId72436a6f97e455d04" w:history="1">
+            <w:hyperlink r:id="rId83076a8a19f9d7f2a" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
@@ -4474,63 +4474,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2014).  Since then, it has spread through the northeast Mid-Atlantic region of the United States via natural dispersal mechanisms and human assisted transportation.    </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="10536202" name="name81886a6f97e45848c" descr="LYCMDE_distribution_map.jpg"/>
+            <wp:docPr id="62073438" name="name55346a8a19f9da7dc" descr="LYCMDE_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="LYCMDE_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId91896a6f97e458489" cstate="print"/>
+                    <a:blip r:embed="rId57696a8a19f9da7d8" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -7576,51 +7576,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2016) Pest Risk Analysis for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Lycorma delicatula</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO, Paris. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId42906a6f97e45c324" w:history="1">
+      <w:hyperlink r:id="rId12356a8a19f9dbe6b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.eppo.int/QUARANTINE/Pest_Risk_Analysis/PRA_intro.htm</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7762,51 +7762,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 281–286.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Harper JK, Stone W, Kelsey TW, &amp; Kime LF (2019) Potential economic impact of the spotted lanternfly on agriculture and forestry in Pennsylvania. Center for Rural Pennsylvania. Harrisburg, Pa. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId20576a6f97e45c46a" w:history="1">
+      <w:hyperlink r:id="rId69526a8a19f9dbf9e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.rural.palegislature.us/documents/reports/Spotted-Lanternfly-2019.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -9175,51 +9175,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Lycorma delicatula</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId26296a6f97e45f3f6" w:history="1">
+      <w:hyperlink r:id="rId76936a8a19f9dc8b0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -9232,63 +9232,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">This datasheet was first published online in 2021. It is maintained in an electronic format in the EPPO Global Database. The sections on 'Identity', ‘Hosts’, and 'Geographical distribution' are automatically updated from the database. For other sections, the date of last revision is indicated on the right.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="68175138" name="name34046a6f97e45f4ca" descr="eu_funding_250.png"/>
+            <wp:docPr id="55546170" name="name43536a8a19f9dc990" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId16036a6f97e45f4c9" cstate="print"/>
+                    <a:blip r:embed="rId14966a8a19f9dc98f" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -9386,137 +9386,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="49180729">
+  <w:abstractNum w:abstractNumId="22854767">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="17991409">
+    <w:lvl w:ilvl="0" w:tplc="49036223">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="17991409" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="49036223" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="17991409" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="49036223" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="17991409" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="49036223" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="17991409" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="49036223" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="17991409" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="49036223" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="17991409" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="49036223" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="17991409" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="49036223" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="17991409" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="49036223" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="49180728">
+  <w:abstractNum w:abstractNumId="22854766">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="17622278">
+    <w:lvl w:ilvl="0" w:tplc="53908106">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -10268,55 +10268,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="49180728">
-    <w:abstractNumId w:val="49180728"/>
+  <w:num w:numId="22854766">
+    <w:abstractNumId w:val="22854766"/>
   </w:num>
-  <w:num w:numId="49180729">
-    <w:abstractNumId w:val="49180729"/>
+  <w:num w:numId="22854767">
+    <w:abstractNumId w:val="22854767"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -21866,51 +21866,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId609007193" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId251382830" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId21646a6f97e45550d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LYCMDE/" TargetMode="External"/><Relationship Id="rId66526a6f97e45557d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LYCMDE/categorization" TargetMode="External"/><Relationship Id="rId72436a6f97e455d04" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LYCMDE/photos" TargetMode="External"/><Relationship Id="rId42906a6f97e45c324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eppo.int/QUARANTINE/Pest_Risk_Analysis/PRA_intro.htm" TargetMode="External"/><Relationship Id="rId20576a6f97e45c46a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rural.palegislature.us/documents/reports/Spotted-Lanternfly-2019.pdf" TargetMode="External"/><Relationship Id="rId26296a6f97e45f3f6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId34936a6f97e455ba3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId34936a6f97e455ba3.jpg"/><Relationship Id="rId91896a6f97e458489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId91896a6f97e458489.jpg"/><Relationship Id="rId16036a6f97e45f4c9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId16036a6f97e45f4c9.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId585631008" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId719724409" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId18666a8a19f9d7c65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LYCMDE/" TargetMode="External"/><Relationship Id="rId70836a8a19f9d7ce1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LYCMDE/categorization" TargetMode="External"/><Relationship Id="rId83076a8a19f9d7f2a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LYCMDE/photos" TargetMode="External"/><Relationship Id="rId12356a8a19f9dbe6b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eppo.int/QUARANTINE/Pest_Risk_Analysis/PRA_intro.htm" TargetMode="External"/><Relationship Id="rId69526a8a19f9dbf9e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rural.palegislature.us/documents/reports/Spotted-Lanternfly-2019.pdf" TargetMode="External"/><Relationship Id="rId76936a8a19f9dc8b0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId18936a8a19f9d7e07" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId18936a8a19f9d7e07.jpg"/><Relationship Id="rId57696a8a19f9da7d8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId57696a8a19f9da7d8.jpg"/><Relationship Id="rId14966a8a19f9dc98f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId14966a8a19f9dc98f.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>