--- v1 (2025-11-13)
+++ v2 (2026-05-01)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="LUFAE" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="143">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="141">
   <si>
     <t>type</t>
   </si>
   <si>
     <t>EPPOCode</t>
   </si>
   <si>
     <t>Pref_name</t>
   </si>
   <si>
     <t>References</t>
   </si>
   <si>
     <t>Experimental</t>
   </si>
   <si>
     <t>AVBO00</t>
   </si>
   <si>
     <t>Cheravirus arracaciae oca strain (as Cucurbitaceae)</t>
   </si>
   <si>
     <t>Host</t>
   </si>
   <si>
@@ -449,56 +449,50 @@
 * Kalpana Tillekaratne, Edirisinghe JP, Gunatilleke CVS, Karunaratne AIP (2011) A checklist of thrips species of Sri Lanka. Ceylon Journal of Science (Bio. Sci.) 40(2), 89-108.</t>
   </si>
   <si>
     <t>DACUCM</t>
   </si>
   <si>
     <t>Zeugodacus cucumis</t>
   </si>
   <si>
     <t>* Dominiak BC, Worsley P (2018) Review of cucumber fruit fly, Bactrocera cucumis (French) (Diptera: Tephritidae: Dacinae) in Australia: Part 1, host range, surveillance and distribution. Crop Protection 106, 79-85.</t>
   </si>
   <si>
     <t>Major host</t>
   </si>
   <si>
     <t>TOLCND</t>
   </si>
   <si>
     <t>Begomovirus solanumdelhiense</t>
   </si>
   <si>
     <t>* Sohrab SS, Mandal B, Pant RP, Varma A (2003) First report of association of Tomato leaf curl New Delhi virus with the yellow mosaic disease of Luffa cylindrica. Plant Disease 87(9), p 1148.
 ------- confirmed host (as L. cylindrica).
 * Krishnan N, Kumari S, Chaubey T, Kumar RV, Chinnappa M, Dubey V, Pandey KK, Singh J, Singh AK (2023). Study on mosaic disease of sponge gourd (Luffa cylindrica L.) caused by tomato leaf curl New Delhi virus. Journal of Plant Pathology. 105, 573–580.
  ------- confirmed host (as L. cylindrica).</t>
-  </si>
-[...4 lines deleted...]
-    <t>Serratia marcescens (as Cucurbitaceae)</t>
   </si>
   <si>
     <t>DACUCU</t>
   </si>
   <si>
     <t>Zeugodacus cucurbitae</t>
   </si>
   <si>
     <t>* De Meyer M, Delatte H, Mwatawala M, Quilici S, Vayssières JF, Virgilio M (2015) A review of the current knowledge on Zeugodacus cucurbitae (Coquillett) (Diptera, Tephritidae) in Africa, with a list of species included in Zeugodacus. ZooKeys 540, 539-557. https://doi.org/10.3897/zookeys.540.9672
 * Leblanc L (2022) The dacine fruit flies (Diptera: Tephritidae: Dacini) of Oceania. Insecta Mundi 0948, 1-167. https://journals.flvc.org/mundi/article/view/131965/135549
 ------- As Luffa cylindrica.</t>
   </si>
   <si>
     <t>Wild/Weed</t>
   </si>
   <si>
     <t>Zeugodacus cucumis (as Cucurbitaceae)</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
@@ -819,51 +813,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D55"/>
+  <dimension ref="A1:D54"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.569" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="61.271" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="404.473" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
@@ -1525,77 +1519,65 @@
     </row>
     <row r="52" spans="1:4">
       <c r="A52" t="s">
         <v>132</v>
       </c>
       <c r="B52" t="s">
         <v>133</v>
       </c>
       <c r="C52" t="s">
         <v>134</v>
       </c>
       <c r="D52" t="s">
         <v>135</v>
       </c>
     </row>
     <row r="53" spans="1:4">
       <c r="A53" t="s">
         <v>132</v>
       </c>
       <c r="B53" t="s">
         <v>136</v>
       </c>
       <c r="C53" t="s">
         <v>137</v>
       </c>
-      <c r="D53"/>
+      <c r="D53" t="s">
+        <v>138</v>
+      </c>
     </row>
     <row r="54" spans="1:4">
       <c r="A54" t="s">
-        <v>132</v>
+        <v>139</v>
       </c>
       <c r="B54" t="s">
-        <v>138</v>
+        <v>129</v>
       </c>
       <c r="C54" t="s">
-        <v>139</v>
-[...1 lines deleted...]
-      <c r="D54" t="s">
         <v>140</v>
       </c>
-    </row>
-[...10 lines deleted...]
-      <c r="D55"/>
+      <c r="D54"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>