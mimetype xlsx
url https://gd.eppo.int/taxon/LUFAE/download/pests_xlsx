--- v2 (2026-05-01)
+++ v3 (2026-06-11)
@@ -93,52 +93,55 @@
   <si>
     <t>Anastrepha grandis (as Cucurbitaceae)</t>
   </si>
   <si>
     <t>* Bolzan A, Nava DE, Garcia FR, Valgas RA, Smaniotto G (2015) Biology of Anastrepha grandis (Diptera: Tephritidae) in different cucurbits. Journal of Economic Entomology 108(3), 1034-1039</t>
   </si>
   <si>
     <t>AONDCI</t>
   </si>
   <si>
     <t>Aonidiella citrina (as Cucurbitaceae)</t>
   </si>
   <si>
     <t>APOMBI</t>
   </si>
   <si>
     <t>Apomecyna binubila (as Cucurbitaceae)</t>
   </si>
   <si>
     <t>ATHEOR</t>
   </si>
   <si>
     <t>Atherigona orientalis</t>
   </si>
   <si>
-    <t>* Zhou Z, Luo Y, Qin J, Wang X, Ning S, He J, Zhou Q (2025) Occurrence, biological characteristics, and annual dynamics of Atherigona orientalis (Schiner 1968)(Diptera: Muscidae) in China. Insects. 16(9), 931. https://doi.org/10.3390/insects16090931
-------- as Luffa cylindrica.</t>
+    <t xml:space="preserve">* Suputa S, Trisyono YA, Martono E, Siwi SS (2010) Update on the host range of different species of fruit flies in Indonesia. Jurnal Perlindungan Tanaman Indonesia 16(2), 62-75.
+------- as Luffa cylindrica.
+* Zhou Z, Luo Y, Qin J, Wang X, Ning S, He J, Zhou Q (2025) Occurrence, biological characteristics, and annual dynamics of Atherigona orientalis (Schiner 1968)(Diptera: Muscidae) in China. Insects. 16(9), 931. https://doi.org/10.3390/insects16090931
+------- as Luffa cylindrica.
+</t>
   </si>
   <si>
     <t>AUACHI</t>
   </si>
   <si>
     <t>Aulacophora hilaris (as Cucurbitaceae)</t>
   </si>
   <si>
     <t>DACUDO</t>
   </si>
   <si>
     <t>Bactrocera dorsalis</t>
   </si>
   <si>
     <t>* Badii KB, Billah MK, Afreh-Nuamah K, Obeng-Ofori D (2015) Species composition and host range of fruit-infesting flies (Diptera: Tephritidae) in northern Ghana. International Journal of Tropical Insect Science 35(3), 137-151.</t>
   </si>
   <si>
     <t>BARIGR</t>
   </si>
   <si>
     <t>Baris granulipennis (as Cucurbitaceae)</t>
   </si>
   <si>
     <t>BEMITA</t>
   </si>