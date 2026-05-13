--- v0 (2025-10-08)
+++ v1 (2026-05-13)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="LUFAC" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="106">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="104">
   <si>
     <t>type</t>
   </si>
   <si>
     <t>EPPOCode</t>
   </si>
   <si>
     <t>Pref_name</t>
   </si>
   <si>
     <t>References</t>
   </si>
   <si>
     <t>Experimental</t>
   </si>
   <si>
     <t>AVBO00</t>
   </si>
   <si>
     <t>Cheravirus arracaciae oca strain (as Cucurbitaceae)</t>
   </si>
   <si>
     <t>Host</t>
   </si>
   <si>
@@ -316,56 +316,50 @@
     <t>* Kajita H, Hirose Y, Takagi M, Okajima S, Napompeth B, Buranapanichpan S (1996) Host plants and abundance of Thrips palmi Karny (Thysanoptera: Thripidae), an important pest of vegetables in Southeast Asia. Applied Entomology and Zoology 31(1), 87-94,
 * Kalpana Tillekaratne, Edirisinghe JP, Gunatilleke CVS, Karunaratne AIP (2011) A checklist of thrips species of Sri Lanka. Ceylon Journal of Science (Bio. Sci.) 40(2), 89-108.</t>
   </si>
   <si>
     <t>THRIPV</t>
   </si>
   <si>
     <t>Thrips parvispinus</t>
   </si>
   <si>
     <t>* Sartiami D, Mound LA (2013) Identification of the terebrantian thrips (Insecta, Thysanoptera) associated with cultivated plants in Java, Indonesia. ZooKeys 306, 1–21. https://doi.org/10.3897/zookeys.306.5455
 ------- Collected from this plant in Java (Indonesia).
 * Fening KO, Amouzou K, Hevi W, Forchibe EE, Billah MK, Wamonje FO (2022) First report and population dynamics of the Tobacco Thrips, Thrips parvispinus (Karny)(Thysanoptera: Thripidae) on ridged gourd, Luffa acutangula (L.) Roxy in selected export fields in southern Ghana. Journal of Agriculture and Rural Development in the Tropics and Subtropics (JARTS) 123(2), 235-245.</t>
   </si>
   <si>
     <t>KGMMV0</t>
   </si>
   <si>
     <t>Tobamovirus kyuri</t>
   </si>
   <si>
     <t>* Daryono BS, Somowiyarjo S,  Natsuaki KT (2006) Biological characterization and complete nucleotide sequence of coat protein of Kyuri green mottle mosaic virus isolated from angled loofah in Indonesia. Journal of Agricultural Science, Tokyo University of Agriculture 51(1), 45-52</t>
   </si>
   <si>
     <t>Major host</t>
-  </si>
-[...4 lines deleted...]
-    <t>Serratia marcescens (as Cucurbitaceae)</t>
   </si>
   <si>
     <t>DACUCU</t>
   </si>
   <si>
     <t>Zeugodacus cucurbitae</t>
   </si>
   <si>
     <t>* De Meyer M, Delatte H, Mwatawala M, Quilici S, Vayssières JF, Virgilio M (2015) A review of the current knowledge on Zeugodacus cucurbitae (Coquillett) (Diptera, Tephritidae) in Africa, with a list of species included in Zeugodacus. ZooKeys 540, 539-557. https://doi.org/10.3897/zookeys.540.9672
 * He Y, Xu Y, Chen X (2023) Biology, ecology and management of Tephritid fruit flies in China: A review. Insects 14, 196. https://doi.org/10.3390/insects14020196
 * Leblanc L (2022) The dacine fruit flies (Diptera: Tephritidae: Dacini) of Oceania. Insecta Mundi 0948, 1-167. https://journals.flvc.org/mundi/article/view/131965/135549</t>
   </si>
   <si>
     <t>Wild/Weed</t>
   </si>
   <si>
     <t>DACUCM</t>
   </si>
   <si>
     <t>Zeugodacus cucumis (as Cucurbitaceae)</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
@@ -689,51 +683,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D42"/>
+  <dimension ref="A1:D41"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.569" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="61.271" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="442.321" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
@@ -1215,77 +1209,65 @@
     </row>
     <row r="39" spans="1:4">
       <c r="A39" t="s">
         <v>7</v>
       </c>
       <c r="B39" t="s">
         <v>94</v>
       </c>
       <c r="C39" t="s">
         <v>95</v>
       </c>
       <c r="D39" t="s">
         <v>96</v>
       </c>
     </row>
     <row r="40" spans="1:4">
       <c r="A40" t="s">
         <v>97</v>
       </c>
       <c r="B40" t="s">
         <v>98</v>
       </c>
       <c r="C40" t="s">
         <v>99</v>
       </c>
-      <c r="D40"/>
+      <c r="D40" t="s">
+        <v>100</v>
+      </c>
     </row>
     <row r="41" spans="1:4">
       <c r="A41" t="s">
-        <v>97</v>
+        <v>101</v>
       </c>
       <c r="B41" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="C41" t="s">
-        <v>101</v>
-[...6 lines deleted...]
-      <c r="A42" t="s">
         <v>103</v>
       </c>
-      <c r="B42" t="s">
-[...5 lines deleted...]
-      <c r="D42"/>
+      <c r="D41"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>