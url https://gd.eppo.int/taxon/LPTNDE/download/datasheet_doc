--- v15 (2026-09-04)
+++ v16 (2026-10-11)
@@ -314,51 +314,51 @@
               <w:t xml:space="preserve"> (Say)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Colorado beetle (GB), Colorado potato beetle (US), ten-lined potato beetle, ten-striped spearman</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21836a9a9a1d51d17" w:history="1">
+            <w:hyperlink r:id="rId51466acb84b65bc2f" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -374,51 +374,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> PZ Quarantine pest ((EU) 2019/2072 Annex III)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84096a9a9a1d51d86" w:history="1">
+            <w:hyperlink r:id="rId37526acb84b65bca1" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -432,86 +432,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> LPTNDE</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="38291776" name="name37626a9a9a1d524be" descr="18457.jpg"/>
+                  <wp:docPr id="69665401" name="name88096acb84b65c324" descr="18457.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="18457.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId24326a9a9a1d524bb" cstate="print"/>
+                          <a:blip r:embed="rId24926acb84b65c322" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId56726a9a9a1d52600" w:history="1">
+            <w:hyperlink r:id="rId20106acb84b65c431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
@@ -1363,63 +1363,63 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> is distributed between latitudes 15 ° and 60 ° N while it is not generally present in tropical countries, nor in most of eastern Asia. It is absent in the Korean peninsula, Japan, India, Africa and in the temperate southern hemisphere (Vlasova, 1978, Worner, 1988, and Jolivet, 1991). In Europe the species is widely spread, with the exception of Denmark, Finland, Norway, Sweden and the United Kingdom, including the islands of Guernsey and Jersey (Thomas &amp; Wood, 1980). In these islands there are frequent interceptions but the species is not established. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="10874869" name="name97186a9a9a1d535e1" descr="LPTNDE_distribution_map.jpg"/>
+            <wp:docPr id="84746399" name="name78556acb84b65d600" descr="LPTNDE_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="LPTNDE_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId56516a9a9a1d535de" cstate="print"/>
+                    <a:blip r:embed="rId28266acb84b65d5fc" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -4402,51 +4402,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">11</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 581. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId43246a9a9a1d54c69" w:history="1">
+      <w:hyperlink r:id="rId73066acb84b65ed2e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/insects11090581</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 2021-05-10]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4555,51 +4555,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(4), 1003-1023.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Bongers W (1970) Aspects of host-plant relationship of the Colorado beetle. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId52466a9a9a1d54d6e" w:history="1">
+      <w:hyperlink r:id="rId76126acb84b65ee64" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://edepot.wur.nl/189245</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 2021-06-07]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4614,51 +4614,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (2021) Datasheet on </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Leptinotarsa decemlineata</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Colorado potato beetle) </w:t>
       </w:r>
-      <w:hyperlink r:id="rId80086a9a9a1d54dda" w:history="1">
+      <w:hyperlink r:id="rId95706acb84b65eec6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabi.org/isc/datasheet/30380</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 2021-06-07]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4983,51 +4983,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 360-366.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Cosner C (2013) Invasive species pathway risk analysis for California. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId71856a9a9a1d5504d" w:history="1">
+      <w:hyperlink r:id="rId71856acb84b65f1ac" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://134.186.235.170/docs/reports/CISAC-Pathway-Report-July-2013-web.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 2021-06-07]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5439,51 +5439,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA Panel on Plant Health (PLH) (2020) Pest categorisation of </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Leptinotarsa decemlineata</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EFSA Journal 8 December 2020 </w:t>
       </w:r>
-      <w:hyperlink r:id="rId89146a9a9a1d5533d" w:history="1">
+      <w:hyperlink r:id="rId13416acb84b65f4f7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2020.6359</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 2021-05-10]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6965,51 +6965,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Klein CM (2019) The evolution of spinosad resistance in Colorado potato beetles (</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">L. decemlineata</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId10826a9a9a1d55d02" w:history="1">
+      <w:hyperlink r:id="rId96956acb84b65ff4b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://academicworks.cuny.edu/cgi/viewcontent.cgi?article=4495&amp;context=gc_etds</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 2021-05-10]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7860,51 +7860,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">15</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), e1007423. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId89166a9a9a1d56316" w:history="1">
+      <w:hyperlink r:id="rId31716acb84b660522" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1371/journal.pgen.1007423</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 2021-05-10]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -9335,51 +9335,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">7</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 4489. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId22776a9a9a1d56c63" w:history="1">
+      <w:hyperlink r:id="rId26946acb84b660f0c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1038/s41598-017-04607-7</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 2021-05-10]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -9548,51 +9548,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 627-632.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Whalon ME, Mota-Sanchez D, Hollingsworth RM (2013) Arthropod pesticide resistance data base. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId73206a9a9a1d56dc4" w:history="1">
+      <w:hyperlink r:id="rId85876acb84b661082" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.pesticideresistance.org/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 2021-06-07]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -10347,51 +10347,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Leptinotarsa decemlineata</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId69236a9a9a1d57311" w:history="1">
+      <w:hyperlink r:id="rId41326acb84b6615a4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -10573,90 +10573,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">11</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 7 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId14366a9a9a1d57478" w:history="1">
+      <w:hyperlink r:id="rId15236acb84b661749" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1981.tb01746.x</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="15467868" name="name75996a9a9a1d577fb" descr="eu_funding_250.png"/>
+            <wp:docPr id="72165636" name="name78096acb84b6617f3" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId88626a9a9a1d577f9" cstate="print"/>
+                    <a:blip r:embed="rId18586acb84b6617f2" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -10754,137 +10754,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="39766217">
+  <w:abstractNum w:abstractNumId="41729822">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="25093666">
+    <w:lvl w:ilvl="0" w:tplc="66177595">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="25093666" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="66177595" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="25093666" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="66177595" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="25093666" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="66177595" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="25093666" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="66177595" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="25093666" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="66177595" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="25093666" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="66177595" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="25093666" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="66177595" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="25093666" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="66177595" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="39766216">
+  <w:abstractNum w:abstractNumId="41729821">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="70739921">
+    <w:lvl w:ilvl="0" w:tplc="17416622">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -11636,55 +11636,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="39766216">
-    <w:abstractNumId w:val="39766216"/>
+  <w:num w:numId="41729821">
+    <w:abstractNumId w:val="41729821"/>
   </w:num>
-  <w:num w:numId="39766217">
-    <w:abstractNumId w:val="39766217"/>
+  <w:num w:numId="41729822">
+    <w:abstractNumId w:val="41729822"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -23234,51 +23234,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId833492898" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId916749425" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId21836a9a9a1d51d17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LPTNDE/" TargetMode="External"/><Relationship Id="rId84096a9a9a1d51d86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LPTNDE/categorization" TargetMode="External"/><Relationship Id="rId56726a9a9a1d52600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LPTNDE/photos" TargetMode="External"/><Relationship Id="rId43246a9a9a1d54c69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/insects11090581" TargetMode="External"/><Relationship Id="rId52466a9a9a1d54d6e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edepot.wur.nl/189245" TargetMode="External"/><Relationship Id="rId80086a9a9a1d54dda" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/30380" TargetMode="External"/><Relationship Id="rId71856a9a9a1d5504d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://134.186.235.170/docs/reports/CISAC-Pathway-Report-July-2013-web.pdf" TargetMode="External"/><Relationship Id="rId89146a9a9a1d5533d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2020.6359" TargetMode="External"/><Relationship Id="rId10826a9a9a1d55d02" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://academicworks.cuny.edu/cgi/viewcontent.cgi?article=4495&amp;context=gc_etds" TargetMode="External"/><Relationship Id="rId89166a9a9a1d56316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pgen.1007423" TargetMode="External"/><Relationship Id="rId22776a9a9a1d56c63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1038/s41598-017-04607-7" TargetMode="External"/><Relationship Id="rId73206a9a9a1d56dc4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pesticideresistance.org/" TargetMode="External"/><Relationship Id="rId69236a9a9a1d57311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId14366a9a9a1d57478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1981.tb01746.x" TargetMode="External"/><Relationship Id="rId24326a9a9a1d524bb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId24326a9a9a1d524bb.jpg"/><Relationship Id="rId56516a9a9a1d535de" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId56516a9a9a1d535de.jpg"/><Relationship Id="rId88626a9a9a1d577f9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId88626a9a9a1d577f9.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId598464154" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId630640965" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId51466acb84b65bc2f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LPTNDE/" TargetMode="External"/><Relationship Id="rId37526acb84b65bca1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LPTNDE/categorization" TargetMode="External"/><Relationship Id="rId20106acb84b65c431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LPTNDE/photos" TargetMode="External"/><Relationship Id="rId73066acb84b65ed2e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/insects11090581" TargetMode="External"/><Relationship Id="rId76126acb84b65ee64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edepot.wur.nl/189245" TargetMode="External"/><Relationship Id="rId95706acb84b65eec6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/30380" TargetMode="External"/><Relationship Id="rId71856acb84b65f1ac" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://134.186.235.170/docs/reports/CISAC-Pathway-Report-July-2013-web.pdf" TargetMode="External"/><Relationship Id="rId13416acb84b65f4f7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2020.6359" TargetMode="External"/><Relationship Id="rId96956acb84b65ff4b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://academicworks.cuny.edu/cgi/viewcontent.cgi?article=4495&amp;context=gc_etds" TargetMode="External"/><Relationship Id="rId31716acb84b660522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pgen.1007423" TargetMode="External"/><Relationship Id="rId26946acb84b660f0c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1038/s41598-017-04607-7" TargetMode="External"/><Relationship Id="rId85876acb84b661082" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pesticideresistance.org/" TargetMode="External"/><Relationship Id="rId41326acb84b6615a4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId15236acb84b661749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1981.tb01746.x" TargetMode="External"/><Relationship Id="rId24926acb84b65c322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId24926acb84b65c322.jpg"/><Relationship Id="rId28266acb84b65d5fc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId28266acb84b65d5fc.jpg"/><Relationship Id="rId18586acb84b6617f2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId18586acb84b6617f2.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>