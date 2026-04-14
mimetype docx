--- v6 (2026-03-20)
+++ v7 (2026-04-14)
@@ -314,51 +314,51 @@
               <w:t xml:space="preserve"> (Say)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Colorado beetle (GB), Colorado potato beetle (US), ten-lined potato beetle, ten-striped spearman</w:t>
             </w:r>
-            <w:hyperlink r:id="rId724069bd750121459" w:history="1">
+            <w:hyperlink r:id="rId701269de1cf129ab0" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -374,51 +374,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> PZ Quarantine pest ((EU) 2019/2072 Annex III)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128469bd7501214c6" w:history="1">
+            <w:hyperlink r:id="rId817269de1cf129b1c" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -432,86 +432,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> LPTNDE</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="57997595" name="name850869bd7501215d5" descr="18457.jpg"/>
+                  <wp:docPr id="48841918" name="name609669de1cf12a07b" descr="18457.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="18457.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId911069bd7501215d3" cstate="print"/>
+                          <a:blip r:embed="rId589869de1cf12a07a" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId530169bd7501216fd" w:history="1">
+            <w:hyperlink r:id="rId112069de1cf12a1c3" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
@@ -1363,63 +1363,63 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> is distributed between latitudes 15 ° and 60 ° N while it is not generally present in tropical countries, nor in most of eastern Asia. It is absent in the Korean peninsula, Japan, India, Africa and in the temperate southern hemisphere (Vlasova, 1978, Worner, 1988, and Jolivet, 1991). In Europe the species is widely spread, with the exception of Denmark, Finland, Norway, Sweden and the United Kingdom, including the islands of Guernsey and Jersey (Thomas &amp; Wood, 1980). In these islands there are frequent interceptions but the species is not established. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="46329775" name="name955269bd750122c44" descr="LPTNDE_distribution_map.jpg"/>
+            <wp:docPr id="78658283" name="name606969de1cf12b881" descr="LPTNDE_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="LPTNDE_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId560469bd750122c41" cstate="print"/>
+                    <a:blip r:embed="rId134369de1cf12b87e" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -4402,51 +4402,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">11</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 581. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId644469bd7501241d2" w:history="1">
+      <w:hyperlink r:id="rId122769de1cf12cdf3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/insects11090581</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 2021-05-10]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4555,51 +4555,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(4), 1003-1023.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Bongers W (1970) Aspects of host-plant relationship of the Colorado beetle. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId360169bd7501242f0" w:history="1">
+      <w:hyperlink r:id="rId941569de1cf12cf06" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://edepot.wur.nl/189245</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 2021-06-07]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4614,51 +4614,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (2021) Datasheet on </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Leptinotarsa decemlineata</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Colorado potato beetle) </w:t>
       </w:r>
-      <w:hyperlink r:id="rId386969bd750124350" w:history="1">
+      <w:hyperlink r:id="rId831269de1cf12cf64" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabi.org/isc/datasheet/30380</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 2021-06-07]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4983,51 +4983,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 360-366.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Cosner C (2013) Invasive species pathway risk analysis for California. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId991069bd750124599" w:history="1">
+      <w:hyperlink r:id="rId700869de1cf12d1ab" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://134.186.235.170/docs/reports/CISAC-Pathway-Report-July-2013-web.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 2021-06-07]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5439,51 +5439,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA Panel on Plant Health (PLH) (2020) Pest categorisation of </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Leptinotarsa decemlineata</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EFSA Journal 8 December 2020 </w:t>
       </w:r>
-      <w:hyperlink r:id="rId965769bd75012486c" w:history="1">
+      <w:hyperlink r:id="rId629469de1cf12d47e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2020.6359</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 2021-05-10]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6965,51 +6965,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Klein CM (2019) The evolution of spinosad resistance in Colorado potato beetles (</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">L. decemlineata</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId664169bd750125201" w:history="1">
+      <w:hyperlink r:id="rId996069de1cf12ddf8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://academicworks.cuny.edu/cgi/viewcontent.cgi?article=4495&amp;context=gc_etds</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 2021-05-10]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7860,51 +7860,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">15</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), e1007423. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId666269bd75012578d" w:history="1">
+      <w:hyperlink r:id="rId926669de1cf12e39b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1371/journal.pgen.1007423</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 2021-05-10]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -9335,51 +9335,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">7</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 4489. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId402869bd7501260cb" w:history="1">
+      <w:hyperlink r:id="rId191269de1cf12ecc7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1038/s41598-017-04607-7</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 2021-05-10]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -9548,51 +9548,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 627-632.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Whalon ME, Mota-Sanchez D, Hollingsworth RM (2013) Arthropod pesticide resistance data base. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId232469bd750126232" w:history="1">
+      <w:hyperlink r:id="rId930569de1cf12ee32" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.pesticideresistance.org/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 2021-06-07]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -10347,51 +10347,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Leptinotarsa decemlineata</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId872969bd75012673d" w:history="1">
+      <w:hyperlink r:id="rId820269de1cf12f37d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -10573,90 +10573,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">11</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 7 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId459669bd7501268ab" w:history="1">
+      <w:hyperlink r:id="rId487969de1cf12f4e1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1981.tb01746.x</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="71686137" name="name759469bd75012695a" descr="eu_funding_250.png"/>
+            <wp:docPr id="58579882" name="name943069de1cf12f585" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId310869bd750126959" cstate="print"/>
+                    <a:blip r:embed="rId588169de1cf12f584" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -10754,137 +10754,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="31415886">
+  <w:abstractNum w:abstractNumId="85433423">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="70305599">
+    <w:lvl w:ilvl="0" w:tplc="90973400">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="70305599" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="90973400" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="70305599" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="90973400" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="70305599" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="90973400" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="70305599" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="90973400" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="70305599" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="90973400" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="70305599" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="90973400" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="70305599" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="90973400" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="70305599" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="90973400" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="31415885">
+  <w:abstractNum w:abstractNumId="85433422">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="53071041">
+    <w:lvl w:ilvl="0" w:tplc="21923463">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -11636,55 +11636,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="31415885">
-    <w:abstractNumId w:val="31415885"/>
+  <w:num w:numId="85433422">
+    <w:abstractNumId w:val="85433422"/>
   </w:num>
-  <w:num w:numId="31415886">
-    <w:abstractNumId w:val="31415886"/>
+  <w:num w:numId="85433423">
+    <w:abstractNumId w:val="85433423"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -23234,51 +23234,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId101037766" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId943873738" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId724069bd750121459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LPTNDE/" TargetMode="External"/><Relationship Id="rId128469bd7501214c6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LPTNDE/categorization" TargetMode="External"/><Relationship Id="rId530169bd7501216fd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LPTNDE/photos" TargetMode="External"/><Relationship Id="rId644469bd7501241d2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/insects11090581" TargetMode="External"/><Relationship Id="rId360169bd7501242f0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edepot.wur.nl/189245" TargetMode="External"/><Relationship Id="rId386969bd750124350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/30380" TargetMode="External"/><Relationship Id="rId991069bd750124599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://134.186.235.170/docs/reports/CISAC-Pathway-Report-July-2013-web.pdf" TargetMode="External"/><Relationship Id="rId965769bd75012486c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2020.6359" TargetMode="External"/><Relationship Id="rId664169bd750125201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://academicworks.cuny.edu/cgi/viewcontent.cgi?article=4495&amp;context=gc_etds" TargetMode="External"/><Relationship Id="rId666269bd75012578d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pgen.1007423" TargetMode="External"/><Relationship Id="rId402869bd7501260cb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1038/s41598-017-04607-7" TargetMode="External"/><Relationship Id="rId232469bd750126232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pesticideresistance.org/" TargetMode="External"/><Relationship Id="rId872969bd75012673d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId459669bd7501268ab" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1981.tb01746.x" TargetMode="External"/><Relationship Id="rId911069bd7501215d3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId911069bd7501215d3.jpg"/><Relationship Id="rId560469bd750122c41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId560469bd750122c41.jpg"/><Relationship Id="rId310869bd750126959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId310869bd750126959.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId442106164" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId512432162" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId701269de1cf129ab0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LPTNDE/" TargetMode="External"/><Relationship Id="rId817269de1cf129b1c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LPTNDE/categorization" TargetMode="External"/><Relationship Id="rId112069de1cf12a1c3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LPTNDE/photos" TargetMode="External"/><Relationship Id="rId122769de1cf12cdf3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/insects11090581" TargetMode="External"/><Relationship Id="rId941569de1cf12cf06" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edepot.wur.nl/189245" TargetMode="External"/><Relationship Id="rId831269de1cf12cf64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/30380" TargetMode="External"/><Relationship Id="rId700869de1cf12d1ab" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://134.186.235.170/docs/reports/CISAC-Pathway-Report-July-2013-web.pdf" TargetMode="External"/><Relationship Id="rId629469de1cf12d47e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2020.6359" TargetMode="External"/><Relationship Id="rId996069de1cf12ddf8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://academicworks.cuny.edu/cgi/viewcontent.cgi?article=4495&amp;context=gc_etds" TargetMode="External"/><Relationship Id="rId926669de1cf12e39b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pgen.1007423" TargetMode="External"/><Relationship Id="rId191269de1cf12ecc7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1038/s41598-017-04607-7" TargetMode="External"/><Relationship Id="rId930569de1cf12ee32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pesticideresistance.org/" TargetMode="External"/><Relationship Id="rId820269de1cf12f37d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId487969de1cf12f4e1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1981.tb01746.x" TargetMode="External"/><Relationship Id="rId589869de1cf12a07a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId589869de1cf12a07a.jpg"/><Relationship Id="rId134369de1cf12b87e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId134369de1cf12b87e.jpg"/><Relationship Id="rId588169de1cf12f584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId588169de1cf12f584.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>