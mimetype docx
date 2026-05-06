--- v7 (2026-04-14)
+++ v8 (2026-05-06)
@@ -314,51 +314,51 @@
               <w:t xml:space="preserve"> (Say)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Colorado beetle (GB), Colorado potato beetle (US), ten-lined potato beetle, ten-striped spearman</w:t>
             </w:r>
-            <w:hyperlink r:id="rId701269de1cf129ab0" w:history="1">
+            <w:hyperlink r:id="rId904869fac01eabfda" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -374,51 +374,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> PZ Quarantine pest ((EU) 2019/2072 Annex III)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId817269de1cf129b1c" w:history="1">
+            <w:hyperlink r:id="rId664469fac01eac07a" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -432,86 +432,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> LPTNDE</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="48841918" name="name609669de1cf12a07b" descr="18457.jpg"/>
+                  <wp:docPr id="42146236" name="name434669fac01eac7f4" descr="18457.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="18457.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId589869de1cf12a07a" cstate="print"/>
+                          <a:blip r:embed="rId922769fac01eac7f2" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId112069de1cf12a1c3" w:history="1">
+            <w:hyperlink r:id="rId910069fac01eac943" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
@@ -1363,63 +1363,63 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> is distributed between latitudes 15 ° and 60 ° N while it is not generally present in tropical countries, nor in most of eastern Asia. It is absent in the Korean peninsula, Japan, India, Africa and in the temperate southern hemisphere (Vlasova, 1978, Worner, 1988, and Jolivet, 1991). In Europe the species is widely spread, with the exception of Denmark, Finland, Norway, Sweden and the United Kingdom, including the islands of Guernsey and Jersey (Thomas &amp; Wood, 1980). In these islands there are frequent interceptions but the species is not established. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="78658283" name="name606969de1cf12b881" descr="LPTNDE_distribution_map.jpg"/>
+            <wp:docPr id="98188422" name="name306369fac01eadd11" descr="LPTNDE_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="LPTNDE_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId134369de1cf12b87e" cstate="print"/>
+                    <a:blip r:embed="rId447469fac01eadd0f" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -4402,51 +4402,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">11</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 581. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId122769de1cf12cdf3" w:history="1">
+      <w:hyperlink r:id="rId134069fac01eaf35c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/insects11090581</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 2021-05-10]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4555,51 +4555,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(4), 1003-1023.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Bongers W (1970) Aspects of host-plant relationship of the Colorado beetle. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId941569de1cf12cf06" w:history="1">
+      <w:hyperlink r:id="rId818369fac01eaf46d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://edepot.wur.nl/189245</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 2021-06-07]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4614,51 +4614,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (2021) Datasheet on </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Leptinotarsa decemlineata</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Colorado potato beetle) </w:t>
       </w:r>
-      <w:hyperlink r:id="rId831269de1cf12cf64" w:history="1">
+      <w:hyperlink r:id="rId575969fac01eaf4ce" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabi.org/isc/datasheet/30380</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 2021-06-07]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4983,51 +4983,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 360-366.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Cosner C (2013) Invasive species pathway risk analysis for California. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId700869de1cf12d1ab" w:history="1">
+      <w:hyperlink r:id="rId691969fac01eaf730" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://134.186.235.170/docs/reports/CISAC-Pathway-Report-July-2013-web.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 2021-06-07]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5439,51 +5439,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA Panel on Plant Health (PLH) (2020) Pest categorisation of </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Leptinotarsa decemlineata</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EFSA Journal 8 December 2020 </w:t>
       </w:r>
-      <w:hyperlink r:id="rId629469de1cf12d47e" w:history="1">
+      <w:hyperlink r:id="rId925269fac01eafa19" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2020.6359</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 2021-05-10]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6965,51 +6965,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Klein CM (2019) The evolution of spinosad resistance in Colorado potato beetles (</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">L. decemlineata</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId996069de1cf12ddf8" w:history="1">
+      <w:hyperlink r:id="rId133769fac01eb043c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://academicworks.cuny.edu/cgi/viewcontent.cgi?article=4495&amp;context=gc_etds</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 2021-05-10]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7860,51 +7860,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">15</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), e1007423. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId926669de1cf12e39b" w:history="1">
+      <w:hyperlink r:id="rId403469fac01eb09e0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1371/journal.pgen.1007423</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 2021-05-10]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -9335,51 +9335,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">7</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 4489. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId191269de1cf12ecc7" w:history="1">
+      <w:hyperlink r:id="rId220969fac01eb1381" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1038/s41598-017-04607-7</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 2021-05-10]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -9548,51 +9548,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 627-632.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Whalon ME, Mota-Sanchez D, Hollingsworth RM (2013) Arthropod pesticide resistance data base. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId930569de1cf12ee32" w:history="1">
+      <w:hyperlink r:id="rId250969fac01eb14de" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.pesticideresistance.org/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 2021-06-07]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -10347,51 +10347,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Leptinotarsa decemlineata</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId820269de1cf12f37d" w:history="1">
+      <w:hyperlink r:id="rId605569fac01eb1a05" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -10573,90 +10573,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">11</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 7 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId487969de1cf12f4e1" w:history="1">
+      <w:hyperlink r:id="rId357969fac01eb1b70" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1981.tb01746.x</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="58579882" name="name943069de1cf12f585" descr="eu_funding_250.png"/>
+            <wp:docPr id="771752" name="name696869fac01eb1f1d" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId588169de1cf12f584" cstate="print"/>
+                    <a:blip r:embed="rId112169fac01eb1f1c" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -10754,137 +10754,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="85433423">
+  <w:abstractNum w:abstractNumId="67582829">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="90973400">
+    <w:lvl w:ilvl="0" w:tplc="74488544">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="90973400" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="74488544" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="90973400" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="74488544" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="90973400" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="74488544" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="90973400" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="74488544" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="90973400" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="74488544" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="90973400" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="74488544" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="90973400" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="74488544" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="90973400" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="74488544" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="85433422">
+  <w:abstractNum w:abstractNumId="67582828">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="21923463">
+    <w:lvl w:ilvl="0" w:tplc="91285393">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -11636,55 +11636,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="85433422">
-    <w:abstractNumId w:val="85433422"/>
+  <w:num w:numId="67582828">
+    <w:abstractNumId w:val="67582828"/>
   </w:num>
-  <w:num w:numId="85433423">
-    <w:abstractNumId w:val="85433423"/>
+  <w:num w:numId="67582829">
+    <w:abstractNumId w:val="67582829"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -23234,51 +23234,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId442106164" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId512432162" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId701269de1cf129ab0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LPTNDE/" TargetMode="External"/><Relationship Id="rId817269de1cf129b1c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LPTNDE/categorization" TargetMode="External"/><Relationship Id="rId112069de1cf12a1c3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LPTNDE/photos" TargetMode="External"/><Relationship Id="rId122769de1cf12cdf3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/insects11090581" TargetMode="External"/><Relationship Id="rId941569de1cf12cf06" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edepot.wur.nl/189245" TargetMode="External"/><Relationship Id="rId831269de1cf12cf64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/30380" TargetMode="External"/><Relationship Id="rId700869de1cf12d1ab" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://134.186.235.170/docs/reports/CISAC-Pathway-Report-July-2013-web.pdf" TargetMode="External"/><Relationship Id="rId629469de1cf12d47e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2020.6359" TargetMode="External"/><Relationship Id="rId996069de1cf12ddf8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://academicworks.cuny.edu/cgi/viewcontent.cgi?article=4495&amp;context=gc_etds" TargetMode="External"/><Relationship Id="rId926669de1cf12e39b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pgen.1007423" TargetMode="External"/><Relationship Id="rId191269de1cf12ecc7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1038/s41598-017-04607-7" TargetMode="External"/><Relationship Id="rId930569de1cf12ee32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pesticideresistance.org/" TargetMode="External"/><Relationship Id="rId820269de1cf12f37d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId487969de1cf12f4e1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1981.tb01746.x" TargetMode="External"/><Relationship Id="rId589869de1cf12a07a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId589869de1cf12a07a.jpg"/><Relationship Id="rId134369de1cf12b87e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId134369de1cf12b87e.jpg"/><Relationship Id="rId588169de1cf12f584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId588169de1cf12f584.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId220690360" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId704525625" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId904869fac01eabfda" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LPTNDE/" TargetMode="External"/><Relationship Id="rId664469fac01eac07a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LPTNDE/categorization" TargetMode="External"/><Relationship Id="rId910069fac01eac943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LPTNDE/photos" TargetMode="External"/><Relationship Id="rId134069fac01eaf35c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/insects11090581" TargetMode="External"/><Relationship Id="rId818369fac01eaf46d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edepot.wur.nl/189245" TargetMode="External"/><Relationship Id="rId575969fac01eaf4ce" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/30380" TargetMode="External"/><Relationship Id="rId691969fac01eaf730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://134.186.235.170/docs/reports/CISAC-Pathway-Report-July-2013-web.pdf" TargetMode="External"/><Relationship Id="rId925269fac01eafa19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2020.6359" TargetMode="External"/><Relationship Id="rId133769fac01eb043c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://academicworks.cuny.edu/cgi/viewcontent.cgi?article=4495&amp;context=gc_etds" TargetMode="External"/><Relationship Id="rId403469fac01eb09e0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pgen.1007423" TargetMode="External"/><Relationship Id="rId220969fac01eb1381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1038/s41598-017-04607-7" TargetMode="External"/><Relationship Id="rId250969fac01eb14de" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pesticideresistance.org/" TargetMode="External"/><Relationship Id="rId605569fac01eb1a05" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId357969fac01eb1b70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1981.tb01746.x" TargetMode="External"/><Relationship Id="rId922769fac01eac7f2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId922769fac01eac7f2.jpg"/><Relationship Id="rId447469fac01eadd0f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId447469fac01eadd0f.jpg"/><Relationship Id="rId112169fac01eb1f1c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId112169fac01eb1f1c.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>