--- v8 (2026-05-06)
+++ v9 (2026-05-26)
@@ -314,51 +314,51 @@
               <w:t xml:space="preserve"> (Say)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Colorado beetle (GB), Colorado potato beetle (US), ten-lined potato beetle, ten-striped spearman</w:t>
             </w:r>
-            <w:hyperlink r:id="rId904869fac01eabfda" w:history="1">
+            <w:hyperlink r:id="rId54346a15945dd0a56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -374,51 +374,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> PZ Quarantine pest ((EU) 2019/2072 Annex III)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId664469fac01eac07a" w:history="1">
+            <w:hyperlink r:id="rId51206a15945dd0ac5" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -432,86 +432,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> LPTNDE</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="42146236" name="name434669fac01eac7f4" descr="18457.jpg"/>
+                  <wp:docPr id="79627479" name="name49886a15945dd0b92" descr="18457.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="18457.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId922769fac01eac7f2" cstate="print"/>
+                          <a:blip r:embed="rId30506a15945dd0b91" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId910069fac01eac943" w:history="1">
+            <w:hyperlink r:id="rId80086a15945dd0d0f" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
@@ -1363,63 +1363,63 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> is distributed between latitudes 15 ° and 60 ° N while it is not generally present in tropical countries, nor in most of eastern Asia. It is absent in the Korean peninsula, Japan, India, Africa and in the temperate southern hemisphere (Vlasova, 1978, Worner, 1988, and Jolivet, 1991). In Europe the species is widely spread, with the exception of Denmark, Finland, Norway, Sweden and the United Kingdom, including the islands of Guernsey and Jersey (Thomas &amp; Wood, 1980). In these islands there are frequent interceptions but the species is not established. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="98188422" name="name306369fac01eadd11" descr="LPTNDE_distribution_map.jpg"/>
+            <wp:docPr id="14228401" name="name19526a15945dd2b3c" descr="LPTNDE_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="LPTNDE_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId447469fac01eadd0f" cstate="print"/>
+                    <a:blip r:embed="rId54636a15945dd2b38" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -4402,51 +4402,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">11</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 581. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId134069fac01eaf35c" w:history="1">
+      <w:hyperlink r:id="rId51036a15945dd42b1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/insects11090581</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 2021-05-10]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4555,51 +4555,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(4), 1003-1023.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Bongers W (1970) Aspects of host-plant relationship of the Colorado beetle. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId818369fac01eaf46d" w:history="1">
+      <w:hyperlink r:id="rId19776a15945dd43c4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://edepot.wur.nl/189245</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 2021-06-07]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4614,51 +4614,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (2021) Datasheet on </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Leptinotarsa decemlineata</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Colorado potato beetle) </w:t>
       </w:r>
-      <w:hyperlink r:id="rId575969fac01eaf4ce" w:history="1">
+      <w:hyperlink r:id="rId78106a15945dd4424" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabi.org/isc/datasheet/30380</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 2021-06-07]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4983,51 +4983,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 360-366.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Cosner C (2013) Invasive species pathway risk analysis for California. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId691969fac01eaf730" w:history="1">
+      <w:hyperlink r:id="rId75176a15945dd4672" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://134.186.235.170/docs/reports/CISAC-Pathway-Report-July-2013-web.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 2021-06-07]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5439,51 +5439,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA Panel on Plant Health (PLH) (2020) Pest categorisation of </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Leptinotarsa decemlineata</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EFSA Journal 8 December 2020 </w:t>
       </w:r>
-      <w:hyperlink r:id="rId925269fac01eafa19" w:history="1">
+      <w:hyperlink r:id="rId38836a15945dd4984" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2020.6359</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 2021-05-10]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6965,51 +6965,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Klein CM (2019) The evolution of spinosad resistance in Colorado potato beetles (</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">L. decemlineata</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId133769fac01eb043c" w:history="1">
+      <w:hyperlink r:id="rId31266a15945dd5354" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://academicworks.cuny.edu/cgi/viewcontent.cgi?article=4495&amp;context=gc_etds</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 2021-05-10]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7860,51 +7860,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">15</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), e1007423. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId403469fac01eb09e0" w:history="1">
+      <w:hyperlink r:id="rId20956a15945dd58f5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1371/journal.pgen.1007423</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 2021-05-10]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -9335,51 +9335,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">7</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 4489. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId220969fac01eb1381" w:history="1">
+      <w:hyperlink r:id="rId54826a15945dd6275" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1038/s41598-017-04607-7</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 2021-05-10]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -9548,51 +9548,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 627-632.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Whalon ME, Mota-Sanchez D, Hollingsworth RM (2013) Arthropod pesticide resistance data base. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId250969fac01eb14de" w:history="1">
+      <w:hyperlink r:id="rId76046a15945dd63d2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.pesticideresistance.org/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 2021-06-07]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -10347,51 +10347,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Leptinotarsa decemlineata</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId605569fac01eb1a05" w:history="1">
+      <w:hyperlink r:id="rId20256a15945dd68df" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -10573,90 +10573,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">11</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 7 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId357969fac01eb1b70" w:history="1">
+      <w:hyperlink r:id="rId17176a15945dd6a52" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1981.tb01746.x</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="771752" name="name696869fac01eb1f1d" descr="eu_funding_250.png"/>
+            <wp:docPr id="59144396" name="name25496a15945dd6ad4" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId112169fac01eb1f1c" cstate="print"/>
+                    <a:blip r:embed="rId37286a15945dd6ad3" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -10754,137 +10754,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="67582829">
+  <w:abstractNum w:abstractNumId="59417339">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="74488544">
+    <w:lvl w:ilvl="0" w:tplc="66727126">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="74488544" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="66727126" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="74488544" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="66727126" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="74488544" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="66727126" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="74488544" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="66727126" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="74488544" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="66727126" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="74488544" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="66727126" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="74488544" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="66727126" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="74488544" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="66727126" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="67582828">
+  <w:abstractNum w:abstractNumId="59417338">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="91285393">
+    <w:lvl w:ilvl="0" w:tplc="27815324">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -11636,55 +11636,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="67582828">
-    <w:abstractNumId w:val="67582828"/>
+  <w:num w:numId="59417338">
+    <w:abstractNumId w:val="59417338"/>
   </w:num>
-  <w:num w:numId="67582829">
-    <w:abstractNumId w:val="67582829"/>
+  <w:num w:numId="59417339">
+    <w:abstractNumId w:val="59417339"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -23234,51 +23234,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId220690360" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId704525625" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId904869fac01eabfda" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LPTNDE/" TargetMode="External"/><Relationship Id="rId664469fac01eac07a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LPTNDE/categorization" TargetMode="External"/><Relationship Id="rId910069fac01eac943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LPTNDE/photos" TargetMode="External"/><Relationship Id="rId134069fac01eaf35c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/insects11090581" TargetMode="External"/><Relationship Id="rId818369fac01eaf46d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edepot.wur.nl/189245" TargetMode="External"/><Relationship Id="rId575969fac01eaf4ce" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/30380" TargetMode="External"/><Relationship Id="rId691969fac01eaf730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://134.186.235.170/docs/reports/CISAC-Pathway-Report-July-2013-web.pdf" TargetMode="External"/><Relationship Id="rId925269fac01eafa19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2020.6359" TargetMode="External"/><Relationship Id="rId133769fac01eb043c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://academicworks.cuny.edu/cgi/viewcontent.cgi?article=4495&amp;context=gc_etds" TargetMode="External"/><Relationship Id="rId403469fac01eb09e0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pgen.1007423" TargetMode="External"/><Relationship Id="rId220969fac01eb1381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1038/s41598-017-04607-7" TargetMode="External"/><Relationship Id="rId250969fac01eb14de" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pesticideresistance.org/" TargetMode="External"/><Relationship Id="rId605569fac01eb1a05" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId357969fac01eb1b70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1981.tb01746.x" TargetMode="External"/><Relationship Id="rId922769fac01eac7f2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId922769fac01eac7f2.jpg"/><Relationship Id="rId447469fac01eadd0f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId447469fac01eadd0f.jpg"/><Relationship Id="rId112169fac01eb1f1c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId112169fac01eb1f1c.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId400991268" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId683818379" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId54346a15945dd0a56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LPTNDE/" TargetMode="External"/><Relationship Id="rId51206a15945dd0ac5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LPTNDE/categorization" TargetMode="External"/><Relationship Id="rId80086a15945dd0d0f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LPTNDE/photos" TargetMode="External"/><Relationship Id="rId51036a15945dd42b1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/insects11090581" TargetMode="External"/><Relationship Id="rId19776a15945dd43c4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edepot.wur.nl/189245" TargetMode="External"/><Relationship Id="rId78106a15945dd4424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/30380" TargetMode="External"/><Relationship Id="rId75176a15945dd4672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://134.186.235.170/docs/reports/CISAC-Pathway-Report-July-2013-web.pdf" TargetMode="External"/><Relationship Id="rId38836a15945dd4984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2020.6359" TargetMode="External"/><Relationship Id="rId31266a15945dd5354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://academicworks.cuny.edu/cgi/viewcontent.cgi?article=4495&amp;context=gc_etds" TargetMode="External"/><Relationship Id="rId20956a15945dd58f5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pgen.1007423" TargetMode="External"/><Relationship Id="rId54826a15945dd6275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1038/s41598-017-04607-7" TargetMode="External"/><Relationship Id="rId76046a15945dd63d2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pesticideresistance.org/" TargetMode="External"/><Relationship Id="rId20256a15945dd68df" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId17176a15945dd6a52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1981.tb01746.x" TargetMode="External"/><Relationship Id="rId30506a15945dd0b91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId30506a15945dd0b91.jpg"/><Relationship Id="rId54636a15945dd2b38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId54636a15945dd2b38.jpg"/><Relationship Id="rId37286a15945dd6ad3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId37286a15945dd6ad3.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>