--- v9 (2026-05-26)
+++ v10 (2026-06-15)
@@ -314,51 +314,51 @@
               <w:t xml:space="preserve"> (Say)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Colorado beetle (GB), Colorado potato beetle (US), ten-lined potato beetle, ten-striped spearman</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54346a15945dd0a56" w:history="1">
+            <w:hyperlink r:id="rId70136a300a81e0634" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -374,51 +374,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> PZ Quarantine pest ((EU) 2019/2072 Annex III)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51206a15945dd0ac5" w:history="1">
+            <w:hyperlink r:id="rId20156a300a81e06a3" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -432,86 +432,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> LPTNDE</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="79627479" name="name49886a15945dd0b92" descr="18457.jpg"/>
+                  <wp:docPr id="67181848" name="name29856a300a81e0c5d" descr="18457.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="18457.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId30506a15945dd0b91" cstate="print"/>
+                          <a:blip r:embed="rId89246a300a81e0c5b" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId80086a15945dd0d0f" w:history="1">
+            <w:hyperlink r:id="rId78846a300a81e0d9e" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
@@ -1363,63 +1363,63 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> is distributed between latitudes 15 ° and 60 ° N while it is not generally present in tropical countries, nor in most of eastern Asia. It is absent in the Korean peninsula, Japan, India, Africa and in the temperate southern hemisphere (Vlasova, 1978, Worner, 1988, and Jolivet, 1991). In Europe the species is widely spread, with the exception of Denmark, Finland, Norway, Sweden and the United Kingdom, including the islands of Guernsey and Jersey (Thomas &amp; Wood, 1980). In these islands there are frequent interceptions but the species is not established. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="14228401" name="name19526a15945dd2b3c" descr="LPTNDE_distribution_map.jpg"/>
+            <wp:docPr id="69310672" name="name75886a300a81e2126" descr="LPTNDE_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="LPTNDE_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId54636a15945dd2b38" cstate="print"/>
+                    <a:blip r:embed="rId63306a300a81e2123" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -4402,51 +4402,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">11</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 581. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId51036a15945dd42b1" w:history="1">
+      <w:hyperlink r:id="rId41516a300a81e44fd" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/insects11090581</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 2021-05-10]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4555,51 +4555,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(4), 1003-1023.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Bongers W (1970) Aspects of host-plant relationship of the Colorado beetle. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId19776a15945dd43c4" w:history="1">
+      <w:hyperlink r:id="rId97316a300a81e468e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://edepot.wur.nl/189245</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 2021-06-07]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4614,51 +4614,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (2021) Datasheet on </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Leptinotarsa decemlineata</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Colorado potato beetle) </w:t>
       </w:r>
-      <w:hyperlink r:id="rId78106a15945dd4424" w:history="1">
+      <w:hyperlink r:id="rId16246a300a81e46f0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabi.org/isc/datasheet/30380</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 2021-06-07]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4983,51 +4983,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 360-366.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Cosner C (2013) Invasive species pathway risk analysis for California. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId75176a15945dd4672" w:history="1">
+      <w:hyperlink r:id="rId13636a300a81e49ab" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://134.186.235.170/docs/reports/CISAC-Pathway-Report-July-2013-web.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 2021-06-07]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5439,51 +5439,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA Panel on Plant Health (PLH) (2020) Pest categorisation of </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Leptinotarsa decemlineata</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EFSA Journal 8 December 2020 </w:t>
       </w:r>
-      <w:hyperlink r:id="rId38836a15945dd4984" w:history="1">
+      <w:hyperlink r:id="rId12056a300a81e4d20" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2020.6359</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 2021-05-10]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6965,51 +6965,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Klein CM (2019) The evolution of spinosad resistance in Colorado potato beetles (</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">L. decemlineata</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId31266a15945dd5354" w:history="1">
+      <w:hyperlink r:id="rId20596a300a81e580a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://academicworks.cuny.edu/cgi/viewcontent.cgi?article=4495&amp;context=gc_etds</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 2021-05-10]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7860,51 +7860,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">15</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), e1007423. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId20956a15945dd58f5" w:history="1">
+      <w:hyperlink r:id="rId23536a300a81e6048" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1371/journal.pgen.1007423</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 2021-05-10]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -9335,51 +9335,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">7</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 4489. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId54826a15945dd6275" w:history="1">
+      <w:hyperlink r:id="rId77266a300a81e6b4f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1038/s41598-017-04607-7</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 2021-05-10]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -9548,51 +9548,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 627-632.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Whalon ME, Mota-Sanchez D, Hollingsworth RM (2013) Arthropod pesticide resistance data base. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId76046a15945dd63d2" w:history="1">
+      <w:hyperlink r:id="rId68906a300a81e6ca8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.pesticideresistance.org/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 2021-06-07]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -10347,51 +10347,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Leptinotarsa decemlineata</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId20256a15945dd68df" w:history="1">
+      <w:hyperlink r:id="rId88326a300a81e71ed" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -10573,90 +10573,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">11</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 7 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId17176a15945dd6a52" w:history="1">
+      <w:hyperlink r:id="rId43466a300a81e7369" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1981.tb01746.x</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="59144396" name="name25496a15945dd6ad4" descr="eu_funding_250.png"/>
+            <wp:docPr id="435110" name="name15046a300a81e73d1" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId37286a15945dd6ad3" cstate="print"/>
+                    <a:blip r:embed="rId55556a300a81e73cf" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -10754,137 +10754,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="59417339">
+  <w:abstractNum w:abstractNumId="89352153">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="66727126">
+    <w:lvl w:ilvl="0" w:tplc="10132259">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="66727126" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="10132259" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="66727126" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="10132259" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="66727126" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="10132259" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="66727126" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="10132259" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="66727126" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="10132259" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="66727126" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="10132259" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="66727126" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="10132259" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="66727126" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="10132259" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="59417338">
+  <w:abstractNum w:abstractNumId="89352152">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="27815324">
+    <w:lvl w:ilvl="0" w:tplc="91060247">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -11636,55 +11636,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="59417338">
-    <w:abstractNumId w:val="59417338"/>
+  <w:num w:numId="89352152">
+    <w:abstractNumId w:val="89352152"/>
   </w:num>
-  <w:num w:numId="59417339">
-    <w:abstractNumId w:val="59417339"/>
+  <w:num w:numId="89352153">
+    <w:abstractNumId w:val="89352153"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -23234,51 +23234,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId400991268" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId683818379" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId54346a15945dd0a56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LPTNDE/" TargetMode="External"/><Relationship Id="rId51206a15945dd0ac5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LPTNDE/categorization" TargetMode="External"/><Relationship Id="rId80086a15945dd0d0f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LPTNDE/photos" TargetMode="External"/><Relationship Id="rId51036a15945dd42b1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/insects11090581" TargetMode="External"/><Relationship Id="rId19776a15945dd43c4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edepot.wur.nl/189245" TargetMode="External"/><Relationship Id="rId78106a15945dd4424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/30380" TargetMode="External"/><Relationship Id="rId75176a15945dd4672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://134.186.235.170/docs/reports/CISAC-Pathway-Report-July-2013-web.pdf" TargetMode="External"/><Relationship Id="rId38836a15945dd4984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2020.6359" TargetMode="External"/><Relationship Id="rId31266a15945dd5354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://academicworks.cuny.edu/cgi/viewcontent.cgi?article=4495&amp;context=gc_etds" TargetMode="External"/><Relationship Id="rId20956a15945dd58f5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pgen.1007423" TargetMode="External"/><Relationship Id="rId54826a15945dd6275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1038/s41598-017-04607-7" TargetMode="External"/><Relationship Id="rId76046a15945dd63d2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pesticideresistance.org/" TargetMode="External"/><Relationship Id="rId20256a15945dd68df" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId17176a15945dd6a52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1981.tb01746.x" TargetMode="External"/><Relationship Id="rId30506a15945dd0b91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId30506a15945dd0b91.jpg"/><Relationship Id="rId54636a15945dd2b38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId54636a15945dd2b38.jpg"/><Relationship Id="rId37286a15945dd6ad3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId37286a15945dd6ad3.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId156146944" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId976389838" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId70136a300a81e0634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LPTNDE/" TargetMode="External"/><Relationship Id="rId20156a300a81e06a3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LPTNDE/categorization" TargetMode="External"/><Relationship Id="rId78846a300a81e0d9e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LPTNDE/photos" TargetMode="External"/><Relationship Id="rId41516a300a81e44fd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/insects11090581" TargetMode="External"/><Relationship Id="rId97316a300a81e468e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edepot.wur.nl/189245" TargetMode="External"/><Relationship Id="rId16246a300a81e46f0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/30380" TargetMode="External"/><Relationship Id="rId13636a300a81e49ab" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://134.186.235.170/docs/reports/CISAC-Pathway-Report-July-2013-web.pdf" TargetMode="External"/><Relationship Id="rId12056a300a81e4d20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2020.6359" TargetMode="External"/><Relationship Id="rId20596a300a81e580a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://academicworks.cuny.edu/cgi/viewcontent.cgi?article=4495&amp;context=gc_etds" TargetMode="External"/><Relationship Id="rId23536a300a81e6048" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pgen.1007423" TargetMode="External"/><Relationship Id="rId77266a300a81e6b4f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1038/s41598-017-04607-7" TargetMode="External"/><Relationship Id="rId68906a300a81e6ca8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pesticideresistance.org/" TargetMode="External"/><Relationship Id="rId88326a300a81e71ed" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId43466a300a81e7369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1981.tb01746.x" TargetMode="External"/><Relationship Id="rId89246a300a81e0c5b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId89246a300a81e0c5b.jpg"/><Relationship Id="rId63306a300a81e2123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId63306a300a81e2123.jpg"/><Relationship Id="rId55556a300a81e73cf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId55556a300a81e73cf.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>