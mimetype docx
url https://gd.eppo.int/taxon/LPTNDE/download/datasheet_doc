--- v10 (2026-06-15)
+++ v11 (2026-07-05)
@@ -314,51 +314,51 @@
               <w:t xml:space="preserve"> (Say)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Colorado beetle (GB), Colorado potato beetle (US), ten-lined potato beetle, ten-striped spearman</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70136a300a81e0634" w:history="1">
+            <w:hyperlink r:id="rId50966a4aa81d9e961" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -374,51 +374,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> PZ Quarantine pest ((EU) 2019/2072 Annex III)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20156a300a81e06a3" w:history="1">
+            <w:hyperlink r:id="rId99736a4aa81d9e9d8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -432,86 +432,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> LPTNDE</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="67181848" name="name29856a300a81e0c5d" descr="18457.jpg"/>
+                  <wp:docPr id="50889392" name="name46266a4aa81d9f270" descr="18457.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="18457.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId89246a300a81e0c5b" cstate="print"/>
+                          <a:blip r:embed="rId47546a4aa81d9f26e" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId78846a300a81e0d9e" w:history="1">
+            <w:hyperlink r:id="rId30606a4aa81d9f3ca" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
@@ -1363,63 +1363,63 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> is distributed between latitudes 15 ° and 60 ° N while it is not generally present in tropical countries, nor in most of eastern Asia. It is absent in the Korean peninsula, Japan, India, Africa and in the temperate southern hemisphere (Vlasova, 1978, Worner, 1988, and Jolivet, 1991). In Europe the species is widely spread, with the exception of Denmark, Finland, Norway, Sweden and the United Kingdom, including the islands of Guernsey and Jersey (Thomas &amp; Wood, 1980). In these islands there are frequent interceptions but the species is not established. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="69310672" name="name75886a300a81e2126" descr="LPTNDE_distribution_map.jpg"/>
+            <wp:docPr id="42495738" name="name46266a4aa81da0668" descr="LPTNDE_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="LPTNDE_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId63306a300a81e2123" cstate="print"/>
+                    <a:blip r:embed="rId73836a4aa81da0665" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -4402,51 +4402,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">11</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 581. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId41516a300a81e44fd" w:history="1">
+      <w:hyperlink r:id="rId22096a4aa81da1cd7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/insects11090581</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 2021-05-10]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4555,51 +4555,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(4), 1003-1023.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Bongers W (1970) Aspects of host-plant relationship of the Colorado beetle. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId97316a300a81e468e" w:history="1">
+      <w:hyperlink r:id="rId45616a4aa81da1dd9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://edepot.wur.nl/189245</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 2021-06-07]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4614,51 +4614,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (2021) Datasheet on </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Leptinotarsa decemlineata</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Colorado potato beetle) </w:t>
       </w:r>
-      <w:hyperlink r:id="rId16246a300a81e46f0" w:history="1">
+      <w:hyperlink r:id="rId90996a4aa81da1e39" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabi.org/isc/datasheet/30380</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 2021-06-07]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4983,51 +4983,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 360-366.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Cosner C (2013) Invasive species pathway risk analysis for California. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId13636a300a81e49ab" w:history="1">
+      <w:hyperlink r:id="rId38786a4aa81da2081" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://134.186.235.170/docs/reports/CISAC-Pathway-Report-July-2013-web.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 2021-06-07]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5439,51 +5439,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA Panel on Plant Health (PLH) (2020) Pest categorisation of </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Leptinotarsa decemlineata</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EFSA Journal 8 December 2020 </w:t>
       </w:r>
-      <w:hyperlink r:id="rId12056a300a81e4d20" w:history="1">
+      <w:hyperlink r:id="rId56556a4aa81da236f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2020.6359</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 2021-05-10]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6965,51 +6965,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Klein CM (2019) The evolution of spinosad resistance in Colorado potato beetles (</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">L. decemlineata</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId20596a300a81e580a" w:history="1">
+      <w:hyperlink r:id="rId81676a4aa81da2cfa" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://academicworks.cuny.edu/cgi/viewcontent.cgi?article=4495&amp;context=gc_etds</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 2021-05-10]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7860,51 +7860,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">15</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), e1007423. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId23536a300a81e6048" w:history="1">
+      <w:hyperlink r:id="rId65746a4aa81da3297" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1371/journal.pgen.1007423</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 2021-05-10]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -9335,51 +9335,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">7</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 4489. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId77266a300a81e6b4f" w:history="1">
+      <w:hyperlink r:id="rId40936a4aa81da3be2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1038/s41598-017-04607-7</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 2021-05-10]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -9548,51 +9548,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 627-632.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Whalon ME, Mota-Sanchez D, Hollingsworth RM (2013) Arthropod pesticide resistance data base. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId68906a300a81e6ca8" w:history="1">
+      <w:hyperlink r:id="rId80536a4aa81da3d35" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.pesticideresistance.org/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 2021-06-07]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -10347,51 +10347,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Leptinotarsa decemlineata</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId88326a300a81e71ed" w:history="1">
+      <w:hyperlink r:id="rId30076a4aa81da4268" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -10573,90 +10573,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">11</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 7 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId43466a300a81e7369" w:history="1">
+      <w:hyperlink r:id="rId19886a4aa81da43d0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1981.tb01746.x</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="435110" name="name15046a300a81e73d1" descr="eu_funding_250.png"/>
+            <wp:docPr id="39353330" name="name99226a4aa81da446f" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId55556a300a81e73cf" cstate="print"/>
+                    <a:blip r:embed="rId63606a4aa81da446e" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -10754,137 +10754,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="89352153">
+  <w:abstractNum w:abstractNumId="32982323">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="10132259">
+    <w:lvl w:ilvl="0" w:tplc="48232002">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="10132259" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="48232002" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="10132259" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="48232002" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="10132259" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="48232002" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="10132259" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="48232002" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="10132259" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="48232002" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="10132259" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="48232002" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="10132259" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="48232002" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="10132259" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="48232002" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="89352152">
+  <w:abstractNum w:abstractNumId="32982322">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="91060247">
+    <w:lvl w:ilvl="0" w:tplc="15295043">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -11636,55 +11636,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="89352152">
-    <w:abstractNumId w:val="89352152"/>
+  <w:num w:numId="32982322">
+    <w:abstractNumId w:val="32982322"/>
   </w:num>
-  <w:num w:numId="89352153">
-    <w:abstractNumId w:val="89352153"/>
+  <w:num w:numId="32982323">
+    <w:abstractNumId w:val="32982323"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -23234,51 +23234,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId156146944" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId976389838" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId70136a300a81e0634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LPTNDE/" TargetMode="External"/><Relationship Id="rId20156a300a81e06a3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LPTNDE/categorization" TargetMode="External"/><Relationship Id="rId78846a300a81e0d9e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LPTNDE/photos" TargetMode="External"/><Relationship Id="rId41516a300a81e44fd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/insects11090581" TargetMode="External"/><Relationship Id="rId97316a300a81e468e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edepot.wur.nl/189245" TargetMode="External"/><Relationship Id="rId16246a300a81e46f0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/30380" TargetMode="External"/><Relationship Id="rId13636a300a81e49ab" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://134.186.235.170/docs/reports/CISAC-Pathway-Report-July-2013-web.pdf" TargetMode="External"/><Relationship Id="rId12056a300a81e4d20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2020.6359" TargetMode="External"/><Relationship Id="rId20596a300a81e580a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://academicworks.cuny.edu/cgi/viewcontent.cgi?article=4495&amp;context=gc_etds" TargetMode="External"/><Relationship Id="rId23536a300a81e6048" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pgen.1007423" TargetMode="External"/><Relationship Id="rId77266a300a81e6b4f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1038/s41598-017-04607-7" TargetMode="External"/><Relationship Id="rId68906a300a81e6ca8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pesticideresistance.org/" TargetMode="External"/><Relationship Id="rId88326a300a81e71ed" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId43466a300a81e7369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1981.tb01746.x" TargetMode="External"/><Relationship Id="rId89246a300a81e0c5b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId89246a300a81e0c5b.jpg"/><Relationship Id="rId63306a300a81e2123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId63306a300a81e2123.jpg"/><Relationship Id="rId55556a300a81e73cf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId55556a300a81e73cf.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId561997835" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId183978197" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId50966a4aa81d9e961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LPTNDE/" TargetMode="External"/><Relationship Id="rId99736a4aa81d9e9d8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LPTNDE/categorization" TargetMode="External"/><Relationship Id="rId30606a4aa81d9f3ca" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LPTNDE/photos" TargetMode="External"/><Relationship Id="rId22096a4aa81da1cd7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/insects11090581" TargetMode="External"/><Relationship Id="rId45616a4aa81da1dd9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edepot.wur.nl/189245" TargetMode="External"/><Relationship Id="rId90996a4aa81da1e39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/30380" TargetMode="External"/><Relationship Id="rId38786a4aa81da2081" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://134.186.235.170/docs/reports/CISAC-Pathway-Report-July-2013-web.pdf" TargetMode="External"/><Relationship Id="rId56556a4aa81da236f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2020.6359" TargetMode="External"/><Relationship Id="rId81676a4aa81da2cfa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://academicworks.cuny.edu/cgi/viewcontent.cgi?article=4495&amp;context=gc_etds" TargetMode="External"/><Relationship Id="rId65746a4aa81da3297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pgen.1007423" TargetMode="External"/><Relationship Id="rId40936a4aa81da3be2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1038/s41598-017-04607-7" TargetMode="External"/><Relationship Id="rId80536a4aa81da3d35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pesticideresistance.org/" TargetMode="External"/><Relationship Id="rId30076a4aa81da4268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId19886a4aa81da43d0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1981.tb01746.x" TargetMode="External"/><Relationship Id="rId47546a4aa81d9f26e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId47546a4aa81d9f26e.jpg"/><Relationship Id="rId73836a4aa81da0665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId73836a4aa81da0665.jpg"/><Relationship Id="rId63606a4aa81da446e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId63606a4aa81da446e.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>