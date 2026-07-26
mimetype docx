--- v11 (2026-07-05)
+++ v12 (2026-07-26)
@@ -314,51 +314,51 @@
               <w:t xml:space="preserve"> (Say)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Colorado beetle (GB), Colorado potato beetle (US), ten-lined potato beetle, ten-striped spearman</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50966a4aa81d9e961" w:history="1">
+            <w:hyperlink r:id="rId44426a655edf0cff8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -374,51 +374,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> PZ Quarantine pest ((EU) 2019/2072 Annex III)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99736a4aa81d9e9d8" w:history="1">
+            <w:hyperlink r:id="rId38346a655edf0d060" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -432,86 +432,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> LPTNDE</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="50889392" name="name46266a4aa81d9f270" descr="18457.jpg"/>
+                  <wp:docPr id="51189195" name="name46576a655edf0d114" descr="18457.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="18457.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId47546a4aa81d9f26e" cstate="print"/>
+                          <a:blip r:embed="rId97516a655edf0d113" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId30606a4aa81d9f3ca" w:history="1">
+            <w:hyperlink r:id="rId23476a655edf0d20c" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
@@ -1363,63 +1363,63 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> is distributed between latitudes 15 ° and 60 ° N while it is not generally present in tropical countries, nor in most of eastern Asia. It is absent in the Korean peninsula, Japan, India, Africa and in the temperate southern hemisphere (Vlasova, 1978, Worner, 1988, and Jolivet, 1991). In Europe the species is widely spread, with the exception of Denmark, Finland, Norway, Sweden and the United Kingdom, including the islands of Guernsey and Jersey (Thomas &amp; Wood, 1980). In these islands there are frequent interceptions but the species is not established. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="42495738" name="name46266a4aa81da0668" descr="LPTNDE_distribution_map.jpg"/>
+            <wp:docPr id="30207357" name="name12316a655edf0e032" descr="LPTNDE_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="LPTNDE_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId73836a4aa81da0665" cstate="print"/>
+                    <a:blip r:embed="rId74606a655edf0e030" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -4402,51 +4402,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">11</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 581. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId22096a4aa81da1cd7" w:history="1">
+      <w:hyperlink r:id="rId14246a655edf0f782" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/insects11090581</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 2021-05-10]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4555,51 +4555,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(4), 1003-1023.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Bongers W (1970) Aspects of host-plant relationship of the Colorado beetle. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId45616a4aa81da1dd9" w:history="1">
+      <w:hyperlink r:id="rId38526a655edf0f894" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://edepot.wur.nl/189245</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 2021-06-07]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4614,51 +4614,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (2021) Datasheet on </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Leptinotarsa decemlineata</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Colorado potato beetle) </w:t>
       </w:r>
-      <w:hyperlink r:id="rId90996a4aa81da1e39" w:history="1">
+      <w:hyperlink r:id="rId73346a655edf0f904" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabi.org/isc/datasheet/30380</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 2021-06-07]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4983,51 +4983,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 360-366.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Cosner C (2013) Invasive species pathway risk analysis for California. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId38786a4aa81da2081" w:history="1">
+      <w:hyperlink r:id="rId31086a655edf0fb70" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://134.186.235.170/docs/reports/CISAC-Pathway-Report-July-2013-web.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 2021-06-07]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5439,51 +5439,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA Panel on Plant Health (PLH) (2020) Pest categorisation of </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Leptinotarsa decemlineata</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EFSA Journal 8 December 2020 </w:t>
       </w:r>
-      <w:hyperlink r:id="rId56556a4aa81da236f" w:history="1">
+      <w:hyperlink r:id="rId74176a655edf0fea5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2020.6359</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 2021-05-10]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6965,51 +6965,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Klein CM (2019) The evolution of spinosad resistance in Colorado potato beetles (</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">L. decemlineata</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId81676a4aa81da2cfa" w:history="1">
+      <w:hyperlink r:id="rId79706a655edf108d5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://academicworks.cuny.edu/cgi/viewcontent.cgi?article=4495&amp;context=gc_etds</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 2021-05-10]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7860,51 +7860,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">15</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), e1007423. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId65746a4aa81da3297" w:history="1">
+      <w:hyperlink r:id="rId48586a655edf10e8c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1371/journal.pgen.1007423</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 2021-05-10]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -9335,51 +9335,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">7</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 4489. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId40936a4aa81da3be2" w:history="1">
+      <w:hyperlink r:id="rId96866a655edf117cc" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1038/s41598-017-04607-7</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 2021-05-10]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -9548,51 +9548,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 627-632.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Whalon ME, Mota-Sanchez D, Hollingsworth RM (2013) Arthropod pesticide resistance data base. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId80536a4aa81da3d35" w:history="1">
+      <w:hyperlink r:id="rId24206a655edf11934" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.pesticideresistance.org/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 2021-06-07]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -10347,51 +10347,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Leptinotarsa decemlineata</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId30076a4aa81da4268" w:history="1">
+      <w:hyperlink r:id="rId17106a655edf11e34" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -10573,90 +10573,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">11</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 7 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId19886a4aa81da43d0" w:history="1">
+      <w:hyperlink r:id="rId57486a655edf11fa3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1981.tb01746.x</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="39353330" name="name99226a4aa81da446f" descr="eu_funding_250.png"/>
+            <wp:docPr id="13377581" name="name35726a655edf12008" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId63606a4aa81da446e" cstate="print"/>
+                    <a:blip r:embed="rId39666a655edf12007" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -10754,137 +10754,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="32982323">
+  <w:abstractNum w:abstractNumId="48274354">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="48232002">
+    <w:lvl w:ilvl="0" w:tplc="50934002">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="48232002" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="50934002" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="48232002" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="50934002" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="48232002" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="50934002" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="48232002" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="50934002" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="48232002" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="50934002" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="48232002" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="50934002" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="48232002" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="50934002" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="48232002" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="50934002" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="32982322">
+  <w:abstractNum w:abstractNumId="48274353">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="15295043">
+    <w:lvl w:ilvl="0" w:tplc="42411426">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -11636,55 +11636,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="32982322">
-    <w:abstractNumId w:val="32982322"/>
+  <w:num w:numId="48274353">
+    <w:abstractNumId w:val="48274353"/>
   </w:num>
-  <w:num w:numId="32982323">
-    <w:abstractNumId w:val="32982323"/>
+  <w:num w:numId="48274354">
+    <w:abstractNumId w:val="48274354"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -23234,51 +23234,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId561997835" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId183978197" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId50966a4aa81d9e961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LPTNDE/" TargetMode="External"/><Relationship Id="rId99736a4aa81d9e9d8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LPTNDE/categorization" TargetMode="External"/><Relationship Id="rId30606a4aa81d9f3ca" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LPTNDE/photos" TargetMode="External"/><Relationship Id="rId22096a4aa81da1cd7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/insects11090581" TargetMode="External"/><Relationship Id="rId45616a4aa81da1dd9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edepot.wur.nl/189245" TargetMode="External"/><Relationship Id="rId90996a4aa81da1e39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/30380" TargetMode="External"/><Relationship Id="rId38786a4aa81da2081" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://134.186.235.170/docs/reports/CISAC-Pathway-Report-July-2013-web.pdf" TargetMode="External"/><Relationship Id="rId56556a4aa81da236f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2020.6359" TargetMode="External"/><Relationship Id="rId81676a4aa81da2cfa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://academicworks.cuny.edu/cgi/viewcontent.cgi?article=4495&amp;context=gc_etds" TargetMode="External"/><Relationship Id="rId65746a4aa81da3297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pgen.1007423" TargetMode="External"/><Relationship Id="rId40936a4aa81da3be2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1038/s41598-017-04607-7" TargetMode="External"/><Relationship Id="rId80536a4aa81da3d35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pesticideresistance.org/" TargetMode="External"/><Relationship Id="rId30076a4aa81da4268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId19886a4aa81da43d0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1981.tb01746.x" TargetMode="External"/><Relationship Id="rId47546a4aa81d9f26e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId47546a4aa81d9f26e.jpg"/><Relationship Id="rId73836a4aa81da0665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId73836a4aa81da0665.jpg"/><Relationship Id="rId63606a4aa81da446e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId63606a4aa81da446e.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId119417718" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId185734410" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId44426a655edf0cff8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LPTNDE/" TargetMode="External"/><Relationship Id="rId38346a655edf0d060" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LPTNDE/categorization" TargetMode="External"/><Relationship Id="rId23476a655edf0d20c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LPTNDE/photos" TargetMode="External"/><Relationship Id="rId14246a655edf0f782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/insects11090581" TargetMode="External"/><Relationship Id="rId38526a655edf0f894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edepot.wur.nl/189245" TargetMode="External"/><Relationship Id="rId73346a655edf0f904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/30380" TargetMode="External"/><Relationship Id="rId31086a655edf0fb70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://134.186.235.170/docs/reports/CISAC-Pathway-Report-July-2013-web.pdf" TargetMode="External"/><Relationship Id="rId74176a655edf0fea5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2020.6359" TargetMode="External"/><Relationship Id="rId79706a655edf108d5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://academicworks.cuny.edu/cgi/viewcontent.cgi?article=4495&amp;context=gc_etds" TargetMode="External"/><Relationship Id="rId48586a655edf10e8c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pgen.1007423" TargetMode="External"/><Relationship Id="rId96866a655edf117cc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1038/s41598-017-04607-7" TargetMode="External"/><Relationship Id="rId24206a655edf11934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pesticideresistance.org/" TargetMode="External"/><Relationship Id="rId17106a655edf11e34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId57486a655edf11fa3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1981.tb01746.x" TargetMode="External"/><Relationship Id="rId97516a655edf0d113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId97516a655edf0d113.jpg"/><Relationship Id="rId74606a655edf0e030" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId74606a655edf0e030.jpg"/><Relationship Id="rId39666a655edf12007" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId39666a655edf12007.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>