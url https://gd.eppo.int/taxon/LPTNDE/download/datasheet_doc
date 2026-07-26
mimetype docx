--- v12 (2026-07-26)
+++ v13 (2026-07-26)
@@ -314,51 +314,51 @@
               <w:t xml:space="preserve"> (Say)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Colorado beetle (GB), Colorado potato beetle (US), ten-lined potato beetle, ten-striped spearman</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44426a655edf0cff8" w:history="1">
+            <w:hyperlink r:id="rId82036a656e4064c7b" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -374,51 +374,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> PZ Quarantine pest ((EU) 2019/2072 Annex III)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38346a655edf0d060" w:history="1">
+            <w:hyperlink r:id="rId38016a656e4064ce8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -432,86 +432,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> LPTNDE</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="51189195" name="name46576a655edf0d114" descr="18457.jpg"/>
+                  <wp:docPr id="86978926" name="name46086a656e4065315" descr="18457.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="18457.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId97516a655edf0d113" cstate="print"/>
+                          <a:blip r:embed="rId83646a656e4065313" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId23476a655edf0d20c" w:history="1">
+            <w:hyperlink r:id="rId98586a656e4065445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
@@ -1363,63 +1363,63 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> is distributed between latitudes 15 ° and 60 ° N while it is not generally present in tropical countries, nor in most of eastern Asia. It is absent in the Korean peninsula, Japan, India, Africa and in the temperate southern hemisphere (Vlasova, 1978, Worner, 1988, and Jolivet, 1991). In Europe the species is widely spread, with the exception of Denmark, Finland, Norway, Sweden and the United Kingdom, including the islands of Guernsey and Jersey (Thomas &amp; Wood, 1980). In these islands there are frequent interceptions but the species is not established. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="30207357" name="name12316a655edf0e032" descr="LPTNDE_distribution_map.jpg"/>
+            <wp:docPr id="64757064" name="name11966a656e4066ad2" descr="LPTNDE_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="LPTNDE_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId74606a655edf0e030" cstate="print"/>
+                    <a:blip r:embed="rId41266a656e4066acf" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -4402,51 +4402,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">11</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 581. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId14246a655edf0f782" w:history="1">
+      <w:hyperlink r:id="rId71796a656e40683a8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/insects11090581</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 2021-05-10]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4555,51 +4555,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(4), 1003-1023.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Bongers W (1970) Aspects of host-plant relationship of the Colorado beetle. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId38526a655edf0f894" w:history="1">
+      <w:hyperlink r:id="rId37956a656e406859f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://edepot.wur.nl/189245</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 2021-06-07]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4614,51 +4614,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (2021) Datasheet on </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Leptinotarsa decemlineata</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Colorado potato beetle) </w:t>
       </w:r>
-      <w:hyperlink r:id="rId73346a655edf0f904" w:history="1">
+      <w:hyperlink r:id="rId39186a656e4068613" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabi.org/isc/datasheet/30380</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 2021-06-07]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4983,51 +4983,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 360-366.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Cosner C (2013) Invasive species pathway risk analysis for California. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId31086a655edf0fb70" w:history="1">
+      <w:hyperlink r:id="rId59646a656e40688fe" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://134.186.235.170/docs/reports/CISAC-Pathway-Report-July-2013-web.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 2021-06-07]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5439,51 +5439,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA Panel on Plant Health (PLH) (2020) Pest categorisation of </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Leptinotarsa decemlineata</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EFSA Journal 8 December 2020 </w:t>
       </w:r>
-      <w:hyperlink r:id="rId74176a655edf0fea5" w:history="1">
+      <w:hyperlink r:id="rId17086a656e4068ca8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2020.6359</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 2021-05-10]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6965,51 +6965,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Klein CM (2019) The evolution of spinosad resistance in Colorado potato beetles (</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">L. decemlineata</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId79706a655edf108d5" w:history="1">
+      <w:hyperlink r:id="rId49236a656e406999d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://academicworks.cuny.edu/cgi/viewcontent.cgi?article=4495&amp;context=gc_etds</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 2021-05-10]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7860,51 +7860,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">15</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), e1007423. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId48586a655edf10e8c" w:history="1">
+      <w:hyperlink r:id="rId73046a656e406a043" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1371/journal.pgen.1007423</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 2021-05-10]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -9335,51 +9335,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">7</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 4489. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId96866a655edf117cc" w:history="1">
+      <w:hyperlink r:id="rId58826a656e406a9a8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1038/s41598-017-04607-7</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 2021-05-10]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -9548,51 +9548,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 627-632.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Whalon ME, Mota-Sanchez D, Hollingsworth RM (2013) Arthropod pesticide resistance data base. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId24206a655edf11934" w:history="1">
+      <w:hyperlink r:id="rId63676a656e406aaff" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.pesticideresistance.org/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 2021-06-07]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -10347,51 +10347,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Leptinotarsa decemlineata</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId17106a655edf11e34" w:history="1">
+      <w:hyperlink r:id="rId13056a656e406aff8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -10573,90 +10573,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">11</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 7 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId57486a655edf11fa3" w:history="1">
+      <w:hyperlink r:id="rId48726a656e406b171" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1981.tb01746.x</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="13377581" name="name35726a655edf12008" descr="eu_funding_250.png"/>
+            <wp:docPr id="31419280" name="name67546a656e406b56b" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId39666a655edf12007" cstate="print"/>
+                    <a:blip r:embed="rId31276a656e406b569" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -10754,137 +10754,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="48274354">
+  <w:abstractNum w:abstractNumId="91558804">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="50934002">
+    <w:lvl w:ilvl="0" w:tplc="79294440">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="50934002" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="79294440" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="50934002" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="79294440" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="50934002" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="79294440" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="50934002" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="79294440" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="50934002" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="79294440" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="50934002" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="79294440" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="50934002" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="79294440" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="50934002" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="79294440" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="48274353">
+  <w:abstractNum w:abstractNumId="91558803">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="42411426">
+    <w:lvl w:ilvl="0" w:tplc="59311762">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -11636,55 +11636,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="48274353">
-    <w:abstractNumId w:val="48274353"/>
+  <w:num w:numId="91558803">
+    <w:abstractNumId w:val="91558803"/>
   </w:num>
-  <w:num w:numId="48274354">
-    <w:abstractNumId w:val="48274354"/>
+  <w:num w:numId="91558804">
+    <w:abstractNumId w:val="91558804"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -23234,51 +23234,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId119417718" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId185734410" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId44426a655edf0cff8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LPTNDE/" TargetMode="External"/><Relationship Id="rId38346a655edf0d060" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LPTNDE/categorization" TargetMode="External"/><Relationship Id="rId23476a655edf0d20c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LPTNDE/photos" TargetMode="External"/><Relationship Id="rId14246a655edf0f782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/insects11090581" TargetMode="External"/><Relationship Id="rId38526a655edf0f894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edepot.wur.nl/189245" TargetMode="External"/><Relationship Id="rId73346a655edf0f904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/30380" TargetMode="External"/><Relationship Id="rId31086a655edf0fb70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://134.186.235.170/docs/reports/CISAC-Pathway-Report-July-2013-web.pdf" TargetMode="External"/><Relationship Id="rId74176a655edf0fea5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2020.6359" TargetMode="External"/><Relationship Id="rId79706a655edf108d5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://academicworks.cuny.edu/cgi/viewcontent.cgi?article=4495&amp;context=gc_etds" TargetMode="External"/><Relationship Id="rId48586a655edf10e8c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pgen.1007423" TargetMode="External"/><Relationship Id="rId96866a655edf117cc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1038/s41598-017-04607-7" TargetMode="External"/><Relationship Id="rId24206a655edf11934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pesticideresistance.org/" TargetMode="External"/><Relationship Id="rId17106a655edf11e34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId57486a655edf11fa3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1981.tb01746.x" TargetMode="External"/><Relationship Id="rId97516a655edf0d113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId97516a655edf0d113.jpg"/><Relationship Id="rId74606a655edf0e030" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId74606a655edf0e030.jpg"/><Relationship Id="rId39666a655edf12007" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId39666a655edf12007.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId113580561" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId802562347" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId82036a656e4064c7b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LPTNDE/" TargetMode="External"/><Relationship Id="rId38016a656e4064ce8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LPTNDE/categorization" TargetMode="External"/><Relationship Id="rId98586a656e4065445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LPTNDE/photos" TargetMode="External"/><Relationship Id="rId71796a656e40683a8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/insects11090581" TargetMode="External"/><Relationship Id="rId37956a656e406859f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edepot.wur.nl/189245" TargetMode="External"/><Relationship Id="rId39186a656e4068613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/30380" TargetMode="External"/><Relationship Id="rId59646a656e40688fe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://134.186.235.170/docs/reports/CISAC-Pathway-Report-July-2013-web.pdf" TargetMode="External"/><Relationship Id="rId17086a656e4068ca8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2020.6359" TargetMode="External"/><Relationship Id="rId49236a656e406999d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://academicworks.cuny.edu/cgi/viewcontent.cgi?article=4495&amp;context=gc_etds" TargetMode="External"/><Relationship Id="rId73046a656e406a043" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pgen.1007423" TargetMode="External"/><Relationship Id="rId58826a656e406a9a8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1038/s41598-017-04607-7" TargetMode="External"/><Relationship Id="rId63676a656e406aaff" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pesticideresistance.org/" TargetMode="External"/><Relationship Id="rId13056a656e406aff8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId48726a656e406b171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1981.tb01746.x" TargetMode="External"/><Relationship Id="rId83646a656e4065313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId83646a656e4065313.jpg"/><Relationship Id="rId41266a656e4066acf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId41266a656e4066acf.jpg"/><Relationship Id="rId31276a656e406b569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId31276a656e406b569.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>