--- v13 (2026-07-26)
+++ v14 (2026-08-15)
@@ -314,51 +314,51 @@
               <w:t xml:space="preserve"> (Say)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Colorado beetle (GB), Colorado potato beetle (US), ten-lined potato beetle, ten-striped spearman</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82036a656e4064c7b" w:history="1">
+            <w:hyperlink r:id="rId61086a801c41c47c4" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -374,51 +374,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> PZ Quarantine pest ((EU) 2019/2072 Annex III)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38016a656e4064ce8" w:history="1">
+            <w:hyperlink r:id="rId96066a801c41c4832" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -432,86 +432,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> LPTNDE</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="86978926" name="name46086a656e4065315" descr="18457.jpg"/>
+                  <wp:docPr id="13571905" name="name23326a801c41c5216" descr="18457.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="18457.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId83646a656e4065313" cstate="print"/>
+                          <a:blip r:embed="rId13556a801c41c5214" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId98586a656e4065445" w:history="1">
+            <w:hyperlink r:id="rId59186a801c41c535e" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
@@ -1363,63 +1363,63 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> is distributed between latitudes 15 ° and 60 ° N while it is not generally present in tropical countries, nor in most of eastern Asia. It is absent in the Korean peninsula, Japan, India, Africa and in the temperate southern hemisphere (Vlasova, 1978, Worner, 1988, and Jolivet, 1991). In Europe the species is widely spread, with the exception of Denmark, Finland, Norway, Sweden and the United Kingdom, including the islands of Guernsey and Jersey (Thomas &amp; Wood, 1980). In these islands there are frequent interceptions but the species is not established. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="64757064" name="name11966a656e4066ad2" descr="LPTNDE_distribution_map.jpg"/>
+            <wp:docPr id="2818329" name="name60896a801c41c6941" descr="LPTNDE_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="LPTNDE_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId41266a656e4066acf" cstate="print"/>
+                    <a:blip r:embed="rId26546a801c41c693f" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -4402,51 +4402,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">11</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 581. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId71796a656e40683a8" w:history="1">
+      <w:hyperlink r:id="rId65676a801c41c7f78" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/insects11090581</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 2021-05-10]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4555,51 +4555,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(4), 1003-1023.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Bongers W (1970) Aspects of host-plant relationship of the Colorado beetle. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId37956a656e406859f" w:history="1">
+      <w:hyperlink r:id="rId67176a801c41c8083" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://edepot.wur.nl/189245</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 2021-06-07]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4614,51 +4614,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (2021) Datasheet on </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Leptinotarsa decemlineata</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Colorado potato beetle) </w:t>
       </w:r>
-      <w:hyperlink r:id="rId39186a656e4068613" w:history="1">
+      <w:hyperlink r:id="rId55716a801c41c80e4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabi.org/isc/datasheet/30380</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 2021-06-07]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4983,51 +4983,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 360-366.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Cosner C (2013) Invasive species pathway risk analysis for California. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId59646a656e40688fe" w:history="1">
+      <w:hyperlink r:id="rId55246a801c41c8398" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://134.186.235.170/docs/reports/CISAC-Pathway-Report-July-2013-web.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 2021-06-07]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5439,51 +5439,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA Panel on Plant Health (PLH) (2020) Pest categorisation of </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Leptinotarsa decemlineata</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EFSA Journal 8 December 2020 </w:t>
       </w:r>
-      <w:hyperlink r:id="rId17086a656e4068ca8" w:history="1">
+      <w:hyperlink r:id="rId67296a801c41c868a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2020.6359</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 2021-05-10]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6965,51 +6965,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Klein CM (2019) The evolution of spinosad resistance in Colorado potato beetles (</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">L. decemlineata</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId49236a656e406999d" w:history="1">
+      <w:hyperlink r:id="rId74476a801c41c9077" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://academicworks.cuny.edu/cgi/viewcontent.cgi?article=4495&amp;context=gc_etds</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 2021-05-10]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7860,51 +7860,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">15</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), e1007423. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId73046a656e406a043" w:history="1">
+      <w:hyperlink r:id="rId62906a801c41c9671" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1371/journal.pgen.1007423</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 2021-05-10]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -9335,51 +9335,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">7</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 4489. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId58826a656e406a9a8" w:history="1">
+      <w:hyperlink r:id="rId19226a801c41c9fea" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1038/s41598-017-04607-7</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 2021-05-10]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -9548,51 +9548,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 627-632.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Whalon ME, Mota-Sanchez D, Hollingsworth RM (2013) Arthropod pesticide resistance data base. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId63676a656e406aaff" w:history="1">
+      <w:hyperlink r:id="rId57436a801c41ca154" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.pesticideresistance.org/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 2021-06-07]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -10347,51 +10347,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Leptinotarsa decemlineata</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId13056a656e406aff8" w:history="1">
+      <w:hyperlink r:id="rId60406a801c41ca695" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -10573,90 +10573,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">11</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 7 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId48726a656e406b171" w:history="1">
+      <w:hyperlink r:id="rId85656a801c41ca82c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1981.tb01746.x</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="31419280" name="name67546a656e406b56b" descr="eu_funding_250.png"/>
+            <wp:docPr id="70495022" name="name92016a801c41ca8da" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId31276a656e406b569" cstate="print"/>
+                    <a:blip r:embed="rId13736a801c41ca8d9" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -10754,137 +10754,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="91558804">
+  <w:abstractNum w:abstractNumId="30811650">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="79294440">
+    <w:lvl w:ilvl="0" w:tplc="92858315">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="79294440" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="92858315" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="79294440" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="92858315" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="79294440" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="92858315" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="79294440" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="92858315" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="79294440" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="92858315" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="79294440" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="92858315" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="79294440" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="92858315" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="79294440" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="92858315" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="91558803">
+  <w:abstractNum w:abstractNumId="30811649">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="59311762">
+    <w:lvl w:ilvl="0" w:tplc="14942213">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -11636,55 +11636,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="91558803">
-    <w:abstractNumId w:val="91558803"/>
+  <w:num w:numId="30811649">
+    <w:abstractNumId w:val="30811649"/>
   </w:num>
-  <w:num w:numId="91558804">
-    <w:abstractNumId w:val="91558804"/>
+  <w:num w:numId="30811650">
+    <w:abstractNumId w:val="30811650"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -23234,51 +23234,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId113580561" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId802562347" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId82036a656e4064c7b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LPTNDE/" TargetMode="External"/><Relationship Id="rId38016a656e4064ce8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LPTNDE/categorization" TargetMode="External"/><Relationship Id="rId98586a656e4065445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LPTNDE/photos" TargetMode="External"/><Relationship Id="rId71796a656e40683a8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/insects11090581" TargetMode="External"/><Relationship Id="rId37956a656e406859f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edepot.wur.nl/189245" TargetMode="External"/><Relationship Id="rId39186a656e4068613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/30380" TargetMode="External"/><Relationship Id="rId59646a656e40688fe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://134.186.235.170/docs/reports/CISAC-Pathway-Report-July-2013-web.pdf" TargetMode="External"/><Relationship Id="rId17086a656e4068ca8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2020.6359" TargetMode="External"/><Relationship Id="rId49236a656e406999d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://academicworks.cuny.edu/cgi/viewcontent.cgi?article=4495&amp;context=gc_etds" TargetMode="External"/><Relationship Id="rId73046a656e406a043" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pgen.1007423" TargetMode="External"/><Relationship Id="rId58826a656e406a9a8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1038/s41598-017-04607-7" TargetMode="External"/><Relationship Id="rId63676a656e406aaff" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pesticideresistance.org/" TargetMode="External"/><Relationship Id="rId13056a656e406aff8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId48726a656e406b171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1981.tb01746.x" TargetMode="External"/><Relationship Id="rId83646a656e4065313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId83646a656e4065313.jpg"/><Relationship Id="rId41266a656e4066acf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId41266a656e4066acf.jpg"/><Relationship Id="rId31276a656e406b569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId31276a656e406b569.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId478037676" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId907459262" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId61086a801c41c47c4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LPTNDE/" TargetMode="External"/><Relationship Id="rId96066a801c41c4832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LPTNDE/categorization" TargetMode="External"/><Relationship Id="rId59186a801c41c535e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LPTNDE/photos" TargetMode="External"/><Relationship Id="rId65676a801c41c7f78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/insects11090581" TargetMode="External"/><Relationship Id="rId67176a801c41c8083" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edepot.wur.nl/189245" TargetMode="External"/><Relationship Id="rId55716a801c41c80e4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/30380" TargetMode="External"/><Relationship Id="rId55246a801c41c8398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://134.186.235.170/docs/reports/CISAC-Pathway-Report-July-2013-web.pdf" TargetMode="External"/><Relationship Id="rId67296a801c41c868a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2020.6359" TargetMode="External"/><Relationship Id="rId74476a801c41c9077" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://academicworks.cuny.edu/cgi/viewcontent.cgi?article=4495&amp;context=gc_etds" TargetMode="External"/><Relationship Id="rId62906a801c41c9671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pgen.1007423" TargetMode="External"/><Relationship Id="rId19226a801c41c9fea" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1038/s41598-017-04607-7" TargetMode="External"/><Relationship Id="rId57436a801c41ca154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pesticideresistance.org/" TargetMode="External"/><Relationship Id="rId60406a801c41ca695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId85656a801c41ca82c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1981.tb01746.x" TargetMode="External"/><Relationship Id="rId13556a801c41c5214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId13556a801c41c5214.jpg"/><Relationship Id="rId26546a801c41c693f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId26546a801c41c693f.jpg"/><Relationship Id="rId13736a801c41ca8d9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId13736a801c41ca8d9.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>