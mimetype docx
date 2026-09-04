--- v14 (2026-08-15)
+++ v15 (2026-09-04)
@@ -314,51 +314,51 @@
               <w:t xml:space="preserve"> (Say)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Colorado beetle (GB), Colorado potato beetle (US), ten-lined potato beetle, ten-striped spearman</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61086a801c41c47c4" w:history="1">
+            <w:hyperlink r:id="rId21836a9a9a1d51d17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -374,51 +374,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> PZ Quarantine pest ((EU) 2019/2072 Annex III)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96066a801c41c4832" w:history="1">
+            <w:hyperlink r:id="rId84096a9a9a1d51d86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -432,86 +432,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> LPTNDE</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="13571905" name="name23326a801c41c5216" descr="18457.jpg"/>
+                  <wp:docPr id="38291776" name="name37626a9a9a1d524be" descr="18457.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="18457.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId13556a801c41c5214" cstate="print"/>
+                          <a:blip r:embed="rId24326a9a9a1d524bb" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId59186a801c41c535e" w:history="1">
+            <w:hyperlink r:id="rId56726a9a9a1d52600" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
@@ -1363,63 +1363,63 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> is distributed between latitudes 15 ° and 60 ° N while it is not generally present in tropical countries, nor in most of eastern Asia. It is absent in the Korean peninsula, Japan, India, Africa and in the temperate southern hemisphere (Vlasova, 1978, Worner, 1988, and Jolivet, 1991). In Europe the species is widely spread, with the exception of Denmark, Finland, Norway, Sweden and the United Kingdom, including the islands of Guernsey and Jersey (Thomas &amp; Wood, 1980). In these islands there are frequent interceptions but the species is not established. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="2818329" name="name60896a801c41c6941" descr="LPTNDE_distribution_map.jpg"/>
+            <wp:docPr id="10874869" name="name97186a9a9a1d535e1" descr="LPTNDE_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="LPTNDE_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId26546a801c41c693f" cstate="print"/>
+                    <a:blip r:embed="rId56516a9a9a1d535de" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -4402,51 +4402,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">11</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 581. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId65676a801c41c7f78" w:history="1">
+      <w:hyperlink r:id="rId43246a9a9a1d54c69" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/insects11090581</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 2021-05-10]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4555,51 +4555,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(4), 1003-1023.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Bongers W (1970) Aspects of host-plant relationship of the Colorado beetle. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId67176a801c41c8083" w:history="1">
+      <w:hyperlink r:id="rId52466a9a9a1d54d6e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://edepot.wur.nl/189245</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 2021-06-07]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4614,51 +4614,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (2021) Datasheet on </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Leptinotarsa decemlineata</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Colorado potato beetle) </w:t>
       </w:r>
-      <w:hyperlink r:id="rId55716a801c41c80e4" w:history="1">
+      <w:hyperlink r:id="rId80086a9a9a1d54dda" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabi.org/isc/datasheet/30380</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 2021-06-07]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4983,51 +4983,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 360-366.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Cosner C (2013) Invasive species pathway risk analysis for California. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId55246a801c41c8398" w:history="1">
+      <w:hyperlink r:id="rId71856a9a9a1d5504d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://134.186.235.170/docs/reports/CISAC-Pathway-Report-July-2013-web.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 2021-06-07]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5439,51 +5439,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA Panel on Plant Health (PLH) (2020) Pest categorisation of </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Leptinotarsa decemlineata</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EFSA Journal 8 December 2020 </w:t>
       </w:r>
-      <w:hyperlink r:id="rId67296a801c41c868a" w:history="1">
+      <w:hyperlink r:id="rId89146a9a9a1d5533d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2020.6359</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 2021-05-10]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6965,51 +6965,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Klein CM (2019) The evolution of spinosad resistance in Colorado potato beetles (</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">L. decemlineata</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId74476a801c41c9077" w:history="1">
+      <w:hyperlink r:id="rId10826a9a9a1d55d02" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://academicworks.cuny.edu/cgi/viewcontent.cgi?article=4495&amp;context=gc_etds</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 2021-05-10]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7860,51 +7860,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">15</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), e1007423. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId62906a801c41c9671" w:history="1">
+      <w:hyperlink r:id="rId89166a9a9a1d56316" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1371/journal.pgen.1007423</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 2021-05-10]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -9335,51 +9335,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">7</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 4489. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId19226a801c41c9fea" w:history="1">
+      <w:hyperlink r:id="rId22776a9a9a1d56c63" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1038/s41598-017-04607-7</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 2021-05-10]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -9548,51 +9548,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 627-632.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Whalon ME, Mota-Sanchez D, Hollingsworth RM (2013) Arthropod pesticide resistance data base. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId57436a801c41ca154" w:history="1">
+      <w:hyperlink r:id="rId73206a9a9a1d56dc4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.pesticideresistance.org/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 2021-06-07]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -10347,51 +10347,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Leptinotarsa decemlineata</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId60406a801c41ca695" w:history="1">
+      <w:hyperlink r:id="rId69236a9a9a1d57311" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -10573,90 +10573,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">11</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 7 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId85656a801c41ca82c" w:history="1">
+      <w:hyperlink r:id="rId14366a9a9a1d57478" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1981.tb01746.x</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="70495022" name="name92016a801c41ca8da" descr="eu_funding_250.png"/>
+            <wp:docPr id="15467868" name="name75996a9a9a1d577fb" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId13736a801c41ca8d9" cstate="print"/>
+                    <a:blip r:embed="rId88626a9a9a1d577f9" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -10754,137 +10754,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="30811650">
+  <w:abstractNum w:abstractNumId="39766217">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="92858315">
+    <w:lvl w:ilvl="0" w:tplc="25093666">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="92858315" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="25093666" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="92858315" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="25093666" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="92858315" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="25093666" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="92858315" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="25093666" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="92858315" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="25093666" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="92858315" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="25093666" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="92858315" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="25093666" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="92858315" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="25093666" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="30811649">
+  <w:abstractNum w:abstractNumId="39766216">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="14942213">
+    <w:lvl w:ilvl="0" w:tplc="70739921">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -11636,55 +11636,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="30811649">
-    <w:abstractNumId w:val="30811649"/>
+  <w:num w:numId="39766216">
+    <w:abstractNumId w:val="39766216"/>
   </w:num>
-  <w:num w:numId="30811650">
-    <w:abstractNumId w:val="30811650"/>
+  <w:num w:numId="39766217">
+    <w:abstractNumId w:val="39766217"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -23234,51 +23234,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId478037676" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId907459262" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId61086a801c41c47c4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LPTNDE/" TargetMode="External"/><Relationship Id="rId96066a801c41c4832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LPTNDE/categorization" TargetMode="External"/><Relationship Id="rId59186a801c41c535e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LPTNDE/photos" TargetMode="External"/><Relationship Id="rId65676a801c41c7f78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/insects11090581" TargetMode="External"/><Relationship Id="rId67176a801c41c8083" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edepot.wur.nl/189245" TargetMode="External"/><Relationship Id="rId55716a801c41c80e4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/30380" TargetMode="External"/><Relationship Id="rId55246a801c41c8398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://134.186.235.170/docs/reports/CISAC-Pathway-Report-July-2013-web.pdf" TargetMode="External"/><Relationship Id="rId67296a801c41c868a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2020.6359" TargetMode="External"/><Relationship Id="rId74476a801c41c9077" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://academicworks.cuny.edu/cgi/viewcontent.cgi?article=4495&amp;context=gc_etds" TargetMode="External"/><Relationship Id="rId62906a801c41c9671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pgen.1007423" TargetMode="External"/><Relationship Id="rId19226a801c41c9fea" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1038/s41598-017-04607-7" TargetMode="External"/><Relationship Id="rId57436a801c41ca154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pesticideresistance.org/" TargetMode="External"/><Relationship Id="rId60406a801c41ca695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId85656a801c41ca82c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1981.tb01746.x" TargetMode="External"/><Relationship Id="rId13556a801c41c5214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId13556a801c41c5214.jpg"/><Relationship Id="rId26546a801c41c693f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId26546a801c41c693f.jpg"/><Relationship Id="rId13736a801c41ca8d9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId13736a801c41ca8d9.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId833492898" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId916749425" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId21836a9a9a1d51d17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LPTNDE/" TargetMode="External"/><Relationship Id="rId84096a9a9a1d51d86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LPTNDE/categorization" TargetMode="External"/><Relationship Id="rId56726a9a9a1d52600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LPTNDE/photos" TargetMode="External"/><Relationship Id="rId43246a9a9a1d54c69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/insects11090581" TargetMode="External"/><Relationship Id="rId52466a9a9a1d54d6e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edepot.wur.nl/189245" TargetMode="External"/><Relationship Id="rId80086a9a9a1d54dda" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/30380" TargetMode="External"/><Relationship Id="rId71856a9a9a1d5504d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://134.186.235.170/docs/reports/CISAC-Pathway-Report-July-2013-web.pdf" TargetMode="External"/><Relationship Id="rId89146a9a9a1d5533d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2020.6359" TargetMode="External"/><Relationship Id="rId10826a9a9a1d55d02" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://academicworks.cuny.edu/cgi/viewcontent.cgi?article=4495&amp;context=gc_etds" TargetMode="External"/><Relationship Id="rId89166a9a9a1d56316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pgen.1007423" TargetMode="External"/><Relationship Id="rId22776a9a9a1d56c63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1038/s41598-017-04607-7" TargetMode="External"/><Relationship Id="rId73206a9a9a1d56dc4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pesticideresistance.org/" TargetMode="External"/><Relationship Id="rId69236a9a9a1d57311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId14366a9a9a1d57478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1981.tb01746.x" TargetMode="External"/><Relationship Id="rId24326a9a9a1d524bb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId24326a9a9a1d524bb.jpg"/><Relationship Id="rId56516a9a9a1d535de" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId56516a9a9a1d535de.jpg"/><Relationship Id="rId88626a9a9a1d577f9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId88626a9a9a1d577f9.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>