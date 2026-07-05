--- v0 (2025-10-22)
+++ v1 (2026-07-05)
@@ -309,51 +309,51 @@
   <si>
     <t>Citrus x aurantium var. sinensis</t>
   </si>
   <si>
     <t>CIDUN</t>
   </si>
   <si>
     <t>Citrus x aurantium var. unshiu</t>
   </si>
   <si>
     <t>CIDJU</t>
   </si>
   <si>
     <t>Citrus x junos</t>
   </si>
   <si>
     <t>CIDLI</t>
   </si>
   <si>
     <t>Citrus x limon</t>
   </si>
   <si>
     <t>CLQLU</t>
   </si>
   <si>
-    <t>Cladrastis lutea</t>
+    <t>Cladrastis kentukea</t>
   </si>
   <si>
     <t>CRWCO</t>
   </si>
   <si>
     <t>Cornus controversa</t>
   </si>
   <si>
     <t>CRWFL</t>
   </si>
   <si>
     <t>Cornus florida</t>
   </si>
   <si>
     <t>CRWKO</t>
   </si>
   <si>
     <t>Cornus kousa</t>
   </si>
   <si>
     <t>CRWMA</t>
   </si>
   <si>
     <t>Cornus macrophylla</t>
   </si>