--- v6 (2026-03-23)
+++ v7 (2026-04-18)
@@ -292,51 +292,51 @@
               <w:t xml:space="preserve"> Green</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Japanese long scale, Japanese maple scale, Japanese pear white scale</w:t>
             </w:r>
-            <w:hyperlink r:id="rId357769c1469065c2e" w:history="1">
+            <w:hyperlink r:id="rId861169e2cdfb1d42b" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -352,51 +352,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId697769c1469065c98" w:history="1">
+            <w:hyperlink r:id="rId736869e2cdfb1d4ab" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -410,86 +410,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> LOPLJA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="38981003" name="name182369c1469066397" descr="4003.jpg"/>
+                  <wp:docPr id="41772289" name="name140469e2cdfb1da52" descr="4003.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="4003.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId415169c1469066395" cstate="print"/>
+                          <a:blip r:embed="rId696769e2cdfb1da50" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId561969c1469066529" w:history="1">
+            <w:hyperlink r:id="rId464169e2cdfb1db8a" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -3828,63 +3828,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">L. japonica</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> originated in the Far East, but has spread to various tropical or semitropical areas throughout the world. In particular, it has spread to a limited extent to different parts of the former USSR (e.g. Georgia) (Konstantinova &amp; Gura, 1986).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="74360787" name="name198669c14690688af" descr="LOPLJA_distribution_map.jpg"/>
+            <wp:docPr id="76546820" name="name699669e2cdfb1fec3" descr="LOPLJA_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="LOPLJA_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId106569c14690688ac" cstate="print"/>
+                    <a:blip r:embed="rId309069e2cdfb1febe" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -5165,51 +5165,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">34</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 41–46. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId764369c146906969f" w:history="1">
+      <w:hyperlink r:id="rId422169e2cdfb209d7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.24266/0738-2898-34.2.41</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5748,90 +5748,90 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Serial No. SII-148. Stanford University Press, California, USA.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Fulcher A, Hale F &amp; Halcomb M (2011) Japanese maple scale: An important new insect pest in the nursery and landscape. UT Extension Publication W277. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId792569c1469069a7d" w:history="1">
+      <w:hyperlink r:id="rId720269e2cdfb20da0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://trace.tennessee.edu/cgi/viewcontent.cgi?article=1040&amp;context=utk_agexcomhort</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [Accessed February 14, 2023].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Garcíıa Morales M, Denno BD, Miller DR, Miller GL, Ben-Dov Y &amp; Hardy NB (2016) ScaleNet: A literature-based model of scale insect biology and systematics. Database. https://doi.org/10.1093/database/bav118. Available online: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId623469c1469069ac1" w:history="1">
+      <w:hyperlink r:id="rId890769e2cdfb20de3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://scalenet.info</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [Accessed: April 5 2023].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5886,51 +5886,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">53</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 104-111. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId917569c1469069b5f" w:history="1">
+      <w:hyperlink r:id="rId741869e2cdfb20e7d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1080/00305316.2018.1451783</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6275,51 +6275,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, pp. 150-152. Gustav Fischer Verlag, Jena, Germany.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Shrewsbury PM, Harding NM, Rojas MS &amp; Gill S (2013) Japanese maple scale: Woody ornamental host plants. UMD Extension Publication EBR-18 2013. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId780669c1469069dd8" w:history="1">
+      <w:hyperlink r:id="rId749369e2cdfb21104" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://extension.umd.edu/sites/extension.umd.edu/files/publications/Japanese%20Maple%20Scale%20%282%29.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [Accessed February 15, 2023].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6490,51 +6490,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Lopholeucaspis japonica</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId112069c1469069f35" w:history="1">
+      <w:hyperlink r:id="rId924069e2cdfb2126a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -6609,63 +6609,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> edition).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> CABI, Wallingford (GB).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="20738489" name="name629669c146906a045" descr="eu_funding_250.png"/>
+            <wp:docPr id="55419455" name="name605469e2cdfb213c4" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId803469c146906a044" cstate="print"/>
+                    <a:blip r:embed="rId382269e2cdfb213c3" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -6763,137 +6763,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="54453432">
+  <w:abstractNum w:abstractNumId="69791572">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="52291234">
+    <w:lvl w:ilvl="0" w:tplc="63999934">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="52291234" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="63999934" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="52291234" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="63999934" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="52291234" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="63999934" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="52291234" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="63999934" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="52291234" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="63999934" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="52291234" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="63999934" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="52291234" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="63999934" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="52291234" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="63999934" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="54453431">
+  <w:abstractNum w:abstractNumId="69791571">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="77496840">
+    <w:lvl w:ilvl="0" w:tplc="45890252">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -7645,55 +7645,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="54453431">
-    <w:abstractNumId w:val="54453431"/>
+  <w:num w:numId="69791571">
+    <w:abstractNumId w:val="69791571"/>
   </w:num>
-  <w:num w:numId="54453432">
-    <w:abstractNumId w:val="54453432"/>
+  <w:num w:numId="69791572">
+    <w:abstractNumId w:val="69791572"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -19243,51 +19243,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId409307777" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId428225599" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId357769c1469065c2e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LOPLJA/" TargetMode="External"/><Relationship Id="rId697769c1469065c98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LOPLJA/categorization" TargetMode="External"/><Relationship Id="rId561969c1469066529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LOPLJA/photos" TargetMode="External"/><Relationship Id="rId764369c146906969f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.24266/0738-2898-34.2.41" TargetMode="External"/><Relationship Id="rId792569c1469069a7d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trace.tennessee.edu/cgi/viewcontent.cgi?article=1040&amp;context=utk_agexcomhort" TargetMode="External"/><Relationship Id="rId623469c1469069ac1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://scalenet.info" TargetMode="External"/><Relationship Id="rId917569c1469069b5f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/00305316.2018.1451783" TargetMode="External"/><Relationship Id="rId780669c1469069dd8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://extension.umd.edu/sites/extension.umd.edu/files/publications/Japanese%20Maple%20Scale%20%282%29.pdf" TargetMode="External"/><Relationship Id="rId112069c1469069f35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId415169c1469066395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId415169c1469066395.jpg"/><Relationship Id="rId106569c14690688ac" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId106569c14690688ac.jpg"/><Relationship Id="rId803469c146906a044" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId803469c146906a044.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId111552878" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId104153146" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId861169e2cdfb1d42b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LOPLJA/" TargetMode="External"/><Relationship Id="rId736869e2cdfb1d4ab" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LOPLJA/categorization" TargetMode="External"/><Relationship Id="rId464169e2cdfb1db8a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LOPLJA/photos" TargetMode="External"/><Relationship Id="rId422169e2cdfb209d7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.24266/0738-2898-34.2.41" TargetMode="External"/><Relationship Id="rId720269e2cdfb20da0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trace.tennessee.edu/cgi/viewcontent.cgi?article=1040&amp;context=utk_agexcomhort" TargetMode="External"/><Relationship Id="rId890769e2cdfb20de3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://scalenet.info" TargetMode="External"/><Relationship Id="rId741869e2cdfb20e7d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/00305316.2018.1451783" TargetMode="External"/><Relationship Id="rId749369e2cdfb21104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://extension.umd.edu/sites/extension.umd.edu/files/publications/Japanese%20Maple%20Scale%20%282%29.pdf" TargetMode="External"/><Relationship Id="rId924069e2cdfb2126a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId696769e2cdfb1da50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId696769e2cdfb1da50.jpg"/><Relationship Id="rId309069e2cdfb1febe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId309069e2cdfb1febe.jpg"/><Relationship Id="rId382269e2cdfb213c3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId382269e2cdfb213c3.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>