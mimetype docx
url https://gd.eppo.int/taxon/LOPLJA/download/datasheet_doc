--- v7 (2026-04-18)
+++ v8 (2026-05-13)
@@ -292,51 +292,51 @@
               <w:t xml:space="preserve"> Green</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Japanese long scale, Japanese maple scale, Japanese pear white scale</w:t>
             </w:r>
-            <w:hyperlink r:id="rId861169e2cdfb1d42b" w:history="1">
+            <w:hyperlink r:id="rId49166a04f06047c91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -352,51 +352,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId736869e2cdfb1d4ab" w:history="1">
+            <w:hyperlink r:id="rId21196a04f06047cf9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -410,86 +410,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> LOPLJA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="41772289" name="name140469e2cdfb1da52" descr="4003.jpg"/>
+                  <wp:docPr id="57198935" name="name65996a04f060483ab" descr="4003.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="4003.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId696769e2cdfb1da50" cstate="print"/>
+                          <a:blip r:embed="rId67766a04f060483a9" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId464169e2cdfb1db8a" w:history="1">
+            <w:hyperlink r:id="rId67986a04f060484e0" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -3828,63 +3828,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">L. japonica</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> originated in the Far East, but has spread to various tropical or semitropical areas throughout the world. In particular, it has spread to a limited extent to different parts of the former USSR (e.g. Georgia) (Konstantinova &amp; Gura, 1986).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="76546820" name="name699669e2cdfb1fec3" descr="LOPLJA_distribution_map.jpg"/>
+            <wp:docPr id="4956732" name="name92476a04f0604a74a" descr="LOPLJA_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="LOPLJA_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId309069e2cdfb1febe" cstate="print"/>
+                    <a:blip r:embed="rId46976a04f0604a746" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -5165,51 +5165,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">34</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 41–46. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId422169e2cdfb209d7" w:history="1">
+      <w:hyperlink r:id="rId77026a04f0604b210" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.24266/0738-2898-34.2.41</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5748,90 +5748,90 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Serial No. SII-148. Stanford University Press, California, USA.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Fulcher A, Hale F &amp; Halcomb M (2011) Japanese maple scale: An important new insect pest in the nursery and landscape. UT Extension Publication W277. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId720269e2cdfb20da0" w:history="1">
+      <w:hyperlink r:id="rId42956a04f0604b5dd" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://trace.tennessee.edu/cgi/viewcontent.cgi?article=1040&amp;context=utk_agexcomhort</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [Accessed February 14, 2023].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Garcíıa Morales M, Denno BD, Miller DR, Miller GL, Ben-Dov Y &amp; Hardy NB (2016) ScaleNet: A literature-based model of scale insect biology and systematics. Database. https://doi.org/10.1093/database/bav118. Available online: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId890769e2cdfb20de3" w:history="1">
+      <w:hyperlink r:id="rId36196a04f0604b620" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://scalenet.info</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [Accessed: April 5 2023].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5886,51 +5886,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">53</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 104-111. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId741869e2cdfb20e7d" w:history="1">
+      <w:hyperlink r:id="rId75266a04f0604b6be" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1080/00305316.2018.1451783</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6275,51 +6275,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, pp. 150-152. Gustav Fischer Verlag, Jena, Germany.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Shrewsbury PM, Harding NM, Rojas MS &amp; Gill S (2013) Japanese maple scale: Woody ornamental host plants. UMD Extension Publication EBR-18 2013. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId749369e2cdfb21104" w:history="1">
+      <w:hyperlink r:id="rId52416a04f0604b937" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://extension.umd.edu/sites/extension.umd.edu/files/publications/Japanese%20Maple%20Scale%20%282%29.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [Accessed February 15, 2023].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6490,51 +6490,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Lopholeucaspis japonica</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId924069e2cdfb2126a" w:history="1">
+      <w:hyperlink r:id="rId81226a04f0604ba97" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -6609,63 +6609,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> edition).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> CABI, Wallingford (GB).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="55419455" name="name605469e2cdfb213c4" descr="eu_funding_250.png"/>
+            <wp:docPr id="10158667" name="name37596a04f0604bbdc" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId382269e2cdfb213c3" cstate="print"/>
+                    <a:blip r:embed="rId25066a04f0604bbdb" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -6763,137 +6763,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="69791572">
+  <w:abstractNum w:abstractNumId="93060298">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="63999934">
+    <w:lvl w:ilvl="0" w:tplc="65783714">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="63999934" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="65783714" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="63999934" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="65783714" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="63999934" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="65783714" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="63999934" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="65783714" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="63999934" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="65783714" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="63999934" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="65783714" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="63999934" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="65783714" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="63999934" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="65783714" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="69791571">
+  <w:abstractNum w:abstractNumId="93060297">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="45890252">
+    <w:lvl w:ilvl="0" w:tplc="23767518">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -7645,55 +7645,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="69791571">
-    <w:abstractNumId w:val="69791571"/>
+  <w:num w:numId="93060297">
+    <w:abstractNumId w:val="93060297"/>
   </w:num>
-  <w:num w:numId="69791572">
-    <w:abstractNumId w:val="69791572"/>
+  <w:num w:numId="93060298">
+    <w:abstractNumId w:val="93060298"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -19243,51 +19243,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId111552878" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId104153146" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId861169e2cdfb1d42b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LOPLJA/" TargetMode="External"/><Relationship Id="rId736869e2cdfb1d4ab" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LOPLJA/categorization" TargetMode="External"/><Relationship Id="rId464169e2cdfb1db8a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LOPLJA/photos" TargetMode="External"/><Relationship Id="rId422169e2cdfb209d7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.24266/0738-2898-34.2.41" TargetMode="External"/><Relationship Id="rId720269e2cdfb20da0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trace.tennessee.edu/cgi/viewcontent.cgi?article=1040&amp;context=utk_agexcomhort" TargetMode="External"/><Relationship Id="rId890769e2cdfb20de3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://scalenet.info" TargetMode="External"/><Relationship Id="rId741869e2cdfb20e7d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/00305316.2018.1451783" TargetMode="External"/><Relationship Id="rId749369e2cdfb21104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://extension.umd.edu/sites/extension.umd.edu/files/publications/Japanese%20Maple%20Scale%20%282%29.pdf" TargetMode="External"/><Relationship Id="rId924069e2cdfb2126a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId696769e2cdfb1da50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId696769e2cdfb1da50.jpg"/><Relationship Id="rId309069e2cdfb1febe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId309069e2cdfb1febe.jpg"/><Relationship Id="rId382269e2cdfb213c3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId382269e2cdfb213c3.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId653424625" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId776390561" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId49166a04f06047c91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LOPLJA/" TargetMode="External"/><Relationship Id="rId21196a04f06047cf9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LOPLJA/categorization" TargetMode="External"/><Relationship Id="rId67986a04f060484e0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LOPLJA/photos" TargetMode="External"/><Relationship Id="rId77026a04f0604b210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.24266/0738-2898-34.2.41" TargetMode="External"/><Relationship Id="rId42956a04f0604b5dd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trace.tennessee.edu/cgi/viewcontent.cgi?article=1040&amp;context=utk_agexcomhort" TargetMode="External"/><Relationship Id="rId36196a04f0604b620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://scalenet.info" TargetMode="External"/><Relationship Id="rId75266a04f0604b6be" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/00305316.2018.1451783" TargetMode="External"/><Relationship Id="rId52416a04f0604b937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://extension.umd.edu/sites/extension.umd.edu/files/publications/Japanese%20Maple%20Scale%20%282%29.pdf" TargetMode="External"/><Relationship Id="rId81226a04f0604ba97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId67766a04f060483a9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId67766a04f060483a9.jpg"/><Relationship Id="rId46976a04f0604a746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId46976a04f0604a746.jpg"/><Relationship Id="rId25066a04f0604bbdb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId25066a04f0604bbdb.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>