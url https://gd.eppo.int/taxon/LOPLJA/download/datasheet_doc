--- v8 (2026-05-13)
+++ v9 (2026-06-04)
@@ -292,51 +292,51 @@
               <w:t xml:space="preserve"> Green</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Japanese long scale, Japanese maple scale, Japanese pear white scale</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49166a04f06047c91" w:history="1">
+            <w:hyperlink r:id="rId19676a21306f1993a" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -352,51 +352,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21196a04f06047cf9" w:history="1">
+            <w:hyperlink r:id="rId40076a21306f199a5" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -410,86 +410,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> LOPLJA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="57198935" name="name65996a04f060483ab" descr="4003.jpg"/>
+                  <wp:docPr id="90408312" name="name81096a21306f1a048" descr="4003.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="4003.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId67766a04f060483a9" cstate="print"/>
+                          <a:blip r:embed="rId94546a21306f1a046" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId67986a04f060484e0" w:history="1">
+            <w:hyperlink r:id="rId58846a21306f1a16c" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -3828,63 +3828,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">L. japonica</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> originated in the Far East, but has spread to various tropical or semitropical areas throughout the world. In particular, it has spread to a limited extent to different parts of the former USSR (e.g. Georgia) (Konstantinova &amp; Gura, 1986).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="4956732" name="name92476a04f0604a74a" descr="LOPLJA_distribution_map.jpg"/>
+            <wp:docPr id="17927821" name="name42546a21306f1c556" descr="LOPLJA_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="LOPLJA_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId46976a04f0604a746" cstate="print"/>
+                    <a:blip r:embed="rId20346a21306f1c552" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -5165,51 +5165,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">34</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 41–46. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId77026a04f0604b210" w:history="1">
+      <w:hyperlink r:id="rId27536a21306f1cfdd" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.24266/0738-2898-34.2.41</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5748,90 +5748,90 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Serial No. SII-148. Stanford University Press, California, USA.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Fulcher A, Hale F &amp; Halcomb M (2011) Japanese maple scale: An important new insect pest in the nursery and landscape. UT Extension Publication W277. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId42956a04f0604b5dd" w:history="1">
+      <w:hyperlink r:id="rId50106a21306f1d38a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://trace.tennessee.edu/cgi/viewcontent.cgi?article=1040&amp;context=utk_agexcomhort</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [Accessed February 14, 2023].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Garcíıa Morales M, Denno BD, Miller DR, Miller GL, Ben-Dov Y &amp; Hardy NB (2016) ScaleNet: A literature-based model of scale insect biology and systematics. Database. https://doi.org/10.1093/database/bav118. Available online: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId36196a04f0604b620" w:history="1">
+      <w:hyperlink r:id="rId78206a21306f1d3cb" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://scalenet.info</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [Accessed: April 5 2023].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5886,51 +5886,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">53</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 104-111. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId75266a04f0604b6be" w:history="1">
+      <w:hyperlink r:id="rId48396a21306f1d466" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1080/00305316.2018.1451783</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6275,51 +6275,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, pp. 150-152. Gustav Fischer Verlag, Jena, Germany.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Shrewsbury PM, Harding NM, Rojas MS &amp; Gill S (2013) Japanese maple scale: Woody ornamental host plants. UMD Extension Publication EBR-18 2013. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId52416a04f0604b937" w:history="1">
+      <w:hyperlink r:id="rId16996a21306f1d6fc" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://extension.umd.edu/sites/extension.umd.edu/files/publications/Japanese%20Maple%20Scale%20%282%29.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [Accessed February 15, 2023].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6490,51 +6490,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Lopholeucaspis japonica</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId81226a04f0604ba97" w:history="1">
+      <w:hyperlink r:id="rId51636a21306f1d85a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -6609,63 +6609,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> edition).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> CABI, Wallingford (GB).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="10158667" name="name37596a04f0604bbdc" descr="eu_funding_250.png"/>
+            <wp:docPr id="42282579" name="name76006a21306f1d967" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId25066a04f0604bbdb" cstate="print"/>
+                    <a:blip r:embed="rId23046a21306f1d966" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -6763,137 +6763,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="93060298">
+  <w:abstractNum w:abstractNumId="82132333">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="65783714">
+    <w:lvl w:ilvl="0" w:tplc="98057197">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="65783714" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="98057197" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="65783714" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="98057197" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="65783714" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="98057197" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="65783714" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="98057197" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="65783714" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="98057197" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="65783714" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="98057197" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="65783714" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="98057197" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="65783714" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="98057197" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="93060297">
+  <w:abstractNum w:abstractNumId="82132332">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="23767518">
+    <w:lvl w:ilvl="0" w:tplc="98711419">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -7645,55 +7645,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="93060297">
-    <w:abstractNumId w:val="93060297"/>
+  <w:num w:numId="82132332">
+    <w:abstractNumId w:val="82132332"/>
   </w:num>
-  <w:num w:numId="93060298">
-    <w:abstractNumId w:val="93060298"/>
+  <w:num w:numId="82132333">
+    <w:abstractNumId w:val="82132333"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -19243,51 +19243,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId653424625" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId776390561" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId49166a04f06047c91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LOPLJA/" TargetMode="External"/><Relationship Id="rId21196a04f06047cf9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LOPLJA/categorization" TargetMode="External"/><Relationship Id="rId67986a04f060484e0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LOPLJA/photos" TargetMode="External"/><Relationship Id="rId77026a04f0604b210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.24266/0738-2898-34.2.41" TargetMode="External"/><Relationship Id="rId42956a04f0604b5dd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trace.tennessee.edu/cgi/viewcontent.cgi?article=1040&amp;context=utk_agexcomhort" TargetMode="External"/><Relationship Id="rId36196a04f0604b620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://scalenet.info" TargetMode="External"/><Relationship Id="rId75266a04f0604b6be" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/00305316.2018.1451783" TargetMode="External"/><Relationship Id="rId52416a04f0604b937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://extension.umd.edu/sites/extension.umd.edu/files/publications/Japanese%20Maple%20Scale%20%282%29.pdf" TargetMode="External"/><Relationship Id="rId81226a04f0604ba97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId67766a04f060483a9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId67766a04f060483a9.jpg"/><Relationship Id="rId46976a04f0604a746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId46976a04f0604a746.jpg"/><Relationship Id="rId25066a04f0604bbdb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId25066a04f0604bbdb.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId656834597" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId115266527" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId19676a21306f1993a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LOPLJA/" TargetMode="External"/><Relationship Id="rId40076a21306f199a5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LOPLJA/categorization" TargetMode="External"/><Relationship Id="rId58846a21306f1a16c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LOPLJA/photos" TargetMode="External"/><Relationship Id="rId27536a21306f1cfdd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.24266/0738-2898-34.2.41" TargetMode="External"/><Relationship Id="rId50106a21306f1d38a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trace.tennessee.edu/cgi/viewcontent.cgi?article=1040&amp;context=utk_agexcomhort" TargetMode="External"/><Relationship Id="rId78206a21306f1d3cb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://scalenet.info" TargetMode="External"/><Relationship Id="rId48396a21306f1d466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/00305316.2018.1451783" TargetMode="External"/><Relationship Id="rId16996a21306f1d6fc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://extension.umd.edu/sites/extension.umd.edu/files/publications/Japanese%20Maple%20Scale%20%282%29.pdf" TargetMode="External"/><Relationship Id="rId51636a21306f1d85a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId94546a21306f1a046" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId94546a21306f1a046.jpg"/><Relationship Id="rId20346a21306f1c552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId20346a21306f1c552.jpg"/><Relationship Id="rId23046a21306f1d966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId23046a21306f1d966.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>