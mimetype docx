--- v9 (2026-06-04)
+++ v10 (2026-06-24)
@@ -292,51 +292,51 @@
               <w:t xml:space="preserve"> Green</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Japanese long scale, Japanese maple scale, Japanese pear white scale</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19676a21306f1993a" w:history="1">
+            <w:hyperlink r:id="rId32536a3bd438817ae" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -352,51 +352,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40076a21306f199a5" w:history="1">
+            <w:hyperlink r:id="rId92776a3bd4388181a" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -410,86 +410,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> LOPLJA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="90408312" name="name81096a21306f1a048" descr="4003.jpg"/>
+                  <wp:docPr id="80485639" name="name52596a3bd43881fdd" descr="4003.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="4003.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId94546a21306f1a046" cstate="print"/>
+                          <a:blip r:embed="rId31746a3bd43881fdb" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId58846a21306f1a16c" w:history="1">
+            <w:hyperlink r:id="rId34336a3bd43882165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -3828,63 +3828,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">L. japonica</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> originated in the Far East, but has spread to various tropical or semitropical areas throughout the world. In particular, it has spread to a limited extent to different parts of the former USSR (e.g. Georgia) (Konstantinova &amp; Gura, 1986).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="17927821" name="name42546a21306f1c556" descr="LOPLJA_distribution_map.jpg"/>
+            <wp:docPr id="47335822" name="name52696a3bd43884683" descr="LOPLJA_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="LOPLJA_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId20346a21306f1c552" cstate="print"/>
+                    <a:blip r:embed="rId75166a3bd4388467e" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -5165,51 +5165,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">34</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 41–46. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId27536a21306f1cfdd" w:history="1">
+      <w:hyperlink r:id="rId89406a3bd43885207" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.24266/0738-2898-34.2.41</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5748,90 +5748,90 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Serial No. SII-148. Stanford University Press, California, USA.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Fulcher A, Hale F &amp; Halcomb M (2011) Japanese maple scale: An important new insect pest in the nursery and landscape. UT Extension Publication W277. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId50106a21306f1d38a" w:history="1">
+      <w:hyperlink r:id="rId75776a3bd438855f1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://trace.tennessee.edu/cgi/viewcontent.cgi?article=1040&amp;context=utk_agexcomhort</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [Accessed February 14, 2023].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Garcíıa Morales M, Denno BD, Miller DR, Miller GL, Ben-Dov Y &amp; Hardy NB (2016) ScaleNet: A literature-based model of scale insect biology and systematics. Database. https://doi.org/10.1093/database/bav118. Available online: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId78206a21306f1d3cb" w:history="1">
+      <w:hyperlink r:id="rId42396a3bd43885635" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://scalenet.info</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [Accessed: April 5 2023].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5886,51 +5886,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">53</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 104-111. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId48396a21306f1d466" w:history="1">
+      <w:hyperlink r:id="rId83286a3bd438856f6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1080/00305316.2018.1451783</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6275,51 +6275,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, pp. 150-152. Gustav Fischer Verlag, Jena, Germany.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Shrewsbury PM, Harding NM, Rojas MS &amp; Gill S (2013) Japanese maple scale: Woody ornamental host plants. UMD Extension Publication EBR-18 2013. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId16996a21306f1d6fc" w:history="1">
+      <w:hyperlink r:id="rId40416a3bd4388599f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://extension.umd.edu/sites/extension.umd.edu/files/publications/Japanese%20Maple%20Scale%20%282%29.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [Accessed February 15, 2023].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6490,51 +6490,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Lopholeucaspis japonica</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId51636a21306f1d85a" w:history="1">
+      <w:hyperlink r:id="rId11116a3bd43885b02" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -6609,63 +6609,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> edition).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> CABI, Wallingford (GB).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="42282579" name="name76006a21306f1d967" descr="eu_funding_250.png"/>
+            <wp:docPr id="65824786" name="name36766a3bd43885c33" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId23046a21306f1d966" cstate="print"/>
+                    <a:blip r:embed="rId29346a3bd43885c31" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -6763,137 +6763,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="82132333">
+  <w:abstractNum w:abstractNumId="48651280">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="98057197">
+    <w:lvl w:ilvl="0" w:tplc="80025006">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="98057197" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="80025006" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="98057197" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="80025006" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="98057197" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="80025006" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="98057197" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="80025006" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="98057197" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="80025006" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="98057197" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="80025006" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="98057197" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="80025006" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="98057197" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="80025006" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="82132332">
+  <w:abstractNum w:abstractNumId="48651279">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="98711419">
+    <w:lvl w:ilvl="0" w:tplc="49423843">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -7645,55 +7645,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="82132332">
-    <w:abstractNumId w:val="82132332"/>
+  <w:num w:numId="48651279">
+    <w:abstractNumId w:val="48651279"/>
   </w:num>
-  <w:num w:numId="82132333">
-    <w:abstractNumId w:val="82132333"/>
+  <w:num w:numId="48651280">
+    <w:abstractNumId w:val="48651280"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -19243,51 +19243,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId656834597" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId115266527" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId19676a21306f1993a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LOPLJA/" TargetMode="External"/><Relationship Id="rId40076a21306f199a5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LOPLJA/categorization" TargetMode="External"/><Relationship Id="rId58846a21306f1a16c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LOPLJA/photos" TargetMode="External"/><Relationship Id="rId27536a21306f1cfdd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.24266/0738-2898-34.2.41" TargetMode="External"/><Relationship Id="rId50106a21306f1d38a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trace.tennessee.edu/cgi/viewcontent.cgi?article=1040&amp;context=utk_agexcomhort" TargetMode="External"/><Relationship Id="rId78206a21306f1d3cb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://scalenet.info" TargetMode="External"/><Relationship Id="rId48396a21306f1d466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/00305316.2018.1451783" TargetMode="External"/><Relationship Id="rId16996a21306f1d6fc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://extension.umd.edu/sites/extension.umd.edu/files/publications/Japanese%20Maple%20Scale%20%282%29.pdf" TargetMode="External"/><Relationship Id="rId51636a21306f1d85a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId94546a21306f1a046" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId94546a21306f1a046.jpg"/><Relationship Id="rId20346a21306f1c552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId20346a21306f1c552.jpg"/><Relationship Id="rId23046a21306f1d966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId23046a21306f1d966.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId352243579" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId779959971" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId32536a3bd438817ae" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LOPLJA/" TargetMode="External"/><Relationship Id="rId92776a3bd4388181a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LOPLJA/categorization" TargetMode="External"/><Relationship Id="rId34336a3bd43882165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LOPLJA/photos" TargetMode="External"/><Relationship Id="rId89406a3bd43885207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.24266/0738-2898-34.2.41" TargetMode="External"/><Relationship Id="rId75776a3bd438855f1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trace.tennessee.edu/cgi/viewcontent.cgi?article=1040&amp;context=utk_agexcomhort" TargetMode="External"/><Relationship Id="rId42396a3bd43885635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://scalenet.info" TargetMode="External"/><Relationship Id="rId83286a3bd438856f6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/00305316.2018.1451783" TargetMode="External"/><Relationship Id="rId40416a3bd4388599f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://extension.umd.edu/sites/extension.umd.edu/files/publications/Japanese%20Maple%20Scale%20%282%29.pdf" TargetMode="External"/><Relationship Id="rId11116a3bd43885b02" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId31746a3bd43881fdb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId31746a3bd43881fdb.jpg"/><Relationship Id="rId75166a3bd4388467e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId75166a3bd4388467e.jpg"/><Relationship Id="rId29346a3bd43885c31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId29346a3bd43885c31.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>