--- v10 (2026-06-24)
+++ v11 (2026-06-24)
@@ -292,51 +292,51 @@
               <w:t xml:space="preserve"> Green</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Japanese long scale, Japanese maple scale, Japanese pear white scale</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32536a3bd438817ae" w:history="1">
+            <w:hyperlink r:id="rId94186a3bea37944a8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -352,51 +352,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92776a3bd4388181a" w:history="1">
+            <w:hyperlink r:id="rId38096a3bea3794510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -410,86 +410,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> LOPLJA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="80485639" name="name52596a3bd43881fdd" descr="4003.jpg"/>
+                  <wp:docPr id="69816987" name="name14466a3bea3794d22" descr="4003.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="4003.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId31746a3bd43881fdb" cstate="print"/>
+                          <a:blip r:embed="rId67846a3bea3794d1f" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId34336a3bd43882165" w:history="1">
+            <w:hyperlink r:id="rId34716a3bea3794e64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -3828,63 +3828,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">L. japonica</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> originated in the Far East, but has spread to various tropical or semitropical areas throughout the world. In particular, it has spread to a limited extent to different parts of the former USSR (e.g. Georgia) (Konstantinova &amp; Gura, 1986).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="47335822" name="name52696a3bd43884683" descr="LOPLJA_distribution_map.jpg"/>
+            <wp:docPr id="26306438" name="name37416a3bea37970f7" descr="LOPLJA_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="LOPLJA_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId75166a3bd4388467e" cstate="print"/>
+                    <a:blip r:embed="rId30886a3bea37970f3" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -5165,51 +5165,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">34</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 41–46. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId89406a3bd43885207" w:history="1">
+      <w:hyperlink r:id="rId58926a3bea3797bb6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.24266/0738-2898-34.2.41</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5748,90 +5748,90 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Serial No. SII-148. Stanford University Press, California, USA.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Fulcher A, Hale F &amp; Halcomb M (2011) Japanese maple scale: An important new insect pest in the nursery and landscape. UT Extension Publication W277. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId75776a3bd438855f1" w:history="1">
+      <w:hyperlink r:id="rId98346a3bea3797f66" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://trace.tennessee.edu/cgi/viewcontent.cgi?article=1040&amp;context=utk_agexcomhort</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [Accessed February 14, 2023].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Garcíıa Morales M, Denno BD, Miller DR, Miller GL, Ben-Dov Y &amp; Hardy NB (2016) ScaleNet: A literature-based model of scale insect biology and systematics. Database. https://doi.org/10.1093/database/bav118. Available online: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId42396a3bd43885635" w:history="1">
+      <w:hyperlink r:id="rId24376a3bea3797fa8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://scalenet.info</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [Accessed: April 5 2023].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5886,51 +5886,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">53</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 104-111. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId83286a3bd438856f6" w:history="1">
+      <w:hyperlink r:id="rId51286a3bea3798044" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1080/00305316.2018.1451783</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6275,51 +6275,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, pp. 150-152. Gustav Fischer Verlag, Jena, Germany.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Shrewsbury PM, Harding NM, Rojas MS &amp; Gill S (2013) Japanese maple scale: Woody ornamental host plants. UMD Extension Publication EBR-18 2013. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId40416a3bd4388599f" w:history="1">
+      <w:hyperlink r:id="rId55886a3bea37982c4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://extension.umd.edu/sites/extension.umd.edu/files/publications/Japanese%20Maple%20Scale%20%282%29.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [Accessed February 15, 2023].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6490,51 +6490,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Lopholeucaspis japonica</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId11116a3bd43885b02" w:history="1">
+      <w:hyperlink r:id="rId55816a3bea3798426" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -6609,63 +6609,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> edition).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> CABI, Wallingford (GB).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="65824786" name="name36766a3bd43885c33" descr="eu_funding_250.png"/>
+            <wp:docPr id="18106368" name="name55566a3bea3798560" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId29346a3bd43885c31" cstate="print"/>
+                    <a:blip r:embed="rId32086a3bea379855f" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -6763,137 +6763,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="48651280">
+  <w:abstractNum w:abstractNumId="94239390">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="80025006">
+    <w:lvl w:ilvl="0" w:tplc="98695484">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="80025006" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="98695484" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="80025006" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="98695484" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="80025006" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="98695484" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="80025006" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="98695484" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="80025006" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="98695484" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="80025006" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="98695484" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="80025006" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="98695484" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="80025006" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="98695484" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="48651279">
+  <w:abstractNum w:abstractNumId="94239389">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="49423843">
+    <w:lvl w:ilvl="0" w:tplc="86273661">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -7645,55 +7645,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="48651279">
-    <w:abstractNumId w:val="48651279"/>
+  <w:num w:numId="94239389">
+    <w:abstractNumId w:val="94239389"/>
   </w:num>
-  <w:num w:numId="48651280">
-    <w:abstractNumId w:val="48651280"/>
+  <w:num w:numId="94239390">
+    <w:abstractNumId w:val="94239390"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -19243,51 +19243,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId352243579" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId779959971" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId32536a3bd438817ae" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LOPLJA/" TargetMode="External"/><Relationship Id="rId92776a3bd4388181a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LOPLJA/categorization" TargetMode="External"/><Relationship Id="rId34336a3bd43882165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LOPLJA/photos" TargetMode="External"/><Relationship Id="rId89406a3bd43885207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.24266/0738-2898-34.2.41" TargetMode="External"/><Relationship Id="rId75776a3bd438855f1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trace.tennessee.edu/cgi/viewcontent.cgi?article=1040&amp;context=utk_agexcomhort" TargetMode="External"/><Relationship Id="rId42396a3bd43885635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://scalenet.info" TargetMode="External"/><Relationship Id="rId83286a3bd438856f6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/00305316.2018.1451783" TargetMode="External"/><Relationship Id="rId40416a3bd4388599f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://extension.umd.edu/sites/extension.umd.edu/files/publications/Japanese%20Maple%20Scale%20%282%29.pdf" TargetMode="External"/><Relationship Id="rId11116a3bd43885b02" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId31746a3bd43881fdb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId31746a3bd43881fdb.jpg"/><Relationship Id="rId75166a3bd4388467e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId75166a3bd4388467e.jpg"/><Relationship Id="rId29346a3bd43885c31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId29346a3bd43885c31.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId734008349" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId441803642" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId94186a3bea37944a8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LOPLJA/" TargetMode="External"/><Relationship Id="rId38096a3bea3794510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LOPLJA/categorization" TargetMode="External"/><Relationship Id="rId34716a3bea3794e64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LOPLJA/photos" TargetMode="External"/><Relationship Id="rId58926a3bea3797bb6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.24266/0738-2898-34.2.41" TargetMode="External"/><Relationship Id="rId98346a3bea3797f66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trace.tennessee.edu/cgi/viewcontent.cgi?article=1040&amp;context=utk_agexcomhort" TargetMode="External"/><Relationship Id="rId24376a3bea3797fa8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://scalenet.info" TargetMode="External"/><Relationship Id="rId51286a3bea3798044" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/00305316.2018.1451783" TargetMode="External"/><Relationship Id="rId55886a3bea37982c4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://extension.umd.edu/sites/extension.umd.edu/files/publications/Japanese%20Maple%20Scale%20%282%29.pdf" TargetMode="External"/><Relationship Id="rId55816a3bea3798426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId67846a3bea3794d1f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId67846a3bea3794d1f.jpg"/><Relationship Id="rId30886a3bea37970f3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId30886a3bea37970f3.jpg"/><Relationship Id="rId32086a3bea379855f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId32086a3bea379855f.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>