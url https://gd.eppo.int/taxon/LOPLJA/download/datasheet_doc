--- v11 (2026-06-24)
+++ v12 (2026-07-20)
@@ -292,51 +292,51 @@
               <w:t xml:space="preserve"> Green</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Japanese long scale, Japanese maple scale, Japanese pear white scale</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94186a3bea37944a8" w:history="1">
+            <w:hyperlink r:id="rId24796a5e7c88c592c" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -352,51 +352,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38096a3bea3794510" w:history="1">
+            <w:hyperlink r:id="rId44206a5e7c88c59a3" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -410,86 +410,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> LOPLJA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="69816987" name="name14466a3bea3794d22" descr="4003.jpg"/>
+                  <wp:docPr id="98100612" name="name32756a5e7c88c5e62" descr="4003.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="4003.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId67846a3bea3794d1f" cstate="print"/>
+                          <a:blip r:embed="rId76596a5e7c88c5e60" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId34716a3bea3794e64" w:history="1">
+            <w:hyperlink r:id="rId16176a5e7c88c5f8a" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1710,51 +1710,51 @@
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Citrus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Cladrastis lutea</w:t>
+        <w:t xml:space="preserve">Cladrastis kentukea</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Cornus controversa</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
@@ -3828,63 +3828,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">L. japonica</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> originated in the Far East, but has spread to various tropical or semitropical areas throughout the world. In particular, it has spread to a limited extent to different parts of the former USSR (e.g. Georgia) (Konstantinova &amp; Gura, 1986).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="26306438" name="name37416a3bea37970f7" descr="LOPLJA_distribution_map.jpg"/>
+            <wp:docPr id="21194265" name="name40336a5e7c88c809e" descr="LOPLJA_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="LOPLJA_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId30886a3bea37970f3" cstate="print"/>
+                    <a:blip r:embed="rId34016a5e7c88c809a" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -5165,51 +5165,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">34</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 41–46. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId58926a3bea3797bb6" w:history="1">
+      <w:hyperlink r:id="rId32166a5e7c88c8b4a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.24266/0738-2898-34.2.41</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5748,90 +5748,90 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Serial No. SII-148. Stanford University Press, California, USA.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Fulcher A, Hale F &amp; Halcomb M (2011) Japanese maple scale: An important new insect pest in the nursery and landscape. UT Extension Publication W277. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId98346a3bea3797f66" w:history="1">
+      <w:hyperlink r:id="rId13506a5e7c88c8f0b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://trace.tennessee.edu/cgi/viewcontent.cgi?article=1040&amp;context=utk_agexcomhort</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [Accessed February 14, 2023].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Garcíıa Morales M, Denno BD, Miller DR, Miller GL, Ben-Dov Y &amp; Hardy NB (2016) ScaleNet: A literature-based model of scale insect biology and systematics. Database. https://doi.org/10.1093/database/bav118. Available online: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId24376a3bea3797fa8" w:history="1">
+      <w:hyperlink r:id="rId60876a5e7c88c8f4e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://scalenet.info</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [Accessed: April 5 2023].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5886,51 +5886,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">53</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 104-111. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId51286a3bea3798044" w:history="1">
+      <w:hyperlink r:id="rId70986a5e7c88c8fec" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1080/00305316.2018.1451783</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6275,51 +6275,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, pp. 150-152. Gustav Fischer Verlag, Jena, Germany.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Shrewsbury PM, Harding NM, Rojas MS &amp; Gill S (2013) Japanese maple scale: Woody ornamental host plants. UMD Extension Publication EBR-18 2013. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId55886a3bea37982c4" w:history="1">
+      <w:hyperlink r:id="rId72066a5e7c88c9271" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://extension.umd.edu/sites/extension.umd.edu/files/publications/Japanese%20Maple%20Scale%20%282%29.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [Accessed February 15, 2023].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6490,51 +6490,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Lopholeucaspis japonica</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId55816a3bea3798426" w:history="1">
+      <w:hyperlink r:id="rId97346a5e7c88c93f0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -6609,63 +6609,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> edition).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> CABI, Wallingford (GB).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="18106368" name="name55566a3bea3798560" descr="eu_funding_250.png"/>
+            <wp:docPr id="58219352" name="name19816a5e7c88c9503" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId32086a3bea379855f" cstate="print"/>
+                    <a:blip r:embed="rId31986a5e7c88c9502" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -6763,137 +6763,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="94239390">
+  <w:abstractNum w:abstractNumId="27369210">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="98695484">
+    <w:lvl w:ilvl="0" w:tplc="23909555">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="98695484" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="23909555" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="98695484" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="23909555" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="98695484" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="23909555" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="98695484" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="23909555" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="98695484" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="23909555" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="98695484" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="23909555" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="98695484" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="23909555" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="98695484" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="23909555" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="94239389">
+  <w:abstractNum w:abstractNumId="27369209">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="86273661">
+    <w:lvl w:ilvl="0" w:tplc="77630151">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -7645,55 +7645,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="94239389">
-    <w:abstractNumId w:val="94239389"/>
+  <w:num w:numId="27369209">
+    <w:abstractNumId w:val="27369209"/>
   </w:num>
-  <w:num w:numId="94239390">
-    <w:abstractNumId w:val="94239390"/>
+  <w:num w:numId="27369210">
+    <w:abstractNumId w:val="27369210"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -19243,51 +19243,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId734008349" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId441803642" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId94186a3bea37944a8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LOPLJA/" TargetMode="External"/><Relationship Id="rId38096a3bea3794510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LOPLJA/categorization" TargetMode="External"/><Relationship Id="rId34716a3bea3794e64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LOPLJA/photos" TargetMode="External"/><Relationship Id="rId58926a3bea3797bb6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.24266/0738-2898-34.2.41" TargetMode="External"/><Relationship Id="rId98346a3bea3797f66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trace.tennessee.edu/cgi/viewcontent.cgi?article=1040&amp;context=utk_agexcomhort" TargetMode="External"/><Relationship Id="rId24376a3bea3797fa8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://scalenet.info" TargetMode="External"/><Relationship Id="rId51286a3bea3798044" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/00305316.2018.1451783" TargetMode="External"/><Relationship Id="rId55886a3bea37982c4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://extension.umd.edu/sites/extension.umd.edu/files/publications/Japanese%20Maple%20Scale%20%282%29.pdf" TargetMode="External"/><Relationship Id="rId55816a3bea3798426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId67846a3bea3794d1f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId67846a3bea3794d1f.jpg"/><Relationship Id="rId30886a3bea37970f3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId30886a3bea37970f3.jpg"/><Relationship Id="rId32086a3bea379855f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId32086a3bea379855f.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId176398533" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId697816245" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId24796a5e7c88c592c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LOPLJA/" TargetMode="External"/><Relationship Id="rId44206a5e7c88c59a3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LOPLJA/categorization" TargetMode="External"/><Relationship Id="rId16176a5e7c88c5f8a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LOPLJA/photos" TargetMode="External"/><Relationship Id="rId32166a5e7c88c8b4a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.24266/0738-2898-34.2.41" TargetMode="External"/><Relationship Id="rId13506a5e7c88c8f0b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trace.tennessee.edu/cgi/viewcontent.cgi?article=1040&amp;context=utk_agexcomhort" TargetMode="External"/><Relationship Id="rId60876a5e7c88c8f4e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://scalenet.info" TargetMode="External"/><Relationship Id="rId70986a5e7c88c8fec" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/00305316.2018.1451783" TargetMode="External"/><Relationship Id="rId72066a5e7c88c9271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://extension.umd.edu/sites/extension.umd.edu/files/publications/Japanese%20Maple%20Scale%20%282%29.pdf" TargetMode="External"/><Relationship Id="rId97346a5e7c88c93f0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId76596a5e7c88c5e60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId76596a5e7c88c5e60.jpg"/><Relationship Id="rId34016a5e7c88c809a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId34016a5e7c88c809a.jpg"/><Relationship Id="rId31986a5e7c88c9502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId31986a5e7c88c9502.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>