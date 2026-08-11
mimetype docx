--- v12 (2026-07-20)
+++ v13 (2026-08-11)
@@ -292,51 +292,51 @@
               <w:t xml:space="preserve"> Green</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Japanese long scale, Japanese maple scale, Japanese pear white scale</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24796a5e7c88c592c" w:history="1">
+            <w:hyperlink r:id="rId39136a7b7ee915789" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -352,51 +352,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44206a5e7c88c59a3" w:history="1">
+            <w:hyperlink r:id="rId84546a7b7ee9157f7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -410,86 +410,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> LOPLJA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="98100612" name="name32756a5e7c88c5e62" descr="4003.jpg"/>
+                  <wp:docPr id="70532646" name="name49076a7b7ee9163ea" descr="4003.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="4003.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId76596a5e7c88c5e60" cstate="print"/>
+                          <a:blip r:embed="rId69466a7b7ee9163e9" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId16176a5e7c88c5f8a" w:history="1">
+            <w:hyperlink r:id="rId64496a7b7ee916503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -3828,63 +3828,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">L. japonica</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> originated in the Far East, but has spread to various tropical or semitropical areas throughout the world. In particular, it has spread to a limited extent to different parts of the former USSR (e.g. Georgia) (Konstantinova &amp; Gura, 1986).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="21194265" name="name40336a5e7c88c809e" descr="LOPLJA_distribution_map.jpg"/>
+            <wp:docPr id="1178075" name="name90586a7b7ee9187d6" descr="LOPLJA_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="LOPLJA_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId34016a5e7c88c809a" cstate="print"/>
+                    <a:blip r:embed="rId94766a7b7ee9187d2" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -5165,51 +5165,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">34</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 41–46. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId32166a5e7c88c8b4a" w:history="1">
+      <w:hyperlink r:id="rId45726a7b7ee9193d4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.24266/0738-2898-34.2.41</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5748,90 +5748,90 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Serial No. SII-148. Stanford University Press, California, USA.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Fulcher A, Hale F &amp; Halcomb M (2011) Japanese maple scale: An important new insect pest in the nursery and landscape. UT Extension Publication W277. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId13506a5e7c88c8f0b" w:history="1">
+      <w:hyperlink r:id="rId62246a7b7ee9197c2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://trace.tennessee.edu/cgi/viewcontent.cgi?article=1040&amp;context=utk_agexcomhort</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [Accessed February 14, 2023].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Garcíıa Morales M, Denno BD, Miller DR, Miller GL, Ben-Dov Y &amp; Hardy NB (2016) ScaleNet: A literature-based model of scale insect biology and systematics. Database. https://doi.org/10.1093/database/bav118. Available online: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId60876a5e7c88c8f4e" w:history="1">
+      <w:hyperlink r:id="rId35736a7b7ee919807" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://scalenet.info</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [Accessed: April 5 2023].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5886,51 +5886,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">53</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 104-111. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId70986a5e7c88c8fec" w:history="1">
+      <w:hyperlink r:id="rId48916a7b7ee9198aa" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1080/00305316.2018.1451783</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6275,51 +6275,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, pp. 150-152. Gustav Fischer Verlag, Jena, Germany.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Shrewsbury PM, Harding NM, Rojas MS &amp; Gill S (2013) Japanese maple scale: Woody ornamental host plants. UMD Extension Publication EBR-18 2013. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId72066a5e7c88c9271" w:history="1">
+      <w:hyperlink r:id="rId27076a7b7ee919b43" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://extension.umd.edu/sites/extension.umd.edu/files/publications/Japanese%20Maple%20Scale%20%282%29.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [Accessed February 15, 2023].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6490,51 +6490,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Lopholeucaspis japonica</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId97346a5e7c88c93f0" w:history="1">
+      <w:hyperlink r:id="rId87156a7b7ee919cac" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -6609,63 +6609,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> edition).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> CABI, Wallingford (GB).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="58219352" name="name19816a5e7c88c9503" descr="eu_funding_250.png"/>
+            <wp:docPr id="35245976" name="name76566a7b7ee919dd7" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId31986a5e7c88c9502" cstate="print"/>
+                    <a:blip r:embed="rId47856a7b7ee919dd6" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -6763,137 +6763,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="27369210">
+  <w:abstractNum w:abstractNumId="81429863">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="23909555">
+    <w:lvl w:ilvl="0" w:tplc="22638053">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="23909555" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="22638053" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="23909555" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="22638053" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="23909555" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="22638053" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="23909555" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="22638053" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="23909555" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="22638053" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="23909555" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="22638053" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="23909555" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="22638053" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="23909555" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="22638053" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="27369209">
+  <w:abstractNum w:abstractNumId="81429862">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="77630151">
+    <w:lvl w:ilvl="0" w:tplc="60673684">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -7645,55 +7645,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="27369209">
-    <w:abstractNumId w:val="27369209"/>
+  <w:num w:numId="81429862">
+    <w:abstractNumId w:val="81429862"/>
   </w:num>
-  <w:num w:numId="27369210">
-    <w:abstractNumId w:val="27369210"/>
+  <w:num w:numId="81429863">
+    <w:abstractNumId w:val="81429863"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -19243,51 +19243,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId176398533" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId697816245" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId24796a5e7c88c592c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LOPLJA/" TargetMode="External"/><Relationship Id="rId44206a5e7c88c59a3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LOPLJA/categorization" TargetMode="External"/><Relationship Id="rId16176a5e7c88c5f8a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LOPLJA/photos" TargetMode="External"/><Relationship Id="rId32166a5e7c88c8b4a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.24266/0738-2898-34.2.41" TargetMode="External"/><Relationship Id="rId13506a5e7c88c8f0b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trace.tennessee.edu/cgi/viewcontent.cgi?article=1040&amp;context=utk_agexcomhort" TargetMode="External"/><Relationship Id="rId60876a5e7c88c8f4e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://scalenet.info" TargetMode="External"/><Relationship Id="rId70986a5e7c88c8fec" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/00305316.2018.1451783" TargetMode="External"/><Relationship Id="rId72066a5e7c88c9271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://extension.umd.edu/sites/extension.umd.edu/files/publications/Japanese%20Maple%20Scale%20%282%29.pdf" TargetMode="External"/><Relationship Id="rId97346a5e7c88c93f0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId76596a5e7c88c5e60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId76596a5e7c88c5e60.jpg"/><Relationship Id="rId34016a5e7c88c809a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId34016a5e7c88c809a.jpg"/><Relationship Id="rId31986a5e7c88c9502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId31986a5e7c88c9502.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId344690962" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId583512270" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId39136a7b7ee915789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LOPLJA/" TargetMode="External"/><Relationship Id="rId84546a7b7ee9157f7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LOPLJA/categorization" TargetMode="External"/><Relationship Id="rId64496a7b7ee916503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LOPLJA/photos" TargetMode="External"/><Relationship Id="rId45726a7b7ee9193d4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.24266/0738-2898-34.2.41" TargetMode="External"/><Relationship Id="rId62246a7b7ee9197c2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trace.tennessee.edu/cgi/viewcontent.cgi?article=1040&amp;context=utk_agexcomhort" TargetMode="External"/><Relationship Id="rId35736a7b7ee919807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://scalenet.info" TargetMode="External"/><Relationship Id="rId48916a7b7ee9198aa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/00305316.2018.1451783" TargetMode="External"/><Relationship Id="rId27076a7b7ee919b43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://extension.umd.edu/sites/extension.umd.edu/files/publications/Japanese%20Maple%20Scale%20%282%29.pdf" TargetMode="External"/><Relationship Id="rId87156a7b7ee919cac" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId69466a7b7ee9163e9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId69466a7b7ee9163e9.jpg"/><Relationship Id="rId94766a7b7ee9187d2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId94766a7b7ee9187d2.jpg"/><Relationship Id="rId47856a7b7ee919dd6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId47856a7b7ee919dd6.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>