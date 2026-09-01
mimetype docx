--- v13 (2026-08-11)
+++ v14 (2026-09-01)
@@ -292,51 +292,51 @@
               <w:t xml:space="preserve"> Green</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Japanese long scale, Japanese maple scale, Japanese pear white scale</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39136a7b7ee915789" w:history="1">
+            <w:hyperlink r:id="rId16896a9621bf20467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -352,51 +352,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84546a7b7ee9157f7" w:history="1">
+            <w:hyperlink r:id="rId15596a9621bf204d1" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -410,86 +410,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> LOPLJA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="70532646" name="name49076a7b7ee9163ea" descr="4003.jpg"/>
+                  <wp:docPr id="99153139" name="name36416a9621bf20c86" descr="4003.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="4003.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId69466a7b7ee9163e9" cstate="print"/>
+                          <a:blip r:embed="rId61996a9621bf20c84" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId64496a7b7ee916503" w:history="1">
+            <w:hyperlink r:id="rId59386a9621bf20d9d" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -3828,63 +3828,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">L. japonica</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> originated in the Far East, but has spread to various tropical or semitropical areas throughout the world. In particular, it has spread to a limited extent to different parts of the former USSR (e.g. Georgia) (Konstantinova &amp; Gura, 1986).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="1178075" name="name90586a7b7ee9187d6" descr="LOPLJA_distribution_map.jpg"/>
+            <wp:docPr id="77958282" name="name67806a9621bf22d90" descr="LOPLJA_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="LOPLJA_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId94766a7b7ee9187d2" cstate="print"/>
+                    <a:blip r:embed="rId52966a9621bf22d8d" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -5165,51 +5165,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">34</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 41–46. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId45726a7b7ee9193d4" w:history="1">
+      <w:hyperlink r:id="rId50966a9621bf23862" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.24266/0738-2898-34.2.41</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5748,90 +5748,90 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Serial No. SII-148. Stanford University Press, California, USA.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Fulcher A, Hale F &amp; Halcomb M (2011) Japanese maple scale: An important new insect pest in the nursery and landscape. UT Extension Publication W277. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId62246a7b7ee9197c2" w:history="1">
+      <w:hyperlink r:id="rId18056a9621bf23c1d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://trace.tennessee.edu/cgi/viewcontent.cgi?article=1040&amp;context=utk_agexcomhort</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [Accessed February 14, 2023].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Garcíıa Morales M, Denno BD, Miller DR, Miller GL, Ben-Dov Y &amp; Hardy NB (2016) ScaleNet: A literature-based model of scale insect biology and systematics. Database. https://doi.org/10.1093/database/bav118. Available online: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId35736a7b7ee919807" w:history="1">
+      <w:hyperlink r:id="rId26526a9621bf23c60" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://scalenet.info</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [Accessed: April 5 2023].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5886,51 +5886,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">53</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 104-111. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId48916a7b7ee9198aa" w:history="1">
+      <w:hyperlink r:id="rId91276a9621bf23cfe" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1080/00305316.2018.1451783</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6275,51 +6275,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, pp. 150-152. Gustav Fischer Verlag, Jena, Germany.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Shrewsbury PM, Harding NM, Rojas MS &amp; Gill S (2013) Japanese maple scale: Woody ornamental host plants. UMD Extension Publication EBR-18 2013. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId27076a7b7ee919b43" w:history="1">
+      <w:hyperlink r:id="rId30006a9621bf23f78" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://extension.umd.edu/sites/extension.umd.edu/files/publications/Japanese%20Maple%20Scale%20%282%29.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [Accessed February 15, 2023].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6490,51 +6490,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Lopholeucaspis japonica</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId87156a7b7ee919cac" w:history="1">
+      <w:hyperlink r:id="rId77586a9621bf240dc" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -6609,63 +6609,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> edition).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> CABI, Wallingford (GB).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="35245976" name="name76566a7b7ee919dd7" descr="eu_funding_250.png"/>
+            <wp:docPr id="76619030" name="name59526a9621bf24470" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId47856a7b7ee919dd6" cstate="print"/>
+                    <a:blip r:embed="rId14416a9621bf2446f" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -6763,137 +6763,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="81429863">
+  <w:abstractNum w:abstractNumId="66184367">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="22638053">
+    <w:lvl w:ilvl="0" w:tplc="78400263">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="22638053" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="78400263" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="22638053" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="78400263" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="22638053" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="78400263" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="22638053" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="78400263" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="22638053" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="78400263" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="22638053" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="78400263" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="22638053" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="78400263" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="22638053" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="78400263" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="81429862">
+  <w:abstractNum w:abstractNumId="66184366">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="60673684">
+    <w:lvl w:ilvl="0" w:tplc="11795414">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -7645,55 +7645,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="81429862">
-    <w:abstractNumId w:val="81429862"/>
+  <w:num w:numId="66184366">
+    <w:abstractNumId w:val="66184366"/>
   </w:num>
-  <w:num w:numId="81429863">
-    <w:abstractNumId w:val="81429863"/>
+  <w:num w:numId="66184367">
+    <w:abstractNumId w:val="66184367"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -19243,51 +19243,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId344690962" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId583512270" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId39136a7b7ee915789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LOPLJA/" TargetMode="External"/><Relationship Id="rId84546a7b7ee9157f7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LOPLJA/categorization" TargetMode="External"/><Relationship Id="rId64496a7b7ee916503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LOPLJA/photos" TargetMode="External"/><Relationship Id="rId45726a7b7ee9193d4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.24266/0738-2898-34.2.41" TargetMode="External"/><Relationship Id="rId62246a7b7ee9197c2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trace.tennessee.edu/cgi/viewcontent.cgi?article=1040&amp;context=utk_agexcomhort" TargetMode="External"/><Relationship Id="rId35736a7b7ee919807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://scalenet.info" TargetMode="External"/><Relationship Id="rId48916a7b7ee9198aa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/00305316.2018.1451783" TargetMode="External"/><Relationship Id="rId27076a7b7ee919b43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://extension.umd.edu/sites/extension.umd.edu/files/publications/Japanese%20Maple%20Scale%20%282%29.pdf" TargetMode="External"/><Relationship Id="rId87156a7b7ee919cac" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId69466a7b7ee9163e9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId69466a7b7ee9163e9.jpg"/><Relationship Id="rId94766a7b7ee9187d2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId94766a7b7ee9187d2.jpg"/><Relationship Id="rId47856a7b7ee919dd6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId47856a7b7ee919dd6.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId192049488" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId885314892" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId16896a9621bf20467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LOPLJA/" TargetMode="External"/><Relationship Id="rId15596a9621bf204d1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LOPLJA/categorization" TargetMode="External"/><Relationship Id="rId59386a9621bf20d9d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LOPLJA/photos" TargetMode="External"/><Relationship Id="rId50966a9621bf23862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.24266/0738-2898-34.2.41" TargetMode="External"/><Relationship Id="rId18056a9621bf23c1d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trace.tennessee.edu/cgi/viewcontent.cgi?article=1040&amp;context=utk_agexcomhort" TargetMode="External"/><Relationship Id="rId26526a9621bf23c60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://scalenet.info" TargetMode="External"/><Relationship Id="rId91276a9621bf23cfe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/00305316.2018.1451783" TargetMode="External"/><Relationship Id="rId30006a9621bf23f78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://extension.umd.edu/sites/extension.umd.edu/files/publications/Japanese%20Maple%20Scale%20%282%29.pdf" TargetMode="External"/><Relationship Id="rId77586a9621bf240dc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId61996a9621bf20c84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId61996a9621bf20c84.jpg"/><Relationship Id="rId52966a9621bf22d8d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId52966a9621bf22d8d.jpg"/><Relationship Id="rId14416a9621bf2446f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId14416a9621bf2446f.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>