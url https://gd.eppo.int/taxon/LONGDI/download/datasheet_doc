--- v6 (2026-03-10)
+++ v7 (2026-04-07)
@@ -202,88 +202,88 @@
               <w:t xml:space="preserve"> Eveleigh &amp; Allen</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Taxonomic position:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Animalia: Nematoda: Enoplea: Dorylaimida: Longidoridae</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255469b03433c7e86" w:history="1">
+            <w:hyperlink r:id="rId857069d53d13a7359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId730369b03433c7eca" w:history="1">
+            <w:hyperlink r:id="rId648869d53d13a73fa" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -1109,63 +1109,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">., 2018).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="51899137" name="name984469b03433c943b" descr="LONGDI_distribution_map.jpg"/>
+            <wp:docPr id="76373430" name="name946169d53d13a9fe7" descr="LONGDI_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="LONGDI_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId530469b03433c9438" cstate="print"/>
+                    <a:blip r:embed="rId711669d53d13a9fe4" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -2829,51 +2829,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">27</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 547-550. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId595169b03433ca116" w:history="1">
+      <w:hyperlink r:id="rId262569d53d13ab9d1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1997.tb00682.x</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -2986,51 +2986,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">44</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 31-40. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId213069b03433ca213" w:history="1">
+      <w:hyperlink r:id="rId415969d53d13abd7a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3785/j.issn.1008-9209.2017.03.211</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3301,51 +3301,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">39,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 284-288. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId968169b03433ca41e" w:history="1">
+      <w:hyperlink r:id="rId185369d53d13abfb4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.2009.02314.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3362,51 +3362,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">43</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 471-495. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId591469b03433ca482" w:history="1">
+      <w:hyperlink r:id="rId453069d53d13ac01c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12077</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3443,51 +3443,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">50</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 484-493. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId225469b03433ca505" w:history="1">
+      <w:hyperlink r:id="rId779269d53d13ac0a0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12712</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3727,51 +3727,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Netherlands Food and Consumer Product Safety Authority (NVWA) (2010) Pest Risk Analysis for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Xiphinema americanum</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> s.l. 77pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId923369b03433ca6cf" w:history="1">
+      <w:hyperlink r:id="rId423469d53d13ae10a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://pra.eppo.int/pra/1eb7d285-8ce3-4170-8f95-9a1b44547555</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3817,51 +3817,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">50</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 484-493. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId646869b03433ca75e" w:history="1">
+      <w:hyperlink r:id="rId585769d53d13aed7d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12656</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4299,51 +4299,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Longidorus diadecturus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId984669b03433caaec" w:history="1">
+      <w:hyperlink r:id="rId110869d53d13af9d3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -4356,63 +4356,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">This datasheet was first published online in 2022. It is maintained in an electronic format in the EPPO Global Database. The sections on 'Identity', ‘Hosts’, and 'Geographical distribution' are automatically updated from the database. For other sections, the date of last revision is indicated on the right.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="84894211" name="name560769b03433cab8f" descr="eu_funding_250.png"/>
+            <wp:docPr id="2113262" name="name137769d53d13afe9a" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId842069b03433cab8d" cstate="print"/>
+                    <a:blip r:embed="rId651569d53d13afe97" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -4510,137 +4510,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="29375054">
+  <w:abstractNum w:abstractNumId="80710071">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="48351254">
+    <w:lvl w:ilvl="0" w:tplc="65861235">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="48351254" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="65861235" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="48351254" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="65861235" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="48351254" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="65861235" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="48351254" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="65861235" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="48351254" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="65861235" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="48351254" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="65861235" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="48351254" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="65861235" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="48351254" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="65861235" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="29375053">
+  <w:abstractNum w:abstractNumId="80710070">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="15399396">
+    <w:lvl w:ilvl="0" w:tplc="24162735">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -5392,55 +5392,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="29375053">
-    <w:abstractNumId w:val="29375053"/>
+  <w:num w:numId="80710070">
+    <w:abstractNumId w:val="80710070"/>
   </w:num>
-  <w:num w:numId="29375054">
-    <w:abstractNumId w:val="29375054"/>
+  <w:num w:numId="80710071">
+    <w:abstractNumId w:val="80710071"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -16990,51 +16990,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId441098319" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId418096047" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId255469b03433c7e86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LONGDI/" TargetMode="External"/><Relationship Id="rId730369b03433c7eca" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LONGDI/categorization" TargetMode="External"/><Relationship Id="rId595169b03433ca116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1997.tb00682.x" TargetMode="External"/><Relationship Id="rId213069b03433ca213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3785/j.issn.1008-9209.2017.03.211" TargetMode="External"/><Relationship Id="rId968169b03433ca41e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2009.02314.x" TargetMode="External"/><Relationship Id="rId591469b03433ca482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12077" TargetMode="External"/><Relationship Id="rId225469b03433ca505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12712" TargetMode="External"/><Relationship Id="rId923369b03433ca6cf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.int/pra/1eb7d285-8ce3-4170-8f95-9a1b44547555" TargetMode="External"/><Relationship Id="rId646869b03433ca75e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12656" TargetMode="External"/><Relationship Id="rId984669b03433caaec" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId530469b03433c9438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId530469b03433c9438.jpg"/><Relationship Id="rId842069b03433cab8d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId842069b03433cab8d.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId106454181" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId286758700" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId857069d53d13a7359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LONGDI/" TargetMode="External"/><Relationship Id="rId648869d53d13a73fa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LONGDI/categorization" TargetMode="External"/><Relationship Id="rId262569d53d13ab9d1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1997.tb00682.x" TargetMode="External"/><Relationship Id="rId415969d53d13abd7a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3785/j.issn.1008-9209.2017.03.211" TargetMode="External"/><Relationship Id="rId185369d53d13abfb4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2009.02314.x" TargetMode="External"/><Relationship Id="rId453069d53d13ac01c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12077" TargetMode="External"/><Relationship Id="rId779269d53d13ac0a0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12712" TargetMode="External"/><Relationship Id="rId423469d53d13ae10a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.int/pra/1eb7d285-8ce3-4170-8f95-9a1b44547555" TargetMode="External"/><Relationship Id="rId585769d53d13aed7d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12656" TargetMode="External"/><Relationship Id="rId110869d53d13af9d3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId711669d53d13a9fe4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId711669d53d13a9fe4.jpg"/><Relationship Id="rId651569d53d13afe97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId651569d53d13afe97.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>