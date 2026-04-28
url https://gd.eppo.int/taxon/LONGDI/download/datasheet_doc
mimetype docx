--- v7 (2026-04-07)
+++ v8 (2026-04-28)
@@ -202,88 +202,88 @@
               <w:t xml:space="preserve"> Eveleigh &amp; Allen</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Taxonomic position:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Animalia: Nematoda: Enoplea: Dorylaimida: Longidoridae</w:t>
             </w:r>
-            <w:hyperlink r:id="rId857069d53d13a7359" w:history="1">
+            <w:hyperlink r:id="rId975369f00b067944e" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId648869d53d13a73fa" w:history="1">
+            <w:hyperlink r:id="rId470569f00b0679493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -1109,63 +1109,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">., 2018).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="76373430" name="name946169d53d13a9fe7" descr="LONGDI_distribution_map.jpg"/>
+            <wp:docPr id="37937114" name="name508569f00b067a897" descr="LONGDI_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="LONGDI_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId711669d53d13a9fe4" cstate="print"/>
+                    <a:blip r:embed="rId204469f00b067a893" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -2829,51 +2829,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">27</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 547-550. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId262569d53d13ab9d1" w:history="1">
+      <w:hyperlink r:id="rId967169f00b067b5cc" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1997.tb00682.x</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -2986,51 +2986,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">44</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 31-40. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId415969d53d13abd7a" w:history="1">
+      <w:hyperlink r:id="rId650669f00b067b6d2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3785/j.issn.1008-9209.2017.03.211</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3301,51 +3301,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">39,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 284-288. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId185369d53d13abfb4" w:history="1">
+      <w:hyperlink r:id="rId727269f00b067b8ce" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.2009.02314.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3362,51 +3362,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">43</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 471-495. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId453069d53d13ac01c" w:history="1">
+      <w:hyperlink r:id="rId217269f00b067b933" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12077</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3443,51 +3443,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">50</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 484-493. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId779269d53d13ac0a0" w:history="1">
+      <w:hyperlink r:id="rId731569f00b067b9b8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12712</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3727,51 +3727,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Netherlands Food and Consumer Product Safety Authority (NVWA) (2010) Pest Risk Analysis for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Xiphinema americanum</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> s.l. 77pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId423469d53d13ae10a" w:history="1">
+      <w:hyperlink r:id="rId975469f00b067bb89" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://pra.eppo.int/pra/1eb7d285-8ce3-4170-8f95-9a1b44547555</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3817,51 +3817,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">50</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 484-493. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId585769d53d13aed7d" w:history="1">
+      <w:hyperlink r:id="rId760569f00b067bc19" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12656</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4299,51 +4299,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Longidorus diadecturus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId110869d53d13af9d3" w:history="1">
+      <w:hyperlink r:id="rId336869f00b067bf3a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -4356,63 +4356,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">This datasheet was first published online in 2022. It is maintained in an electronic format in the EPPO Global Database. The sections on 'Identity', ‘Hosts’, and 'Geographical distribution' are automatically updated from the database. For other sections, the date of last revision is indicated on the right.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="2113262" name="name137769d53d13afe9a" descr="eu_funding_250.png"/>
+            <wp:docPr id="27610961" name="name119169f00b067bfe2" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId651569d53d13afe97" cstate="print"/>
+                    <a:blip r:embed="rId766269f00b067bfe1" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -4510,137 +4510,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="80710071">
+  <w:abstractNum w:abstractNumId="65882075">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="65861235">
+    <w:lvl w:ilvl="0" w:tplc="48432982">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="65861235" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="48432982" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="65861235" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="48432982" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="65861235" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="48432982" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="65861235" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="48432982" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="65861235" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="48432982" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="65861235" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="48432982" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="65861235" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="48432982" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="65861235" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="48432982" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="80710070">
+  <w:abstractNum w:abstractNumId="65882074">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="24162735">
+    <w:lvl w:ilvl="0" w:tplc="88743007">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -5392,55 +5392,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="80710070">
-    <w:abstractNumId w:val="80710070"/>
+  <w:num w:numId="65882074">
+    <w:abstractNumId w:val="65882074"/>
   </w:num>
-  <w:num w:numId="80710071">
-    <w:abstractNumId w:val="80710071"/>
+  <w:num w:numId="65882075">
+    <w:abstractNumId w:val="65882075"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -16990,51 +16990,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId106454181" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId286758700" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId857069d53d13a7359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LONGDI/" TargetMode="External"/><Relationship Id="rId648869d53d13a73fa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LONGDI/categorization" TargetMode="External"/><Relationship Id="rId262569d53d13ab9d1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1997.tb00682.x" TargetMode="External"/><Relationship Id="rId415969d53d13abd7a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3785/j.issn.1008-9209.2017.03.211" TargetMode="External"/><Relationship Id="rId185369d53d13abfb4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2009.02314.x" TargetMode="External"/><Relationship Id="rId453069d53d13ac01c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12077" TargetMode="External"/><Relationship Id="rId779269d53d13ac0a0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12712" TargetMode="External"/><Relationship Id="rId423469d53d13ae10a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.int/pra/1eb7d285-8ce3-4170-8f95-9a1b44547555" TargetMode="External"/><Relationship Id="rId585769d53d13aed7d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12656" TargetMode="External"/><Relationship Id="rId110869d53d13af9d3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId711669d53d13a9fe4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId711669d53d13a9fe4.jpg"/><Relationship Id="rId651569d53d13afe97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId651569d53d13afe97.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId279354746" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId461371981" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId975369f00b067944e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LONGDI/" TargetMode="External"/><Relationship Id="rId470569f00b0679493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LONGDI/categorization" TargetMode="External"/><Relationship Id="rId967169f00b067b5cc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1997.tb00682.x" TargetMode="External"/><Relationship Id="rId650669f00b067b6d2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3785/j.issn.1008-9209.2017.03.211" TargetMode="External"/><Relationship Id="rId727269f00b067b8ce" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2009.02314.x" TargetMode="External"/><Relationship Id="rId217269f00b067b933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12077" TargetMode="External"/><Relationship Id="rId731569f00b067b9b8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12712" TargetMode="External"/><Relationship Id="rId975469f00b067bb89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.int/pra/1eb7d285-8ce3-4170-8f95-9a1b44547555" TargetMode="External"/><Relationship Id="rId760569f00b067bc19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12656" TargetMode="External"/><Relationship Id="rId336869f00b067bf3a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId204469f00b067a893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId204469f00b067a893.jpg"/><Relationship Id="rId766269f00b067bfe1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId766269f00b067bfe1.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>