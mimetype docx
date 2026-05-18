--- v8 (2026-04-28)
+++ v9 (2026-05-18)
@@ -202,88 +202,88 @@
               <w:t xml:space="preserve"> Eveleigh &amp; Allen</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Taxonomic position:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Animalia: Nematoda: Enoplea: Dorylaimida: Longidoridae</w:t>
             </w:r>
-            <w:hyperlink r:id="rId975369f00b067944e" w:history="1">
+            <w:hyperlink r:id="rId95206a0aaec7a52cf" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId470569f00b0679493" w:history="1">
+            <w:hyperlink r:id="rId44756a0aaec7a5317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -1109,63 +1109,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">., 2018).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="37937114" name="name508569f00b067a897" descr="LONGDI_distribution_map.jpg"/>
+            <wp:docPr id="10176863" name="name89026a0aaec7a6a60" descr="LONGDI_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="LONGDI_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId204469f00b067a893" cstate="print"/>
+                    <a:blip r:embed="rId16086a0aaec7a6a5c" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -2829,51 +2829,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">27</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 547-550. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId967169f00b067b5cc" w:history="1">
+      <w:hyperlink r:id="rId94826a0aaec7a79fe" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1997.tb00682.x</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -2986,51 +2986,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">44</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 31-40. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId650669f00b067b6d2" w:history="1">
+      <w:hyperlink r:id="rId51766a0aaec7a7b07" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3785/j.issn.1008-9209.2017.03.211</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3301,51 +3301,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">39,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 284-288. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId727269f00b067b8ce" w:history="1">
+      <w:hyperlink r:id="rId75216a0aaec7a7d08" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.2009.02314.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3362,51 +3362,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">43</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 471-495. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId217269f00b067b933" w:history="1">
+      <w:hyperlink r:id="rId82276a0aaec7a7d70" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12077</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3443,51 +3443,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">50</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 484-493. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId731569f00b067b9b8" w:history="1">
+      <w:hyperlink r:id="rId39326a0aaec7a7df3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12712</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3727,51 +3727,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Netherlands Food and Consumer Product Safety Authority (NVWA) (2010) Pest Risk Analysis for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Xiphinema americanum</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> s.l. 77pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId975469f00b067bb89" w:history="1">
+      <w:hyperlink r:id="rId39306a0aaec7a8057" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://pra.eppo.int/pra/1eb7d285-8ce3-4170-8f95-9a1b44547555</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3817,51 +3817,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">50</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 484-493. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId760569f00b067bc19" w:history="1">
+      <w:hyperlink r:id="rId70406a0aaec7a8119" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12656</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4299,51 +4299,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Longidorus diadecturus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId336869f00b067bf3a" w:history="1">
+      <w:hyperlink r:id="rId69986a0aaec7a844d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -4356,63 +4356,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">This datasheet was first published online in 2022. It is maintained in an electronic format in the EPPO Global Database. The sections on 'Identity', ‘Hosts’, and 'Geographical distribution' are automatically updated from the database. For other sections, the date of last revision is indicated on the right.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="27610961" name="name119169f00b067bfe2" descr="eu_funding_250.png"/>
+            <wp:docPr id="11593767" name="name69436a0aaec7a84fe" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId766269f00b067bfe1" cstate="print"/>
+                    <a:blip r:embed="rId85656a0aaec7a84fd" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -4510,137 +4510,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="65882075">
+  <w:abstractNum w:abstractNumId="64835150">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="48432982">
+    <w:lvl w:ilvl="0" w:tplc="59149356">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="48432982" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="59149356" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="48432982" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="59149356" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="48432982" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="59149356" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="48432982" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="59149356" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="48432982" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="59149356" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="48432982" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="59149356" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="48432982" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="59149356" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="48432982" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="59149356" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="65882074">
+  <w:abstractNum w:abstractNumId="64835149">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="88743007">
+    <w:lvl w:ilvl="0" w:tplc="36721062">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -5392,55 +5392,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="65882074">
-    <w:abstractNumId w:val="65882074"/>
+  <w:num w:numId="64835149">
+    <w:abstractNumId w:val="64835149"/>
   </w:num>
-  <w:num w:numId="65882075">
-    <w:abstractNumId w:val="65882075"/>
+  <w:num w:numId="64835150">
+    <w:abstractNumId w:val="64835150"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -16990,51 +16990,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId279354746" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId461371981" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId975369f00b067944e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LONGDI/" TargetMode="External"/><Relationship Id="rId470569f00b0679493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LONGDI/categorization" TargetMode="External"/><Relationship Id="rId967169f00b067b5cc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1997.tb00682.x" TargetMode="External"/><Relationship Id="rId650669f00b067b6d2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3785/j.issn.1008-9209.2017.03.211" TargetMode="External"/><Relationship Id="rId727269f00b067b8ce" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2009.02314.x" TargetMode="External"/><Relationship Id="rId217269f00b067b933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12077" TargetMode="External"/><Relationship Id="rId731569f00b067b9b8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12712" TargetMode="External"/><Relationship Id="rId975469f00b067bb89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.int/pra/1eb7d285-8ce3-4170-8f95-9a1b44547555" TargetMode="External"/><Relationship Id="rId760569f00b067bc19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12656" TargetMode="External"/><Relationship Id="rId336869f00b067bf3a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId204469f00b067a893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId204469f00b067a893.jpg"/><Relationship Id="rId766269f00b067bfe1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId766269f00b067bfe1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId403775346" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId701472552" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId95206a0aaec7a52cf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LONGDI/" TargetMode="External"/><Relationship Id="rId44756a0aaec7a5317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LONGDI/categorization" TargetMode="External"/><Relationship Id="rId94826a0aaec7a79fe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1997.tb00682.x" TargetMode="External"/><Relationship Id="rId51766a0aaec7a7b07" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3785/j.issn.1008-9209.2017.03.211" TargetMode="External"/><Relationship Id="rId75216a0aaec7a7d08" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2009.02314.x" TargetMode="External"/><Relationship Id="rId82276a0aaec7a7d70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12077" TargetMode="External"/><Relationship Id="rId39326a0aaec7a7df3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12712" TargetMode="External"/><Relationship Id="rId39306a0aaec7a8057" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.int/pra/1eb7d285-8ce3-4170-8f95-9a1b44547555" TargetMode="External"/><Relationship Id="rId70406a0aaec7a8119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12656" TargetMode="External"/><Relationship Id="rId69986a0aaec7a844d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId16086a0aaec7a6a5c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId16086a0aaec7a6a5c.jpg"/><Relationship Id="rId85656a0aaec7a84fd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId85656a0aaec7a84fd.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>