--- v9 (2026-05-18)
+++ v10 (2026-06-07)
@@ -202,88 +202,88 @@
               <w:t xml:space="preserve"> Eveleigh &amp; Allen</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Taxonomic position:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Animalia: Nematoda: Enoplea: Dorylaimida: Longidoridae</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95206a0aaec7a52cf" w:history="1">
+            <w:hyperlink r:id="rId36416a25c8f6de14a" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44756a0aaec7a5317" w:history="1">
+            <w:hyperlink r:id="rId53646a25c8f6de190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -1109,63 +1109,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">., 2018).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="10176863" name="name89026a0aaec7a6a60" descr="LONGDI_distribution_map.jpg"/>
+            <wp:docPr id="62736531" name="name94546a25c8f6df62f" descr="LONGDI_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="LONGDI_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId16086a0aaec7a6a5c" cstate="print"/>
+                    <a:blip r:embed="rId45676a25c8f6df62a" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -2829,51 +2829,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">27</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 547-550. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId94826a0aaec7a79fe" w:history="1">
+      <w:hyperlink r:id="rId75666a25c8f6e03b4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1997.tb00682.x</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -2986,51 +2986,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">44</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 31-40. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId51766a0aaec7a7b07" w:history="1">
+      <w:hyperlink r:id="rId46896a25c8f6e04b3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3785/j.issn.1008-9209.2017.03.211</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3301,51 +3301,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">39,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 284-288. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId75216a0aaec7a7d08" w:history="1">
+      <w:hyperlink r:id="rId57216a25c8f6e0828" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.2009.02314.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3362,51 +3362,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">43</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 471-495. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId82276a0aaec7a7d70" w:history="1">
+      <w:hyperlink r:id="rId30866a25c8f6e0890" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12077</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3443,51 +3443,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">50</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 484-493. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId39326a0aaec7a7df3" w:history="1">
+      <w:hyperlink r:id="rId54856a25c8f6e0915" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12712</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3727,51 +3727,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Netherlands Food and Consumer Product Safety Authority (NVWA) (2010) Pest Risk Analysis for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Xiphinema americanum</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> s.l. 77pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId39306a0aaec7a8057" w:history="1">
+      <w:hyperlink r:id="rId70436a25c8f6e0aff" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://pra.eppo.int/pra/1eb7d285-8ce3-4170-8f95-9a1b44547555</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3817,51 +3817,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">50</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 484-493. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId70406a0aaec7a8119" w:history="1">
+      <w:hyperlink r:id="rId19976a25c8f6e0b90" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12656</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4299,51 +4299,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Longidorus diadecturus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId69986a0aaec7a844d" w:history="1">
+      <w:hyperlink r:id="rId69196a25c8f6e0eb0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -4356,63 +4356,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">This datasheet was first published online in 2022. It is maintained in an electronic format in the EPPO Global Database. The sections on 'Identity', ‘Hosts’, and 'Geographical distribution' are automatically updated from the database. For other sections, the date of last revision is indicated on the right.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="11593767" name="name69436a0aaec7a84fe" descr="eu_funding_250.png"/>
+            <wp:docPr id="81683183" name="name83486a25c8f6e0f5f" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId85656a0aaec7a84fd" cstate="print"/>
+                    <a:blip r:embed="rId57386a25c8f6e0f5e" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -4510,137 +4510,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="64835150">
+  <w:abstractNum w:abstractNumId="46208443">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="59149356">
+    <w:lvl w:ilvl="0" w:tplc="46101437">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="59149356" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="46101437" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="59149356" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="46101437" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="59149356" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="46101437" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="59149356" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="46101437" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="59149356" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="46101437" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="59149356" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="46101437" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="59149356" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="46101437" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="59149356" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="46101437" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="64835149">
+  <w:abstractNum w:abstractNumId="46208442">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="36721062">
+    <w:lvl w:ilvl="0" w:tplc="71792653">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -5392,55 +5392,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="64835149">
-    <w:abstractNumId w:val="64835149"/>
+  <w:num w:numId="46208442">
+    <w:abstractNumId w:val="46208442"/>
   </w:num>
-  <w:num w:numId="64835150">
-    <w:abstractNumId w:val="64835150"/>
+  <w:num w:numId="46208443">
+    <w:abstractNumId w:val="46208443"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -16990,51 +16990,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId403775346" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId701472552" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId95206a0aaec7a52cf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LONGDI/" TargetMode="External"/><Relationship Id="rId44756a0aaec7a5317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LONGDI/categorization" TargetMode="External"/><Relationship Id="rId94826a0aaec7a79fe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1997.tb00682.x" TargetMode="External"/><Relationship Id="rId51766a0aaec7a7b07" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3785/j.issn.1008-9209.2017.03.211" TargetMode="External"/><Relationship Id="rId75216a0aaec7a7d08" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2009.02314.x" TargetMode="External"/><Relationship Id="rId82276a0aaec7a7d70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12077" TargetMode="External"/><Relationship Id="rId39326a0aaec7a7df3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12712" TargetMode="External"/><Relationship Id="rId39306a0aaec7a8057" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.int/pra/1eb7d285-8ce3-4170-8f95-9a1b44547555" TargetMode="External"/><Relationship Id="rId70406a0aaec7a8119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12656" TargetMode="External"/><Relationship Id="rId69986a0aaec7a844d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId16086a0aaec7a6a5c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId16086a0aaec7a6a5c.jpg"/><Relationship Id="rId85656a0aaec7a84fd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId85656a0aaec7a84fd.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId352028838" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId936773019" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId36416a25c8f6de14a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LONGDI/" TargetMode="External"/><Relationship Id="rId53646a25c8f6de190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LONGDI/categorization" TargetMode="External"/><Relationship Id="rId75666a25c8f6e03b4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1997.tb00682.x" TargetMode="External"/><Relationship Id="rId46896a25c8f6e04b3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3785/j.issn.1008-9209.2017.03.211" TargetMode="External"/><Relationship Id="rId57216a25c8f6e0828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2009.02314.x" TargetMode="External"/><Relationship Id="rId30866a25c8f6e0890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12077" TargetMode="External"/><Relationship Id="rId54856a25c8f6e0915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12712" TargetMode="External"/><Relationship Id="rId70436a25c8f6e0aff" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.int/pra/1eb7d285-8ce3-4170-8f95-9a1b44547555" TargetMode="External"/><Relationship Id="rId19976a25c8f6e0b90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12656" TargetMode="External"/><Relationship Id="rId69196a25c8f6e0eb0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId45676a25c8f6df62a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId45676a25c8f6df62a.jpg"/><Relationship Id="rId57386a25c8f6e0f5e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId57386a25c8f6e0f5e.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>