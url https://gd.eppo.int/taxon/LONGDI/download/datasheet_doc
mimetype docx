--- v10 (2026-06-07)
+++ v11 (2026-06-28)
@@ -202,88 +202,88 @@
               <w:t xml:space="preserve"> Eveleigh &amp; Allen</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Taxonomic position:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Animalia: Nematoda: Enoplea: Dorylaimida: Longidoridae</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36416a25c8f6de14a" w:history="1">
+            <w:hyperlink r:id="rId88626a408477637c1" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53646a25c8f6de190" w:history="1">
+            <w:hyperlink r:id="rId16226a40847763805" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -1109,63 +1109,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">., 2018).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="62736531" name="name94546a25c8f6df62f" descr="LONGDI_distribution_map.jpg"/>
+            <wp:docPr id="10431519" name="name17746a40847764a03" descr="LONGDI_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="LONGDI_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId45676a25c8f6df62a" cstate="print"/>
+                    <a:blip r:embed="rId64616a40847764a01" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -2829,51 +2829,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">27</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 547-550. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId75666a25c8f6e03b4" w:history="1">
+      <w:hyperlink r:id="rId69096a40847765704" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1997.tb00682.x</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -2986,51 +2986,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">44</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 31-40. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId46896a25c8f6e04b3" w:history="1">
+      <w:hyperlink r:id="rId85706a4084776581c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3785/j.issn.1008-9209.2017.03.211</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3301,51 +3301,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">39,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 284-288. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId57216a25c8f6e0828" w:history="1">
+      <w:hyperlink r:id="rId97836a40847765a35" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.2009.02314.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3362,51 +3362,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">43</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 471-495. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId30866a25c8f6e0890" w:history="1">
+      <w:hyperlink r:id="rId64906a40847765a9b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12077</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3443,51 +3443,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">50</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 484-493. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId54856a25c8f6e0915" w:history="1">
+      <w:hyperlink r:id="rId15206a40847765b1f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12712</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3727,51 +3727,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Netherlands Food and Consumer Product Safety Authority (NVWA) (2010) Pest Risk Analysis for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Xiphinema americanum</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> s.l. 77pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId70436a25c8f6e0aff" w:history="1">
+      <w:hyperlink r:id="rId36126a40847765cf1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://pra.eppo.int/pra/1eb7d285-8ce3-4170-8f95-9a1b44547555</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3817,51 +3817,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">50</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 484-493. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId19976a25c8f6e0b90" w:history="1">
+      <w:hyperlink r:id="rId91916a40847765d82" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12656</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4299,51 +4299,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Longidorus diadecturus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId69196a25c8f6e0eb0" w:history="1">
+      <w:hyperlink r:id="rId82476a40847766086" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -4356,63 +4356,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">This datasheet was first published online in 2022. It is maintained in an electronic format in the EPPO Global Database. The sections on 'Identity', ‘Hosts’, and 'Geographical distribution' are automatically updated from the database. For other sections, the date of last revision is indicated on the right.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="81683183" name="name83486a25c8f6e0f5f" descr="eu_funding_250.png"/>
+            <wp:docPr id="81076055" name="name27266a4084776625e" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId57386a25c8f6e0f5e" cstate="print"/>
+                    <a:blip r:embed="rId90346a4084776625d" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -4510,137 +4510,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="46208443">
+  <w:abstractNum w:abstractNumId="82505532">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="46101437">
+    <w:lvl w:ilvl="0" w:tplc="99623636">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="46101437" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="99623636" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="46101437" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="99623636" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="46101437" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="99623636" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="46101437" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="99623636" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="46101437" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="99623636" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="46101437" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="99623636" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="46101437" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="99623636" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="46101437" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="99623636" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="46208442">
+  <w:abstractNum w:abstractNumId="82505531">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="71792653">
+    <w:lvl w:ilvl="0" w:tplc="51620385">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -5392,55 +5392,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="46208442">
-    <w:abstractNumId w:val="46208442"/>
+  <w:num w:numId="82505531">
+    <w:abstractNumId w:val="82505531"/>
   </w:num>
-  <w:num w:numId="46208443">
-    <w:abstractNumId w:val="46208443"/>
+  <w:num w:numId="82505532">
+    <w:abstractNumId w:val="82505532"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -16990,51 +16990,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId352028838" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId936773019" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId36416a25c8f6de14a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LONGDI/" TargetMode="External"/><Relationship Id="rId53646a25c8f6de190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LONGDI/categorization" TargetMode="External"/><Relationship Id="rId75666a25c8f6e03b4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1997.tb00682.x" TargetMode="External"/><Relationship Id="rId46896a25c8f6e04b3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3785/j.issn.1008-9209.2017.03.211" TargetMode="External"/><Relationship Id="rId57216a25c8f6e0828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2009.02314.x" TargetMode="External"/><Relationship Id="rId30866a25c8f6e0890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12077" TargetMode="External"/><Relationship Id="rId54856a25c8f6e0915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12712" TargetMode="External"/><Relationship Id="rId70436a25c8f6e0aff" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.int/pra/1eb7d285-8ce3-4170-8f95-9a1b44547555" TargetMode="External"/><Relationship Id="rId19976a25c8f6e0b90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12656" TargetMode="External"/><Relationship Id="rId69196a25c8f6e0eb0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId45676a25c8f6df62a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId45676a25c8f6df62a.jpg"/><Relationship Id="rId57386a25c8f6e0f5e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId57386a25c8f6e0f5e.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId362705817" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId554868577" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId88626a408477637c1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LONGDI/" TargetMode="External"/><Relationship Id="rId16226a40847763805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LONGDI/categorization" TargetMode="External"/><Relationship Id="rId69096a40847765704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1997.tb00682.x" TargetMode="External"/><Relationship Id="rId85706a4084776581c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3785/j.issn.1008-9209.2017.03.211" TargetMode="External"/><Relationship Id="rId97836a40847765a35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2009.02314.x" TargetMode="External"/><Relationship Id="rId64906a40847765a9b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12077" TargetMode="External"/><Relationship Id="rId15206a40847765b1f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12712" TargetMode="External"/><Relationship Id="rId36126a40847765cf1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.int/pra/1eb7d285-8ce3-4170-8f95-9a1b44547555" TargetMode="External"/><Relationship Id="rId91916a40847765d82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12656" TargetMode="External"/><Relationship Id="rId82476a40847766086" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId64616a40847764a01" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId64616a40847764a01.jpg"/><Relationship Id="rId90346a4084776625d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId90346a4084776625d.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>