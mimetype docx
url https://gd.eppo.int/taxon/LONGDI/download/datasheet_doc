--- v11 (2026-06-28)
+++ v12 (2026-07-18)
@@ -202,88 +202,88 @@
               <w:t xml:space="preserve"> Eveleigh &amp; Allen</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Taxonomic position:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Animalia: Nematoda: Enoplea: Dorylaimida: Longidoridae</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88626a408477637c1" w:history="1">
+            <w:hyperlink r:id="rId40146a5c007a38286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16226a40847763805" w:history="1">
+            <w:hyperlink r:id="rId66286a5c007a382c9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -1109,63 +1109,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">., 2018).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="10431519" name="name17746a40847764a03" descr="LONGDI_distribution_map.jpg"/>
+            <wp:docPr id="28389154" name="name99916a5c007a39255" descr="LONGDI_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="LONGDI_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId64616a40847764a01" cstate="print"/>
+                    <a:blip r:embed="rId59026a5c007a39252" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -2829,51 +2829,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">27</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 547-550. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId69096a40847765704" w:history="1">
+      <w:hyperlink r:id="rId27416a5c007a39f25" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1997.tb00682.x</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -2986,51 +2986,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">44</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 31-40. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId85706a4084776581c" w:history="1">
+      <w:hyperlink r:id="rId96776a5c007a3a023" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3785/j.issn.1008-9209.2017.03.211</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3301,51 +3301,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">39,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 284-288. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId97836a40847765a35" w:history="1">
+      <w:hyperlink r:id="rId65446a5c007a3a215" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.2009.02314.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3362,51 +3362,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">43</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 471-495. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId64906a40847765a9b" w:history="1">
+      <w:hyperlink r:id="rId61796a5c007a3a278" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12077</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3443,51 +3443,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">50</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 484-493. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId15206a40847765b1f" w:history="1">
+      <w:hyperlink r:id="rId51876a5c007a3a2f9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12712</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3727,51 +3727,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Netherlands Food and Consumer Product Safety Authority (NVWA) (2010) Pest Risk Analysis for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Xiphinema americanum</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> s.l. 77pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId36126a40847765cf1" w:history="1">
+      <w:hyperlink r:id="rId16496a5c007a3a4c0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://pra.eppo.int/pra/1eb7d285-8ce3-4170-8f95-9a1b44547555</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3817,51 +3817,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">50</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 484-493. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId91916a40847765d82" w:history="1">
+      <w:hyperlink r:id="rId53996a5c007a3a54d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12656</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4299,51 +4299,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Longidorus diadecturus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId82476a40847766086" w:history="1">
+      <w:hyperlink r:id="rId41816a5c007a3a86a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -4356,63 +4356,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">This datasheet was first published online in 2022. It is maintained in an electronic format in the EPPO Global Database. The sections on 'Identity', ‘Hosts’, and 'Geographical distribution' are automatically updated from the database. For other sections, the date of last revision is indicated on the right.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="81076055" name="name27266a4084776625e" descr="eu_funding_250.png"/>
+            <wp:docPr id="26907607" name="name50666a5c007a3aa84" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId90346a4084776625d" cstate="print"/>
+                    <a:blip r:embed="rId64326a5c007a3aa83" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -4510,137 +4510,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="82505532">
+  <w:abstractNum w:abstractNumId="84984415">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="99623636">
+    <w:lvl w:ilvl="0" w:tplc="77977382">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="99623636" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="77977382" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="99623636" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="77977382" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="99623636" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="77977382" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="99623636" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="77977382" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="99623636" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="77977382" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="99623636" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="77977382" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="99623636" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="77977382" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="99623636" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="77977382" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="82505531">
+  <w:abstractNum w:abstractNumId="84984414">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="51620385">
+    <w:lvl w:ilvl="0" w:tplc="12098087">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -5392,55 +5392,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="82505531">
-    <w:abstractNumId w:val="82505531"/>
+  <w:num w:numId="84984414">
+    <w:abstractNumId w:val="84984414"/>
   </w:num>
-  <w:num w:numId="82505532">
-    <w:abstractNumId w:val="82505532"/>
+  <w:num w:numId="84984415">
+    <w:abstractNumId w:val="84984415"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -16990,51 +16990,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId362705817" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId554868577" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId88626a408477637c1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LONGDI/" TargetMode="External"/><Relationship Id="rId16226a40847763805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LONGDI/categorization" TargetMode="External"/><Relationship Id="rId69096a40847765704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1997.tb00682.x" TargetMode="External"/><Relationship Id="rId85706a4084776581c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3785/j.issn.1008-9209.2017.03.211" TargetMode="External"/><Relationship Id="rId97836a40847765a35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2009.02314.x" TargetMode="External"/><Relationship Id="rId64906a40847765a9b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12077" TargetMode="External"/><Relationship Id="rId15206a40847765b1f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12712" TargetMode="External"/><Relationship Id="rId36126a40847765cf1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.int/pra/1eb7d285-8ce3-4170-8f95-9a1b44547555" TargetMode="External"/><Relationship Id="rId91916a40847765d82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12656" TargetMode="External"/><Relationship Id="rId82476a40847766086" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId64616a40847764a01" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId64616a40847764a01.jpg"/><Relationship Id="rId90346a4084776625d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId90346a4084776625d.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId671361202" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId321171729" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId40146a5c007a38286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LONGDI/" TargetMode="External"/><Relationship Id="rId66286a5c007a382c9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LONGDI/categorization" TargetMode="External"/><Relationship Id="rId27416a5c007a39f25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1997.tb00682.x" TargetMode="External"/><Relationship Id="rId96776a5c007a3a023" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3785/j.issn.1008-9209.2017.03.211" TargetMode="External"/><Relationship Id="rId65446a5c007a3a215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2009.02314.x" TargetMode="External"/><Relationship Id="rId61796a5c007a3a278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12077" TargetMode="External"/><Relationship Id="rId51876a5c007a3a2f9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12712" TargetMode="External"/><Relationship Id="rId16496a5c007a3a4c0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.int/pra/1eb7d285-8ce3-4170-8f95-9a1b44547555" TargetMode="External"/><Relationship Id="rId53996a5c007a3a54d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12656" TargetMode="External"/><Relationship Id="rId41816a5c007a3a86a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId59026a5c007a39252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId59026a5c007a39252.jpg"/><Relationship Id="rId64326a5c007a3aa83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId64326a5c007a3aa83.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>