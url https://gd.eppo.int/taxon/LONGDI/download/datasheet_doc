--- v12 (2026-07-18)
+++ v13 (2026-08-08)
@@ -202,88 +202,88 @@
               <w:t xml:space="preserve"> Eveleigh &amp; Allen</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Taxonomic position:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Animalia: Nematoda: Enoplea: Dorylaimida: Longidoridae</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40146a5c007a38286" w:history="1">
+            <w:hyperlink r:id="rId52126a768c1ecda22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66286a5c007a382c9" w:history="1">
+            <w:hyperlink r:id="rId28476a768c1ecda55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -1109,63 +1109,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">., 2018).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="28389154" name="name99916a5c007a39255" descr="LONGDI_distribution_map.jpg"/>
+            <wp:docPr id="84285968" name="name46676a768c1ece892" descr="LONGDI_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="LONGDI_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId59026a5c007a39252" cstate="print"/>
+                    <a:blip r:embed="rId53896a768c1ece890" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -2829,51 +2829,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">27</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 547-550. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId27416a5c007a39f25" w:history="1">
+      <w:hyperlink r:id="rId20126a768c1ecf218" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1997.tb00682.x</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -2986,51 +2986,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">44</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 31-40. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId96776a5c007a3a023" w:history="1">
+      <w:hyperlink r:id="rId93916a768c1ecf2d0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3785/j.issn.1008-9209.2017.03.211</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3301,51 +3301,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">39,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 284-288. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId65446a5c007a3a215" w:history="1">
+      <w:hyperlink r:id="rId88476a768c1ecf448" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.2009.02314.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3362,51 +3362,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">43</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 471-495. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId61796a5c007a3a278" w:history="1">
+      <w:hyperlink r:id="rId64096a768c1ecf490" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12077</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3443,51 +3443,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">50</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 484-493. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId51876a5c007a3a2f9" w:history="1">
+      <w:hyperlink r:id="rId35606a768c1ecf4ef" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12712</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3727,51 +3727,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Netherlands Food and Consumer Product Safety Authority (NVWA) (2010) Pest Risk Analysis for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Xiphinema americanum</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> s.l. 77pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId16496a5c007a3a4c0" w:history="1">
+      <w:hyperlink r:id="rId13566a768c1ecf63e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://pra.eppo.int/pra/1eb7d285-8ce3-4170-8f95-9a1b44547555</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3817,51 +3817,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">50</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 484-493. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId53996a5c007a3a54d" w:history="1">
+      <w:hyperlink r:id="rId70056a768c1ecf6a5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12656</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4299,51 +4299,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Longidorus diadecturus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId41816a5c007a3a86a" w:history="1">
+      <w:hyperlink r:id="rId75486a768c1ecf8cf" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -4356,63 +4356,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">This datasheet was first published online in 2022. It is maintained in an electronic format in the EPPO Global Database. The sections on 'Identity', ‘Hosts’, and 'Geographical distribution' are automatically updated from the database. For other sections, the date of last revision is indicated on the right.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="26907607" name="name50666a5c007a3aa84" descr="eu_funding_250.png"/>
+            <wp:docPr id="52714490" name="name76516a768c1ecfbf0" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId64326a5c007a3aa83" cstate="print"/>
+                    <a:blip r:embed="rId44316a768c1ecfbef" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -4510,137 +4510,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="84984415">
+  <w:abstractNum w:abstractNumId="78874594">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="77977382">
+    <w:lvl w:ilvl="0" w:tplc="12135668">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="77977382" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="12135668" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="77977382" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="12135668" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="77977382" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="12135668" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="77977382" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="12135668" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="77977382" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="12135668" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="77977382" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="12135668" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="77977382" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="12135668" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="77977382" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="12135668" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="84984414">
+  <w:abstractNum w:abstractNumId="78874593">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="12098087">
+    <w:lvl w:ilvl="0" w:tplc="33470966">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -5392,55 +5392,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="84984414">
-    <w:abstractNumId w:val="84984414"/>
+  <w:num w:numId="78874593">
+    <w:abstractNumId w:val="78874593"/>
   </w:num>
-  <w:num w:numId="84984415">
-    <w:abstractNumId w:val="84984415"/>
+  <w:num w:numId="78874594">
+    <w:abstractNumId w:val="78874594"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -16990,51 +16990,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId671361202" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId321171729" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId40146a5c007a38286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LONGDI/" TargetMode="External"/><Relationship Id="rId66286a5c007a382c9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LONGDI/categorization" TargetMode="External"/><Relationship Id="rId27416a5c007a39f25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1997.tb00682.x" TargetMode="External"/><Relationship Id="rId96776a5c007a3a023" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3785/j.issn.1008-9209.2017.03.211" TargetMode="External"/><Relationship Id="rId65446a5c007a3a215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2009.02314.x" TargetMode="External"/><Relationship Id="rId61796a5c007a3a278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12077" TargetMode="External"/><Relationship Id="rId51876a5c007a3a2f9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12712" TargetMode="External"/><Relationship Id="rId16496a5c007a3a4c0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.int/pra/1eb7d285-8ce3-4170-8f95-9a1b44547555" TargetMode="External"/><Relationship Id="rId53996a5c007a3a54d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12656" TargetMode="External"/><Relationship Id="rId41816a5c007a3a86a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId59026a5c007a39252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId59026a5c007a39252.jpg"/><Relationship Id="rId64326a5c007a3aa83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId64326a5c007a3aa83.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId902016054" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId494125413" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId52126a768c1ecda22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LONGDI/" TargetMode="External"/><Relationship Id="rId28476a768c1ecda55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LONGDI/categorization" TargetMode="External"/><Relationship Id="rId20126a768c1ecf218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1997.tb00682.x" TargetMode="External"/><Relationship Id="rId93916a768c1ecf2d0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3785/j.issn.1008-9209.2017.03.211" TargetMode="External"/><Relationship Id="rId88476a768c1ecf448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2009.02314.x" TargetMode="External"/><Relationship Id="rId64096a768c1ecf490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12077" TargetMode="External"/><Relationship Id="rId35606a768c1ecf4ef" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12712" TargetMode="External"/><Relationship Id="rId13566a768c1ecf63e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.int/pra/1eb7d285-8ce3-4170-8f95-9a1b44547555" TargetMode="External"/><Relationship Id="rId70056a768c1ecf6a5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12656" TargetMode="External"/><Relationship Id="rId75486a768c1ecf8cf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId53896a768c1ece890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId53896a768c1ece890.jpg"/><Relationship Id="rId44316a768c1ecfbef" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId44316a768c1ecfbef.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>