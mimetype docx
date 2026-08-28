--- v13 (2026-08-08)
+++ v14 (2026-08-28)
@@ -202,88 +202,88 @@
               <w:t xml:space="preserve"> Eveleigh &amp; Allen</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Taxonomic position:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Animalia: Nematoda: Enoplea: Dorylaimida: Longidoridae</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52126a768c1ecda22" w:history="1">
+            <w:hyperlink r:id="rId53586a9107656c542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28476a768c1ecda55" w:history="1">
+            <w:hyperlink r:id="rId67696a9107656c587" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -1109,63 +1109,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">., 2018).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="84285968" name="name46676a768c1ece892" descr="LONGDI_distribution_map.jpg"/>
+            <wp:docPr id="7584127" name="name29896a9107656dc58" descr="LONGDI_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="LONGDI_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId53896a768c1ece890" cstate="print"/>
+                    <a:blip r:embed="rId25346a9107656dc53" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -2829,51 +2829,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">27</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 547-550. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId20126a768c1ecf218" w:history="1">
+      <w:hyperlink r:id="rId52076a9107656f24e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1997.tb00682.x</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -2986,51 +2986,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">44</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 31-40. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId93916a768c1ecf2d0" w:history="1">
+      <w:hyperlink r:id="rId56206a9107656f3f8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3785/j.issn.1008-9209.2017.03.211</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3301,51 +3301,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">39,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 284-288. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId88476a768c1ecf448" w:history="1">
+      <w:hyperlink r:id="rId67826a9107656f76a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.2009.02314.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3362,51 +3362,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">43</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 471-495. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId64096a768c1ecf490" w:history="1">
+      <w:hyperlink r:id="rId49886a9107656f813" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12077</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3443,51 +3443,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">50</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 484-493. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId35606a768c1ecf4ef" w:history="1">
+      <w:hyperlink r:id="rId43526a9107656f8ea" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12712</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3727,51 +3727,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Netherlands Food and Consumer Product Safety Authority (NVWA) (2010) Pest Risk Analysis for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Xiphinema americanum</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> s.l. 77pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId13566a768c1ecf63e" w:history="1">
+      <w:hyperlink r:id="rId61716a9107656fbe7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://pra.eppo.int/pra/1eb7d285-8ce3-4170-8f95-9a1b44547555</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3817,51 +3817,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">50</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 484-493. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId70056a768c1ecf6a5" w:history="1">
+      <w:hyperlink r:id="rId27916a9107656fcd6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12656</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4299,51 +4299,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Longidorus diadecturus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId75486a768c1ecf8cf" w:history="1">
+      <w:hyperlink r:id="rId56366a910765701e9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -4356,63 +4356,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">This datasheet was first published online in 2022. It is maintained in an electronic format in the EPPO Global Database. The sections on 'Identity', ‘Hosts’, and 'Geographical distribution' are automatically updated from the database. For other sections, the date of last revision is indicated on the right.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="52714490" name="name76516a768c1ecfbf0" descr="eu_funding_250.png"/>
+            <wp:docPr id="62925807" name="name25286a910765702f0" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId44316a768c1ecfbef" cstate="print"/>
+                    <a:blip r:embed="rId18206a910765702ee" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -4510,137 +4510,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="78874594">
+  <w:abstractNum w:abstractNumId="99408079">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="12135668">
+    <w:lvl w:ilvl="0" w:tplc="33578785">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="12135668" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="33578785" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="12135668" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="33578785" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="12135668" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="33578785" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="12135668" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="33578785" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="12135668" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="33578785" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="12135668" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="33578785" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="12135668" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="33578785" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="12135668" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="33578785" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="78874593">
+  <w:abstractNum w:abstractNumId="99408078">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="33470966">
+    <w:lvl w:ilvl="0" w:tplc="19115705">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -5392,55 +5392,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="78874593">
-    <w:abstractNumId w:val="78874593"/>
+  <w:num w:numId="99408078">
+    <w:abstractNumId w:val="99408078"/>
   </w:num>
-  <w:num w:numId="78874594">
-    <w:abstractNumId w:val="78874594"/>
+  <w:num w:numId="99408079">
+    <w:abstractNumId w:val="99408079"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -16990,51 +16990,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId902016054" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId494125413" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId52126a768c1ecda22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LONGDI/" TargetMode="External"/><Relationship Id="rId28476a768c1ecda55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LONGDI/categorization" TargetMode="External"/><Relationship Id="rId20126a768c1ecf218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1997.tb00682.x" TargetMode="External"/><Relationship Id="rId93916a768c1ecf2d0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3785/j.issn.1008-9209.2017.03.211" TargetMode="External"/><Relationship Id="rId88476a768c1ecf448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2009.02314.x" TargetMode="External"/><Relationship Id="rId64096a768c1ecf490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12077" TargetMode="External"/><Relationship Id="rId35606a768c1ecf4ef" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12712" TargetMode="External"/><Relationship Id="rId13566a768c1ecf63e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.int/pra/1eb7d285-8ce3-4170-8f95-9a1b44547555" TargetMode="External"/><Relationship Id="rId70056a768c1ecf6a5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12656" TargetMode="External"/><Relationship Id="rId75486a768c1ecf8cf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId53896a768c1ece890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId53896a768c1ece890.jpg"/><Relationship Id="rId44316a768c1ecfbef" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId44316a768c1ecfbef.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId706634227" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId106572138" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId53586a9107656c542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LONGDI/" TargetMode="External"/><Relationship Id="rId67696a9107656c587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LONGDI/categorization" TargetMode="External"/><Relationship Id="rId52076a9107656f24e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1997.tb00682.x" TargetMode="External"/><Relationship Id="rId56206a9107656f3f8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3785/j.issn.1008-9209.2017.03.211" TargetMode="External"/><Relationship Id="rId67826a9107656f76a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2009.02314.x" TargetMode="External"/><Relationship Id="rId49886a9107656f813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12077" TargetMode="External"/><Relationship Id="rId43526a9107656f8ea" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12712" TargetMode="External"/><Relationship Id="rId61716a9107656fbe7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.int/pra/1eb7d285-8ce3-4170-8f95-9a1b44547555" TargetMode="External"/><Relationship Id="rId27916a9107656fcd6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12656" TargetMode="External"/><Relationship Id="rId56366a910765701e9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId25346a9107656dc53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId25346a9107656dc53.jpg"/><Relationship Id="rId18206a910765702ee" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId18206a910765702ee.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>